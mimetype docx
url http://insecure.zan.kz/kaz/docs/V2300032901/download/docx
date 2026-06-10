--- v0 (2025-10-11)
+++ v1 (2026-06-10)
@@ -1,45 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="442034c" w14:textId="442034c">
+    <w:p w14:paraId="ef0052a" w14:textId="ef0052a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -188,94 +189,176 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Осы бұйрық 01.07.2023 бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z24" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасы Әлеуметтік кодексінің 109-бабы 2-тармағының </w:t>
+      Қазақстан Республикасы Әлеуметтік кодексінің 109-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші бөлігіне және "Мемлекеттік статистика туралы" Қазақстан Республикасы Заңының 16-бабы 3-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және "Мемлекеттік статистика туралы" Қазақстан Республикасы Заңының 16-бабы 3-тармағының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z25" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған сәйкес Кәсіптік оқытуды ұйымдастыру және қаржыландыру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1132,1033 +1215,1489 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z46" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Кәсіптік оқытуды ұйымдастыру және қаржыландыру қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасы Әлеуметтік кодексінің (бұдан әрі – Кодекс) 109-бабы 2-тармағының </w:t>
+      1. Осы Кәсіптік оқытуды ұйымдастыру және қаржыландыру қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасы Әлеуметтік кодексінің (бұдан әрі – Кодекс) 109-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші бөлігіне және "Мемлекеттік статистика туралы" Қазақстан Республикасы Заңының 16-бабы 3-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және "Мемлекеттік статистика туралы" Қазақстан Республикасы Заңының 16-бабы 3-тармағының </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және кәсіптік оқытуды ұйымдастыру және қаржыландыру тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z47" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z48" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1)әлеуметтік еңбек саласындағы бірыңғай ақпараттық жүйе – уәкілетті мемлекеттік органның, халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органдардың, еңбек мобильділігі орталықтарының, мансап орталықтарының, Еңбек ресурстарын дамыту орталығының қызметін автоматтандыруға және әлеуметтік-еңбек саласында халыққа мемлекеттік қызметтер көрсету мақсатында ведомствоаралық өзара іс-қимылға арналған ақпараттандыру объектісі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z49" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) әлеуметтік кәсіптік бағдарлау – кәсіп таңдауда, қызмет түрін ауыстыруда және кәсіптік білімді, дағдыларды, жеке басының мүдделерін және еңбек нарығының қажеттіліктерін ескере отырып біліктілігін арттыруға практикалық көмек көрсетуге бағытталған өзара байланысты іс-шаралар кешені;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z49" w:id="24"/>
-[...15 lines deleted...]
-      2) әлеуметтік кәсіптік бағдарлау – кәсіп таңдауда, қызмет түрін ауыстыруда және кәсіптік білімді, дағдыларды, жеке басының мүдделерін және еңбек нарығының қажеттіліктерін ескере отырып біліктілігін арттыруға практикалық көмек көрсетуге бағытталған өзара байланысты іс-шаралар кешені;</w:t>
+    <w:bookmarkStart w:name="z50" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуметтік келісімшарт – жұмыспен қамтуға жәрдемдесудің белсенді шараларына қатысушы мен еңбек мобильділігі орталығы (мансап орталығы) арасындағы, ал Кодексте көзделген жағдайларда жұмыспен қамтуға жәрдемдесудің белсенді шараларын ұйымдастыруға тартылған жеке немесе заңды тұлғалармен арадағы, тараптардың құқықтарын және міндеттерін айқындайтын, сондай-ақ мемлекеттік атаулы әлеуметтік көмек көрсету туралы келісім;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z50" w:id="25"/>
-[...15 lines deleted...]
-      3) әлеуметтік келісімшарт – жұмыспен қамтуға жәрдемдесудің белсенді шараларына қатысушы мен еңбек мобильділігі орталығы (мансап орталығы) арасындағы, ал Кодексте көзделген жағдайларда жұмыспен қамтуға жәрдемдесудің белсенді шараларын ұйымдастыруға тартылған жеке немесе заңды тұлғалармен арадағы, тараптардың құқықтарын және міндеттерін айқындайтын, сондай-ақ мемлекеттік атаулы әлеуметтік көмек көрсету туралы келісім;</w:t>
+    <w:bookmarkStart w:name="z51" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) білім беру ұйымдары – техникалық және кәсіптік, орта білімнен кейінгі білім берудің білім беретін оқу бағдарламаларын іске асыратын білім беру ұйымдары, Қазақстан Республикасының білім беру саласындағы заңнамасына сәйкес білім беру қызметіне құқығы бар жұмыс берушілердің жанындағы оқу орталықтары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z51" w:id="26"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z52" w:id="27"/>
+    <w:bookmarkStart w:name="z52" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) дуальды оқыту – кәсіпорынның (ұйымның), оқу орнының және білім алушының тең жауапкершілігі кезінде білім беру ұйымындағы оқытуды білім алушыларға жұмыс орындарын ұсынып және өтемақы төлемін төлей отырып, кәсіпорындағы (ұйымдағы) өндірістік оқыту мен кәсіптік практиканың міндетті кезеңдерімен ұштастыратын кадрлар даярлау нысаны; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z53" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) еңбек мобильділігі орталығы – жұмыспен қамтуға жәрдемдесу шараларын әзірлеу және іске асыру мақсатында облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органы құратын заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z53" w:id="28"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z54" w:id="29"/>
+    <w:bookmarkStart w:name="z54" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) жұмыс беруші – жұмыскер еңбек қатынастарында болатын жеке немесе заңды тұлға; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z55" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) жұмыссыз – жұмыс іздеуді жүзеге асыратын және жұмысқа кірісуге дайын жеке тұлға;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z55" w:id="30"/>
-[...15 lines deleted...]
-      8) жұмыссыз – жұмыс іздеуді жүзеге асыратын және жұмысқа кірісуге дайын жеке тұлға;</w:t>
+    <w:bookmarkStart w:name="z56" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) кәсіптік оқыту – Кодексте көзделген жұмыспен қамтуға жәрдемдесу шаралары шеңберінде жаңа мамандықтар (кәсіптер), дағдылар алу және біліктілігін арттыру мақсатында кәсіптік даярлауды, қайта даярлауды қамтитын оқыту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z56" w:id="31"/>
-[...15 lines deleted...]
-      9) кәсіптік оқыту – Кодексте көзделген жұмыспен қамтуға жәрдемдесу шаралары шеңберінде жаңа мамандықтар (кәсіптер), дағдылар алу және біліктілігін арттыру мақсатында кәсіптік даярлауды, қайта даярлауды қамтитын оқыту;</w:t>
+    <w:bookmarkStart w:name="z57" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) мансап орталығы – еңбек мобильділігі орталығының аудандарда, облыстық және республикалық маңызы бар қалаларда, астанада оның функцияларын орындауды жүзеге асыратын филиалы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z57" w:id="32"/>
-[...15 lines deleted...]
-      10) мансап орталығы – еңбек мобильділігі орталығының аудандарда, облыстық және республикалық маңызы бар қалаларда, астанада оның функцияларын орындауды жүзеге асыратын филиалы;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) халықты әлеуметтік қорғау және жұмыспен қамту жөніндегі жергілікті атқарушы орган – облыстың, республикалық маңызы бар қалалардың, астананың халықты әлеуметтік қорғау және жұмыспен қамту саласындағы бағыттарын айқындайтын жергілікті атқарушы органы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z58" w:id="33"/>
-[...15 lines deleted...]
-      11) халықты әлеуметтік қорғау және жұмыспен қамту жөніндегі жергілікті атқарушы орган – облыстың, республикалық маңызы бар қалалардың, астананың халықты әлеуметтік қорғау және жұмыспен қамту саласындағы бағыттарын айқындайтын жергілікті атқарушы органы;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласында басшылықты және салааралық үйлестіруді, Мемлекеттік әлеуметтік сақтандыру қорының қызметін реттеу, бақылау функцияларын жүзеге асыратын орталық атқарушы орган.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z59" w:id="34"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z60" w:id="35"/>
+    <w:bookmarkStart w:name="z60" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Кәсіптік оқыту жөніндегі қызметтер мемлекеттік білім беру тапсырысы болып табылады және өнім берушілермен шарттар Қазақстан Республикасы Білім және ғылым министрінің 2022 жылғы 14 қаңтардағы № 12 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 26502 болып тіркелген) (бұдан әрі – № 12 бұйрық) бекітілген Мемлекеттік сатып алу веб-порталы арқылы мемлекеттік білім беру тапсырысының көрсетілетін қызметтерінің шарттарын жасасу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z61" w:id="36"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z61" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Кәсіптік оқытудың ұзақтығы біліктілік пен дағдылардың ерекшеліктерін ескере отырып, 6 (алты) айдан аспайтын мерзімді құрайды. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z62" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Білім беру ұйымдарында кәсіптік оқытуды ұйымдастыру және қаржыландыру қағидалары</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z62" w:id="37"/>
+    <w:bookmarkStart w:name="z63" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Білім беру ұйымдарында кәсіптік оқытуды ұйымдастыру және қаржыландыру қағидалары</w:t>
+        <w:t xml:space="preserve"> 1-параграф. Білім беру ұйымдарында кәсіптік оқытуды ұйымдастыру тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z63" w:id="38"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 1-параграф. Білім беру ұйымдарында кәсіптік оқытуды ұйымдастыру тәртібі</w:t>
+    <w:bookmarkStart w:name="z64" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Білім беру ұйымдарында кәсіптік оқыту (бұдан әрі – Оқыту) жұмыс берушілердің меншік нысанына қарамастан олардың сұратуы бойынша ұйымдастырылады, бұл ретте салық және басқа да әлеуметтік аударымдарды тұрақты түрде жүргізетін, жалақы бойынша мерзімі өткен берешегі жоқ және бір жылдан аса қызмет ететін жұмыс берушілердің қатысуына жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z64" w:id="39"/>
-[...15 lines deleted...]
-      5. Білім беру ұйымдарында кәсіптік оқыту (бұдан әрі – Оқыту) жұмыс берушілердің меншік нысанына қарамастан олардың сұратуы бойынша ұйымдастырылады, бұл ретте салық және басқа да әлеуметтік аударымдарды тұрақты түрде жүргізетін, жалақы бойынша мерзімі өткен берешегі жоқ және бір жылдан аса қызмет ететін жұмыс берушілердің қатысуына жол беріледі.</w:t>
+    <w:bookmarkStart w:name="z65" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Оқытуды өткізуге арналған біліктіліктер мен дағдылардың тізбесін мансап орталығы жұмыс берушілердің өтінімдері негізінде қалыптастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z65" w:id="40"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z66" w:id="41"/>
+    <w:bookmarkStart w:name="z66" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Оқытуды ұйымдастыру үшін жұмыс берушілер Электрондық еңбек биржасындағы "жеке кабинеті" арқылы ағымдағы қаржы жылындағы 1 қарашаға дейінгі мерзімде мансап орталығына алдағы қаржы жылына осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтінім береді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 03.05.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 135</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Мансап орталығы өтінімдерді жинау аяқталған күннен бастап 10 (он) жұмыс күні ішінде өтінімдерді осы Қағидалардың 5-тармағында көрсетілген жұмыс берушілерді іріктеу өлшемшарттарына сәйкес келуі тұрғысынан қарайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:p>
-[...77 lines deleted...]
-      8. Мансап орталығы өтінімдерді жинау аяқталған күннен бастап 10 (он) жұмыс күні ішінде өтінімдерді осы Қағидалардың 5-тармағында көрсетілген жұмыс берушілерді іріктеу өлшемшарттарына сәйкес келуі тұрғысынан қарайды.</w:t>
+    <w:bookmarkStart w:name="z68" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мансап орталығы жүргізілген жұмыстың қорытындысы бойынша 3 (үш) жұмыс күні ішінде жұмыс берушілердің бірыңғай тізбесін қалыптастырады және бекіту үшін аудандық (қалалық) комиссияға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z68" w:id="43"/>
-[...15 lines deleted...]
-      Мансап орталығы жүргізілген жұмыстың қорытындысы бойынша 3 (үш) жұмыс күні ішінде жұмыс берушілердің бірыңғай тізбесін қалыптастырады және бекіту үшін аудандық (қалалық) комиссияға жібереді.</w:t>
+    <w:bookmarkStart w:name="z69" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Аудандық (қалалық) комиссия 5 (бес) жұмыс күні ішінде біліктілікті (дағдыларды), кәсіптік оқытуға жолданатын жұмыссыздардың санын, оқыту ұзақтығын көрсетумен өтінімдері бойынша Оқыту ұйымдастырылатын жұмыс берушілердің тізбесін бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z69" w:id="44"/>
-[...15 lines deleted...]
-      9. Аудандық (қалалық) комиссия 5 (бес) жұмыс күні ішінде біліктілікті (дағдыларды), кәсіптік оқытуға жолданатын жұмыссыздардың санын, оқыту ұзақтығын көрсетумен өтінімдері бойынша Оқыту ұйымдастырылатын жұмыс берушілердің тізбесін бекітеді.</w:t>
+    <w:bookmarkStart w:name="z70" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыс берушіні Тізбеге енгізу бұрын жасалған әлеуметтік келісімшарттар шеңберінде түлектерді жұмысқа орналастыру бойынша жұмыс берушінің міндеттемелері толық орындалған кезде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z70" w:id="45"/>
-[...15 lines deleted...]
-      Жұмыс берушіні Тізбеге енгізу бұрын жасалған әлеуметтік келісімшарттар шеңберінде түлектерді жұмысқа орналастыру бойынша жұмыс берушінің міндеттемелері толық орындалған кезде жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z71" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыс берушілердің тізбесі бюджет қаражаты болған кезде тоқсан сайынғы негізде Тізбеге өзгерістер және (немесе) толықтырулар енгізу арқылы қаржы жылы ішінде жаңартылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z71" w:id="46"/>
-[...15 lines deleted...]
-      Жұмыс берушілердің тізбесі бюджет қаражаты болған кезде тоқсан сайынғы негізде Тізбеге өзгерістер және (немесе) толықтырулар енгізу арқылы қаржы жылы ішінде жаңартылады.</w:t>
+    <w:bookmarkStart w:name="z72" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Мансап орталығы жұмыс берушілердің тізбесі бекітілген соң 5 (бес) жұмыс күні ішінде аудандық (қалалық) комиссия қабылдаған шешім туралы жұмыс берушілерді хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z72" w:id="47"/>
-[...15 lines deleted...]
-      10. Мансап орталығы жұмыс берушілердің тізбесі бекітілген соң 5 (бес) жұмыс күні ішінде аудандық (қалалық) комиссия қабылдаған шешім туралы жұмыс берушілерді хабардар етеді.</w:t>
+    <w:bookmarkStart w:name="z73" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тізбеге енгізілмеген жұмыс берушілер қаржы жылы ішінде алдыңғы өтінім берілген күннен бастап 3 ай өткен соң қайта өтінім береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z73" w:id="48"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z74" w:id="49"/>
+    <w:bookmarkStart w:name="z74" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Өңірлік кәсіпкерлер палатасы (бұдан әрі – ӨКП) мемлекеттік білім беру тапсырысын орналастыру үшін білім беру ұйымдарын іріктеуді жүзеге асырады және оларды Қазақстан Республикасы Ұлттық Кәсіпкерлер палатасының техникалық және қызмет көрсету еңбегінің кәсіптері (мамандықтары) бойынша кәсіптік даярлау, қайта даярлау, біліктілігін арттыру және біліктілік беру жөніндегі оқу орталықтары мен оқу орындарының тізіліміне (бұдан әрі – Тізілім) енгізеді. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z912" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Білім беру ұйымдары:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z75" w:id="50"/>
-[...15 lines deleted...]
-      12. Білім беру ұйымдары:</w:t>
+    <w:bookmarkStart w:name="z913" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тәлімгерлікпен дуальды оқыту элементтерін пайдаланған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z76" w:id="51"/>
-[...15 lines deleted...]
-      1) тәлімгерлікпен дуальды оқыту элементтерін пайдаланған;</w:t>
+    <w:bookmarkStart w:name="z914" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оқуды аяқтаған, біліктілік емтиханын тапсырған адамдарға белгіленген үлгідегі куәлік немесе сертификат бере отырып, кәсіптік оқытуды өткізу бойынша кемінде 6 (алты) ай тәжірибесі болған не білім беру бағдарламаларының тізіліміне енгізілген мамандықтар бойынша, әскери, арнаулы оқу орындары үшін мамандық топтары бойынша техникалық және кәсіптік білім беру бойынша білім беру қызметіне лицензиясы болған (кәсіпорындар немесе салалық қауымдастықтар жанындағы оқу орталықтары үшін кәсіптік оқыту жүргізу тәжірибесі талап етілмейді);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z77" w:id="52"/>
-[...15 lines deleted...]
-      2) оқуды аяқтаған және біліктілік емтиханын тапсырған адамдарға белгіленген үлгідегі куәлік немесе сертификат бере отырып, қысқа мерзімді кәсіптік оқытуды өткізу бойынша кемінде 6 (алты) ай тәжірибесінің болған не техникалық және кәсіптік білім мамандықтары бойынша білім беру қызметіне лицензиясы болған (кәсіпорындар немесе салалық қауымдастықтар жанындағы оқу орталықтары үшін қысқа мерзімді кәсіптік оқыту жүргізу тәжірибесі талап етілмейді);</w:t>
+    <w:bookmarkStart w:name="z915" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өндірісте кемінде бір жыл кәсіптік практикалық жұмыс тәжірибесі бар оқытушылары болған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z78" w:id="53"/>
-[...15 lines deleted...]
-      3) оқудан өткен адамдардың жұмысқа орналасу деңгейі (Тізілімге қосуға өтінім берген сәтте) кемінде 60 %-ды құраған;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) кәсіптік стандарттардың талаптарына сәйкес әзірленген білім беру бағдарламалары болған.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z916" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12-1. Бұл ретте ағымдағы қаржы жылы Оқытуды ұйымдастыруға алдыңғы күнтізбелік жылы оқуды аяқтаған жұмыссыздарды жұмысқа орналастыру деңгейі жұмыс беруші өтінім берген күнге кемінде 60%-ды құрайтын білім беру ұйымдары жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z79" w:id="54"/>
-[...15 lines deleted...]
-      4) өндірісте кемінде бір жыл кәсіптік практикалық жұмыс өтілі бар оқытушылары болған;</w:t>
+    <w:bookmarkStart w:name="z917" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы талап Оқытуды ұйымдастыруға алғаш рет қатысатын және (немесе) мүгедектігі бар адамдарды Оқытуға мамандандырылған білім беру ұйымдарына қатысты қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z80" w:id="55"/>
-[...15 lines deleted...]
-      5) материалдық-техникалық базасы болған;</w:t>
+    <w:bookmarkStart w:name="z918" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмысқа орналастыру мынадай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z81" w:id="56"/>
-[...15 lines deleted...]
-      6) ӨКП және жұмыс берушілермен келісілген қысқа мерзімді кәсіптік оқыту бағдарламалары болған кезде Тізілімге қосылады.</w:t>
+    <w:bookmarkStart w:name="z919" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мерзімді әскери қызметке Қарулы Күштерге, сондай-ақ Қазақстан Республикасының басқа да әскерлері мен әскери құралымдарына шақырылған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z82" w:id="57"/>
-[...15 lines deleted...]
-      Жұмысқа орналасу деңгейі мерзімді әскери қызметке Қарулы Күштерге, сондай-ақ Қазақстан Республикасының басқа да әскерлері мен әскери құралымдарына шақырылған, бала күтіміне байланысты демалыста жүрген, қайтадан білім алып жатқан, Қазақстан Республикасынан тыс жерге тұрақты тұруға кеткен, қайтыс болған адамдарды есепке алмай есептеледі және міндетті зейнетақы жарналарының болуы негізінде айқындалады.</w:t>
+    <w:bookmarkStart w:name="z920" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) үш жасқа толғанға дейін бала күтіміне байланысты жалақысы сақталмайтын демалыста жүрген;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z83" w:id="58"/>
-[...15 lines deleted...]
-      Уәкілетті мемлекеттік орган жұмыссыздар оқуды аяқтағаннан кейін үш ай өткеннен кейін міндетті зейнетақы жарналарын тексереді.</w:t>
+    <w:bookmarkStart w:name="z921" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) техникалық және кәсіптік, орта білімнен кейінгі, жоғары және (немесе) жоғары оқу орнынан кейінгі білім алатын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z84" w:id="59"/>
+    <w:bookmarkStart w:name="z922" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасынан тыс жерлерге тұрақты тұруға кеткен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z923" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) қайтыс болған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z924" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мүгедектігі бар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z925" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) хабар-ошарсыз кетті деп танылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z926" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) сот әрекетке қабілетсіз деп таныған жұмыссыздарды есепке алмай есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z927" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жұмысқа орналастыру деңгейі міндетті зейнетақы жарналарының бар болуы негізінде айқындалады және алдыңғы бір жылдан аспайтын кезеңде жұмыссыздарды оқуды аяқтағаннан кейін үш ай өткеннен кейін тексеріледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жұмысқа орналасқандардың есебіне алдыңғы күнтізбелік жылы Оқытуды ұйымдастыруға өтінім берген жұмыс беруші тиісті қаржы жылына арналған республикалық бюджет туралы заңда айқындалған ең төменгі жалақының 10%-ынан кем емес мөлшерде міндетті зейнетақы жарналарын аударып отырған жұмыссыздар алынады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 12-1-тармақпен толықтырылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z84" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Оқытуға қатысқысы келетін үміткерлер мансап орталықтарына:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z85" w:id="60"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z85" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жеке басты куәландыратын құжатты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z86" w:id="61"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z86" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Қазақстан Республикасы Еңбек кодексінің (бұдан әрі – Еңбек кодексі) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>35-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес еңбек қызметін растайтын құжаттарды (бар болса);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z87" w:id="62"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z87" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бар болса білімі туралы құжатты (аттестат, куәлік, диплом), оқытудан өткенін растайтын құжатты (куәлік, сертификат);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z88" w:id="63"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z88" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) "Денсаулық сақтау саласындағы есепке алу құжаттамасының нысандарын, сондай-ақ оларды толтыру жөніндегі нұсқаулықтарды бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрі міндетін атқарушының 2020 жылғы 30 қазандағы № ҚР ДСМ-175/2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2173,191 +2712,265 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21579 болып тіркелген) бекітілген денсаулық жағдайы туралы медициналық </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>анықтаманың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көшірмесін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z90" w:id="65"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z89" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) екінші деңгейдегі банкте ашылған ағымдағы (карталық) шоттың нөмірін (білім беру ұйымына қабылданған соң ұсынылады) қоса бере отырып, осы Қағидаларға 2-қосымшаға сәйкес нысан бойынша өтініш береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      13-тармақтың екінші бөлігі жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке басты куәландырғаннан және "Еңбек биржасы" ААЖ-ға деректерді енгізгеннен кейін құжаттар жұмыссызға қайтарылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z91" w:id="66"/>
+    <w:bookmarkStart w:name="z91" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мансап орталығы оқуға үміткерлердің тізімін қалыптастырады және электрондық пошта арқылы жұмыс берушілерге келісуге жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z92" w:id="67"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z92" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Жұмыс беруші 3 (үш) жұмыс күні ішінде Тізілімге сәйкес білім беру ұйымының 2 нұсқасын көрсете отырып, үміткерлер тізімін келіседі. Үміткерлер жұмыс берушінің ұсынысы негізінде білім беру ұйымдарын таңдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z93" w:id="68"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z93" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Жұмыссыздар білім беру ұйымын таңдаған күннен бастап 3 (үш) жұмыс күні ішінде мансап орталығы жұмыссызға оның келісімімен осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша білім беру ұйымына оқуға жолдама береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Еңбек мобильділігі орталығы жұмыссызбен, білім беру ұйымымен және жұмыс берушімен осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2414,271 +3027,271 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z94" w:id="69"/>
+    <w:bookmarkStart w:name="z94" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Жұмыссыз мансап орталығынан жолдама алған күннен бастап 3 (үш) жұмыс күні ішінде білім беру ұйымына Оқыту мәселесі бойынша жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z95" w:id="70"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z95" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Білім беру ұйымы 3 (үш) жұмыс күні ішінде жұмыссыздарды оқытуға қабылдайды және мансап орталығына қабылдау туралы бұйрықтың көшірмесін жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z96" w:id="71"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z96" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Білім беру ұйымы жұмыс берушілермен бірлесіп және ӨКП келісімі бойынша дуальды оқыту элементтері бар білім беру (оқу) бағдарламаларын әзірлейді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z97" w:id="72"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z97" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Дуальды оқыту элементтері бар білім беру (оқу) бағдарламалары теориялық оқытуды және кәсіпорын (ұйым) базасында кемінде алпыс пайыздық өндірістік оқытуды, кәсіптік практиканы көздейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z98" w:id="73"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z98" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Білім беру ұйымы оқытуды күндізгі нысанда және (немесе) онлайн режимде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z99" w:id="74"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z99" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Білім беру ұйымы жұмыссыздарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z100" w:id="75"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z100" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) білім беру ұйымының ішкі тәртібіне сәйкес сабақтан дәлелсіз себептермен қалған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z101" w:id="76"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z101" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Қазақстан Республикасы Білім және ғылым министрінің 2008 жылғы 18 наурыздағы № 125 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5191 болып тіркелген) (бұдан әрі – № 125 бұйрық) бекітілген Орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдары үшін білім алушылардың үлгеріміне ағымдағы бақылауды, оларды аралық және қорытынды аттестаттауды өткізудің үлгілік қағидаларына сәйкес үлгеріміне ағымдағы бақылаудан, аралық аттестаттаудан қорытынды бойынша қанағаттанарлықсыз баға алған жағдайларда оқудан шығарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z102" w:id="77"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z102" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Дәлелсіз себептермен оқудан шығарылған жұмыссыздар жұмыссыз ретінде қайта тіркелген күннен бастап бір күнтізбелік жыл өткен соң ғана оқудан қайта өтеді, бірақ оқуға бір рет қана жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z103" w:id="78"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z103" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Білім беру ұйымы № 125 бұйрыққа сәйкес жұмыссыздарға қорытынды аттестаттау өткізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z104" w:id="79"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z104" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Білім беру ұйымдары оқытуды аяқтаған жұмыссыздарға "Білім туралы құжаттардың түрлерін, білім туралы мемлекеттік үлгідегі құжаттардың нысандарын және оларды есепке алу мен беру қағидаларын, білім туралы өзіндік үлгідегі құжаттардың мазмұнына қойылатын негізгі талаптарды және оларды есепке алу мен беру қағидаларын, сондай-ақ білім беру ұйымдарында білім алуды аяқтамаған адамдарға берілетін анықтаманың нысанын бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің 2015 жылғы 28 қаңтардағы № 39 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2693,111 +3306,111 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10348 болып тіркелген) және Қазақстан Республикасы Білім Министрінің 2022 жылғы 31 тамыздағы № 385 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген ересектерге арналған қосымша білім беру ұйымдары қызметінің үлгілік қағидалары (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 29329 болып тіркелген) (бұдан әрі – № 385 бұйрық) тиісті үлгідегі және түрдегі білім беру ұйымдары қызметінің үлгілік қағидаларына сәйкес нысан бойынша куәлік немесе сертификат береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z105" w:id="80"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z105" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Жұмыссыз оқуды сәтті аяқтағаннан кейін жұмыс беруші Әлеуметтік келісімшарт негізінде оны 10 (он) жұмыс күні ішінде мәлімдеген жұмыс орнына кемінде 6 (алты) ай мерзімге жұмысқа орналастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z106" w:id="81"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z106" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Жұмыс беруші 3 (үш) жұмыс күні ішінде мансап орталығына жұмысқа қабылдау немесе жұмыссыздарды жұмысқа қабылдаудан бас тарту туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z107" w:id="82"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z107" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Мансап орталығы жұмыссыздың оқудан өткені және оқуды аяқтағаннан кейін (оқу мерзімі аяқталғанға дейін) тұрақты жұмысқа орналасқаны туралы мәліметтерді жұмыспен қамтудың жеке картасында көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2816,71 +3429,133 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z108" w:id="83"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z109" w:id="84"/>
+    <w:bookmarkStart w:name="z108" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Жұмыс беруші - заңды тұлғаның таратылған не жұмыс беруші - жеке тұлға қызметі тоқтатылған, жұмыскерлер штатының саны қысқарған, жұмыс берушінің экономикалық жай-күйінің нашарлауына алып келген өндірістер және орындалатын жұмыстар мен көрсетілетін қызметтер көлемі төмендеген жағдайларды қоспағанда, жұмыс беруші жұмыссызды тұрақты жұмысқа қабылдаудан бас тартқан жағдайда, жұмыссызға төлеген материалдық көмек пен стипендия сомасын қоса алғанда, мемлекеттің оқуға жұмсаған шығыстарын бюджетке қайтарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 28-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z109" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Білім беру ұйымы ай сайын есепті айдан кейінгі айдың 1 (бірінші) күніне карьерлік орталыққа осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2895,169 +3570,263 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысандар бойынша білім беру ұйымдарында кәсіптік оқытудың іске асырылу барысы туралы есепті және № 12 бұйрыққа 2-қосымшаға сәйкес нысан бойынша көрсетілген қызметтер актісін ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z110" w:id="85"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      30-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Мансап орталығы есепті айдан кейінгі айдың 1 (бірінші) күніне дейінгі мерзімде Білім беру ұйымдарының мәліметтерінің негізінде "Еңбек нарығы" ААЖ-ға оқып жатқан жұмыссыздардың статустары бойынша деректерді қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z111" w:id="86"/>
+    <w:bookmarkStart w:name="z111" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Шалғайдағы ауылдық елді мекендердің тұрғындарын кәсіптік оқытуды ұйымдастыру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z112" w:id="87"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z112" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Білім беру ұйымдары шалғайдағы ауылдық елді мекендерде тұратын жұмыссыздарды (мансап орталықтарында тіркелуіне қарамастан) кәсіптік оқытуды өткізу үшін мобильді оқу орталығын құрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z113" w:id="88"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z113" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мобильді оқу орталығының мүліктік кешені:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z114" w:id="89"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z114" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) технологиялық жабдықты жеткізуге және оқытуды жүргізуге арналған жылжымалы көлік құралын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z115" w:id="90"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z115" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) оқыту технологиялық жабдықтарын қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3076,150 +3845,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z116" w:id="91"/>
+    <w:bookmarkStart w:name="z116" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Үміткер тұрғылықты жері бойынша мансап орталығына, ал тұрғылықты жері бойынша мансап орталығы болмаған жағдайда – кент, ауыл, ауылдық округ әкіміне (бұдан әрі – әкім) жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z117" w:id="92"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z117" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкім кәсіптік оқудан өтуге ниет білдірушілердің тізімін қалыптастырады және оны мансап орталығына жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z118" w:id="93"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z118" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Мансап орталығы ӨКП-мен бірлесіп тиісті өңірдің еңбек нарығында талап етілетін кәсіптер мен дағдылардың тізбесін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z119" w:id="94"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z119" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Кәсіптер мен дағдылардың тізбесі айқындалғаннан кейін бір ай ішінде еңбек мобильділігі орталығы білім беру ұйымымен шарт жасасады, оның шеңберінде жұмыссыздарды кәсіптік оқытуға жіберу жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z120" w:id="95"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z120" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте, кәсіптер мен дағдылар бойынша орындарды бөлуді карьерлік орталықтың ұсынуы бойынша аудандық комиссия айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3238,388 +4007,450 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z121" w:id="96"/>
+    <w:bookmarkStart w:name="z121" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Білім беру ұйымы ӨКП-ның және мансап орталығының келісімі бойынша дуальды оқыту элементтері бар білім беру (оқу) бағдарламаларын әзірлейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z122" w:id="97"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z122" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Шалғайдағы ауылдық елді мекендер бойынша жылжымалы оқу орталығының шығу кестесін халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органдар қалыптастырады және бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z123" w:id="98"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z123" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Мобильді оқу орталығының оқу қызметін қамтамасыз ету үшін білім беру ұйымының басшысы өндірістен мамандарды тарта отырып, оқытушылар мен өндірістік оқыту шеберлері қатарынан инженерлік-педагогикалық қызметкерлер тобын және олардың негізгі қызметінің кестесін ескере отырып, мобильді оқу орталығында жұмыс істеу мерзімдерін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z124" w:id="99"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z124" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Кәсіптік оқуды аяқтаған және біліктілік емтиханын тапсырған адамдарға білім беру ұйымы № 385 бұйрықпен бекітілген нысан бойынша сертификат береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z125" w:id="100"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z125" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Кәсіптік оқуды аяқтағаннан кейін мансап орталығы жұмыссызға жұмысқа орналасуға жәрдемдеседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z126" w:id="101"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z126" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Білім беру ұйымы ай сайын есепті айдан кейінгі айдың 1 (бірінші) күніне қарай осы Қағидаларға 5 және 6-қосымшаларға сәйкес нысандар бойынша мансап орталығына мобильді оқу орталығындағы кәсіптік оқытудың іске асырылу барысы туралы есепті ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z127" w:id="102"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z127" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. Білім беру ұйымдарында кәсіптік оқытуды қаржыландыру қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z128" w:id="103"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z128" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Оқытуды қаржыландыруды халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті орган жергілікті бюджет қаражаты есебінен жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z130" w:id="105"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z129" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Білім беру ұйымдарындағы Оқытудың құнын облыстық, республикалық маңызы бар қалалардың, астананың білім беру басқармасының және ӨКП-ның ұсынымы бойынша өңірлік комиссиялар жыл сайын белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 42-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z130" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Оқытудан өтіп жатқан жұмыссыздар оқу ақысын төлеу бойынша мемлекеттік қолдаумен, Қазақстан Республикасының заңнамасында жұмысшы біліктіліктер бойынша техникалық және кәсіптік білім беру бағдарламаларын іске асыратын білім беру ұйымдарында оқып жатқан студенттер үшін белгіленген мөлшерде стипендиямен, сондай-ақ, жол жүруге, тұруға және медициналық тексеріп-қараудан өтуге материалдық көмекпен қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z131" w:id="106"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z131" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Материалдық көмек:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z132" w:id="107"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z132" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) облыс шегінде, бірақ жұмыссыздар тұрақты тұратын елді мекендерден тыс орналасқан білім беру ұйымдарында оқыған барлық кезеңде оқу орнына баруға және қайтуға 4 айлық есептік көрсеткіш (бұдан әрі – АЕК) мөлшерінде жол жүруге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z133" w:id="108"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z133" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жұмыссыздар тұрақты тұратын елді мекендерден тыс орналасқан білім беру ұйымдарында оқыған уақытта Астана, Алматы, Шымкент қалаларында, Атырау және Маңғыстау облыстарында тұруға ай сайын – 15 АЕК мөлшерінде, қалған облыстарда тұруға ай сайын – 10 АЕК мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z134" w:id="109"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z134" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) оқудың барлық кезеңінде медициналық тексеріп-қараудан өтуге 2 АЕК мөлшерінде беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z135" w:id="110"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z135" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Материалдық көмек шығыстарды растайтын құжаттар ұсынылмай, білім беру ұйымы берген сабаққа келуі туралы анықтаманың негізінде төленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z136" w:id="111"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z136" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Оқытудан онлайн режимде өткен кезде тұруға және жол жүруге материалдық көмек төленбейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z137" w:id="112"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z137" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Еңбек мобильділігі орталығы ай сайын есепті айдан кейінгі айдың 10 (оныншы) күніне қарай білім беру ұйымы ұсынған есептіліктердің негізінде жұмыссыздардың ағымдағы (карточкалық) шоттарына стипендия мен материалдық көмекті аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3638,70 +4469,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z138" w:id="113"/>
+    <w:bookmarkStart w:name="z138" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Еңбек мобильділігі орталығы ай сайын есепті айдан кейінгі айдың 15 (он бесінші) күніне қарай білім беру ұйымы ұсынған орындалған жұмыстардың актісінің негізінде білім беру ұйымының есеп айырысу шотына жұмыссыздарды оқыту ақысын аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3720,2012 +4551,1798 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z139" w:id="114"/>
+    <w:bookmarkStart w:name="z139" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Жұмыс берушілердегі жұмыс орнында кәсіптік оқытуды ұйымдастыру және қаржыландыру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z140" w:id="115"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-тарау жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z989" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Жұмыс берушілердегі жұмыс орнында кәсіптік оқытуды ұйымдастыру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z142" w:id="117"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z929" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Жұмыс берушiлердегі жұмыс орнында кәсiптiк оқыту (бұдан әрi - Жұмыс орнында оқыту) ағымдағы жылға:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z930" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының аумағында тіркелген жұмыс істеп тұрған заңды тұлға немесе дара кәсіпкер мәртебесі болған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z143" w:id="118"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z931" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жарғыда кадрларды кәсіптік даярлау, қайта даярлау және олардың біліктілігін арттыру жөніндегі норма (ереже) болған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z144" w:id="119"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z932" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бір жылдан астам жұмыс істеп тұрған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-[...78 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z149" w:id="124"/>
-[...15 lines deleted...]
-      8) оқудан өткен адамдардың жұмысқа орналасу деңгейі (өтінім беру сәтінде) кемінде 60 %-ды құраған кезде жұмыс берушілердің базасында ұйымдастырылады.</w:t>
+    <w:bookmarkStart w:name="z933" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) салықтар, жарналар және аударымдар бойынша мерзімі өткен берешегі болмаған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z150" w:id="125"/>
-[...15 lines deleted...]
-      Жұмысқа орналасу деңгейі мерзімді әскери қызметке Қарулы Күштерге, сондай-ақ Қазақстан Республикасының басқа да әскерлері мен әскери құралымдарына шақырылғандарсыз, бала күтіміне байланысты демалыста жүрген, қайтадан білім алып жатқан, Қазақстан Республикасынан тыс жерге тұрақты тұруға кеткен, қайтыс болған адамдарды есепке алмай есептеледі және міндетті зейнетақы жарналарының бар болуы негізінде айқындалады.</w:t>
+    <w:bookmarkStart w:name="z934" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) өндірісте кемінде бір жыл кәсіптік практикалық жұмыс тәжірибесі бар білікті жұмыскерлері болған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z151" w:id="126"/>
-[...15 lines deleted...]
-      Мемлекеттік уәкілетті орган жұмыссыздар оқуды аяқтағаннан кейін үш ай өткеннен кейін міндетті зейнетақы жарналарын тексереді.</w:t>
+    <w:bookmarkStart w:name="z935" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жұмысшы біліктілігі бойынша кадрларды даярлаудың жеке бағдарламасы болған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z152" w:id="127"/>
+    <w:bookmarkStart w:name="z936" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) алдыңғы жылы Жұмыс орнында оқытуды аяқтаған жұмыссыздардың кемінде 60%-ын жұмысқа орналастырған кезде жұмыс берушілердің базасында ұйымдастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z937" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      50. Оқытуды ұйымдастыру үшін жұмыс беруші Электрондық еңбек биржасындағы "жеке кабинеті" арқылы ағымдағы қаржы жылындағы 1 қарашаға дейінгі мерзімде мансап орталығына алдағы қаржы жылына осы Қағидаларға </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="127"/>
+      Осы тармақтың 7) тармақшасының талабы Оқытуды ұйымдастыруға алғаш рет қатысатын және (немесе) мүгедектігі бар адамдарды оқытуға мамандандырылған жұмыс берушілерге қолданылмайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z938" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49-1. Жұмысқа орналасқандардың саны:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z939" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мерзімді әскери қызметке Қарулы Күштерге, сондай-ақ Қазақстан Республикасының басқа да әскерлері мен әскери құралымдарына шақырылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z940" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) үш жасқа толғанға дейін бала күтіміне байланысты жалақысы сақталмайтын демалыста жүрген;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z941" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) техникалық және кәсіптік, орта білімнен кейінгі, жоғары және (немесе) жоғары оқу орнынан кейінгі білім алатын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z942" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасынан тыс жерлерге тұрақты тұруға кеткен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z943" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) қайтыс болған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z944" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мүгедектігі бар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z945" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) хабар-ошарсыз кетті деп танылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z946" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) сот әрекетке қабілетсіз деп таныған жұмыссыздарды есепке алмай есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z947" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жұмысқа орналастыру деңгейі міндетті зейнетақы жарналарының бар болуы негізінде айқындалады және алдыңғы бір жылдан аспайтын кезеңде жұмыссыздар Жұмыс орнында оқытуды аяқтағаннан кейін үш ай өткеннен кейін тексеріледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z948" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмысқа орналасқандардың есебіне есебіне алдыңғы күнтізбелік жылы Жұмыс орнында оқытуды ұйымдастыруға өтінім берген жұмыс беруші тиісті қаржы жылына арналған республикалық бюджет туралы заңда айқындалған ең төменгі жалақының 10%-ынан кем емес мөлшерде міндетті зейнетақы жарналарын аударып отырған жұмыссыздар алынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z949" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Жұмыс орнында оқытуды ұйымдастыру үшін жұмыс беруші Электрондық еңбек биржасындағы "жеке кабинеті" арқылы ағымдағы қаржы жылындағы 1 қарашаға дейінгі мерзімде мансап орталығына алдағы қаржы жылына осы Қағидаларға 7-қосымшаға сәйкес нысан бойынша өтінім береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z950" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Мансап орталығы өтінімдерді жинау аяқталған күннен бастап 10 (он) жұмыс күні ішінде өтінімдерді осы Қағидалардың 49-тармағында көрсетілген жұмыс берушілерді іріктеу өлшемшарттарына сәйкес келуі тұрғысынан қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z951" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мансап орталығы жүргізілген жұмыстың қорытындысы бойынша 3 (үш) жұмыс күні ішінде жұмыс берушілердің бірыңғай тізбесін қалыптастырады және бекіту үшін аудандық (қалалық) комиссияға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z952" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Аудандық (қалалық) комиссия 5 (бес) жұмыс күні ішінде біліктілікті (дағдыларды), кәсіптік оқытуға жолданатын жұмыссыздардың санын, оқыту ұзақтығын көрсетумен өтінімдері бойынша Жұмыс орнында оқыту ұйымдастырылатын жұмыс берушілердің тізбесін бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z953" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыс берушілердің тізбесі бюджет қаражаты болған кезде қаржы жылы ішінде тоқсан сайынғы негізде жаңартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z954" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Мансап орталығы жұмыс берушілердің тізбесі бекітілген соң 5 (бес) жұмыс күні ішінде аудандық (қалалық) комиссия қабылдаған шешім туралы жұмыс берушілерді хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z955" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тізбеге енгізілмеген жұмыс берушілер қаржы жылы ішінде алдыңғы өтінім берілген күннен бастап 3 ай өткен соң қайта өтінім береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 50-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 03.05.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 135</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...140 lines deleted...]
-    <w:bookmarkStart w:name="z160" w:id="135"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      54-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Жұмыс орнында оқытуға қатысуға ниет білдірген үміткерлер мансап орталығына мынадай құжаттарды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z957" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жеке басты куәландыратын құжатты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z161" w:id="136"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z958" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Еңбек кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>35-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес еңбек қызметін растайтын құжаттарды (бар болса);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z162" w:id="137"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z959" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бар болса білімі туралы құжатты (аттестат, куәлік, диплом), оқытудан өткенін растайтын құжатты (куәлік, сертификат);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z163" w:id="138"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z960" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) "Денсаулық сақтау саласындағы есепке алу құжаттамасының нысандарын, сондай-ақ оларды толтыру жөніндегі нұсқаулықтарды бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрі міндетін атқарушының 2020 жылғы 30 қазандағы № ҚР ДСМ-175/2020 </w:t>
+      4) "Денсаулық сақтау саласындағы есепке алу құжаттамасының нысандарын, сондай-ақ оларды толтыру жөніндегі нұсқаулықтарды бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2020 жылғы 30 қазандағы № ҚР ДСМ-175/2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21579 болып тіркелген) бекітілген денсаулық жағдайы туралы медициналық </w:t>
-[...103 lines deleted...]
-    <w:bookmarkStart w:name="z167" w:id="142"/>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21579 болып тіркелген) бекітілген денсаулық жағдайы туралы медициналық анықтаманың көшірмесін қоса бере отырып, осы Қағидаларға 8-қосымшаға сәйкес нысан бойынша өтініш береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z961" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке басын куәландырғаннан және "Еңбек нарығы" ААЖ-ға деректерді енгізгеннен кейін құжаттар үміткерге қайтарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z962" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мансап орталығы Жұмыс орнында оқытуға үміткерлердің тізімін қалыптастырады және электрондық поштаның көмегімен жұмыс берушілерге келісуге жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z963" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Жұмыс беруші 5 (бес) жұмыс күні ішінде Жұмыс орнында оқытуға үміткерлердің тізімін келіседі және қажет болған кезде әлеуетті үміткерлермен сұхбаттасу өткізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z964" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Мансап орталығы 3 (үш) жұмыс күні ішінде жұмыссызды жұмыс беруші қабылдаған шешім туралы хабардар етеді және оның келісімімен осы Қағидаларға 9-қосымшаға сәйкес нысан бойынша Жұмыс орнында оқытуға жолдама береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z965" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еңбек мобильділігі орталығы жұмыссыздармен және жұмыс берушімен осы Қағидаларға 10-қосымшаға сәйкес нысан бойынша кәсіптік оқыту бойынша әлеуметтік келісімшарт (бұдан әрі – Әлеуметтік келісімшарт) жасасады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z966" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. Жұмыссыз мансап орталығынан жолдама алған күннен бастап 3 (үш) жұмыс күні ішінде жұмыс берушіге Жұмыс орнында оқыту мәселесі бойынша жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z967" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. Жұмыс беруші Мансап орталығының жолдамасы бойынша жүгінген жұмыссызды Жұмыс орнында оқытуға қабылдайды және онымен оқу кезеңіне еңбек шартын жасасады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z968" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. Еңбек шарты сабақтарды дәлелсіз себептермен босату және еңбек заңнамаларын сәйкес өз қызметтік міндеттемелерін орындамау жағдайларында, сондай-ақ үлгерімді ағымдағы бақылау, аралық аттестаттау және (немесе) сертификаттау қорытындысы бойынша бұзылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z969" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Дәлелсіз себептермен оқудан шығарылған жұмыссыздар жұмыссыз ретінде қайта тіркелген күннен бастап бір жыл өткен соң ғана кәсіптік оқытудан қайта өтеді, бірақ оқуға бір рет қана жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z970" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. Жұмыс беруші жұмыссызды оқытудың жеке бағдарламасын жасайды және білікті тәлімгерді бекітіп, жұмыс орнында оқытуды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z971" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыс орнында оқытудың жеке бағдарламасы оқыту жүргізілетін жұмыс берушінің құрылымдық бөлімшесінің атауын, оқытуды өткізу нысандарын, тәлімгердің тегі мен атын көрсете отырып, жұмыс берушінің актісімен бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z972" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. Жұмыс орнында оқытуды аяқтаған соң жұмыс беруші жұмыссыздардың кәсіптік даярлығын бағалау бойынша біліктілік емтихан өткізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z973" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. Жұмыс орнында оқытуды аяқтаған жұмыссыздарға жұмыс беруші №385 бұйрыққа сәйкес нысан бойынша сертификат береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z974" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. Жұмыссыз жұмыс орнында оқытуды сәтті аяқтағаннан кейін жұмыс беруші Әлеуметтік келісімшарттың негізінде оны 5 (бес) жұмыс күні ішінде тұрақты жұмыс орнына кемінде 12 (он екі) мерзімге жұмысқа орналастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z975" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65. Жұмыс беруші 5 (бес) жұмыс күні ішінде мансап орталығына тұрақты жұмыс орнына ауыстыру немесе жұмыссыздарды ауыстырудан бас тарту туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z976" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. Мансап орталығы жұмыссыздың жұмыс орнында оқытудан өткені және оқуды аяқтағаннан кейін (оқу мерзімі аяқталғанға дейін) тұрақты жұмысқа орналасқаны туралы мәліметтерді жұмыспен қамтудың жеке картасында көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z977" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67. Жұмыс беруші-заңды тұлғаның таратылған не жұмыс беруші-жеке тұлға қызметі тоқтатылған, жұмыскерлер саны немесе штат қысқарған, жұмыс берушінің экономикалық жай-күйінің нашарлауына алып келген өндірістер және орындалатын жұмыстар мен көрсетілетін қызметтер көлемі төмендеген жағдайларды қоспағанда, жұмыс беруші жұмыссызды тұрақты жұмысқа қабылдаудан бас тартқан жағдайда, мемлекеттің оқуға жіберілген жұмыссызға жалақы төлеуге жұмсаған шығыстарын бюджетке қайтарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z978" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      56. Мансап орталығы 3 (үш) жұмыс күні ішінде жұмыссызды жұмыс беруші қабылдаған шешім туралы хабардар етеді және оның келісімімен осы Қағидаларға </w:t>
-[...60 lines deleted...]
-    </w:p>
+      68. Жұмыс беруші ай сайын есепті айдан кейінгі айдың 1 (бірінші) күніне мансап орталығына осы Қағидаларға 11 және 12-қосымшаларға сәйкес нысандар бойынша жұмыс орнында оқытудың іске асырылу барысы туралы есепті және "Бастапқы есепке алу құжаттарының нысандарын бекіту туралы" Қазақстан Республикасы Қаржы министрінің 2012 жылғы 20 желтоқсандағы № 562 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8265 болып тіркелген) 50-қосымшаға сәйкес нысан бойынша орындалған жұмыстардың актісін ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z979" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 56-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 03.05.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 135</w:t>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      69-тармақ 12.07.2026 бастап қолданысқа енгізіледі - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (мәтін алып тасталды) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z182" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-параграф. Жұмыссызды жұмыс берушілердегі жұмыс орнында кәсіптік оқытуды қаржыландыру тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z980" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70. Жұмыс орнында оқытуды қаржыландыруды халықты жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органдар жергілікті бюджет қаражаты есебінен жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z981" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71. Жұмыс орнында оқыту құны жыл сайын ӨКП және облыстық, республикалық маңызы бар қалалардың, астананың білім беру басқармаларының ұсынуы бойынша өңірлік комиссиялармен белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z982" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72. Жұмыс орнында оқыту кезеңінде жұмыссыздардың жалақысын Еңбек кодексіне сәйкес еңбек мобильділігі орталығы төлейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z983" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73. Жалақының бір айдағы мөлшері салықтарды, міндетті әлеуметтік аударымдарды, пайдаланылмаған еңбек демалысына өтемақыны, банктік қызметтерді және экологиялық үстемеақылар бойынша төлемдерді есепке алмағанда 20 (жиырма) АЕК-ті құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z984" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74. Орындалатын жұмыстың көлеміне және күрделілігіне қарай жұмыс беруші өз қаражаты есебінен, қажет болған жағдайда, нақты орындалған жұмыс үшін жалақыға қосымша үстеме ақы белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z985" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75. Еңбек мобильділігі орталығы ай сайын есепті айдан кейінгі айдың 10 (оныншы) күніне қарай жұмыс беруші ұсынған есептіліктердің негізінде жұмыссыздардың ағымдағы (карточкалық) шоттарына жалақыны аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z986" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76. Жұмыссыздарға жұмыс орнында оқыту кезеңінде уақытша жұмысқа жарамсыздығы жөніндегі әлеуметтік жәрдемақы төлеуді Еңбек кодексіне сәйкес еңбек мобильділігі орталығы жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z988" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77. Еңбек мобильділігі орталығы ай сайын есепті айдан кейінгі айдың 15 (он бесінші) күніне жұмыс беруші ұсынған орындалған жұмыстар актісінің негізінде жұмыс орнында оқыту ақысын жұмыс берушінің есеп шотына аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z191" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Сұранысқа ие кәсіптер тізбесі бойынша Электрондық еңбек биржасында кәсіптік оқытуды ұйымдастыру және қаржыландыру тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z192" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-параграф. Сұранысқа ие кәсіптер тізбесі бойынша Электрондық еңбек биржасында кәсіптік оқытуды ұйымдастыру тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z193" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78. Электрондық еңбек биржасында кәсіптік оқыту (бұдан әрі – Оқыту) білім алушылардың белгілі бір жұмыс түрін орындау үшін қажетті жаңа дағдыларды жеделдетіп игеруіне бағытталған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z194" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79. Кәсіптік оқыту мансап орталықтарында немесе Электрондық еңбек биржасы арқылы тіркелгендер қатарындағы жұмыссыздар үшін жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z195" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80. Оқытуды ұйымдастыру үшін skills.enbek.kz онлайн режимде кәсіптік оқыту платформасы (бұдан әрі – платформа) жұмыс істейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z196" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Платформада жұмыссыздарды авторизациялау Электрондық еңбек биржасында тіркелген кезде көрсетілген электрондық пошта, телефон нөмірі немесе электрондық цифрлық қолтаңба арқылы жүргізіледі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z197" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81. Білім алушы платформада сұранысқа ие кәсіптер мен дағдылар бойынша ұсынылған курстарды өз бетінше таңдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қажетті практикалық дағдыларды алу үшін білім алушы виртуалды шындық технологияларын пайдалана отырып Оқытуды таңдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 81-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 20.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 434</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z168" w:id="143"/>
-[...1083 lines deleted...]
-    <w:bookmarkStart w:name="z910" w:id="173"/>
+    <w:bookmarkStart w:name="z910" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       81-1. Виртуалды шындық технологияларын пайдалана отырып Оқытуды таңдағанда, білім алушы алдымен платформада профильге сәйкес курстан өтеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkEnd w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5744,70 +6361,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z911" w:id="174"/>
+    <w:bookmarkStart w:name="z911" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       81-2. Оқыту виртуалды шындық технологияларын пайдалана отырып мансап орталықтарында техникалық мүмкіндіктер болған жағдайда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkEnd w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5826,150 +6443,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z198" w:id="175"/>
+    <w:bookmarkStart w:name="z198" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       82. Оқыту оқу материалдарын өз бетінше игеру жолымен жеке тәртіппен жүргізіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z199" w:id="176"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z199" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       83. Оқу аяқталғаннан кейін қорытынды тестілеу өткізіледі. Сұрақтардың жалпы санынан 70 (жетпіс) пайыздан астам дұрыс жауап алған білім алушыға платформада курстың атауы және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша бірегей нөмір беріле отырып, оқуды аяқтау туралы электрондық сертификат беріледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z200" w:id="177"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z200" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сертификат платформадағы жеке кабинетте және Электрондық еңбек биржасындағы резюмеде көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z201" w:id="178"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z201" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       84. Қорытынды тестілеуден өтпеген білім алушы қорытынды тестілеуді 5 (бес) реттен артық емес қайта тапсыруға жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkEnd w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5988,148 +6605,242 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z202" w:id="179"/>
+    <w:bookmarkStart w:name="z202" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       85. Оқуды дәлелсіз себеппен өз бетінше тоқтатқан білім алушылар жұмыссыз ретінде қайта тіркелген күннен бастап бір күнтізбелік жыл өткен соң оқуға қайта жіберілуі мүмкін, бірақ бір реттен артық емес.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z203" w:id="180"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      86-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       86. Мансап орталығы ай сайын есепті айдан кейінгі айдың 1 (бірінші) күніне дейінгі мерзімде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Еңбек нарығы" ААЖ-да білім алып жатқан жұмыссыздардың мәртебесі бойынша деректерді қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z204" w:id="181"/>
+    <w:bookmarkStart w:name="z204" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Сұранысқа ие кәсіптер тізбесі бойынша Электрондық еңбек биржасында кәсіптік оқытуды қаржыландыру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z205" w:id="182"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z205" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       87. Платформада оқыту ақылы курстарды қоспағанда, тегін негізде ұсынылады, ақылы курстарға білім алушы курстың авторы белгілеген баға бойынша өз бетінше ақы төлейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkEnd w:id="194"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6204,30284 +6915,2152 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z776" w:id="183"/>
+    <w:bookmarkStart w:name="z776" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік деректерді жинауға арналған нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkEnd w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 03.05.2024 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 135</w:t>
+        <w:t>№ 202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z990" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: мансап орталықтарына</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...52 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z991" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет – ресурста орналастырылған: www.enbek.gov.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z992" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік нысанның атауы: Білім беру ұйымдарында жұмыссыздарды кәсіптік оқытуға ағымдағы қаржы жылына өтінім</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z993" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: КО-1-1</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z994" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кезеңділік: біржолғы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z995" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепті кезең: 20__ жылғы _______ жағдай бойынша</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1818 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z223" w:id="202"/>
-[...15 lines deleted...]
-      Өтінішке мынадай құжаттарды қоса беремін:</w:t>
+    <w:bookmarkStart w:name="z996" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын адамдар тобы: жұмыс берушілер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z224" w:id="203"/>
-[...15 lines deleted...]
-      __________________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z997" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: ағымдағы қаржы жылындағы 1 қарашаға дейін</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z225" w:id="204"/>
-[...26419 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z998" w:id="204"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қауіпсіздік және ТЖ</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЖСН/БСН</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="204"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...46 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="4165600" cy="393700"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="4165600" cy="393700"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1024" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (деректерді жеке адамдар ұсынған жағдайда, сондай-ақ агрегирленген түрде толтырылмайды)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z1025" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жинау әдісі: электронды түрде</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z1026" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кесте</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1027" w:id="208"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ р/с</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="208"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+Жұмыс берушінің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+Жұмыс берушінің бизнес-сәйкестендіру нөмірі немесе жеке сәйкестендіру нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29</w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="2"/>
+Оқуды ұйымдастыру қажет біліктіліктің немесе дағдының атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+Оқитын-дардың саны, адам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31</w:t>
-[...179 lines deleted...]
-36</w:t>
+Оқудың ұзақтығы, айлар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
-[...347 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1034" w:id="209"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="209"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
-[...320 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...70 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z1048" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Атауы _______________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z1049" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мекенжайы __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z1050" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефоны ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z1051" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта мекенжайы __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z1052" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орындаушы:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z1053" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________ ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z1054" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Тегі, аты, әкесінің аты (бар болса) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z1055" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басшы немесе қол қоюға уәкілетті адам:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...52 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z1056" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________ ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z1057" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Тегі, аты, әкесінің аты (бар болса) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z1058" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күні: 20__ жылғы "___"_____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z1059" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мөрдің орны (бар болса)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="221"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -36515,1125 +9094,33287 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> "Сұранысқа ие кәсіптер тізбесі</w:t>
+              <w:t>"Білім беру ұйымдарында</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бойынша Электрондық еңбек</w:t>
+              <w:t>жұмыссыздарды кәсіптік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>биржасында жұмыссыздарды</w:t>
+              <w:t>оқытуға ағымдағы қаржы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>кәсіптік оқытудың іске асырылу</w:t>
+              <w:t>жылына өтінім" әкімшілік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>барысы туралы мәліметтер"</w:t>
-[...12 lines deleted...]
-              <w:t>әкімшілік деректерді жинауға</w:t>
+              <w:t>деректерін жинауға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>арналған нысанға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z733" w:id="528"/>
+    <w:bookmarkStart w:name="z1061" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Сұранысқа ие кәсіптер тізбесі бойынша Электрондық еңбек биржасында жұмыссыздарды кәсіптік оқытудың іске асырылу барысы туралы мәліметтер" әкімшілік деректер нысанын толтыру бойынша түсініктеме</w:t>
+        <w:t xml:space="preserve"> "Білім беру ұйымдарында жұмыссыздарды кәсіптік оқытуға ағымдағы қаржы жылына өтінім" әкімшілік деректерінің нысанын толтыру жөніндегі түсіндірме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z1062" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z1063" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы түсіндірме "Білім беру ұйымдарында жұмыссыздарды кәсіптік оқытуға ағымдағы қаржы жылына өтінім" нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z1064" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Нысанды жұмыс берушілер толтырады және мансап орталықтарына ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z1065" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Нысанға бірінші басшы не оның міндетін атқарушы адамның тегі мен аты-жөнін көрсете отырып, қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z1066" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Нысан ағымдағы қаржы жылындағы 1 қарашаға дейін ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z1067" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Нысан қазақ және орыс тілдерінде толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z1068" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z1069" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Нысанның 1-бағанында реттік нөмір көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z1070" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Нысанның 2-бағанында өтінім беретін жұмыс берушінің атауы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z1071" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Нысанның 3-бағанында өтінім беретін жұмыс берушінің бизнес-сәйкестендіру нөмірі немесе жеке сәйкестендіру нөмірі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z1072" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Нысанның 4-бағанында жұмыссыздарды білім беру ұйымдарында кәсіптік оқытуды ұйымдастыру қажет етілетін біліктіліктің немесе дағдының атауы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z1073" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Нысанның 5-бағанында білім беру ұйымдарына кәсіптік оқытуға жіберілетін жұмыссыздардың саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z1074" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Нысанның 6-бағанында білім беру ұйымдарында жұмыссыздарды кәсіптік оқытудың ұзақтығы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кәсіптік оқытуды ұйымдастыру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және қаржыландыру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z214" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z215" w:id="237"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________ ауданының</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="237"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(қаласының) мансап орталығының</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>директорына</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_____________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мекенжайы бойынша тұратын</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(Тегі, аты, әкесінің аты (бар болса)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z221" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z222" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мені білім беру ұйымына кәсіптік оқуға жіберуіңізді сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z223" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінішке мынадай құжаттарды қоса беремін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z224" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z225" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z226" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z227" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z228" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z229" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыспен қамтуға жәрдемдесудің белсенді шарасын алу үшін қажет болатын дербес деректерімді жинау мен өңдеуге келісімімді беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z230" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақпараттық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z231" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ___________________ ______________  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z232" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күні                   қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z233" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ------------------------------------------------------------------------------------------------------- </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z234" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (кесу сызығы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z235" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азамат ______________________________________________ өтініші 20__ жылғы "___" ________ қабылданды, № ________ болып тіркелді, құжаттарды қабылдаған адамның тегі, аты, әкесінің аты (бар болса), лауазымы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z236" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z237" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z238" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ___________________                                     ______________  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z239" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күні                                                       қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кәсіптік оқытуды ұйымдастыру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және қаржыландыру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3-қосымша </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z240" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z241" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Білім беру ұйымына кәсіптік оқытуға № ____ жолдама</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z242" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Азамат ___________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z243" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Тегі, аты, әкесінің аты (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z244" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z245" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Білім беру ұйымының атауы, мекенжайы, байланыс телефоны)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z246" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20__ "___" __________ бастап 20__ "___" __________ дейін ___ ай мерзімге кәсіптік </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z247" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      оқытуға жіберіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z248" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ___________________________________________       ________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z249" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лауазымы, тегі, аты, әкесінің аты (бар болса)             қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z250" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Берілген күні</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z251" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мөрдің орны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z252" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ---------------------------------------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z253" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (кесу сызығы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z254" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кәсіптік оқытуға жіберілген күннен бастап бес жұмыс күні ішінде Білім беру ұйымы мансап орталығына қайтарады</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z255" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № ___ жолдамаға хабарлама</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z256" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z257" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Білім беру ұйымының атауы, мекенжайы, байланыс телефоны)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z258" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      азамат ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z259" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Тегі, аты, әкесінің аты (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z260" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__жылғы "__" _______ №___ бұйрыққа сәйкес ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z261" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z262" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Біліктілік (дағды) атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z263" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      біліктілігі (дағдысы) бойынша 20__ жылғы "___"_______ дейін ______ ай мерзімге кәсіптік</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z264" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оқытуға қабылданғанын хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z265" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Білім беру ұйымының жауапты өкілі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z266" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _______________________________________ _____________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z267" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Тегі, аты, әкесінің аты (бар болса))                   (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z268" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Берілген күні </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z269" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мөрдің орны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кәсіптік оқытуды ұйымдастыру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және қаржыландыру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z271" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Білім беру ұйымында кәсіптік оқыту жөніндегі № ____ әлеуметтік келісімшарт</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 03.05.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 135</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ________________________________                   ___________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                  Жасалған орны                                     Күні</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұдан әрі "Еңбек мобильділігі орталығы" деп аталатын</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       __________________ облысының (астананың, республикалық маңызы бар </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      қаласының) еңбек мобильділігі орталығы атынан _______________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (ереже, жарғы және т.б) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      негізінде әрекет ететін ______________________________________________, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                              (директордың тегі, аты, әкесінің аты (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      бұдан әрі "Жұмыс беруші" деп аталатын _______________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (ереже. жарғы және т.б) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      негізінде әрекет ететін _______________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жұмыс берушінің толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      атынан _____________________________________, бұдан әрі "Білім алушы" </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (уәкілетті өкілдің тегі, аты, әкесінің аты (бар болса), лауазымы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      деп аталатын жұмыссыз _____________________________________________, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      және бұдан әрі "Білім беру ұйымы" деп аталатын кәсіптік оқытуды өткізетін </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      білім беру ұйымы ___________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (білім беру ұйымының толық атауы) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      атынан ______________________________________ негізінде әрекет ететін </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (ереже, жарғы және т.б) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      __________________________________________________________________, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                  (уәкілетті өкілдің тегі, аты, әкесінің аты (бар болса), лауазымы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      бұдан әрі бірлесіп "Тараптар" деп аталып, Қазақстан Республикасының Әлеуметтік </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Кодекс), Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің бұйрығымен (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № ____ болып тіркелген) бекітілген Кәсіптік оқытуды ұйымдастыру және қаржыландыру қағидаларына (бұдан әрі – Қағидалар) сәйкес және __________________ ауданының, облыстық маңызы бар қаланың, республикалық маңызы бар қаланың, астананың аудандық (қалалық) комиссиясының 20__ жылғы_____ _______ №_____ шешімінің негізінде білім беру ұйымында кәсіптік оқыту жөніндегі осы әлеуметтік келісімшартты (бұдан әрі – Әлеуметтік келісімшарт) жасады және төмендегі туралы келісімге келді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z792" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Әлеуметтік келісімшарттың мәні</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z793" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.1. Жұмыс берушінің сұратуы бойынша Білім беру ұйымында Білім алушыны кәсіптік оқытуды ұйымдастыру және қаржыландыру, сондай-ақ Білім алушыны Жұмыс беруші мәлімдеген жұмыс орнына жұмысқа орналастыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z794" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1.2. Әлеуметтік келісімшарттың жалпы сомасы _____________ теңгені </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жазбаша)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      құрайды, оның ішінде білім беру қызметтерін көрсетуге ___________ теңге, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жазбаша)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      стипендия мен материалдық көмек төлеуге ___________ теңге. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (жазбаша) </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z795" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Тараптардың міндеттемелері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z796" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.1. Еңбек мобильділігі орталығы (мансап орталығы):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) Білім алушыны _________________________________________ Білім беру ұйымына </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                              (білім беру ұйымының атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _________________________________________________________________ алу үшін </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                        (біліктілік (дағды) атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ___________________________________ мерзімге кәсіптік оқытуға жіберуге; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (оқу кезеңі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Білім беру ұйымы ұсынған ай сайынғы мәліметтердің негізінде Білім алушыға стипендия мен материалдық көмекті уақтылы және толық көлемде төлеуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) орындалған жұмыстардың актісінің негізінде Білім беру ұйымына оқу бойынша қызметтердің ақысын уақтылы және толық көлемде төлеуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Жұмыс берушінің, Білім беру ұйымының және Білім алушының осы Әлеуметтік келісімшартта айқындалған міндеттемелерін орындауына мониторингті жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Жұмыс беруші жұмысқа қабылдаудан бас тартқан кезде Білім алушыға жұмысқа орналастыруға жәрдем көрсетуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) кәсіптік оқытуды қаржыландыруға бөлінген бюджет қаражатының мақсатқа сай жұмсалуына және Білім алушыда міндетті зейнетақы аударымдарының болуына ай сайын мониторинг жүргізуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Білім алушының жұмыспен қамтудың жеке картасында кәсіптік оқытудан өту және оқуды аяқтағаннан кейін (оқу мерзімі аяқталғанға дейін) тұрақты жұмысқа орналасу туралы мәліметті көрсетуге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z797" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.2. Еңбек мобильділігі орталығы (мансап орталығы):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тараптардың міндеттемелерін орындау мониторингін жүзеге асыру үшін қажетті ақпаратты, құжаттар мен материалдарды тараптардан сұрату және алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тараптардан Әлеуметтік келісімшарттың уақтылы және тиісінше орындалуын талап етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Әлеуметтік келісімшарт талаптарының орындалуына барып тексеру жасауға құқылы. Әлеуметтік келісімшарт талаптарының орындалуын тексеру нәтижелері барып тексеру актілерімен рәсімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z798" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.3. Білім алушы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) оқудан өтуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) себепсіз сабақтан қалмауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бес жұмыс күні ішінде тараптарды оқудан өтуге кедергі жасайтын жағдайлардың туындауы туралы хабардар етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) Кодекстің 99-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген жағдайларды қоспағанда, жұмыс беруші мәлімдеген жұмыс орнына жұмысқа орналасуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) басқа тұрақты жұмысқа орналасқан кезде жұмысқа қабылданған сәттен бастап бес жұмыс күні ішінде Мансап орталығына тұрақты жұмысқа қабылдау туралы бұйрықтың көшірмесін ұсынуға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z799" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.4. Білім алушы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Оқу орындары мен оқу орталықтарының тізілімімен білім беру ұйымын таңдауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қағидаларда айқындалған жағдайларда және тәртіппен стипендия мен материалдық көмекті алуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Тараптардан Әлеуметтік келісімшарттың уақтылы және тиісінше орындалуын талап етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) басқа тұрақты жұмысқа өздігінен орналасқан жағдайда жұмыс беруші ұсынған жұмыс орнына жұмысқа орналасудан бас тартуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z800" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.5. Жұмыс беруші:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кәсіптік даярлықты бағалау жөніндегі біліктілік емтиханына қатысуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оқуды аяқтағаннан кейін Білім алушыны алған кәсібі бойынша тұрақты жұмыс орнына кемінде 6 (алты) ай мерзімге жұмысқа орналастыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Мансап орталығын Білім алушыны жұмысқа қабылдау немесе жұмысқа қабылдаудан бас тарту (жұмысқа қабылдаудан бас тартқан кезде себебін көрсете отырып) туралы хабардар етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) заңды тұлғаның таратылған не жұмыс беруші - жеке тұлға қызметі тоқтатылған, жұмыскерлер саны немесе штат қысқарған, жұмыс берушінің экономикалық жай-күйінің нашарлауына әкеп соққан өндірістер және орындалатын жұмыстар мен көрсетілетін қызметтер көлемі төмендеген жағдайларды қоспағанда, жұмыссызды жұмысқа қабылдаудан бас тартқан және кәсіптік оқытудың белгіленген тәртібін бұзған кезде төленген материалдық көмек пен стипендияның сомасын қоса алғанда, мемлекеттің оқуға нақты жұмсаған шығыстарын өтеуге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z801" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.6. Жұмыс беруші:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) өндірістік практикадан өту орнын қамтамасыз етуге (қажет болған кезде); </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өндірістік практикадан өту уақытында тәлімгер тағайындау (қажет болған кезде);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Тараптардан Әлеуметтік келісімшарттың уақтылы және тиісінше орындалуын талап етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) оқу үшін білім беру бағдарламаларын келісуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z802" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.7. Білім беру ұйымы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) Білім алушыны ____________________________біліктілігі (дағдысы) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (біліктілік (дағды) атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      бойынша ______________________________ нысанында кәсіптік оқытуға қабылдауға; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                        (даярлау немесе қайта даярлау)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қағидаларға 5 және (немесе) 6-қосымшаларға сәйкес нысан бойынша оқып жатқандар, оқуды аяқтағандар, оқудан шығарылғандар туралы мәліметтерді есепті ай аяқталғанға дейін 1 (бір) жұмыс күні ішінде ұсынуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Білім алушыға қорытынды аттестаттауды және біліктілік емтиханын өткізуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) белгіленген үлгідегі біліктілік беру туралы құжат (сертификат, куәлік) беруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Білім алушының Әлеуметтік келісімшартта көзделген міндеттемелерін орындауына мониторингті жүзеге асыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Білім беру ұйымы-заңды тұлға таратылған не жұмыс беруші Білім беру ұйымы-жеке тұлға қызметі тоқтатылған, жұмыскерлер саны немесе штат қысқарған, Білім беру ұйымының экономикалық жай-күйінің нашарлауына әкеп соққан өндірістер және орындалатын жұмыстар мен көрсетілетін қызметтер көлемі төмендеген жағдайларды қоспағанда, кәсіптік оқытудың белгіленген тәртібін бұзған кезде мемлекеттің оқуға нақты жұмсаған шығыстарын өтеуге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z803" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.8. Білім беру ұйымы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өндірістік практикадан өту жағдайларын және орнын айқындауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Тараптардан Әлеуметтік келісімшарттың уақтылы және тиісінше орындалуын талап етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) Білім алушыны білім беру ұйымының ішкі тәртібіне сәйкес сабақтан себепсіз қалған және Қазақстан Республикасы Білім және ғылым министрінің 2008 жылғы 18 наурыздағы № 125 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5191 болып тіркелген) бекітілген Орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдары үшін білім алушылардың үлгеріміне ағымдағы бақылауды, оларды аралық және қорытынды аттестаттауды өткізудің үлгілік қағидаларына сәйкес үлгеріміне ағымдағы бақылаудан, аралық аттестаттаудан қорытынды бойынша қанағаттанарлықсыз баға алған кезде аудандық (қалалық) комиссияның келісімі бойынша оқудан шығаруға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z804" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Тараптардың жауапкершілігі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z805" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.1. Тараптардың Әлеуметтік келісімшарт бойынша өз міндеттемелерін не толығымен, не ішінара басқа біреуге беруіне жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z806" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.2. Білім алушы оқуды мерзімінен бұрын аяқтаған, Жұмыс беруші, Білім беру ұйымы кәсіптік оқытуды ұйымдастырудың белгіленген тәртібін бұзған кезде Әлеуметтік келісімшарт бұзушылық анықталған күннен бастап күнтізбелік 15 (он бес) күн ішінде бұзылуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік келісімшарт Тараптардың бірінің бастамасы бойынша бұзылады, бұл ретте тарап басқа тараптарды бұл туралы кемінде бір ай мерзімде хабардар етуге тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z807" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.3. Әлеуметтік келісімшарттың қолданылу мерзімінің аяқталуы Тараптарды осы мерзім аяқталғанға дейін болған заң бұзушылықтар үшін жауаптылықтан босатпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z808" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Форс-мажор</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z809" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.1. Тараптар Әлеуметтік келісімшарт талаптарын орындамағаны үшін жауаптылықта болмайды, егер ол Форс-мажорлық жағдайлардың нәтижесі болып табылса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z810" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.2. Әлеуметтік келісімшарттың мақсаты үшін "форс-мажор" Тараптардың бақылауына көнбейтін және күтпеген сипатқа ие оқиғалар. Мұндай оқиғалар өртті, жер сілкінуін, су тасқынын,апатты жағдайларды және әскери әрекеттерді қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z811" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.3. Форс-мажорлық жағдайлар туындаған кезде Жұмыс беруші мен Білім беру ұйымы 2 (екі) жұмыс күні ішінде Еңбек мобильділігі орталығына (мансап орталығына) мұндай жағдайлар және олардың себептері туралы жазбаша хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер Еңбек мобильділігі орталығынан (мансап орталығынан) өзге жазбаша нұсқаулықтар түспесе, Жұмыс беруші мен Білім беру ұйымы орындылығына қарай Әлеуметтік келісімшарт бойынша өз міндеттемелерін орындауды жалғастырады және форс-мажорлық жағдайларға тәуелді емес Әлеуметтік келісімшартты орындаудың балама көздерін іздейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z812" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.4. Егер жоғарыда көрсетілген мән-жайлар 30 (отыз) күнтізбелік күннен артық жалғасатын болса, онда тараптардың әрқайсысы Әлеуметтік келісімшарт бойынша міндеттемелерді одан әрі орындаудан бас тартуға құқылы және бұл жағдайда тараптардың ешқайсысының басқа тараптан ықтимал шығындарды өтеуді талап етуге құқығы жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z813" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Дауларды шешу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z814" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.1. Тараптар тікелей келіссөздер процесінде араларында Әлеуметтік келісімшарт немесе соған байланысты туындаған барлық даулар мен келіспеушіліктерді шешуге барлық күштерін салуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z815" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.2. Егер мұндай келіссөздерден кейін Тараптар Әлеуметтік келісімшарт бойынша дауды шеше алмаса онда тараптың кез келгені Қазақстан Республикасының заңнамаларына сәйкес осы мәселенің шешілуін талап етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z816" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-тарау. Өзге де жағдайлар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z817" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.1. Әлеуметтік келісімшарт бірдей заңды күші бар төрт данада жасалды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z818" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.2. Бір тарап басқа тараптарға жіберетін кез келген хабарлама почта байланысы немесе Электрондық еңбек биржасы арқылы жіберіледі. Осы күндердің қайсысы кейін туатынына қарай хабарлама ол жеткізілгеннен кейін немесе күшіне ену көрсетілген күні (егер хабарламада көрсетілсе) күшіне енеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z819" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.3. Әлеуметтік келісімшартқа өзгерістер және/немесе толықтырулар жасалған Әлеуметтік келісімшарттың нысанында қосымша келісімшартпен рәсімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z820" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7-тарау. Әлеуметтік келісімшарттың қолданылу мерзімі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z821" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.1. Осы Әлеуметтік келісімшарттың қолданылу мерзімі 20__ жылғы __ ________ бастап 20__ жылғы __ ___________ дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z822" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.2. Осы Әлеуметтік келісімшарт оған Еңбек мобильділігі орталығы, Білім алушы, Жұмыс беруші және Білім беру ұйымы қол қойған сәттен бастап күшіне енеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z823" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тараптардың заңды мекенжайлары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="319"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еңбек мобильділігі орталығы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+_________________________________________ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(еңбек мобильділігі орталығының толық атауы)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+_________________________________________ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(заңды мекенжайы)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+_________________________________________ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(телефоны, факс)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(директордың тегі, аты әкесінің аты (бар болса)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+_________________________________________ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(қолы)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+М.О.
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білім алушы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+______________________________ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(тегі, аты әкесінің аты (бар болса)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+______________________________ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(мекенжайы)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+______________________________ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(телефоны, факс)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+______________________________ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(қолы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыс беруші</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+_______________________________________________________ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(уәкілетті өкілдің тегі, аты әкесінің аты (бар болса)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+___________________________________ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(лауазымы)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+_______________________________________________________ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(заңды мекенжайы)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+___________________________________ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(қолы)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+М.О. (бар болса)
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білім беру ұйымы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+______________________________ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(уәкілетті өкілдің тегі, аты әкесінің аты (бар болса)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+______________________________ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(лауазымы)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+______________________________ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(заңды мекенжайы)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+______________________________ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(қолы)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+М.О. (бар болса)
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кәсіптік оқытуды ұйымдастыру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және қаржыландыру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z411" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Әкімшілік деректерді жинауға арналған нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 5-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1075" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылады: мансап орталықтарына</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z1076" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет-ресурста орналастырылған: www.enbek.gov.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z1077" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік нысанның атауы: Білім беру ұйымдарында кәсіптік оқытудан өтіп жатқан жұмыссыздар туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z1078" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: КО-1-2</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z1079" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кезеңділік: ай сайын</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z1080" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есепті кезең: 20__ жылғы ________ ай</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z1081" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын адамдар тобы: Білім беру ұйымдары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z1082" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: есепті кезеңнен кейінгі айдың 1-күніне қарай</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="328"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖСН/БСН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="4165600" cy="393700"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId5"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="4165600" cy="393700"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1095" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (деректерді жеке адамдар ұсынған жағдайда, сондай-ақ агрегирленген түрде толтырылмайды)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z1096" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жинау әдісі: электронды түрде</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z1097" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кесте</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="331"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1098" w:id="332"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ р/с</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="332"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білім беру ұйымының атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білім беру ұйымының бизнес-сәйкестендіру нөмірі немесе жеке сәйкестендіру нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жұмыссыздың тегі, аты, әкесінің аты (бар болса) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыссыздың жеке сәйкестендіру нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1104" w:id="333"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="333"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1116" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кестенің жалғасы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="334"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1117" w:id="335"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Есепті айдағы оқу күндерінің саны</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="335"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Есепті айда сабаққа келген күндерінің саны </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепті айда сабаққа келмеген күндердің саны, барлығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепті айда дәлелсіз себептер бойынша сабаққа келмеген күндердің саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Келмеу себебі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1123" w:id="336"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="336"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1135" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Атауы _______________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z1136" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мекенжайы __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z1137" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефоны ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z1138" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта мекенжайы __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z1139" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z1140" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________ ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z1141" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Тегі, аты, әкесінің аты (бар болса) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z1142" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы немесе қол қоюға уәкілетті адам:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z1143" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________ ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z1144" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Тегі, аты, әкесінің аты (бар болса) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z1145" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күні: 20__ жылғы "___"_____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z1146" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мөрдің орны (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="348"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Білім беру ұйымдарында</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кәсіптік оқытудан өтіп жатқан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жұмыссыздар туралы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мәліметтер" әкімшілік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>деректерін жинауға арналған</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысанға қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1148" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Білім беру ұйымдарында кәсіптік оқытудан өтіп жатқан жұмыссыздар туралы мәліметтер" әкімшілік деректерінің нысанын толтыру жөніндегі түсіндірме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z1149" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z1150" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы түсіндірме "Білім беру ұйымдарында кәсіптік оқытудан өтіп жатқан жұмыссыздар туралы мәліметтер" нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z1151" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Нысанды білім беру ұйымдары толтырады және мансап орталығына ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z1152" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Нысанға білім беру ұйымының басшысы не оның міндетін атқарушы адам, оның тегі мен аты-жөні көрсетіле отырып қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z1153" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Нысан есепті кезеңнен кейінгі айдың 1-күніне қарай ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z1154" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Нысан қазақ және орыс тілдерінде толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z1155" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z1156" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Нысанның 1-бағанында реттік нөмір көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z1157" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Нысанның 2-бағанында жұмыссыздарды кәсіптік оқытуды өткізіп жатқан білім беру ұйымының атауы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z1158" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Нысанның 3-бағанында жұмыссыздарды кәсіптік оқытуды өткізіп жатқан білім беру ұйымының бизнес-сәйкестендіру нөмірі немесе жеке сәйкестендіру нөмірі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z1159" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Нысанның 4-бағанында кәсіптік оқытудан өтіп жатқан жұмыссыздың тегі, аты, әкесінің аты (бар болса) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z1160" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Нысанның 5-бағанында кәсіптік оқытудан өтіп жатқан жұмыссыздың жеке сәйкестендіру нөмірі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z1161" w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Нысанның 6-бағанында есепті айдағы оқу күндерінің саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z1162" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Нысанның 7-бағанында есепті айда жұмыссыздың оқуға келген күндерінің саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z1163" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Нысанның 8-бағанында есепті айда жұмыссыздың оқуға келмеген күндерінің барлық саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z1164" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Нысанның 9-бағанында есепті айда жұмыссыздың дәлелсіз себептер бойынша оқуға келмеген күндерінің саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z1165" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15. Нысанның 10-бағанында есепті айда жұмыссыздың білім беру ұйымдарына келмеу себептері көрсетіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="366"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кәсіптік оқытуды ұйымдастыру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және қаржыландыру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z417" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Әкімшілік деректерді жинауға арналған нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 6-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылады: мансап орталықтарына</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1167" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет-ресурста орналастырылған: www.enbek.gov.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z1168" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік нысанның атауы: Білім беру ұйымдарында кәсіптік оқытудың іске асырылу барысы туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z1169" w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: КО-1</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z1170" w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кезеңділік: ай сайын</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z1171" w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есепті кезең: 20__ жылғы ________ айы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z1172" w:id="373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын адамдар тобы: Білім беру ұйымдары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z1173" w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: есепті кезеңнен кейінгі айдың 1-күніне қарай</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="374"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖСН/БСН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="4165600" cy="393700"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId6"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="4165600" cy="393700"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1200" w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (деректерді жеке адамдар ұсынған жағдайда, сондай-ақ агрегирленген түрде толтырылмайды)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z1201" w:id="376"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жинау әдісі: электронды түрде</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z1202" w:id="377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кесте</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="377"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1203" w:id="378"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Біліктілік атауы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="378"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оқу мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оқудан өтуге өтініш берген адамдардың саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оқуға қабылданғанадамдардың саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Оқудан өтіп жатқан адамдардың саны </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оқуды аяқтаған адамдардың саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оқудан шығарылған адамдардың саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Себеп түрлері бойынша оқуды аяқтамаған адамдардың саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сабақтан қалу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үлгермеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1222" w:id="379"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="379"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1242" w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кестенің жалғасы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="380"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1243" w:id="381"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әртүрлі себеппен оқуды аяқтамаған адамдардың саны</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="381"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1245" w:id="382"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әртүрлі себеппен оқуды аяқтамаған адамдардың саны</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="382"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әртүрлі себеппен оқуды аяқтамаған адамдардың саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әртүрлі себеппен оқуды аяқтамаған адамдардың саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әртүрлі себеппен оқуды аяқтамаған адамдардың саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әртүрлі себеппен оқуды аяқтамаған адамдардың саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әртүрлі себеппен оқуды аяқтамаған адамдардың саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әртүрлі себеппен оқуды аяқтамаған адамдардың саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әртүрлі себеппен оқуды аяқтамаған адамдардың саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әртүрлі себеппен оқуды аяқтамаған адамдардың саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1255" w:id="383"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="383"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1275" w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Атауы _______________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z1276" w:id="385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мекенжайы __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z1277" w:id="386"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефоны ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z1278" w:id="387"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта мекенжайы __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z1279" w:id="388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z1280" w:id="389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________ ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z1281" w:id="390"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Тегі, аты, әкесінің аты (бар болса) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z1282" w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы немесе қол қоюға уәкілетті адам:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z1283" w:id="392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________ ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z1284" w:id="393"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Тегі, аты, әкесінің аты (бар болса) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z1285" w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күні: 20__ жылғы "___"_____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z1286" w:id="395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мөрдің орны (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="395"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Білім беру ұйымдарында</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кәсіптік оқытудың іске асырылу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>барысы туралы мәліметтер"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әкімшілік деректерін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жинауға арналған</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысанға қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1288" w:id="396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Білім беру ұйымдарында кәсіптік оқытудың іске асырылу барысы туралы мәліметтер" әкімшілік деректерінің нысанын толтыру жөніндегі түсіндірме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z1289" w:id="397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z1290" w:id="398"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы түсіндірме "Білім беру ұйымдарында кәсіптік оқытудың іске асырылу барысы туралы мәліметтер" нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z1291" w:id="399"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Нысанды Білім беру ұйымдары толтырады және мансап орталығына ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z1292" w:id="400"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Нысанға Білім беру ұйымының басшысы не оның міндетін атқарушы адам, оның тегі мен аты-жөні көрсетіле отырып қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z1293" w:id="401"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Нысан есепті кезеңнен кейінгі айдың 1-күніне қарай ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z1294" w:id="402"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Нысан мемлекеттік және орыс тілдерінде толтырылады..</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z1295" w:id="403"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z1296" w:id="404"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Нысанның 1-бағанында біліктіліктің атауы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z1297" w:id="405"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Нысанның 2-бағанында оқыту мерзімі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z1298" w:id="406"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Нысанның 3-бағанында оқудан өтуге өтініш берген адамдардың саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z1299" w:id="407"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Нысанның 4-бағанында оқуға қабылданған адамдардың саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkStart w:name="z1300" w:id="408"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Нысанның 5-бағанында оқудан өтіп жатқан адамдардың саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z1301" w:id="409"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Нысанның 6-бағанында оқуды бітірген адамдардың саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkStart w:name="z1302" w:id="410"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Нысанның 7-бағанында оқудан шығарылған адамдардың жалпы саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z1303" w:id="411"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Нысанның 8-бағанында оқудан шығарылғандардың жалпы санынан сабақтан қалу себебі бойынша оқуын аяқтамаған адамдардың саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z1304" w:id="412"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Нысанның 9-бағанында шығарылғандардың жалпы санынан сабақ үлгермеу себебі бойынша оқуын аяқтамаған адамдардың саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z1305" w:id="413"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Нысанның 10-бағанында шығарылғандардың жалпы санынан ішкі тәртіпті бұзу себебінен оқуды аяқтамаған адамдардың саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z1306" w:id="414"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Нысанның 11-бағанында шығарылғандардың жалпы санынан өз еркімен оқуды аяқтамаған адамдардың саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z1307" w:id="415"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Нысанның 12-бағанында шығарылғандардың жалпы санынан сырқатына байланысты оқуды аяқтамаған адамдардың көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z1308" w:id="416"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Нысанның 13-бағанында шығарылғандардың жалпы санынан Қазақстан Республикасының Қарулы Күштер қатарына алынған адамдардың саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkStart w:name="z1309" w:id="417"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Нысанның 14-бағанында шығарылғандардың жалпы санынан жұмысқа орналасу себебімен оқуды аяқтамаған адамдардың саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z1310" w:id="418"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Нысанның 15-бағанында шығарылғандардың жалпы санынан қайтыс болғандықтан оқуын аяқтамаған адамдардың саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z1311" w:id="419"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Нысанның 16-бағанында шығарылғандардың жалпы санынан жүктілігіне, босану және бала күтіміне байланысты демалыс алған адамдардың саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z1312" w:id="420"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Нысанның 17-бағанында жалпы шығарылғандардың жалпы санынан тұрақты мекен-жайын ауыстыруына байланысты оқуын аяқтамаған адамдардың саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="420"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Нысанның 18-бағанында шығарылғандардың жалпы санынан басқа да жағдайлар бойынша оқуын аяқтамаған адамдардың саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кәсіптік оқытуды ұйымдастыру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және қаржыландыру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Әкімшілік деректерді жинауға арналған нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 7-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1313" w:id="421"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылады: мансап орталықтарына</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkStart w:name="z1314" w:id="422"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет – ресурста орналастырылған: www.enbek.gov.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkStart w:name="z1315" w:id="423"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік нысанның атауы: Жұмыс берушілердегі жұмыс орнында жұмыссыздарды кәсіптік оқытуға ағымдағы қаржы жылына өтінім</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="423"/>
+    <w:bookmarkStart w:name="z1316" w:id="424"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: КО-2-1</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkStart w:name="z1317" w:id="425"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кезеңділік: біржолғы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkStart w:name="z1318" w:id="426"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есепті кезең: 20__ жылғы _______ жағдай бойынша</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkStart w:name="z1319" w:id="427"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын адамдар тобы: жұмыс берушілер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z1320" w:id="428"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: ағымдағы қаржы жылындағы 1 қарашаға дейін</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="428"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1321" w:id="429"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЖСН/БСН</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="429"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="4165600" cy="393700"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId7"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="4165600" cy="393700"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1331" w:id="430"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (деректерді жеке адамдар ұсынған жағдайда, сондай-ақ агрегирленген түрде толтырылмайды)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkStart w:name="z1332" w:id="431"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жинау әдісі: электронды түрде</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkStart w:name="z1333" w:id="432"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кесте</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="432"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1334" w:id="433"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ р/с</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="433"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыс берушінің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыс берушінің бизнес-сәйкестендіру нөмірі немесе жеке сәйкестендіру нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оқуды ұйымдастыру қажет біліктіліктің немесе дағдының атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1339" w:id="434"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="434"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1349" w:id="435"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кестенің жалғасы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="435"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1350" w:id="436"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Оқитындардың саны, адам</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="436"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оқудың ұзақтығы, айлар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бір айдағы оқудың құны, теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1354" w:id="437"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="437"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1362" w:id="438"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Атауы _______________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkStart w:name="z1363" w:id="439"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мекенжайы __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkStart w:name="z1364" w:id="440"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефоны ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:name="z1365" w:id="441"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта мекенжайы __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="441"/>
+    <w:bookmarkStart w:name="z1366" w:id="442"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkStart w:name="z1367" w:id="443"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________ ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="443"/>
+    <w:bookmarkStart w:name="z1368" w:id="444"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Тегі, аты, әкесінің аты (бар болса) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="444"/>
+    <w:bookmarkStart w:name="z1369" w:id="445"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы немесе қол қоюға уәкілетті адам:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:name="z1370" w:id="446"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________ ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z1371" w:id="447"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Тегі, аты, әкесінің аты (бар болса) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z1372" w:id="448"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күні: 20__ жылғы "___"_____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkStart w:name="z1373" w:id="449"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мөрдің орны (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="449"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Жұмыс берушілердегі жұмыс</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орнында жұмыссыздарды</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кәсіптік оқытуға ағымдағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаржы жылына өтінім"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әкімшілік деректерін жинауға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>арналған нысанға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1375" w:id="450"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Жұмыс берушілердегі жұмыс орнында жұмыссыздарды кәсіптік оқытуға ағымдағы қаржы жылына өтінім" әкімшілік деректерінің нысанын толтыру жөніндегі түсіндірме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkStart w:name="z1376" w:id="451"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="451"/>
+    <w:bookmarkStart w:name="z1377" w:id="452"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы түсіндірме "Жұмыс берушілердегі жұмыс орнында жұмыссыздарды кәсіптік оқытуға ағымдағы қаржы жылына өтінім" нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="452"/>
+    <w:bookmarkStart w:name="z1378" w:id="453"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Нысанды жұмыс берушілер толтырады және мансап орталықтарына ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="453"/>
+    <w:bookmarkStart w:name="z1379" w:id="454"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Нысанға бірінші басшы не оның міндетін атқарушы адамның тегі мен аты-жөнін көрсете отырып, қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkStart w:name="z1380" w:id="455"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Нысан ағымдағы қаржы жылындағы 1 қарашаға дейін ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkStart w:name="z1381" w:id="456"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Нысан қазақ және орыс тілдерінде толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkStart w:name="z1382" w:id="457"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkStart w:name="z1383" w:id="458"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Нысанның 1-бағанында реттік нөмір көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkStart w:name="z1384" w:id="459"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Нысанның 2-бағанында өтінім беретін жұмыс берушінің атауы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkStart w:name="z1385" w:id="460"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Нысанның 3-бағанында өтінім беретін жұмыс берушінің бизнес-сәйкестендіру нөмірі немесе жеке сәйкестендіру нөмірі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="460"/>
+    <w:bookmarkStart w:name="z1386" w:id="461"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Нысанның 4-бағанында жұмыссыздарды жұмыс берушілердегі жұмыс орнында кәсіптік оқытуды ұйымдастыру қажет етілетін біліктіліктің немесе дағдының атауы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="461"/>
+    <w:bookmarkStart w:name="z1387" w:id="462"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Нысанның 5-бағанында жұмыс берушіге кәсіптік оқытуға жіберілетін жұмыссыздардың саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="462"/>
+    <w:bookmarkStart w:name="z1388" w:id="463"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Нысанның 6-бағанында жұмыс берушілердегі жұмыс орнында жұмыссыздарды кәсіптік оқытудың ұзақтығы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="463"/>
+    <w:bookmarkStart w:name="z1389" w:id="464"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Нысанның 7-бағанында жұмыс берушілердегі жұмыс орнында жұмыссыздарды кәсіптік оқытудың ай сайынғы құны теңгемен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="464"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8-қосымша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кәсіптік оқытуды ұйымдастыру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және қаржыландыру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________ ауданының</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(қаласының) мансап орталығының</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>д</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>иректорына</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_____________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мекен­жайы бойынша тұратын</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(Тегі, аты, әкесінің аты (бар болса))</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мені жұмыс берушідегі жұмыс орнында кәсіптік оқытуға жіберуіңізді сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінішке мынадай құжаттарды қоса беремін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыспен қамтуға жәрдемдесудің белсенді шарасын алу үшін қажет болатын дербес деректерімді жинау мен өңдеуге келісімімді беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақпараттық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ___________________                         ______________  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күні                                           қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ------------------------------------------------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (кесу сызығы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азамат ______________________________________________ өтініші 20__ жылғы "___" ________ қабылданды, № ________ болып тіркелді, құжаттарды қабылдаған адамның тегі, аты, әкесінің аты (бар болса), лауазымы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ___________________                         ______________  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күні                                           қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кәсіптік оқытуды ұйымдастыру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">және қаржыландыру </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z500" w:id="465"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="465"/>
+    <w:bookmarkStart w:name="z501" w:id="466"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жұмыс берушілердің сұратуы бойынша кәсіптік</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>оқытуға № ____ жолдама</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="466"/>
+    <w:bookmarkStart w:name="z502" w:id="467"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азамат ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="467"/>
+    <w:bookmarkStart w:name="z503" w:id="468"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Тегі, аты, әкесінің аты (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="468"/>
+    <w:bookmarkStart w:name="z504" w:id="469"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="469"/>
+    <w:bookmarkStart w:name="z505" w:id="470"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Жұмыс берушінің атауы, мекенжайы, байланыс телефоны)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="470"/>
+    <w:bookmarkStart w:name="z506" w:id="471"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ "___" __________ бастап 20__ "___" __________ дейін ___ ай мерзімге кәсіптік оқытуға жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="471"/>
+    <w:bookmarkStart w:name="z507" w:id="472"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ___________________________________________       ________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="472"/>
+    <w:bookmarkStart w:name="z508" w:id="473"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лауазымы, тегі, аты, әкесінің аты (бар болса)                         қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="473"/>
+    <w:bookmarkStart w:name="z509" w:id="474"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Берілген күні</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="474"/>
+    <w:bookmarkStart w:name="z510" w:id="475"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мөрдің орны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="475"/>
+    <w:bookmarkStart w:name="z511" w:id="476"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ---------------------------------------------------------------------------------------------------------------  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="476"/>
+    <w:bookmarkStart w:name="z512" w:id="477"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (кесу сызығы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="477"/>
+    <w:bookmarkStart w:name="z513" w:id="478"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кәсіптік оқытуға жіберілген күннен бастап бес жұмыс күні ішінде жұмыс беруші Мансап орталығына қайтарады</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="478"/>
+    <w:bookmarkStart w:name="z514" w:id="479"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № ___ жолдамаға хабарлама</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="479"/>
+    <w:bookmarkStart w:name="z515" w:id="480"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="480"/>
+    <w:bookmarkStart w:name="z516" w:id="481"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (Жұмыс берушінің атауы, мекенжайы, байланыс телефоны)) </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="481"/>
+    <w:bookmarkStart w:name="z517" w:id="482"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________ біліктілігі (дағдысы) бойынша оқу кезеңінде</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="482"/>
+    <w:bookmarkStart w:name="z518" w:id="483"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       (Біліктілік (дағды) атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="483"/>
+    <w:bookmarkStart w:name="z519" w:id="484"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20__ жылғы "__" ______ жасалған № _____ еңбек шартына (20__ жылғы "__" ____  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="484"/>
+    <w:bookmarkStart w:name="z520" w:id="485"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      № ____ бұйрық) сәйкес азамат _____________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="485"/>
+    <w:bookmarkStart w:name="z521" w:id="486"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Тегі, аты, әкесінің аты (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="486"/>
+    <w:bookmarkStart w:name="z522" w:id="487"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ жылғы "__" _____ бастап 20__ жылғы "__" ________ дейін жұмысқа қабылданды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="487"/>
+    <w:bookmarkStart w:name="z523" w:id="488"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмысқа қабылдау туралы бұйрықтың көшірмесі қоса беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="488"/>
+    <w:bookmarkStart w:name="z524" w:id="489"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыс берушінің жауапты өкілі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="489"/>
+    <w:bookmarkStart w:name="z525" w:id="490"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _______________________________________                   ________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="490"/>
+    <w:bookmarkStart w:name="z526" w:id="491"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Тегі, аты, әкесінің аты (бар болса))                                     (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="491"/>
+    <w:bookmarkStart w:name="z527" w:id="492"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Берілген күні </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="492"/>
+    <w:bookmarkStart w:name="z528" w:id="493"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мөрдің орны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="493"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кәсіптік оқытуды ұйымдастыру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және қаржыландыру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z530" w:id="494"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жұмыс берушідегі жұмыс орнында кәсіптік оқыту бойынша № _______ әлеуметтік келісімшарт</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="494"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 10-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 03.05.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 135</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ________________________________                   _____________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                  Жасалған орны                                     Күні</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұдан әрі "Еңбек мобильділігі орталығы" деп аталатын</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       ___________________________ облысының (астананың, республикалық маңызы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       бар қаласының) еңбек мобильділігі орталығы атынан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ________________________________________ негізінде әрекет ететін </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (ереже, жарғы және т.б) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _____________________________________________________________________, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                  (директордың тегі, аты, әкесінің аты (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      бұдан әрі "Жұмыс беруші" деп аталатын _________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (ереже. жарғы және т.б) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      негізінде әрекет ететін ________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жұмыс берушінің толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      атынан _______________________________________, бұдан әрі "Білім алушы" </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (уәкілетті өкілдің тегі, аты, әкесінің аты (бар болса), лауазымы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      деп аталатын жұмыссыз _______________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      бұдан әрі бірлесіп "Тараптар" деп аталып, Қазақстан Республикасының Әлеуметтік </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Кодекс), Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің бұйрығымен (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № ____ болып тіркелген) бекітілген Кәсіптік оқытуды ұйымдастыру және қаржыландыру қағидаларына (бұдан әрі – Қағидалар) сәйкес және __________________ ауданының, облыстық маңызы бар қаланың, республикалық маңызы бар қаланың, астананың аудандық (қалалық) комиссиясының 20__ жылғы_____ _______ №_____ шешімінің негізінде жұмыс берушідегі жұмыс орнында кәсіптік оқыту жөніндегі осы әлеуметтік келісімшартты (бұдан әрі – Әлеуметтік келісімшарт) жасады және төмендегі туралы келісімге келді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z859" w:id="495"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Әлеуметтік келісімшарттың мәні</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="495"/>
+    <w:bookmarkStart w:name="z860" w:id="496"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.1. Жұмыс берушіде Білім алушыны жұмыс орнында кәсіптік оқытуды ұйымдастыру және қаржыландыру, сондай-ақ жұмыс берушінің мәлімделген жұмыс орнына Білім алушыны жұмысқа орналастыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="496"/>
+    <w:bookmarkStart w:name="z861" w:id="497"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.2. Әлеуметтік келісімшарттың жалпы сомасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="497"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ___________________________ теңгені, оның ішінде білім беру қызметтерін </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жазбаша)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетуге ________________________ теңгені, оқу кезеңінде жұмыссыздардың </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+                        (жазбаша) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      жалақысын субсидиялауға _______________________ теңгені құрайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жазбаша)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z862" w:id="498"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Тараптардың міндеттемелері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="498"/>
+    <w:bookmarkStart w:name="z863" w:id="499"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.1. Еңбек мобильділігі орталығы (мансап орталығы):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="499"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) Білім алушыны __________________________________ Жұмыс берушіге </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (білім беру ұйымының атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _____________________________________________________________ алу үшін </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                  (біліктілік (дағды) атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ______________________________________ мерзімге кәсіптік оқытуға жіберуге; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (оқу кезеңі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Жұмыс беруші ұсынған ай сайынғы мәліметтердің негізінде Білім алушыға стипендия мен материалдық көмекті уақтылы және толық көлемде төлеуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) орындалған жұмыстардың актісінің негізінде Жұмыс берушіге оқу бойынша қызметтердің ақысын уақтылы және толық көлемде төлеуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Жұмыс беруші жұмысқа қабылдаудан бас тартқан кезде Білім алушыға жұмысқа орналастыруға жәрдемдесуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) кәсіптік оқытуды қаржыландыруға бөлінген бюджет қаражатының мақсатқа сай жұмсалуына және Білім алушыда міндетті зейнетақы аударымдарының болуына ай сайын мониторинг жүргізуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Білім алушының жұмыспен қамтудың жеке картасында кәсіптік оқытудан өту және оқуды аяқтағаннан кейін (оқу мерзімі аяқталғанға дейін) тұрақты жұмысқа орналасу туралы мәліметті көрсетуге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z864" w:id="500"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.2. Еңбек мобильділігі орталығы (мансап орталығы):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="500"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тараптардың міндеттемелерін орындау мониторингін жүзеге асыру үшін қажетті ақпаратты, құжаттар мен материалдарды тараптардан сұрату және алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Тараптардан Әлеуметтік келісімшарттың уақтылы және тиісінше орындалуын талап етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Әлеуметтік келісімшарт талаптарының орындалуына барып тексеру жасауға құқылы. Әлеуметтік келісімшарт талаптарының орындалуын тексеру нәтижелері барып тексеру актілерімен рәсімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z865" w:id="501"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.3. Білім алушы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="501"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) оқудан өтуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) себепсіз сабақтан қалмауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бес жұмыс күні ішінде тараптарды оқудан өтуге кедергі жасайтын жағдайлардың туындауы туралы хабардар етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) Кодекстің 99-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген жағдайларды қоспағанда, жұмыс беруші мәлімдеген жұмыс орнына жұмысқа орналасуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) басқа тұрақты жұмысқа орналасқан кезде жұмысқа қабылданған сәттен бастап бес жұмыс күні ішінде Мансап орталығына тұрақты жұмысқа қабылдау туралы бұйрықтың көшірмесін ұсынуға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z866" w:id="502"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.4. Білім алушы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="502"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қағидаларда айқындалған жағдайларда және тәртіппен стипендия мен материалдық көмекті алуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Тараптардан Әлеуметтік келісімшарттың уақтылы және тиісінше орындалуын талап етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z867" w:id="503"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2.5. Жұмыс беруші: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="503"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) Білім алушыны _______________________ біліктілігі (дағдысы) бойынша </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (біліктілік (дағды) атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _________________________________ нысанында кәсіптік оқытуға қабылдауға; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+            (даярлау немесе қайта даярлау)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) Қазақстан Республикасының Еңбек </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес оқу кезеңінде Білім алушымен еңбек шартын жасасуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Білім алушыны оқытудың жеке бағдарламасын әзірлеуге және бекітуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Білім алушыны оқыту үшін білікті тәлімгерді бекітуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) кәсіптік даярлықты бағалау бойынша жұмыссыздардың біліктілік емтиханын өткізуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Білім алушыға белгіленген үлгідегі біліктілік беру туралы құжат (сертификат) беруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) оқуды аяқтағаннан кейін Білім алушыны алған кәсібі бойынша тұрақты жұмыс орнына кемінде 12 (он екі) ай мерзімге жұмысқа орналастыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Білім алушыны жұмысқа қабылдау туралы немесе жұмысқа қабылдаудан бас тарту туралы (жұмысқа қабылдаудан бас кезде себептерін көрсете отырып) мансап орталығына хабарлауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Қағидаларға 11 және (немесе) 12-қосымшаларға сәйкес нысан бойынша оқып жатқандар, оқуды аяқтағандар, оқудан шығарылғандар туралы мәліметтерді есепті ай аяқталғанға дейін 1 (бір) жұмыс күні ішінде ұсынуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) жұмыс беруші-заңды тұлға таратылған не жұмыс беруші-жеке тұлға қызметі тоқтатылған, жұмыскерлер саны немесе штаты қысқарған, өндірістер мен орындалатын жұмыстар көлемі төмендеген жағдайларды қоспағанда, Білім алушыны жұмысқа қабылдаудан бас тартқан және кәсіптік оқытуды ұйымдастырудың белгіленген тәртібі бұзылған кезде Білім алушыға төленген жалақы сомасын қоса алғанда, мемлекеттің оқуға жұмсаған нақты шығыстарын өтеуге міндетті. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z868" w:id="504"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.6. Жұмыс беруші:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="504"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) Тараптардан әлеуметтік келісімшарттың уақтылы және тиісінше орындалуын талап етуге; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Білім алушы дәлелсіз себептермен сабақтарды өткізіп алған және еңбек заңнамасына сәйкес өзінің лауазымдық міндеттерін орындамаған жағдайларда, сондай-ақ үлгерімді ағымдағы бақылау, аралық аттестаттау/сертификаттау қорытындылары бойынша Білім алушымен еңбек шартын бұзуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Білім алушыға өз қаражаты есебінен қосымша үстемеақы төлеуді жүргізуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z869" w:id="505"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Тараптардың жауапкершілігі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="505"/>
+    <w:bookmarkStart w:name="z870" w:id="506"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.1. Тараптардың Әлеуметтік келісімшарт бойынша өз міндеттемелерін не толығымен, не ішінара басқа біреуге беруіне жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="506"/>
+    <w:bookmarkStart w:name="z871" w:id="507"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.2. Білім алушы оқуды мерзімінен бұрын аяқтаған, Жұмыс беруші кәсіптік оқытуды ұйымдастырудың белгіленген тәртібін бұзған кезде Әлеуметтік келісімшарт бұзушылық анықталған күннен бастап күнтізбелік 15 (он бес) күн ішінде бұзылуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="507"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік келісімшарт Тараптардың бірінің бастамасы бойынша бұзылады, бұл ретте бір тарап екінші тарапты бұл туралы кемінде бір ай мерзімде хабардар етуге тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z872" w:id="508"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.3. Әлеуметтік келісімшарттың қолданылу мерзімінің аяқталуы Тараптарды осы мерзім аяқталғанға дейін болған заң бұзушылықтар үшін жауаптылықтан босатпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="508"/>
+    <w:bookmarkStart w:name="z873" w:id="509"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Форс-мажор</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="509"/>
+    <w:bookmarkStart w:name="z874" w:id="510"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.1. Тараптар, егер ол Форс-мажорлық жағдайлардың нәтижесі болып табылса, Әлеуметтік келісімшарт талаптарын орындамағаны үшін жауаптылықта болмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="510"/>
+    <w:bookmarkStart w:name="z875" w:id="511"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.2. Әлеуметтік келісімшарттың мақсаты үшін "форс-мажор" Тараптардың бақылауына көнбейтін және күтпеген сипатқа ие оқиғалар. Мұндай оқиғалар өртті, жер сілкінуін, су тасқынын,апатты жағдайларды және әскери әрекеттерді қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="511"/>
+    <w:bookmarkStart w:name="z876" w:id="512"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.3. Форс-мажорлық жағдайлар туындаған кезде Жұмыс беруші 2 (екі) жұмыс күні ішінде Еңбек мобильділігі орталығына (мансап орталығына) мұндай жағдайлар және олардың себептері туралы жазбаша хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="512"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер Еңбек мобильділігі орталығынан (мансап орталығынан) өзге жазбаша нұсқаулықтар түспесе, Жұмыс беруші орындылығына қарай Әлеуметтік келісімшарт бойынша өз міндеттемелерін орындауды жалғастырады және форс-мажорлық жағдайларға тәуелді емес Әлеуметтік келісімшартты орындаудың балама көздерін іздейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z877" w:id="513"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.4. Егер жоғарыда көрсетілген мән-жайлар күнтізбелік 30 (отыз) күннен артық жалғасатын болса, онда тараптардың әрқайсысы Әлеуметтік келісімшарт бойынша міндеттемелерді одан әрі орындаудан бас тартуға құқылы және бұл жағдайда тараптардың ешқайсысының басқа тараптан ықтимал шығындарды өтеуді талап етуге құқығы жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="513"/>
+    <w:bookmarkStart w:name="z878" w:id="514"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Дауларды шешу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="514"/>
+    <w:bookmarkStart w:name="z879" w:id="515"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.1. Тараптар тікелей келіссөздер процесінде араларында Әлеуметтік келісімшарт немесе соған байланысты туындаған барлық даулар мен келіспеушіліктерді шешуге барлық күштерін салуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="515"/>
+    <w:bookmarkStart w:name="z880" w:id="516"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5.2. Егер мұндай келіссөздерден кейін Тараптар Әлеуметтік келісімшарт бойынша дауды шеше алмаса, онда тараптардың кез келгені Қазақстан Республикасының заңнамаларына сәйкес осы мәселенің шешілуін талап етеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="516"/>
+    <w:bookmarkStart w:name="z881" w:id="517"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-тарау. Өзге де жағдайлар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="517"/>
+    <w:bookmarkStart w:name="z882" w:id="518"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6.1. Әлеуметтік келісімшарт бірдей заңды күші бар үш данада жасалды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="518"/>
+    <w:bookmarkStart w:name="z883" w:id="519"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.2. Бір тарап екінші тарапқа жіберетін кез келген хабарлама почта байланысы немесе Электрондық еңбек биржасы арқылы жіберіледі. Осы күндердің қайсысы кейін туатынына қарай хабарлама ол жеткізілгеннен кейін немесе күшіне ену көрсетілген күні (егер хабарламада көрсетілсе) күшіне енеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="519"/>
+    <w:bookmarkStart w:name="z884" w:id="520"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.3. Әлеуметтік келісімшартқа өзгерістер немесе толықтырулар жасалған Әлеуметтік келісімшарттың нысанында қосымша келісіммен рәсімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="520"/>
+    <w:bookmarkStart w:name="z885" w:id="521"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7-тарау. Әлеуметтік келісімшарттың қолданылу мерзімі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="521"/>
+    <w:bookmarkStart w:name="z886" w:id="522"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.1. Осы Әлеуметтік келісімшарттың қолданылу мерзімі 20__ жылғы __ ________ бастап 20__ жылғы __ ___________ дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="522"/>
+    <w:bookmarkStart w:name="z887" w:id="523"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.2. Осы Әлеуметтік келісімшарт оған Еңбек мобильділігі орталығы, Білім алушы, Жұмыс беруші және Оқу ұйымы қол қойған сәттен бастап күшіне енеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="523"/>
+    <w:bookmarkStart w:name="z888" w:id="524"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тараптардың заңды мекенжайлары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="524"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еңбек мобильділігі орталығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыс беруші</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+______________________ облысының</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(астананың, республикалық маңызы бар</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қаласының) еңбек мобильділігі орталығы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заңды мекенжайы: _________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖСК _________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БСК _________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БСН (ЖСН) ___________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Коды ________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+__________________________________ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Тегі, аты, әкесінің (қолы) аты (бар болса)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+__________________________________ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(қолы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+________________________________ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(жұмыс берушінің атауы)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заңды мекенжайы: ________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖСК _________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БСК _________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БСН (ЖСН) ___________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Коды _______________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+________________________________ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Тегі, аты, әкесінің (қолы) аты (бар болса)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+________________________________ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(қолы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білім алушы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+__________________________________ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(тегі, аты әкесінің аты (бар болса)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+__________________________________ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(мекенжайы)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+__________________________________ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(телефоны, факс)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+__________________________________ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(қолы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кәсіптік оқытуды ұйымдастыру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және қаржыландыру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Әкімшілік деректерді жинауға арналған нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 11-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1390" w:id="525"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылады: мансап орталықтарына</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="525"/>
+    <w:bookmarkStart w:name="z1391" w:id="526"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет – ресурста орналастырылған: www.enbek.gov.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="526"/>
+    <w:bookmarkStart w:name="z1392" w:id="527"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік нысанның атауы: Жұмыс берушілердегі жұмыс орнында кәсіптік оқытудан өтіп жатқан жұмыссыздар туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="527"/>
+    <w:bookmarkStart w:name="z1393" w:id="528"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: КО-2-2</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="528"/>
-    <w:bookmarkStart w:name="z734" w:id="529"/>
+    <w:bookmarkStart w:name="z1394" w:id="529"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кезеңділік: ай сайын</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="529"/>
+    <w:bookmarkStart w:name="z1395" w:id="530"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есепті кезең: 20__ жылғы ________ ай</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="530"/>
+    <w:bookmarkStart w:name="z1396" w:id="531"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын адамдар тобы: жұмыс берушілер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="531"/>
+    <w:bookmarkStart w:name="z1397" w:id="532"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: есепті кезеңнен кейінгі айдың 1-күніне қарай</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="532"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1398" w:id="533"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЖСН/БСН</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="533"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="4165600" cy="393700"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="4165600" cy="393700"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1408" w:id="534"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (деректерді жеке адамдар ұсынған жағдайда, сондай-ақ агрегирленген түрде толтырылмайды)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="534"/>
+    <w:bookmarkStart w:name="z1409" w:id="535"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жинау әдісі: электронды түрде</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="535"/>
+    <w:bookmarkStart w:name="z1410" w:id="536"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кесте</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="536"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1411" w:id="537"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ р/с</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="537"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыс берушінің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыс берушінің бизнес-сәйкестендіру нөмірі немесе жеке сәйкестендіру нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыссыздың тегі, аты, әкесінің аты (бар болса)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыссыздың жеке сәйкестендіру нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепті айдағы оқу күндерінің саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1418" w:id="538"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="538"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1432" w:id="539"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кестенің жалғасы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="539"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1433" w:id="540"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Есепті айда сабаққа келген күндерінің саны</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="540"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепті айда сабаққа келмеген күндердің саны, барлығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепті айда дәлелсіз себептер бойынша сабаққа келмеген күндердің саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Келмеу себебі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыссызға қызмет көрсететін банктің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыссыздың карточкалық немесе ағымдағы шотының 20 мәнді нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1440" w:id="541"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="541"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1454" w:id="542"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Атауы _______________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="542"/>
+    <w:bookmarkStart w:name="z1455" w:id="543"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мекенжайы __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="543"/>
+    <w:bookmarkStart w:name="z1456" w:id="544"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефоны ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="544"/>
+    <w:bookmarkStart w:name="z1457" w:id="545"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта мекенжайы __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="545"/>
+    <w:bookmarkStart w:name="z1458" w:id="546"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="546"/>
+    <w:bookmarkStart w:name="z1459" w:id="547"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________ ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="547"/>
+    <w:bookmarkStart w:name="z1460" w:id="548"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Тегі, аты, әкесінің аты (бар болса) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="548"/>
+    <w:bookmarkStart w:name="z1461" w:id="549"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы немесе қол қоюға уәкілетті адам:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="549"/>
+    <w:bookmarkStart w:name="z1462" w:id="550"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________ ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="550"/>
+    <w:bookmarkStart w:name="z1463" w:id="551"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Тегі, аты, әкесінің аты (бар болса) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="551"/>
+    <w:bookmarkStart w:name="z1464" w:id="552"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күні: 20__ жылғы "___"_____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="552"/>
+    <w:bookmarkStart w:name="z1465" w:id="553"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мөрдің орны (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="553"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Жұмыс берушілердегі жұмыс</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орнында кәсіптік оқытудан өтіп</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жатқан жұмыссыздар туралы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мәліметтер" әкімшілік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>деректерін жинауға арналған</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысанға қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1467" w:id="554"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1 тарау. Жалпы ережелер</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z735" w:id="530"/>
+        <w:t xml:space="preserve"> "Жұмыс берушілердегі жұмыс орнында кәсіптік оқытудан өтіп жатқан жұмыссыздар туралы мәліметтер" әкімшілік деректерінің нысанын толтыру жөніндегі түсіндірме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="554"/>
+    <w:bookmarkStart w:name="z1468" w:id="555"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="555"/>
+    <w:bookmarkStart w:name="z1469" w:id="556"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы түсіндірме "Жұмыс берушілердегі жұмыс орнында кәсіптік оқытудан өтіп жатқан жұмыссыздар туралы мәліметтер" нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="556"/>
+    <w:bookmarkStart w:name="z1470" w:id="557"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Нысанды жұмыс берушілер толтырады және мансап орталықтарына ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="557"/>
+    <w:bookmarkStart w:name="z1471" w:id="558"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Нысанға бірінші басшы не оның міндетін атқарушы адамның тегі мен аты-жөнін көрсете отырып, қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="558"/>
+    <w:bookmarkStart w:name="z1472" w:id="559"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Нысан есепті кезеңнен кейінгі айдың 1-күніне қарай ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="559"/>
+    <w:bookmarkStart w:name="z1473" w:id="560"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Нысан қазақ және орыс тілдерінде толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="560"/>
+    <w:bookmarkStart w:name="z1474" w:id="561"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="561"/>
+    <w:bookmarkStart w:name="z1475" w:id="562"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Нысанның 1-бағанында реттік нөмір көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="562"/>
+    <w:bookmarkStart w:name="z1476" w:id="563"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Нысанның 2-бағанында жұмыссыздарды кәсіптік оқытудан өткізіп жатқан жұмыс берушінің атауы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="563"/>
+    <w:bookmarkStart w:name="z1477" w:id="564"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Нысанның 3-бағанында жұмыссыздарды кәсіптік оқытудан өткізіп жатқан жұмыс берушінің бизнес-сәйкестендіру нөмірі немесе жеке сәйкестендіру нөмірі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="564"/>
+    <w:bookmarkStart w:name="z1478" w:id="565"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Нысанның 4-бағанында кәсіптік оқытудан өтіп жатқан жұмыссыздың тегі, аты, әкесінің аты (бар болса) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="565"/>
+    <w:bookmarkStart w:name="z1479" w:id="566"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Нысанның 5-бағанында кәсіптік оқытудан өтіп жатқан жұмыссыздың жеке сәйкестендіру нөмірі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="566"/>
+    <w:bookmarkStart w:name="z1480" w:id="567"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Нысанның 6-бағанында есепті айдағы оқу күндерінің саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="567"/>
+    <w:bookmarkStart w:name="z1481" w:id="568"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Нысанның 7-бағанында есепті айда жұмыссыздың оқуға келген күндерінің саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="568"/>
+    <w:bookmarkStart w:name="z1482" w:id="569"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Нысанның 8-бағанында есепті айда жұмыссыздың оқуға келмеген күндерінің барлық саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="569"/>
+    <w:bookmarkStart w:name="z1483" w:id="570"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Нысанның 9-бағанында есепті айда жұмыссыздың дәлелсіз себептер бойынша оқуға келмеген күндерінің саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="570"/>
+    <w:bookmarkStart w:name="z1484" w:id="571"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Нысанның 10-бағанында есепті айда жұмыссыздың оқуға келмеу себептері көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="571"/>
+    <w:bookmarkStart w:name="z1485" w:id="572"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Нысанның 11-бағанында жалақыны аудару үшін жұмыссызға қызмет көрсететін банктің атауы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="572"/>
+    <w:bookmarkStart w:name="z1486" w:id="573"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Нысанның 12-бағанында жалақыны аудару үшін жұмыссыздың карточкалық немесе ағымдағы шотының 20 мәнді нөмірі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="573"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кәсіптік оқытуды ұйымдастыру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және қаржыландыру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z654" w:id="574"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Әкімшілік деректерді жинауға арналған нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="574"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 12-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1487" w:id="575"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылады: мансап орталықтарына</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="575"/>
+    <w:bookmarkStart w:name="z1488" w:id="576"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет-ресурста орналастырылған: www.enbek.gov.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="576"/>
+    <w:bookmarkStart w:name="z1489" w:id="577"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік нысанның атауы: Жұмыс берушілердегі жұмыс орнында кәсіптік оқытудың іске асырылу барысы туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="577"/>
+    <w:bookmarkStart w:name="z1490" w:id="578"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: КО-2</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="578"/>
+    <w:bookmarkStart w:name="z1491" w:id="579"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кезеңділік: ай сайын</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="579"/>
+    <w:bookmarkStart w:name="z1492" w:id="580"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есепті кезең: 20__ жылғы ________ айы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="580"/>
+    <w:bookmarkStart w:name="z1493" w:id="581"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын адамдар тобы: Жұмыс берушілер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="581"/>
+    <w:bookmarkStart w:name="z1494" w:id="582"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: есепті кезеңнен кейінгі айдың 1-күніне қарай</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="582"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖСН/БСН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="4165600" cy="393700"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId9"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="4165600" cy="393700"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1507" w:id="583"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (деректерді жеке адамдар ұсынған жағдайда, сондай-ақ агрегирленген түрде толтырылмайды)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="583"/>
+    <w:bookmarkStart w:name="z1508" w:id="584"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жинау әдісі: электронды түрде</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="584"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1509" w:id="585"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Біліктілік атауы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="585"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оқу мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оқудан өтуге өтініш берген адамдардың саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оқуға қабылданғанадамдардың саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Оқудан өтіп жатқан адамдардың саны </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оқуды аяқтаған адамдардың саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оқудан шығарылған адамдардың саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Себеп түрлері бойынша оқуды аяқтамаған адамдардың саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сабақтан қалу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үлгермеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1528" w:id="586"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="586"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1548" w:id="587"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кестенің жалғасы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="587"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1549" w:id="588"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әртүрлі себеппен оқуды аяқтамаған адамдардың саны</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="588"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1551" w:id="589"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ішкі тәртіпті бұзу</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="589"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+өз еркі бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сырқаттану</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Қарулы күштеріне мерзімді әскери қызметке шақырылу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жұмысқа орналасу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қайтыс болу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жүктілік, босану, бала күтімі бойынша демалыс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тұрақты мекен –жайдың ауысуына байланысты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+өзге себептер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1561" w:id="590"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="590"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1581" w:id="591"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Атауы _______________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="591"/>
+    <w:bookmarkStart w:name="z1582" w:id="592"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мекенжайы __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="592"/>
+    <w:bookmarkStart w:name="z1583" w:id="593"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефоны ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="593"/>
+    <w:bookmarkStart w:name="z1584" w:id="594"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта мекенжайы __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="594"/>
+    <w:bookmarkStart w:name="z1585" w:id="595"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="595"/>
+    <w:bookmarkStart w:name="z1586" w:id="596"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________ ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="596"/>
+    <w:bookmarkStart w:name="z1587" w:id="597"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Тегі, аты, әкесінің аты (бар болса) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="597"/>
+    <w:bookmarkStart w:name="z1588" w:id="598"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы немесе қол қоюға уәкілетті адам:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="598"/>
+    <w:bookmarkStart w:name="z1589" w:id="599"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________ ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="599"/>
+    <w:bookmarkStart w:name="z1590" w:id="600"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Тегі, аты, әкесінің аты (бар болса) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="600"/>
+    <w:bookmarkStart w:name="z1591" w:id="601"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күні: 20__ жылғы "___"_____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="601"/>
+    <w:bookmarkStart w:name="z1592" w:id="602"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мөрдің орны (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="602"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Жұмыс берушілердегі жұмыс</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орнында кәсіптік оқытудың іске</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>асырылу барысы туралы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мәліметтер" әкімшілік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>деректерін жинауға арналған</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысанға қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1594" w:id="603"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Жұмыссызды жұмыс берушілердегі жұмыс орнында кәсіптік оқытудың іске асырылу барысы туралы мәліметтер" әкімшілік деректерінің нысанын толтыру жөніндегі түсіндірме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="603"/>
+    <w:bookmarkStart w:name="z1595" w:id="604"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="604"/>
+    <w:bookmarkStart w:name="z1596" w:id="605"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы түсіндірме "Жұмыссызды жұмыс берушілердегі жұмыс орнында кәсіптік оқытудың іске асырылу барысы туралы мәліметтер" нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="605"/>
+    <w:bookmarkStart w:name="z1597" w:id="606"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Нысанды Жұмыс берушілер толтырады және Мансап орталығына ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="606"/>
+    <w:bookmarkStart w:name="z1598" w:id="607"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Нысанға кәсіпорынның (ұйымның) басшысы не оның міндетін атқарушы тұлға, оның тегі мен аты-жөні көрсетіле отырып қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="607"/>
+    <w:bookmarkStart w:name="z1599" w:id="608"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Нысан есепті кезеңнен кейінгі айдың 1-күніне қарай ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="608"/>
+    <w:bookmarkStart w:name="z1600" w:id="609"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Нысан мемлекеттік және орыс тілдерінде толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="609"/>
+    <w:bookmarkStart w:name="z1601" w:id="610"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="610"/>
+    <w:bookmarkStart w:name="z1602" w:id="611"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Нысанның 1-бағанында біліктіліктің атауы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="611"/>
+    <w:bookmarkStart w:name="z1603" w:id="612"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Нысанның 2-бағанында оқыту мерзімі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="612"/>
+    <w:bookmarkStart w:name="z1604" w:id="613"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Нысанның 3-бағанында оқудан өтуге өтініш берген адамдардың саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="613"/>
+    <w:bookmarkStart w:name="z1605" w:id="614"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Нысанның 4-бағанында оқуға қабылданған адамдардың саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="614"/>
+    <w:bookmarkStart w:name="z1606" w:id="615"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Нысанның 5-бағанында оқудан өтіп жатқан адамдардың саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="615"/>
+    <w:bookmarkStart w:name="z1607" w:id="616"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Нысанның 6-бағанында оқуды бітірген адамдардың саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="616"/>
+    <w:bookmarkStart w:name="z1608" w:id="617"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Нысанның 7-бағанында оқудан шығарылған адамдардың жалпы саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="617"/>
+    <w:bookmarkStart w:name="z1609" w:id="618"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Нысанның 8-бағанында оқудан шығарылғандардың жалпы санынан сабақтан қалу себебі бойынша оқуын аяқтамаған адамдардың саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="618"/>
+    <w:bookmarkStart w:name="z1610" w:id="619"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Нысанның 9-бағанында шығарылғандардың жалпы санынан сабақ үлгермеу себебі бойынша оқуын аяқтамаған адамдардың саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="619"/>
+    <w:bookmarkStart w:name="z1611" w:id="620"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Нысанның 10-бағанында шығарылғандардың жалпы санынан ішкі тәртіпті бұзу себебінен оқуды аяқтамаған адамдардың саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="620"/>
+    <w:bookmarkStart w:name="z1612" w:id="621"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Нысанның 11-бағанында шығарылғандардың жалпы санынан өз еркімен оқуды аяқтамаған адамдардың саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="621"/>
+    <w:bookmarkStart w:name="z1613" w:id="622"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Нысанның 12-бағанында шығарылғандардың жалпы санынан сырқатына байланысты оқуды аяқтамаған адамдардың көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="622"/>
+    <w:bookmarkStart w:name="z1614" w:id="623"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Нысанның 13-бағанында шығарылғандардың жалпы санынан Қазақстан Республикасының Қарулы Күштер қатарына алынған адамдардың саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="623"/>
+    <w:bookmarkStart w:name="z1615" w:id="624"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Нысанның 14-бағанында шығарылғандардың жалпы санынан жұмысқа орналасу себебімен оқуды аяқтамаған адамдардың саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="624"/>
+    <w:bookmarkStart w:name="z1616" w:id="625"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Нысанның 15-бағанында шығарылғандардың жалпы санынан қайтыс болғандықтан оқуын аяқтамаған адамдардың саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="625"/>
+    <w:bookmarkStart w:name="z1617" w:id="626"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Нысанның 16-бағанында шығарылғандардың жалпы санынан жүктілігіне, босану және бала күтіміне байланысты демалыс алған адамдардың саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="626"/>
+    <w:bookmarkStart w:name="z1618" w:id="627"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Нысанның 17-бағанында жалпы шығарылғандардың жалпы санынан тұрақты мекенжайын ауыстыруына байланысты оқуын аяқтамаған адамдардың саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="627"/>
+    <w:bookmarkStart w:name="z1619" w:id="628"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Нысанның 18-бағанында шығарылғандардың жалпы санынан басқада жағдайлар бойынша оқуын аяқтамаған адамдардың саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="628"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кәсіптік оқытуды ұйымдастыру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">және қаржыландыру </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">қағидаларына </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z705" w:id="629"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="629"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+СЕРТИФИКАТ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>QR-код</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z706" w:id="630"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осы сертификат</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="630"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сертификат подтверждает, что</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(тегі, аты, әкесінің аты (бар болса))</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(фамилия, имя, отчество (при его наличии))</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z709" w:id="631"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сәйкестендіру номері</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="631"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Идентификационный номер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_______________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Берілген күні</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Дата выдачи</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_______________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z714" w:id="632"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+курстан өткендігін</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="632"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>прошел (-ла) курс</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+__________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z716" w:id="633"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көлемі __ сағат</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="633"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в объеме __ час</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z717" w:id="634"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Курс авторы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="634"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Автор курс:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>автордың аты-жөні</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ФИО автора</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымның атау</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>наименование организации</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_______________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z724" w:id="635"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автордың логотипі</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="635"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Логотип автора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кәсіптік оқытуды ұйымдастыру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және қаржыландыру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Әкімшілік деректерді жинауға арналған нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 14-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1620" w:id="636"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылады: халықты жұмыспен қамту саласындығы уәкілетті мемлекеттік органға</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="636"/>
+    <w:bookmarkStart w:name="z1621" w:id="637"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет-ресурста орналастырылған: www.enbek.gov.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="637"/>
+    <w:bookmarkStart w:name="z1622" w:id="638"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік нысанның атауы: Сұранысқа ие кәсіптер тізбесі бойынша Электрондық еңбек биржасында жұмыссыздарды кәсіптік оқытудың іске асырылу барысы туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="638"/>
+    <w:bookmarkStart w:name="z1623" w:id="639"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: КО-3-1</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="639"/>
+    <w:bookmarkStart w:name="z1624" w:id="640"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кезеңділік: ай сайын</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="640"/>
+    <w:bookmarkStart w:name="z1625" w:id="641"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есепті кезең: 20__ жылғы ________ ай</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="641"/>
+    <w:bookmarkStart w:name="z1626" w:id="642"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын адамдар тобы: мансап орталықтары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="642"/>
+    <w:bookmarkStart w:name="z1627" w:id="643"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: есепті кезеңнен кейінгі айдың 1-күніне дейін</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="643"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖСН/БСН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="4165600" cy="393700"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId10"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="4165600" cy="393700"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1640" w:id="644"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (деректерді жеке адамдар ұсынған жағдайда, сондай-ақ агрегирленген түрде толтырылмайды)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="644"/>
+    <w:bookmarkStart w:name="z1641" w:id="645"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жинау әдісі: электронды түрде</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="645"/>
+    <w:bookmarkStart w:name="z1642" w:id="646"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кесте</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="646"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1643" w:id="647"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ р/с</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="647"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Облыстың/қаланың атауы және ӘАОЖ бойынша коды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлығы оқуға кірісті (адам)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оның ішінде 1-бағаннан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлығы сертификат алды (адам)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ауыл тұрғындары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+әйел дер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35 жасқа дейінгі жастар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1657" w:id="648"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="648"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1673" w:id="649"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кестенің жалғасы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="649"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1674" w:id="650"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Оның ішінде 5-бағаннан</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="650"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5-бағаннан Кәсіби саланың атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1677" w:id="651"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ауыл тұрғындары</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="651"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+әйел дер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35 жасқа дейінгі жастар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауыл шаруашылығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IT және телекоммуникациялар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Туризм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Маркетинг және БАҚ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1685" w:id="652"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="652"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1701" w:id="653"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кестенің жалғасы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="653"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1702" w:id="654"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жеке қызметтер және сервис</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="654"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұру және тамақтану</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әлеуметтік қызмет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлік және логистика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржы және бухгалтерлік есеп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәдениет және спорт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ғылым және кеңес беру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мұнай, газ және ресурстарды өндіру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Энергетика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Біліктілігі жоқ мамандықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1713" w:id="655"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="655"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1735" w:id="656"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кестенің жалғасы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="656"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="947"/>
+        <w:gridCol w:w="947"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1736" w:id="657"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Құрылыс және сәулет</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="657"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қауіпсіздік және ТЖ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТКШ және абаттандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+HR және хатшылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сауда және қойма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өндіріс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білім және тәрбие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+SMART SKILLS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басшылар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медицина және фармацевтика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құқықтану</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1749" w:id="658"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="658"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1775" w:id="659"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Атауы _______________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="659"/>
+    <w:bookmarkStart w:name="z1776" w:id="660"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мекенжайы __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="660"/>
+    <w:bookmarkStart w:name="z1777" w:id="661"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефоны ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="661"/>
+    <w:bookmarkStart w:name="z1778" w:id="662"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта мекенжайы __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="662"/>
+    <w:bookmarkStart w:name="z1779" w:id="663"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="663"/>
+    <w:bookmarkStart w:name="z1780" w:id="664"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________ ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="664"/>
+    <w:bookmarkStart w:name="z1781" w:id="665"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Тегі, аты, әкесінің аты (бар болса) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="665"/>
+    <w:bookmarkStart w:name="z1782" w:id="666"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы немесе қол қоюға уәкілетті адам:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="666"/>
+    <w:bookmarkStart w:name="z1783" w:id="667"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________ _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="667"/>
+    <w:bookmarkStart w:name="z1784" w:id="668"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Тегі, аты, әкесінің аты (бар болса) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="668"/>
+    <w:bookmarkStart w:name="z1785" w:id="669"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күні: 20__ жылғы "___"____________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="669"/>
+    <w:bookmarkStart w:name="z1786" w:id="670"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мөрдің орны (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="670"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Сұранысқа ие кәсіптер тізбесі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша Электрондық еңбек</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>биржасында жұмыссыздарды</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кәсіптік оқытудың іске асырылу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>барысы туралы мәліметтер"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әкімшілік деректерін жинауға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>арналған нысанға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1788" w:id="671"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Сұранысқа ие кәсіптер тізбесі бойынша Электрондық еңбек биржасында жұмыссыздарды кәсіптік оқытудың іске асырылу барысы туралы мәліметтер" әкімшілік деректер нысанын толтыру жөніндегі түсініктеме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="671"/>
+    <w:bookmarkStart w:name="z1789" w:id="672"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="672"/>
+    <w:bookmarkStart w:name="z1790" w:id="673"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы түсіндірме "Сұранысқа ие кәсіптер тізбесі бойынша Электрондық еңбек биржасында жұмыссыздарды кәсіптік оқытудың іске асырылу барысы туралы мәліметтер" нысанын (бұдан әрі – нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="530"/>
-    <w:bookmarkStart w:name="z736" w:id="531"/>
+    <w:bookmarkEnd w:id="673"/>
+    <w:bookmarkStart w:name="z1791" w:id="674"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Нысанды мансап орталығы толтырады және халықты жұмыспен қамту мәселелері жөніндегі уәкілетті мемлекеттік органға ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="531"/>
+    <w:bookmarkEnd w:id="674"/>
+    <w:bookmarkStart w:name="z1792" w:id="675"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Нысан ай сайын есепті кезеңнен кейінгі айдың 1 (бірінші) күніне дейінгі мерзімде ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="675"/>
+    <w:bookmarkStart w:name="z1793" w:id="676"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Нысан мемлекеттік және орыс тілдерінде толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="676"/>
+    <w:bookmarkStart w:name="z1794" w:id="677"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...101 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2 тарау. Нысанды толтыру бойынша түсініктеме</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z740" w:id="535"/>
+        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсініктеме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="677"/>
+    <w:bookmarkStart w:name="z1795" w:id="678"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Нысанның 1-бағанында жолдың реттік нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="535"/>
-    <w:bookmarkStart w:name="z741" w:id="536"/>
+    <w:bookmarkEnd w:id="678"/>
+    <w:bookmarkStart w:name="z1796" w:id="679"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Нысанның 2-бағанында облыстың/қаланың атауы және Әкімшілік-аумақтық объектілер жіктеуіші бойынша коды көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="536"/>
-[...62 lines deleted...]
-    <w:bookmarkStart w:name="z742" w:id="537"/>
+    <w:bookmarkEnd w:id="679"/>
+    <w:bookmarkStart w:name="z1797" w:id="680"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Нысанның 3-бағанында Электрондық еңбек биржасында кәсіптік оқытуға қатысу үшін оқуға кіріскен адамдардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="537"/>
-    <w:bookmarkStart w:name="z743" w:id="538"/>
+    <w:bookmarkEnd w:id="680"/>
+    <w:bookmarkStart w:name="z1798" w:id="681"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Нысанның 4-бағанында Электрондық еңбек биржасында кәсіптік оқытуға қатысу үшін оқуға кіріскендердің ішінен ауыл тұрғындарының саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="538"/>
-    <w:bookmarkStart w:name="z744" w:id="539"/>
+    <w:bookmarkEnd w:id="681"/>
+    <w:bookmarkStart w:name="z1799" w:id="682"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Нысанның 5-бағанында Электрондық еңбек биржасында кәсіптік оқытуға қатысу үшін оқуға кіріскен әйелдер саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="539"/>
-    <w:bookmarkStart w:name="z745" w:id="540"/>
+    <w:bookmarkEnd w:id="682"/>
+    <w:bookmarkStart w:name="z1800" w:id="683"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Нысанның 6-бағанында Электрондық еңбек биржасында кәсіптік оқуға қатысу үшін оқуға кіріскендердің ішінен 35 жасқа дейінгі жастардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="540"/>
-    <w:bookmarkStart w:name="z746" w:id="541"/>
+    <w:bookmarkEnd w:id="683"/>
+    <w:bookmarkStart w:name="z1801" w:id="684"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Нысанның 7-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алған адамдардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="541"/>
-    <w:bookmarkStart w:name="z747" w:id="542"/>
+    <w:bookmarkEnd w:id="684"/>
+    <w:bookmarkStart w:name="z1802" w:id="685"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Нысанның 8-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алған ауыл тұрғындарының саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="542"/>
-    <w:bookmarkStart w:name="z748" w:id="543"/>
+    <w:bookmarkEnd w:id="685"/>
+    <w:bookmarkStart w:name="z1803" w:id="686"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Нысанның 9-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алған әйелдердің саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="543"/>
-    <w:bookmarkStart w:name="z749" w:id="544"/>
+    <w:bookmarkEnd w:id="686"/>
+    <w:bookmarkStart w:name="z1804" w:id="687"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Нысанның 10-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алған 35 жасқа дейінгі жастардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="544"/>
-[...519 lines deleted...]
-    <w:bookmarkEnd w:id="570"/>
+    <w:bookmarkEnd w:id="687"/>
+    <w:bookmarkStart w:name="z1805" w:id="688"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Нысанның 11-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алған ауыл шаруашылығы кәсіптік саласы бойынша оқудан өткен адамдардың саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="688"/>
+    <w:bookmarkStart w:name="z1806" w:id="689"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Нысанның 12-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алған IT және телекоммуникациялар кәсіптік саласы бойынша оқудан өткен адамдардың саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="689"/>
+    <w:bookmarkStart w:name="z1807" w:id="690"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Нысанның 13-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алған туризм кәсіптік саласы бойынша оқудан өткен адамдардың саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="690"/>
+    <w:bookmarkStart w:name="z1808" w:id="691"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Нысанның 14-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алғандар қатарынан маркетинг және БАҚ кәсіптік саласы бойынша оқудан өткен адамдардың саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="691"/>
+    <w:bookmarkStart w:name="z1809" w:id="692"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Нысанның 15-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алғандар қатарынан кәсіптік сала бойынша оқудан өткен жеке қызметтер мен сервис саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="692"/>
+    <w:bookmarkStart w:name="z1810" w:id="693"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Нысанның 16-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алғандар қатарынан кәсіптік сала бойынша оқудан өткен адамдардың саны тұру және тамақтану көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="693"/>
+    <w:bookmarkStart w:name="z1811" w:id="694"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Нысанның 17-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алғандар қатарынан кәсіптік сала бойынша әлеуметтік қызмет көрсетуден өткен адамдардың саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="694"/>
+    <w:bookmarkStart w:name="z1812" w:id="695"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Нысанның 18-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алғандардың ішінен көлік және логистика кәсіптік саласы бойынша оқудан өткен адамдардың саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="695"/>
+    <w:bookmarkStart w:name="z1813" w:id="696"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Нысанның 19-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алғандар қатарынан қаржы және бухгалтерлік есеп кәсіптік саласы бойынша оқудан өткен адамдардың саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="696"/>
+    <w:bookmarkStart w:name="z1814" w:id="697"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Нысанның 20-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алғандар қатарынан мәдениет және спорт кәсіптік саласы бойынша оқудан өткен адамдардың саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="697"/>
+    <w:bookmarkStart w:name="z1815" w:id="698"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Нысанның 21-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алғандар қатарынан ғылым және консалтинг кәсіптік саласы бойынша оқудан өткен адамдардың саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="698"/>
+    <w:bookmarkStart w:name="z1816" w:id="699"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Нысанның 22-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алғандар қатарынан кәсіптік сала бойынша оқудан өткен мұнай, газ және ресурстарды өндіру саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="699"/>
+    <w:bookmarkStart w:name="z1817" w:id="700"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Нысанның 23-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алғандар қатарынан энергетика кәсіптік саласы бойынша оқудан өткен адамдардың саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="700"/>
+    <w:bookmarkStart w:name="z1818" w:id="701"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Нысанның 24-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алғандар қатарынан біліктілігі жоқ мамандықтың кәсіптік саласы бойынша оқудан өткен адамдардың саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="701"/>
+    <w:bookmarkStart w:name="z1819" w:id="702"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Нысанның 25-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алғандар қатарынан кәсіптік сала бойынша оқудан өткен құрылыс және сәулет адамдарының саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="702"/>
+    <w:bookmarkStart w:name="z1820" w:id="703"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Нысанның 26-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алғандардың ішінен қауіпсіздік және төтенше жағдай кәсіптік саласы бойынша оқудан өткен адамдардың саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="703"/>
+    <w:bookmarkStart w:name="z1821" w:id="704"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Нысанның 27-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алғандардың ішінен тұрғын-үй коммуналдық шаруашылық және абаттандыру кәсіптік саласы бойынша оқудан өткен адамдардың саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="704"/>
+    <w:bookmarkStart w:name="z1822" w:id="705"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Нысанның 28-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алғандардың ішінен HR және хатшылық кәсіптік саласы бойынша оқудан өткен адамдардың саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="705"/>
+    <w:bookmarkStart w:name="z1823" w:id="706"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Нысанның 29-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алғандар қатарынан сауда және қойма кәсіптік саласы бойынша оқудан өткен адамдардың саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="706"/>
+    <w:bookmarkStart w:name="z1824" w:id="707"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Нысанның 30-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алғандар қатарынан өндіріс кәсіптік сала бойынша оқудан өткен адамдардың саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="707"/>
+    <w:bookmarkStart w:name="z1825" w:id="708"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Нысанның 31-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алғандар қатарынан білім беру және тәрбиелеу кәсіптік саласы бойынша оқудан өткен адамдардың саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="708"/>
+    <w:bookmarkStart w:name="z1826" w:id="709"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Нысанның 32-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алғандардың ішінен SMART SKILLS кәсіптік саласы бойынша оқудан өткен адамдардың саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="709"/>
+    <w:bookmarkStart w:name="z1827" w:id="710"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Нысанның 33-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алғандардың ішінен басшылар кәсіптік саласы бойынша оқудан өткен адамдардың саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="710"/>
+    <w:bookmarkStart w:name="z1828" w:id="711"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Нысанның 34-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алған мемлекеттік қызмет кәсіптік саласы бойынша оқудан өткен адамдардың саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="711"/>
+    <w:bookmarkStart w:name="z1829" w:id="712"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Нысанның 35-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алғандар қатарынан медицина және фармацевтика кәсіптік саласы бойынша оқудан өткен адамдардың саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="712"/>
+    <w:bookmarkStart w:name="z1830" w:id="713"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Нысанның 36-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алғандардың ішінен құқықтану кәсіптік саласы бойынша оқудан өткен адамдардың саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="713"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -38009,35 +42750,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>