--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ef0052a" w14:textId="ef0052a">
+    <w:p w14:paraId="660e30f" w14:textId="660e30f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1341,560 +1341,568 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z47" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:p>
-[...113 lines deleted...]
-    <w:bookmarkStart w:name="z49" w:id="23"/>
+    <w:bookmarkStart w:name="z48" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) әлеуметтік-еңбек саласындағы бірыңғай цифрлық жүйе (бұдан әрі – "Еңбек нарығы" АЦЖ) – уәкілетті мемлекеттік органның, халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органдардың, еңбек мобильділігі орталықтарының, мансап орталықтарының, Еңбек ресурстарын дамыту орталығының қызметін автоматтандыруға және әлеуметтік-еңбек саласында халыққа мемлекеттік қызметтер көрсету мақсатында ведомствоаралық өзара іс-қимылға арналған цифрлық объектісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z49" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) әлеуметтік кәсіптік бағдарлау – кәсіп таңдауда, қызмет түрін ауыстыруда және кәсіптік білімді, дағдыларды, жеке басының мүдделерін және еңбек нарығының қажеттіліктерін ескере отырып біліктілігін арттыруға практикалық көмек көрсетуге бағытталған өзара байланысты іс-шаралар кешені;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z50" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z50" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әлеуметтік келісімшарт – жұмыспен қамтуға жәрдемдесудің белсенді шараларына қатысушы мен еңбек мобильділігі орталығы (мансап орталығы) арасындағы, ал Кодексте көзделген жағдайларда жұмыспен қамтуға жәрдемдесудің белсенді шараларын ұйымдастыруға тартылған жеке немесе заңды тұлғалармен арадағы, тараптардың құқықтарын және міндеттерін айқындайтын, сондай-ақ мемлекеттік атаулы әлеуметтік көмек көрсету туралы келісім;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z51" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z51" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) білім беру ұйымдары – техникалық және кәсіптік, орта білімнен кейінгі білім берудің білім беретін оқу бағдарламаларын іске асыратын білім беру ұйымдары, Қазақстан Республикасының білім беру саласындағы заңнамасына сәйкес білім беру қызметіне құқығы бар жұмыс берушілердің жанындағы оқу орталықтары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z52" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z52" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) дуальды оқыту – кәсіпорынның (ұйымның), оқу орнының және білім алушының тең жауапкершілігі кезінде білім беру ұйымындағы оқытуды білім алушыларға жұмыс орындарын ұсынып және өтемақы төлемін төлей отырып, кәсіпорындағы (ұйымдағы) өндірістік оқыту мен кәсіптік практиканың міндетті кезеңдерімен ұштастыратын кадрлар даярлау нысаны; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z54" w:id="28"/>
+    <w:bookmarkStart w:name="z53" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) еңбек мобильділігі орталығы – жұмыспен қамтуға жәрдемдесу шараларын әзірлеу және іске асыру мақсатында астананың, облыстың және республикалық маңызы бар қаланың жергілікті атқарушы органы құратын заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z54" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) жұмыс беруші – жұмыскер еңбек қатынастарында болатын жеке немесе заңды тұлға; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z55" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z55" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) жұмыссыз – жұмыс іздеуді жүзеге асыратын және жұмысқа кірісуге дайын жеке тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z57" w:id="31"/>
-[...15 lines deleted...]
-      10) мансап орталығы – еңбек мобильділігі орталығының аудандарда, облыстық және республикалық маңызы бар қалаларда, астанада оның функцияларын орындауды жүзеге асыратын филиалы;</w:t>
+    <w:bookmarkStart w:name="z56" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) кәсіптік оқыту – кәсіптік даярлау, қайта даярлау, біліктілікті арттыру нысанында жүзеге асырылатын, кәсіптік тұрғыдан даму мақсатында кәсіптік білімді, машықтар мен дағдыларды иелену, жаңарту немесе кеңейту, сондай-ақ жаңа кәсіпке (мамандыққа) ие болу процесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z58" w:id="32"/>
-[...15 lines deleted...]
-      11) халықты әлеуметтік қорғау және жұмыспен қамту жөніндегі жергілікті атқарушы орган – облыстың, республикалық маңызы бар қалалардың, астананың халықты әлеуметтік қорғау және жұмыспен қамту саласындағы бағыттарын айқындайтын жергілікті атқарушы органы;</w:t>
+    <w:bookmarkStart w:name="z57" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) мансап орталығы – еңбек мобильділігі орталығының аудандарда, астанада, облыстық және республикалық маңызы бар қалаларда оның функцияларын орындауды жүзеге асыратын филиалы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z59" w:id="33"/>
+    <w:bookmarkStart w:name="z58" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган – астананың, облыстың, республикалық маңызы бар қаланың халықты әлеуметтік қорғау және жұмыспен қамту саласындағы бағыттарын айқындайтын жергілікті атқарушы органы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z59" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласында басшылықты және салааралық үйлестіруді, Мемлекеттік әлеуметтік сақтандыру қорының қызметін реттеу, бақылау функцияларын жүзеге асыратын орталық атқарушы орган.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z60" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 266</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі); 28.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 376</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Кәсіптік оқыту жөніндегі қызметтер мемлекеттік білім беру тапсырысы болып табылады және өнім берушілермен шарттар Қазақстан Республикасы Білім және ғылым министрінің 2022 жылғы 14 қаңтардағы № 12 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 26502 болып тіркелген) (бұдан әрі – № 12 бұйрық) бекітілген Мемлекеттік сатып алу веб-порталы арқылы мемлекеттік білім беру тапсырысының көрсетілетін қызметтерінің шарттарын жасасу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z61" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z61" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Кәсіптік оқытудың ұзақтығы біліктілік пен дағдылардың ерекшеліктерін ескере отырып, 6 (алты) айдан аспайтын мерзімді құрайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z62" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z62" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Білім беру ұйымдарында кәсіптік оқытуды ұйымдастыру және қаржыландыру қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z63" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z63" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Білім беру ұйымдарында кәсіптік оқытуды ұйымдастыру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z64" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z64" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Білім беру ұйымдарында кәсіптік оқыту (бұдан әрі – Оқыту) жұмыс берушілердің меншік нысанына қарамастан олардың сұратуы бойынша ұйымдастырылады, бұл ретте салық және басқа да әлеуметтік аударымдарды тұрақты түрде жүргізетін, жалақы бойынша мерзімі өткен берешегі жоқ және бір жылдан аса қызмет ететін жұмыс берушілердің қатысуына жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z65" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z65" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Оқытуды өткізуге арналған біліктіліктер мен дағдылардың тізбесін мансап орталығы жұмыс берушілердің өтінімдері негізінде қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z66" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z66" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Оқытуды ұйымдастыру үшін жұмыс берушілер Электрондық еңбек биржасындағы "жеке кабинеті" арқылы ағымдағы қаржы жылындағы 1 қарашаға дейінгі мерзімде мансап орталығына алдағы қаржы жылына осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтінім береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1913,90 +1921,170 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="41"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z68" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Мансап орталығы жүргізілген жұмыстың қорытындысы бойынша 3 (үш) жұмыс күні ішінде жұмыс берушілердің бірыңғай тізбесін қалыптастырады және бекіту үшін аудандық (қалалық) комиссияға жібереді.</w:t>
+        <w:t xml:space="preserve">
+      8. Мансап орталығы өтінімдерді жинау аяқталған күннен бастап 10 (он) жұмыс күні ішінде өтінімдерді осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген жұмыс берушілерді іріктеу өлшемшарттарына сәйкес келуі тұрғысынан қарайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мансап орталығы жүргізілген жұмыстың қорытындысы бойынша 3 (үш) жұмыс күні ішінде жұмыс берушілердің бірыңғай тізбесін қалыптастырады және бекіту үшін халықты жұмыспен қамту мәселелері жөніндегі аудандық (қалалық) комиссияға (бұдан әрі – аудандық (қалалық) комиссия) жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 376</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z69" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Аудандық (қалалық) комиссия 5 (бес) жұмыс күні ішінде біліктілікті (дағдыларды), кәсіптік оқытуға жолданатын жұмыссыздардың санын, оқыту ұзақтығын көрсетумен өтінімдері бойынша Оқыту ұйымдастырылатын жұмыс берушілердің тізбесін бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z70" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2536,51 +2624,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Қағидалар 12-1-тармақпен толықтырылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); орыс тіліндегі мәтініне өзгеріс енгізіледі, қазақ тіліндегі мәтіні өзгермейді – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 266</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z84" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2728,249 +2836,237 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көшірмесін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:bookmarkStart w:name="z89" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      5) екінші деңгейдегі банкте ашылған ағымдағы (карталық) шоттың нөмірін (білім беру ұйымына қабылданған соң ұсынылады) қоса бере отырып, осы Қағидаларға 2-қосымшаға сәйкес нысан бойынша өтініш береді.</w:t>
+        <w:t xml:space="preserve">
+      5) екінші деңгейдегі банкте ашылған ағымдағы (карталық) шоттың нөмірін (білім беру ұйымына қабылданған соң ұсынылады) қоса бере отырып, осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z90" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке басты куәландырғаннан және "Еңбек биржасы" АЦЖ-ға деректерді енгізгеннен кейін құжаттар жұмыссызға қайтарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z91" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мансап орталығы оқуға үміткерлердің тізімін қалыптастырады және электрондық пошта арқылы жұмыс берушілерге келісуге жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 13-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...82 lines deleted...]
-    <w:bookmarkStart w:name="z92" w:id="72"/>
+    </w:p>
+    <w:bookmarkStart w:name="z92" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Жұмыс беруші 3 (үш) жұмыс күні ішінде Тізілімге сәйкес білім беру ұйымының 2 нұсқасын көрсете отырып, үміткерлер тізімін келіседі. Үміткерлер жұмыс берушінің ұсынысы негізінде білім беру ұйымдарын таңдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z93" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z93" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Жұмыссыздар білім беру ұйымын таңдаған күннен бастап 3 (үш) жұмыс күні ішінде мансап орталығы жұмыссызға оның келісімімен осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша білім беру ұйымына оқуға жолдама береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Еңбек мобильділігі орталығы жұмыссызбен, білім беру ұйымымен және жұмыс берушімен осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3027,271 +3123,271 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z94" w:id="74"/>
+    <w:bookmarkStart w:name="z94" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Жұмыссыз мансап орталығынан жолдама алған күннен бастап 3 (үш) жұмыс күні ішінде білім беру ұйымына Оқыту мәселесі бойынша жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z95" w:id="75"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z95" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Білім беру ұйымы 3 (үш) жұмыс күні ішінде жұмыссыздарды оқытуға қабылдайды және мансап орталығына қабылдау туралы бұйрықтың көшірмесін жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z96" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z96" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Білім беру ұйымы жұмыс берушілермен бірлесіп және ӨКП келісімі бойынша дуальды оқыту элементтері бар білім беру (оқу) бағдарламаларын әзірлейді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z97" w:id="77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z97" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Дуальды оқыту элементтері бар білім беру (оқу) бағдарламалары теориялық оқытуды және кәсіпорын (ұйым) базасында кемінде алпыс пайыздық өндірістік оқытуды, кәсіптік практиканы көздейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z98" w:id="78"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z98" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Білім беру ұйымы оқытуды күндізгі нысанда және (немесе) онлайн режимде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z99" w:id="79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z99" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Білім беру ұйымы жұмыссыздарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z100" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z100" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) білім беру ұйымының ішкі тәртібіне сәйкес сабақтан дәлелсіз себептермен қалған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z101" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z101" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Қазақстан Республикасы Білім және ғылым министрінің 2008 жылғы 18 наурыздағы № 125 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5191 болып тіркелген) (бұдан әрі – № 125 бұйрық) бекітілген Орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдары үшін білім алушылардың үлгеріміне ағымдағы бақылауды, оларды аралық және қорытынды аттестаттауды өткізудің үлгілік қағидаларына сәйкес үлгеріміне ағымдағы бақылаудан, аралық аттестаттаудан қорытынды бойынша қанағаттанарлықсыз баға алған жағдайларда оқудан шығарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z102" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z102" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Дәлелсіз себептермен оқудан шығарылған жұмыссыздар жұмыссыз ретінде қайта тіркелген күннен бастап бір күнтізбелік жыл өткен соң ғана оқудан қайта өтеді, бірақ оқуға бір рет қана жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z103" w:id="83"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z103" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Білім беру ұйымы № 125 бұйрыққа сәйкес жұмыссыздарға қорытынды аттестаттау өткізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z104" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z104" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Білім беру ұйымдары оқытуды аяқтаған жұмыссыздарға "Білім туралы құжаттардың түрлерін, білім туралы мемлекеттік үлгідегі құжаттардың нысандарын және оларды есепке алу мен беру қағидаларын, білім туралы өзіндік үлгідегі құжаттардың мазмұнына қойылатын негізгі талаптарды және оларды есепке алу мен беру қағидаларын, сондай-ақ білім беру ұйымдарында білім алуды аяқтамаған адамдарға берілетін анықтаманың нысанын бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің 2015 жылғы 28 қаңтардағы № 39 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3306,111 +3402,111 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10348 болып тіркелген) және Қазақстан Республикасы Білім Министрінің 2022 жылғы 31 тамыздағы № 385 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген ересектерге арналған қосымша білім беру ұйымдары қызметінің үлгілік қағидалары (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 29329 болып тіркелген) (бұдан әрі – № 385 бұйрық) тиісті үлгідегі және түрдегі білім беру ұйымдары қызметінің үлгілік қағидаларына сәйкес нысан бойынша куәлік немесе сертификат береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z105" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z105" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Жұмыссыз оқуды сәтті аяқтағаннан кейін жұмыс беруші Әлеуметтік келісімшарт негізінде оны 10 (он) жұмыс күні ішінде мәлімдеген жұмыс орнына кемінде 6 (алты) ай мерзімге жұмысқа орналастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z106" w:id="86"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z106" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Жұмыс беруші 3 (үш) жұмыс күні ішінде мансап орталығына жұмысқа қабылдау немесе жұмыссыздарды жұмысқа қабылдаудан бас тарту туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z107" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z107" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Мансап орталығы жұмыссыздың оқудан өткені және оқуды аяқтағаннан кейін (оқу мерзімі аяқталғанға дейін) тұрақты жұмысқа орналасқаны туралы мәліметтерді жұмыспен қамтудың жеке картасында көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3429,70 +3525,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z108" w:id="88"/>
+    <w:bookmarkStart w:name="z108" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Жұмыс беруші - заңды тұлғаның таратылған не жұмыс беруші - жеке тұлға қызметі тоқтатылған, жұмыскерлер штатының саны қысқарған, жұмыс берушінің экономикалық жай-күйінің нашарлауына алып келген өндірістер және орындалатын жұмыстар мен көрсетілетін қызметтер көлемі төмендеген жағдайларды қоспағанда, жұмыс беруші жұмыссызды тұрақты жұмысқа қабылдаудан бас тартқан жағдайда, жұмыссызға төлеген материалдық көмек пен стипендия сомасын қоса алғанда, мемлекеттің оқуға жұмсаған шығыстарын бюджетке қайтарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3511,51 +3607,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z109" w:id="89"/>
+    <w:bookmarkStart w:name="z109" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Білім беру ұйымы ай сайын есепті айдан кейінгі айдың 1 (бірінші) күніне карьерлік орталыққа осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3570,2779 +3666,2741 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысандар бойынша білім беру ұйымдарында кәсіптік оқытудың іске асырылу барысы туралы есепті және № 12 бұйрыққа 2-қосымшаға сәйкес нысан бойынша көрсетілген қызметтер актісін ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z110" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Мансап орталығы есепті айдан кейінгі айдың 1 (бірінші) күніне дейінгі мерзімде ай сайын білім беру ұйымдарының мәліметтерінің негізінде "Еңбек нарығы" АЦЖ-ға оқып жатқан жұмыссыздардың мәртебесі бойынша деректерді қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 30-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z111" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-параграф. Шалғайдағы ауылдық елді мекендердің тұрғындарын кәсіптік оқытуды ұйымдастыру тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z112" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Білім беру ұйымдары шалғайдағы ауылдық елді мекендерде тұратын жұмыссыздарды (мансап орталықтарында тіркелуіне қарамастан) кәсіптік оқытуды өткізу үшін мобильді оқу орталығын құрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z113" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мобильді оқу орталығының мүліктік кешені:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z114" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) технологиялық жабдықты жеткізуге және оқытуды жүргізуге арналған жылжымалы көлік құралын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z115" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оқыту технологиялық жабдықтарын қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      30-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 31-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 03.05.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 135</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 202</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z116" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Үміткер тұрғылықты жері бойынша мансап орталығына, ал тұрғылықты жері бойынша мансап орталығы болмаған жағдайда – кент, ауыл, ауылдық округ әкіміне (бұдан әрі – әкім) жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z117" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкім кәсіптік оқудан өтуге ниет білдірушілердің тізімін қалыптастырады және оны мансап орталығына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z118" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Мансап орталығы ӨКП-мен бірлесіп тиісті өңірдің еңбек нарығында талап етілетін кәсіптер мен дағдылардың тізбесін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z119" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Кәсіптер мен дағдылардың тізбесі айқындалғаннан кейін бір ай ішінде еңбек мобильділігі орталығы білім беру ұйымымен шарт жасасады, оның шеңберінде жұмыссыздарды кәсіптік оқытуға жіберу жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z120" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте, кәсіптер мен дағдылар бойынша орындарды бөлуді карьерлік орталықтың ұсынуы бойынша аудандық комиссия айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 34-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 03.05.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 135</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z111" w:id="90"/>
+    <w:bookmarkStart w:name="z121" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Білім беру ұйымы ӨКП-ның және мансап орталығының келісімі бойынша дуальды оқыту элементтері бар білім беру (оқу) бағдарламаларын әзірлейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z122" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Шалғайдағы ауылдық елді мекендер бойынша жылжымалы оқу орталығының шығу кестесін халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органдар қалыптастырады және бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z123" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Мобильді оқу орталығының оқу қызметін қамтамасыз ету үшін білім беру ұйымының басшысы өндірістен мамандарды тарта отырып, оқытушылар мен өндірістік оқыту шеберлері қатарынан инженерлік-педагогикалық қызметкерлер тобын және олардың негізгі қызметінің кестесін ескере отырып, мобильді оқу орталығында жұмыс істеу мерзімдерін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z124" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Кәсіптік оқуды аяқтаған және біліктілік емтиханын тапсырған адамдарға білім беру ұйымы № 385 бұйрықпен бекітілген нысан бойынша сертификат береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z125" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Кәсіптік оқуды аяқтағаннан кейін мансап орталығы жұмыссызға жұмысқа орналасуға жәрдемдеседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z126" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Білім беру ұйымы ай сайын есепті айдан кейінгі айдың 1 (бірінші) күніне қарай осы Қағидаларға 5 және 6-қосымшаларға сәйкес нысандар бойынша мансап орталығына мобильді оқу орталығындағы кәсіптік оқытудың іске асырылу барысы туралы есепті ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z127" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-параграф. Шалғайдағы ауылдық елді мекендердің тұрғындарын кәсіптік оқытуды ұйымдастыру тәртібі</w:t>
-[...82 lines deleted...]
-    <w:bookmarkEnd w:id="94"/>
+        <w:t xml:space="preserve"> 3-параграф. Білім беру ұйымдарында кәсіптік оқытуды қаржыландыру қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z128" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Оқытуды қаржыландыруды халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті орган жергілікті бюджет қаражаты есебінен жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z129" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Білім беру ұйымдарындағы Оқытудың құнын астананың, облыстың, республикалық маңызы бар қаланың білім беру басқармасының және ӨКП-ның ұсынуы бойынша халықты жұмыспен қамту мәселелері жөніндегі өңірлік комиссия (бұдан әрі – өңірлік комиссия) белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 31-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 03.05.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 42-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 376</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z130" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Оқытудан өтіп жатқан жұмыссыздар оқу ақысын төлеу бойынша мемлекеттік қолдаумен, Қазақстан Республикасының заңнамасында жұмысшы біліктіліктер бойынша техникалық және кәсіптік білім беру бағдарламаларын іске асыратын білім беру ұйымдарында оқып жатқан студенттер үшін белгіленген мөлшерде стипендиямен, сондай-ақ, жол жүруге, тұруға және медициналық тексеріп-қараудан өтуге материалдық көмекпен қамтамасыз етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z131" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Материалдық көмек:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z132" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) облыс шегінде, бірақ жұмыссыздар тұрақты тұратын елді мекендерден тыс орналасқан білім беру ұйымдарында оқыған барлық кезеңде оқу орнына баруға және қайтуға 4 айлық есептік көрсеткіш (бұдан әрі – АЕК) мөлшерінде жол жүруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z133" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жұмыссыздар тұрақты тұратын елді мекендерден тыс орналасқан білім беру ұйымдарында оқыған уақытта Астана, Алматы, Шымкент қалаларында, Атырау және Маңғыстау облыстарында тұруға ай сайын – 15 АЕК мөлшерінде, қалған облыстарда тұруға ай сайын – 10 АЕК мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z134" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) оқудың барлық кезеңінде медициналық тексеріп-қараудан өтуге 2 АЕК мөлшерінде беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z135" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Материалдық көмек шығыстарды растайтын құжаттар ұсынылмай, білім беру ұйымы берген сабаққа келуі туралы анықтаманың негізінде төленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z136" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Оқытудан онлайн режимде өткен кезде тұруға және жол жүруге материалдық көмек төленбейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z137" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Еңбек мобильділігі орталығы ай сайын есепті айдан кейінгі айдың 10 (оныншы) күніне қарай білім беру ұйымы ұсынған есептіліктердің негізінде жұмыссыздардың ағымдағы (карточкалық) шоттарына стипендия мен материалдық көмекті аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 47-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 03.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 135</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z116" w:id="95"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z138" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Еңбек мобильділігі орталығы ай сайын есепті айдан кейінгі айдың 15 (он бесінші) күніне қарай білім беру ұйымы ұсынған орындалған жұмыстардың актісінің негізінде білім беру ұйымының есеп айырысу шотына жұмыссыздарды оқыту ақысын аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 34-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 03.05.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 48-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 03.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 135</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z121" w:id="100"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z127" w:id="106"/>
+    <w:bookmarkStart w:name="z139" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-параграф. Білім беру ұйымдарында кәсіптік оқытуды қаржыландыру қағидалары</w:t>
-[...422 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Жұмыс берушілердегі жұмыс орнында кәсіптік оқытуды ұйымдастыру және қаржыландыру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-тарау жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z989" w:id="119"/>
+    <w:bookmarkStart w:name="z989" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Жұмыс берушілердегі жұмыс орнында кәсіптік оқытуды ұйымдастыру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z929" w:id="120"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z929" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Жұмыс берушiлердегі жұмыс орнында кәсiптiк оқыту (бұдан әрi - Жұмыс орнында оқыту) ағымдағы жылға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z930" w:id="121"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z930" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының аумағында тіркелген жұмыс істеп тұрған заңды тұлға немесе дара кәсіпкер мәртебесі болған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z931" w:id="122"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z931" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жарғыда кадрларды кәсіптік даярлау, қайта даярлау және олардың біліктілігін арттыру жөніндегі норма (ереже) болған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z932" w:id="123"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z932" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бір жылдан астам жұмыс істеп тұрған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z933" w:id="124"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z933" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) салықтар, жарналар және аударымдар бойынша мерзімі өткен берешегі болмаған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z934" w:id="125"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z934" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) өндірісте кемінде бір жыл кәсіптік практикалық жұмыс тәжірибесі бар білікті жұмыскерлері болған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z935" w:id="126"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z935" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) жұмысшы біліктілігі бойынша кадрларды даярлаудың жеке бағдарламасы болған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z936" w:id="127"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z936" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) алдыңғы жылы Жұмыс орнында оқытуды аяқтаған жұмыссыздардың кемінде 60%-ын жұмысқа орналастырған кезде жұмыс берушілердің базасында ұйымдастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z937" w:id="128"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z937" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың 7) тармақшасының талабы Оқытуды ұйымдастыруға алғаш рет қатысатын және (немесе) мүгедектігі бар адамдарды оқытуға мамандандырылған жұмыс берушілерге қолданылмайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z938" w:id="129"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z938" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49-1. Жұмысқа орналасқандардың саны:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z939" w:id="130"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z939" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мерзімді әскери қызметке Қарулы Күштерге, сондай-ақ Қазақстан Республикасының басқа да әскерлері мен әскери құралымдарына шақырылған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z940" w:id="131"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z940" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) үш жасқа толғанға дейін бала күтіміне байланысты жалақысы сақталмайтын демалыста жүрген;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z941" w:id="132"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z941" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) техникалық және кәсіптік, орта білімнен кейінгі, жоғары және (немесе) жоғары оқу орнынан кейінгі білім алатын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z942" w:id="133"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z942" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Қазақстан Республикасынан тыс жерлерге тұрақты тұруға кеткен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z943" w:id="134"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z943" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) қайтыс болған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z944" w:id="135"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z944" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) мүгедектігі бар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z945" w:id="136"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z945" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) хабар-ошарсыз кетті деп танылған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z946" w:id="137"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z946" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) сот әрекетке қабілетсіз деп таныған жұмыссыздарды есепке алмай есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z947" w:id="138"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z947" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жұмысқа орналастыру деңгейі міндетті зейнетақы жарналарының бар болуы негізінде айқындалады және алдыңғы бір жылдан аспайтын кезеңде жұмыссыздар Жұмыс орнында оқытуды аяқтағаннан кейін үш ай өткеннен кейін тексеріледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z948" w:id="139"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z948" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жұмысқа орналасқандардың есебіне есебіне алдыңғы күнтізбелік жылы Жұмыс орнында оқытуды ұйымдастыруға өтінім берген жұмыс беруші тиісті қаржы жылына арналған республикалық бюджет туралы заңда айқындалған ең төменгі жалақының 10%-ынан кем емес мөлшерде міндетті зейнетақы жарналарын аударып отырған жұмыссыздар алынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z949" w:id="140"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 49-1-тармақтың орыс тіліндегі мәтініне өзгеріс енгізіледі, қазақ тіліндегі мәтіні өзгермейді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 266</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z949" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Жұмыс орнында оқытуды ұйымдастыру үшін жұмыс беруші Электрондық еңбек биржасындағы "жеке кабинеті" арқылы ағымдағы қаржы жылындағы 1 қарашаға дейінгі мерзімде мансап орталығына алдағы қаржы жылына осы Қағидаларға 7-қосымшаға сәйкес нысан бойынша өтінім береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z950" w:id="141"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z950" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Мансап орталығы өтінімдерді жинау аяқталған күннен бастап 10 (он) жұмыс күні ішінде өтінімдерді осы Қағидалардың 49-тармағында көрсетілген жұмыс берушілерді іріктеу өлшемшарттарына сәйкес келуі тұрғысынан қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z951" w:id="142"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z951" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мансап орталығы жүргізілген жұмыстың қорытындысы бойынша 3 (үш) жұмыс күні ішінде жұмыс берушілердің бірыңғай тізбесін қалыптастырады және бекіту үшін аудандық (қалалық) комиссияға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z952" w:id="143"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z952" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Аудандық (қалалық) комиссия 5 (бес) жұмыс күні ішінде біліктілікті (дағдыларды), кәсіптік оқытуға жолданатын жұмыссыздардың санын, оқыту ұзақтығын көрсетумен өтінімдері бойынша Жұмыс орнында оқыту ұйымдастырылатын жұмыс берушілердің тізбесін бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z953" w:id="144"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z953" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жұмыс берушілердің тізбесі бюджет қаражаты болған кезде қаржы жылы ішінде тоқсан сайынғы негізде жаңартылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z954" w:id="145"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z954" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Мансап орталығы жұмыс берушілердің тізбесі бекітілген соң 5 (бес) жұмыс күні ішінде аудандық (қалалық) комиссия қабылдаған шешім туралы жұмыс берушілерді хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z955" w:id="146"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z955" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тізбеге енгізілмеген жұмыс берушілер қаржы жылы ішінде алдыңғы өтінім берілген күннен бастап 3 ай өткен соң қайта өтінім береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-[...95 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z962" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Жұмыс орнында оқытуға қатысуға ниет білдірген үміткерлер мансап орталығына мынадай құжаттарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z957" w:id="147"/>
+    <w:bookmarkEnd w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жеке басты куәландыратын құжатты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z958" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Еңбек кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>35-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес еңбек қызметін растайтын құжаттарды (бар болса);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z959" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бар болса білімі туралы құжатты (аттестат, куәлік, диплом), оқытудан өткенін растайтын құжатты (куәлік, сертификат);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z960" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) "Денсаулық сақтау саласындағы есепке алу құжаттамасының нысандарын, сондай-ақ оларды толтыру жөніндегі нұсқаулықтарды бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2020 жылғы 30 қазандағы № ҚР ДСМ-175/2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21579 болып тіркелген) бекітілген денсаулық жағдайы туралы медициналық анықтаманың көшірмесін қоса бере отырып, осы Қағидаларға 8-қосымшаға сәйкес нысан бойынша өтініш береді.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке басын куәландырғаннан және "Еңбек нарығы" АЦЖ-ға деректерді енгізгеннен кейін құжаттар үміткерге қайтарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мансап орталығы Жұмыс орнында оқытуға үміткерлердің тізімін қалыптастырады және электрондық поштаның көмегімен жұмыс берушілерге келісуге жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 54-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z963" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Жұмыс беруші 5 (бес) жұмыс күні ішінде Жұмыс орнында оқытуға үміткерлердің тізімін келіседі және қажет болған кезде әлеуетті үміткерлермен сұхбаттасу өткізеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z961" w:id="151"/>
-[...15 lines deleted...]
-      Жеке басын куәландырғаннан және "Еңбек нарығы" ААЖ-ға деректерді енгізгеннен кейін құжаттар үміткерге қайтарылады.</w:t>
+    <w:bookmarkStart w:name="z964" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Мансап орталығы 3 (үш) жұмыс күні ішінде жұмыссызды жұмыс беруші қабылдаған шешім туралы хабардар етеді және оның келісімімен осы Қағидаларға 9-қосымшаға сәйкес нысан бойынша Жұмыс орнында оқытуға жолдама береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z962" w:id="152"/>
-[...15 lines deleted...]
-      Мансап орталығы Жұмыс орнында оқытуға үміткерлердің тізімін қалыптастырады және электрондық поштаның көмегімен жұмыс берушілерге келісуге жібереді.</w:t>
+    <w:bookmarkStart w:name="z965" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еңбек мобильділігі орталығы жұмыссыздармен және жұмыс берушімен осы Қағидаларға 10-қосымшаға сәйкес нысан бойынша кәсіптік оқыту бойынша әлеуметтік келісімшарт (бұдан әрі – Әлеуметтік келісімшарт) жасасады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z963" w:id="153"/>
-[...15 lines deleted...]
-      55. Жұмыс беруші 5 (бес) жұмыс күні ішінде Жұмыс орнында оқытуға үміткерлердің тізімін келіседі және қажет болған кезде әлеуетті үміткерлермен сұхбаттасу өткізеді.</w:t>
+    <w:bookmarkStart w:name="z966" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. Жұмыссыз мансап орталығынан жолдама алған күннен бастап 3 (үш) жұмыс күні ішінде жұмыс берушіге Жұмыс орнында оқыту мәселесі бойынша жүгінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z964" w:id="154"/>
-[...15 lines deleted...]
-      56. Мансап орталығы 3 (үш) жұмыс күні ішінде жұмыссызды жұмыс беруші қабылдаған шешім туралы хабардар етеді және оның келісімімен осы Қағидаларға 9-қосымшаға сәйкес нысан бойынша Жұмыс орнында оқытуға жолдама береді.</w:t>
+    <w:bookmarkStart w:name="z967" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. Жұмыс беруші Мансап орталығының жолдамасы бойынша жүгінген жұмыссызды Жұмыс орнында оқытуға қабылдайды және онымен оқу кезеңіне еңбек шартын жасасады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z965" w:id="155"/>
-[...15 lines deleted...]
-      Еңбек мобильділігі орталығы жұмыссыздармен және жұмыс берушімен осы Қағидаларға 10-қосымшаға сәйкес нысан бойынша кәсіптік оқыту бойынша әлеуметтік келісімшарт (бұдан әрі – Әлеуметтік келісімшарт) жасасады.</w:t>
+    <w:bookmarkStart w:name="z968" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. Еңбек шарты сабақтарды дәлелсіз себептермен босату және еңбек заңнамаларын сәйкес өз қызметтік міндеттемелерін орындамау жағдайларында, сондай-ақ үлгерімді ағымдағы бақылау, аралық аттестаттау және (немесе) сертификаттау қорытындысы бойынша бұзылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z966" w:id="156"/>
-[...15 lines deleted...]
-      57. Жұмыссыз мансап орталығынан жолдама алған күннен бастап 3 (үш) жұмыс күні ішінде жұмыс берушіге Жұмыс орнында оқыту мәселесі бойынша жүгінеді.</w:t>
+    <w:bookmarkStart w:name="z969" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Дәлелсіз себептермен оқудан шығарылған жұмыссыздар жұмыссыз ретінде қайта тіркелген күннен бастап бір жыл өткен соң ғана кәсіптік оқытудан қайта өтеді, бірақ оқуға бір рет қана жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z967" w:id="157"/>
-[...15 lines deleted...]
-      58. Жұмыс беруші Мансап орталығының жолдамасы бойынша жүгінген жұмыссызды Жұмыс орнында оқытуға қабылдайды және онымен оқу кезеңіне еңбек шартын жасасады.</w:t>
+    <w:bookmarkStart w:name="z970" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. Жұмыс беруші жұмыссызды оқытудың жеке бағдарламасын жасайды және білікті тәлімгерді бекітіп, жұмыс орнында оқытуды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z968" w:id="158"/>
-[...15 lines deleted...]
-      59. Еңбек шарты сабақтарды дәлелсіз себептермен босату және еңбек заңнамаларын сәйкес өз қызметтік міндеттемелерін орындамау жағдайларында, сондай-ақ үлгерімді ағымдағы бақылау, аралық аттестаттау және (немесе) сертификаттау қорытындысы бойынша бұзылады.</w:t>
+    <w:bookmarkStart w:name="z971" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыс орнында оқытудың жеке бағдарламасы оқыту жүргізілетін жұмыс берушінің құрылымдық бөлімшесінің атауын, оқытуды өткізу нысандарын, тәлімгердің тегі мен атын көрсете отырып, жұмыс берушінің актісімен бекітіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z969" w:id="159"/>
-[...15 lines deleted...]
-      60. Дәлелсіз себептермен оқудан шығарылған жұмыссыздар жұмыссыз ретінде қайта тіркелген күннен бастап бір жыл өткен соң ғана кәсіптік оқытудан қайта өтеді, бірақ оқуға бір рет қана жіберіледі.</w:t>
+    <w:bookmarkStart w:name="z972" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. Жұмыс орнында оқытуды аяқтаған соң жұмыс беруші жұмыссыздардың кәсіптік даярлығын бағалау бойынша біліктілік емтихан өткізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z970" w:id="160"/>
-[...15 lines deleted...]
-      61. Жұмыс беруші жұмыссызды оқытудың жеке бағдарламасын жасайды және білікті тәлімгерді бекітіп, жұмыс орнында оқытуды жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z973" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. Жұмыс орнында оқытуды аяқтаған жұмыссыздарға жұмыс беруші №385 бұйрыққа сәйкес нысан бойынша сертификат береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z971" w:id="161"/>
-[...15 lines deleted...]
-      Жұмыс орнында оқытудың жеке бағдарламасы оқыту жүргізілетін жұмыс берушінің құрылымдық бөлімшесінің атауын, оқытуды өткізу нысандарын, тәлімгердің тегі мен атын көрсете отырып, жұмыс берушінің актісімен бекітіледі.</w:t>
+    <w:bookmarkStart w:name="z974" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. Жұмыссыз жұмыс орнында оқытуды сәтті аяқтағаннан кейін жұмыс беруші Әлеуметтік келісімшарттың негізінде оны 5 (бес) жұмыс күні ішінде тұрақты жұмыс орнына кемінде 12 (он екі) мерзімге жұмысқа орналастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z972" w:id="162"/>
-[...15 lines deleted...]
-      62. Жұмыс орнында оқытуды аяқтаған соң жұмыс беруші жұмыссыздардың кәсіптік даярлығын бағалау бойынша біліктілік емтихан өткізеді.</w:t>
+    <w:bookmarkStart w:name="z975" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65. Жұмыс беруші 5 (бес) жұмыс күні ішінде мансап орталығына тұрақты жұмыс орнына ауыстыру немесе жұмыссыздарды ауыстырудан бас тарту туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z973" w:id="163"/>
-[...15 lines deleted...]
-      63. Жұмыс орнында оқытуды аяқтаған жұмыссыздарға жұмыс беруші №385 бұйрыққа сәйкес нысан бойынша сертификат береді.</w:t>
+    <w:bookmarkStart w:name="z976" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. Мансап орталығы жұмыссыздың жұмыс орнында оқытудан өткені және оқуды аяқтағаннан кейін (оқу мерзімі аяқталғанға дейін) тұрақты жұмысқа орналасқаны туралы мәліметтерді жұмыспен қамтудың жеке картасында көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z974" w:id="164"/>
-[...15 lines deleted...]
-      64. Жұмыссыз жұмыс орнында оқытуды сәтті аяқтағаннан кейін жұмыс беруші Әлеуметтік келісімшарттың негізінде оны 5 (бес) жұмыс күні ішінде тұрақты жұмыс орнына кемінде 12 (он екі) мерзімге жұмысқа орналастырады.</w:t>
+    <w:bookmarkStart w:name="z977" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67. Жұмыс беруші-заңды тұлғаның таратылған не жұмыс беруші-жеке тұлға қызметі тоқтатылған, жұмыскерлер саны немесе штат қысқарған, жұмыс берушінің экономикалық жай-күйінің нашарлауына алып келген өндірістер және орындалатын жұмыстар мен көрсетілетін қызметтер көлемі төмендеген жағдайларды қоспағанда, жұмыс беруші жұмыссызды тұрақты жұмысқа қабылдаудан бас тартқан жағдайда, мемлекеттің оқуға жіберілген жұмыссызға жалақы төлеуге жұмсаған шығыстарын бюджетке қайтарады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z975" w:id="165"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z978" w:id="168"/>
+    <w:bookmarkStart w:name="z978" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       68. Жұмыс беруші ай сайын есепті айдан кейінгі айдың 1 (бірінші) күніне мансап орталығына осы Қағидаларға 11 және 12-қосымшаларға сәйкес нысандар бойынша жұмыс орнында оқытудың іске асырылу барысы туралы есепті және "Бастапқы есепке алу құжаттарының нысандарын бекіту туралы" Қазақстан Республикасы Қаржы министрінің 2012 жылғы 20 желтоқсандағы № 562 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8265 болып тіркелген) 50-қосымшаға сәйкес нысан бойынша орындалған жұмыстардың актісін ұсынады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z979" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69. Мансап орталығы есепті айдан кейінгі айдың 1 (бірінші) күніне дейінгі мерзімде жұмыс берушілердің мәліметтерінің негізінде "Еңбек нарығы" АЦЖ-ға оқып жатқан жұмыссыздардың мәртебесі бойынша деректерді қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z182" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-параграф. Жұмыссызды жұмыс берушілердегі жұмыс орнында кәсіптік оқытуды қаржыландыру тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z980" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70. Жұмыс орнында оқытуды қаржыландыруды халықты жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органдар жергілікті бюджет қаражаты есебінен жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z979" w:id="169"/>
-[...15 lines deleted...]
-      69.</w:t>
+    <w:bookmarkStart w:name="z981" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71. Жұмыс орнында оқыту құны жыл сайын ӨКП-ның және астананың, облыстың, республикалық маңызы бар қаланың білім беру басқармаларының ұсынуы бойынша өңірлік комиссиямен белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. 71-тармақ жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 376</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z982" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72. Жұмыс орнында оқыту кезеңінде жұмыссыздардың жалақысын Еңбек кодексіне сәйкес еңбек мобильділігі орталығы төлейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z983" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73. Жалақының бір айдағы мөлшері салықтарды, міндетті әлеуметтік аударымдарды, пайдаланылмаған еңбек демалысына өтемақыны, банктік қызметтерді және экологиялық үстемеақылар бойынша төлемдерді есепке алмағанда 20 (жиырма) АЕК-ті құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z984" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74. Орындалатын жұмыстың көлеміне және күрделілігіне қарай жұмыс беруші өз қаражаты есебінен, қажет болған жағдайда, нақты орындалған жұмыс үшін жалақыға қосымша үстеме ақы белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z985" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75. Еңбек мобильділігі орталығы ай сайын есепті айдан кейінгі айдың 10 (оныншы) күніне қарай жұмыс беруші ұсынған есептіліктердің негізінде жұмыссыздардың ағымдағы (карточкалық) шоттарына жалақыны аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z986" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76. Жұмыссыздарға жұмыс орнында оқыту кезеңінде уақытша жұмысқа жарамсыздығы жөніндегі әлеуметтік жәрдемақы төлеуді Еңбек кодексіне сәйкес еңбек мобильділігі орталығы жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z988" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77. Еңбек мобильділігі орталығы ай сайын есепті айдан кейінгі айдың 15 (он бесінші) күніне жұмыс беруші ұсынған орындалған жұмыстар актісінің негізінде жұмыс орнында оқыту ақысын жұмыс берушінің есеп шотына аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z191" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Сұранысқа ие кәсіптер тізбесі бойынша Электрондық еңбек биржасында кәсіптік оқытуды ұйымдастыру және қаржыландыру тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z192" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-параграф. Сұранысқа ие кәсіптер тізбесі бойынша Электрондық еңбек биржасында кәсіптік оқытуды ұйымдастыру тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z193" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78. Электрондық еңбек биржасында кәсіптік оқыту (бұдан әрі – Оқыту) білім алушылардың белгілі бір жұмыс түрін орындау үшін қажетті жаңа дағдыларды жеделдетіп игеруіне бағытталған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z194" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79. Кәсіптік оқыту мансап орталықтарында немесе Электрондық еңбек биржасы арқылы тіркелгендер қатарындағы жұмыссыздар үшін жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z195" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80. Оқытуды ұйымдастыру үшін skills.enbek.kz онлайн режимде кәсіптік оқыту платформасы (бұдан әрі – платформа) жұмыс істейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z196" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Платформада жұмыссыздарды авторизациялау Электрондық еңбек биржасында тіркелген кезде көрсетілген электрондық пошта, телефон нөмірі немесе электрондық цифрлық қолтаңба арқылы жүргізіледі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z197" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81. Білім алушы платформада сұранысқа ие кәсіптер мен дағдылар бойынша ұсынылған курстарды өз бетінше таңдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қажетті практикалық дағдыларды алу үшін білім алушы виртуалды шындық технологияларын пайдалана отырып Оқытуды таңдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      69-тармақ 12.07.2026 бастап қолданысқа енгізіледі - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 81-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 20.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 434</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 202</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> (мәтін алып тасталды) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z182" w:id="170"/>
-[...393 lines deleted...]
-    <w:bookmarkStart w:name="z910" w:id="186"/>
+    <w:bookmarkStart w:name="z910" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       81-1. Виртуалды шындық технологияларын пайдалана отырып Оқытуды таңдағанда, білім алушы алдымен платформада профильге сәйкес курстан өтеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkEnd w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6361,70 +6419,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z911" w:id="187"/>
+    <w:bookmarkStart w:name="z911" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       81-2. Оқыту виртуалды шындық технологияларын пайдалана отырып мансап орталықтарында техникалық мүмкіндіктер болған жағдайда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkEnd w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6443,404 +6501,372 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z198" w:id="188"/>
+    <w:bookmarkStart w:name="z198" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       82. Оқыту оқу материалдарын өз бетінше игеру жолымен жеке тәртіппен жүргізіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z199" w:id="189"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z199" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       83. Оқу аяқталғаннан кейін қорытынды тестілеу өткізіледі. Сұрақтардың жалпы санынан 70 (жетпіс) пайыздан астам дұрыс жауап алған білім алушыға платформада курстың атауы және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша бірегей нөмір беріле отырып, оқуды аяқтау туралы электрондық сертификат беріледі. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z200" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сертификат платформадағы жеке кабинетте және Электрондық еңбек биржасындағы резюмеде көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z201" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      84. Қорытынды тестілеуден өтпеген білім алушы қорытынды тестілеуді 5 (бес) реттен артық емес қайта тапсыруға жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 84-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 03.05.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 135</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z202" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      85. Оқуды дәлелсіз себеппен өз бетінше тоқтатқан білім алушылар жұмыссыз ретінде қайта тіркелген күннен бастап бір күнтізбелік жыл өткен соң оқуға қайта жіберілуі мүмкін, бірақ бір реттен артық емес.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z200" w:id="190"/>
-[...216 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z203" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       86. Мансап орталығы ай сайын есепті айдан кейінгі айдың 1 (бірінші) күніне дейінгі мерзімде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес "Еңбек нарығы" ААЖ-да білім алып жатқан жұмыссыздардың мәртебесі бойынша деректерді қояды.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z204" w:id="193"/>
+        <w:t xml:space="preserve"> сәйкес "Еңбек нарығы" АЦЖ-да білім алып жатқан жұмыссыздардың мәртебесі бойынша деректерді қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 86-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z204" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Сұранысқа ие кәсіптер тізбесі бойынша Электрондық еңбек биржасында кәсіптік оқытуды қаржыландыру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z205" w:id="194"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z205" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       87. Платформада оқыту ақылы курстарды қоспағанда, тегін негізде ұсынылады, ақылы курстарға білім алушы курстың авторы белгілеген баға бойынша өз бетінше ақы төлейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkEnd w:id="192"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6932,346 +6958,346 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z776" w:id="195"/>
+    <w:bookmarkStart w:name="z776" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік деректерді жинауға арналған нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkEnd w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z990" w:id="196"/>
+    <w:bookmarkStart w:name="z990" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: мансап орталықтарына</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z991" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет – ресурста орналастырылған: www.enbek.gov.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z992" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік нысанның атауы: Білім беру ұйымдарында жұмыссыздарды кәсіптік оқытуға ағымдағы қаржы жылына өтінім</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z991" w:id="197"/>
-[...15 lines deleted...]
-      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет – ресурста орналастырылған: www.enbek.gov.kz</w:t>
+    <w:bookmarkStart w:name="z993" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: КО-1-1</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z992" w:id="198"/>
-[...15 lines deleted...]
-      Әкімшілік нысанның атауы: Білім беру ұйымдарында жұмыссыздарды кәсіптік оқытуға ағымдағы қаржы жылына өтінім</w:t>
+    <w:bookmarkStart w:name="z994" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кезеңділік: біржолғы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z993" w:id="199"/>
-[...15 lines deleted...]
-      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: КО-1-1</w:t>
+    <w:bookmarkStart w:name="z995" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есепті кезең: 20__ жылғы _______ жағдай бойынша</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z994" w:id="200"/>
-[...15 lines deleted...]
-      Кезеңділік: біржолғы</w:t>
+    <w:bookmarkStart w:name="z996" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын адамдар тобы: жұмыс берушілер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z995" w:id="201"/>
-[...15 lines deleted...]
-      Есепті кезең: 20__ жылғы _______ жағдай бойынша</w:t>
+    <w:bookmarkStart w:name="z997" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: ағымдағы қаржы жылындағы 1 қарашаға дейін</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z996" w:id="202"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="203"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z998" w:id="204"/>
+          <w:bookmarkStart w:name="z998" w:id="202"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ЖСН/БСН</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="204"/>
+          <w:bookmarkEnd w:id="202"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -8030,184 +8056,184 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1024" w:id="205"/>
+    <w:bookmarkStart w:name="z1024" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (деректерді жеке адамдар ұсынған жағдайда, сондай-ақ агрегирленген түрде толтырылмайды)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z1025" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жинау әдісі: электронды түрде</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z1026" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кесте</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z1025" w:id="206"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="207"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1027" w:id="208"/>
+          <w:bookmarkStart w:name="z1027" w:id="206"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ р/с</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="208"/>
+          <w:bookmarkEnd w:id="206"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8367,80 +8393,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1034" w:id="209"/>
+          <w:bookmarkStart w:name="z1034" w:id="207"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="209"/>
+          <w:bookmarkEnd w:id="207"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8777,290 +8803,290 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1048" w:id="210"/>
+    <w:bookmarkStart w:name="z1048" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Атауы _______________________________________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z1049" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мекенжайы __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z1050" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефоны ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z1049" w:id="211"/>
-[...15 lines deleted...]
-      Мекенжайы __________________________________________________</w:t>
+    <w:bookmarkStart w:name="z1051" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта мекенжайы __________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z1050" w:id="212"/>
-[...15 lines deleted...]
-      Телефоны ___________________________________________________</w:t>
+    <w:bookmarkStart w:name="z1052" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z1051" w:id="213"/>
-[...15 lines deleted...]
-      Электрондық пошта мекенжайы __________________________________</w:t>
+    <w:bookmarkStart w:name="z1053" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________ ________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z1052" w:id="214"/>
-[...15 lines deleted...]
-      Орындаушы:</w:t>
+    <w:bookmarkStart w:name="z1054" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Тегі, аты, әкесінің аты (бар болса) (қолы)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z1053" w:id="215"/>
+    <w:bookmarkStart w:name="z1055" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы немесе қол қоюға уәкілетті адам:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z1056" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________ ________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z1054" w:id="216"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z1057" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Тегі, аты, әкесінің аты (бар болса) (қолы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z1056" w:id="218"/>
-[...15 lines deleted...]
-      _____________________________________ ________________</w:t>
+    <w:bookmarkStart w:name="z1058" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күні: 20__ жылғы "___"_____________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z1057" w:id="219"/>
-[...15 lines deleted...]
-      (Тегі, аты, әкесінің аты (бар болса) (қолы)</w:t>
+    <w:bookmarkStart w:name="z1059" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мөрдің орны (бар болса)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z1058" w:id="220"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="221"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9178,420 +9204,324 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>арналған нысанға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1061" w:id="222"/>
+    <w:bookmarkStart w:name="z1061" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Білім беру ұйымдарында жұмыссыздарды кәсіптік оқытуға ағымдағы қаржы жылына өтінім" әкімшілік деректерінің нысанын толтыру жөніндегі түсіндірме</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z1062" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z1063" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы түсіндірме "Білім беру ұйымдарында жұмыссыздарды кәсіптік оқытуға ағымдағы қаржы жылына өтінім" нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z1062" w:id="223"/>
+    <w:bookmarkStart w:name="z1064" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Нысанды жұмыс берушілер толтырады және мансап орталықтарына ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z1065" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Нысанға бірінші басшы не оның міндетін атқарушы адамның тегі мен аты-жөнін көрсете отырып, қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z1066" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Нысан ағымдағы қаржы жылындағы 1 қарашаға дейін ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z1067" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Нысан қазақ және орыс тілдерінде толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z1068" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
-[...79 lines deleted...]
-      4. Нысан ағымдағы қаржы жылындағы 1 қарашаға дейін ұсынылады.</w:t>
+        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z1067" w:id="228"/>
-[...15 lines deleted...]
-      5. Нысан қазақ және орыс тілдерінде толтырылады.</w:t>
+    <w:bookmarkStart w:name="z1069" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Нысанның 1-бағанында реттік нөмір көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z1068" w:id="229"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
+    <w:bookmarkStart w:name="z1070" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Нысанның 2-бағанында өтінім беретін жұмыс берушінің атауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z1069" w:id="230"/>
-[...15 lines deleted...]
-      6. Нысанның 1-бағанында реттік нөмір көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z1071" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Нысанның 3-бағанында өтінім беретін жұмыс берушінің бизнес-сәйкестендіру нөмірі немесе жеке сәйкестендіру нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z1070" w:id="231"/>
-[...15 lines deleted...]
-      7. Нысанның 2-бағанында өтінім беретін жұмыс берушінің атауы көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z1072" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Нысанның 4-бағанында жұмыссыздарды білім беру ұйымдарында кәсіптік оқытуды ұйымдастыру қажет етілетін біліктіліктің немесе дағдының атауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z1071" w:id="232"/>
-[...15 lines deleted...]
-      8. Нысанның 3-бағанында өтінім беретін жұмыс берушінің бизнес-сәйкестендіру нөмірі немесе жеке сәйкестендіру нөмірі көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z1073" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Нысанның 5-бағанында білім беру ұйымдарына кәсіптік оқытуға жіберілетін жұмыссыздардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z1072" w:id="233"/>
-[...15 lines deleted...]
-      9. Нысанның 4-бағанында жұмыссыздарды білім беру ұйымдарында кәсіптік оқытуды ұйымдастыру қажет етілетін біліктіліктің немесе дағдының атауы көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z1074" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Нысанның 6-бағанында білім беру ұйымдарында жұмыссыздарды кәсіптік оқытудың ұзақтығы көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z1073" w:id="234"/>
-[...134 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9625,3773 +9555,4001 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Кәсіптік оқытуды ұйымдастыру</w:t>
+              <w:t>Кәсіптік оқытуды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>және қаржыландыру</w:t>
+              <w:t>ұйымдастыру және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
+              <w:t>қаржыландыру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z214" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+____________________________ ауданының</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(қаласының) мансап орталығының</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+директорына</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_____________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мекенжайы бойынша тұратын</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+______________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тегі, аты, әкесінің аты (бар болса)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мені білім беру ұйымына кәсіптік оқытуға жіберуіңізді сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінішке мынадай құжаттарды қоса беремін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыспен қамтуға жәрдемдесудің белсенді шарасын алу үшін қажет болатын дербес деректерімді жинау мен өңдеуге келісімімді беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________ ______________ Күні қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ----------------------------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (кесу сызығы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азамат ________________________________________ өтініші 20__ жылғы "___" ________ қабылданды, № ________ болып тіркелді, құжаттарды қабылдаған адамның тегі, аты, әкесінің аты (бар болса), лауазымы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________ _______________ Күні қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кәсіптік оқытуды ұйымдастыру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және қаржыландыру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3-қосымша </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z240" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z241" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Білім беру ұйымына кәсіптік оқытуға № ____ жолдама</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z242" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Азамат ___________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z243" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Тегі, аты, әкесінің аты (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z244" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z245" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Білім беру ұйымының атауы, мекенжайы, байланыс телефоны)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z246" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20__ "___" __________ бастап 20__ "___" __________ дейін ___ ай мерзімге кәсіптік </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z247" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      оқытуға жіберіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z248" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ___________________________________________       ________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z249" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лауазымы, тегі, аты, әкесінің аты (бар болса)             қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z250" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Берілген күні</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z251" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мөрдің орны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z252" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ---------------------------------------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z253" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (кесу сызығы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z254" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кәсіптік оқытуға жіберілген күннен бастап бес жұмыс күні ішінде Білім беру ұйымы мансап орталығына қайтарады</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z255" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № ___ жолдамаға хабарлама</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z256" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z257" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Білім беру ұйымының атауы, мекенжайы, байланыс телефоны)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z258" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      азамат ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z259" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Тегі, аты, әкесінің аты (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z260" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__жылғы "__" _______ №___ бұйрыққа сәйкес ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z261" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z262" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Біліктілік (дағды) атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z263" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      біліктілігі (дағдысы) бойынша 20__ жылғы "___"_______ дейін ______ ай мерзімге кәсіптік</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z264" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оқытуға қабылданғанын хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z265" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Білім беру ұйымының жауапты өкілі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z266" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _______________________________________ _____________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z267" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Тегі, аты, әкесінің аты (бар болса))                   (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z268" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Берілген күні </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z269" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мөрдің орны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кәсіптік оқытуды ұйымдастыру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және қаржыландыру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Білім беру ұйымында кәсіптік оқыту жөніндегі № ____ әлеуметтік келісімшарт</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 03.05.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 135</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгерістер енгізілді – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 266</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1832" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________ ___________________ Жасалған орны Күні</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z1833" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұдан әрі "Еңбек мобильділігі орталығы" деп аталатын</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z1834" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      __________________ облыстың (астананың, республикалық маңызы бар </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z1835" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      қаланың) еңбек мобильділігі орталығы атынан _______________________ (ереже, жарғы және т.б) </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z1836" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      негізінде әрекет ететін ______________________________________________, (директордың тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z1837" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      бұдан әрі "Жұмыс беруші" деп аталатын ________________________________ (ереже. жарғы және т.б) </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z1838" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      негізінде әрекет ететін _______________________________________________ (жұмыс берушінің толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z1839" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      атынан _____________________________________, бұдан әрі "Білім алушы" (уәкілетті өкілдің тегі, аты, әкесінің аты (ол болған жағдайда), лауазымы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z1840" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      деп аталатын жұмыссыз _____________________________________________, (тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z1841" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      және бұдан әрі "Білім беру ұйымы" деп аталатын кәсіптік оқытуды өткізетін</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z1842" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      білім беру ұйымы ___________________________________________________ (білім беру ұйымының толық атауы) </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z1843" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      атынан ______________________________________ негізінде әрекет ететін (ереже, жарғы және т.б) </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z1844" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________, (уәкілетті өкілдің тегі, аты, әкесінің аты (ол болған жағдайда), лауазымы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z1845" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      бұдан әрі бірлесіп "Тараптар" деп аталып, Қазақстан Республикасының Әлеуметтік </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Кодекс), Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің бұйрығымен (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № ____ болып тіркелген) бекітілген Кәсіптік оқытуды ұйымдастыру және қаржыландыру </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Қағидалар) сәйкес және ___________________________ ауданның, облыстық маңызы бар қаланың, астананың, республикалық маңызы бар қаланың аудандық (қалалық) комиссиясының 20__ жылғы_____ _______ №_____ шешімінің негізінде білім беру ұйымында кәсіптік оқыту жөніндегі осы әлеуметтік келісімшартты (бұдан әрі – Әлеуметтік келісімшарт) жасады және төмендегі туралы келісімге келді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z792" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Әлеуметтік келісімшарттың мәні</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z793" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.1. Жұмыс берушінің сұратуы бойынша Білім беру ұйымында Білім алушыны кәсіптік оқытуды ұйымдастыру және қаржыландыру, сондай-ақ Білім алушыны Жұмыс беруші мәлімдеген жұмыс орнына жұмысқа орналастыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z794" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1.2. Әлеуметтік келісімшарттың жалпы сомасы _____________ теңгені </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жазбаша)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      құрайды, оның ішінде білім беру қызметтерін көрсетуге ___________ теңге, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жазбаша)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      стипендия мен материалдық көмек төлеуге ___________ теңге. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (жазбаша) </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z795" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Тараптардың міндеттемелері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z796" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.1. Еңбек мобильділігі орталығы (мансап орталығы):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) Білім алушыны _________________________________________ Білім беру ұйымына </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                              (білім беру ұйымының атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _________________________________________________________________ алу үшін </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                        (біліктілік (дағды) атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ___________________________________ мерзімге кәсіптік оқытуға жіберуге; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (оқу кезеңі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Білім беру ұйымы ұсынған ай сайынғы мәліметтердің негізінде Білім алушыға стипендия мен материалдық көмекті уақтылы және толық көлемде төлеуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) орындалған жұмыстардың актісінің негізінде Білім беру ұйымына оқу бойынша қызметтердің ақысын уақтылы және толық көлемде төлеуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Жұмыс берушінің, Білім беру ұйымының және Білім алушының осы Әлеуметтік келісімшартта айқындалған міндеттемелерін орындауына мониторингті жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Жұмыс беруші жұмысқа қабылдаудан бас тартқан кезде Білім алушыға жұмысқа орналастыруға жәрдем көрсетуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) кәсіптік оқытуды қаржыландыруға бөлінген бюджет қаражатының мақсатқа сай жұмсалуына және Білім алушыда міндетті зейнетақы аударымдарының болуына ай сайын мониторинг жүргізуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Білім алушының жұмыспен қамтудың жеке картасында кәсіптік оқытудан өту және оқуды аяқтағаннан кейін (оқу мерзімі аяқталғанға дейін) тұрақты жұмысқа орналасу туралы мәліметті көрсетуге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z797" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.2. Еңбек мобильділігі орталығы (мансап орталығы):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тараптардың міндеттемелерін орындау мониторингін жүзеге асыру үшін қажетті ақпаратты, құжаттар мен материалдарды тараптардан сұрату және алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тараптардан Әлеуметтік келісімшарттың уақтылы және тиісінше орындалуын талап етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Әлеуметтік келісімшарт талаптарының орындалуына барып тексеру жасауға құқылы. Әлеуметтік келісімшарт талаптарының орындалуын тексеру нәтижелері барып тексеру актілерімен рәсімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z798" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.3. Білім алушы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) оқудан өтуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) себепсіз сабақтан қалмауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бес жұмыс күні ішінде тараптарды оқудан өтуге кедергі жасайтын жағдайлардың туындауы туралы хабардар етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) Кодекстің 99-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген жағдайларды қоспағанда, жұмыс беруші мәлімдеген жұмыс орнына жұмысқа орналасуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) басқа тұрақты жұмысқа орналасқан кезде жұмысқа қабылданған сәттен бастап бес жұмыс күні ішінде Мансап орталығына тұрақты жұмысқа қабылдау туралы бұйрықтың көшірмесін ұсынуға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z799" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.4. Білім алушы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Оқу орындары мен оқу орталықтарының тізілімімен білім беру ұйымын таңдауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қағидаларда айқындалған жағдайларда және тәртіппен стипендия мен материалдық көмекті алуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Тараптардан Әлеуметтік келісімшарттың уақтылы және тиісінше орындалуын талап етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) басқа тұрақты жұмысқа өздігінен орналасқан жағдайда жұмыс беруші ұсынған жұмыс орнына жұмысқа орналасудан бас тартуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z800" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.5. Жұмыс беруші:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кәсіптік даярлықты бағалау жөніндегі біліктілік емтиханына қатысуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оқуды аяқтағаннан кейін Білім алушыны алған кәсібі бойынша тұрақты жұмыс орнына кемінде 6 (алты) ай мерзімге жұмысқа орналастыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Мансап орталығын Білім алушыны жұмысқа қабылдау немесе жұмысқа қабылдаудан бас тарту (жұмысқа қабылдаудан бас тартқан кезде себебін көрсете отырып) туралы хабардар етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) заңды тұлғаның таратылған не жұмыс беруші - жеке тұлға қызметі тоқтатылған, жұмыскерлер саны немесе штат қысқарған, жұмыс берушінің экономикалық жай-күйінің нашарлауына әкеп соққан өндірістер және орындалатын жұмыстар мен көрсетілетін қызметтер көлемі төмендеген жағдайларды қоспағанда, жұмыссызды жұмысқа қабылдаудан бас тартқан және кәсіптік оқытудың белгіленген тәртібін бұзған кезде төленген материалдық көмек пен стипендияның сомасын қоса алғанда, мемлекеттің оқуға нақты жұмсаған шығыстарын өтеуге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z801" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.6. Жұмыс беруші:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) өндірістік практикадан өту орнын қамтамасыз етуге (қажет болған кезде); </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өндірістік практикадан өту уақытында тәлімгер тағайындау (қажет болған кезде);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Тараптардан Әлеуметтік келісімшарттың уақтылы және тиісінше орындалуын талап етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) оқу үшін білім беру бағдарламаларын келісуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z802" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.7. Білім беру ұйымы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) Білім алушыны ____________________________біліктілігі (дағдысы) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (біліктілік (дағды) атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      бойынша ______________________________ нысанында кәсіптік оқытуға қабылдауға; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                        (даярлау немесе қайта даярлау)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қағидаларға 5 және (немесе) 6-қосымшаларға сәйкес нысан бойынша оқып жатқандар, оқуды аяқтағандар, оқудан шығарылғандар туралы мәліметтерді есепті ай аяқталғанға дейін 1 (бір) жұмыс күні ішінде ұсынуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Білім алушыға қорытынды аттестаттауды және біліктілік емтиханын өткізуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) белгіленген үлгідегі біліктілік беру туралы құжат (сертификат, куәлік) беруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Білім алушының Әлеуметтік келісімшартта көзделген міндеттемелерін орындауына мониторингті жүзеге асыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Білім беру ұйымы-заңды тұлға таратылған не жұмыс беруші Білім беру ұйымы-жеке тұлға қызметі тоқтатылған, жұмыскерлер саны немесе штат қысқарған, Білім беру ұйымының экономикалық жай-күйінің нашарлауына әкеп соққан өндірістер және орындалатын жұмыстар мен көрсетілетін қызметтер көлемі төмендеген жағдайларды қоспағанда, кәсіптік оқытудың белгіленген тәртібін бұзған кезде мемлекеттің оқуға нақты жұмсаған шығыстарын өтеуге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z803" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.8. Білім беру ұйымы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өндірістік практикадан өту жағдайларын және орнын айқындауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Тараптардан Әлеуметтік келісімшарттың уақтылы және тиісінше орындалуын талап етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) Білім алушыны білім беру ұйымының ішкі тәртібіне сәйкес сабақтан себепсіз қалған және Қазақстан Республикасы Білім және ғылым министрінің 2008 жылғы 18 наурыздағы № 125 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5191 болып тіркелген) бекітілген Орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдары үшін білім алушылардың үлгеріміне ағымдағы бақылауды, оларды аралық және қорытынды аттестаттауды өткізудің үлгілік қағидаларына сәйкес үлгеріміне ағымдағы бақылаудан, аралық аттестаттаудан қорытынды бойынша қанағаттанарлықсыз баға алған кезде аудандық (қалалық) комиссияның келісімі бойынша оқудан шығаруға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z804" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Тараптардың жауапкершілігі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z805" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.1. Тараптардың Әлеуметтік келісімшарт бойынша өз міндеттемелерін не толығымен, не ішінара басқа біреуге беруіне жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z806" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.2. Білім алушы оқуды мерзімінен бұрын аяқтаған, Жұмыс беруші, Білім беру ұйымы кәсіптік оқытуды ұйымдастырудың белгіленген тәртібін бұзған кезде Әлеуметтік келісімшарт бұзушылық анықталған күннен бастап күнтізбелік 15 (он бес) күн ішінде бұзылуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік келісімшарт Тараптардың бірінің бастамасы бойынша бұзылады, бұл ретте тарап басқа тараптарды бұл туралы кемінде бір ай мерзімде хабардар етуге тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z807" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.3. Әлеуметтік келісімшарттың қолданылу мерзімінің аяқталуы Тараптарды осы мерзім аяқталғанға дейін болған заң бұзушылықтар үшін жауаптылықтан босатпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z808" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Форс-мажор</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z809" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.1. Тараптар Әлеуметтік келісімшарт талаптарын орындамағаны үшін жауаптылықта болмайды, егер ол Форс-мажорлық жағдайлардың нәтижесі болып табылса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z810" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.2. Әлеуметтік келісімшарттың мақсаты үшін "форс-мажор" Тараптардың бақылауына көнбейтін және күтпеген сипатқа ие оқиғалар. Мұндай оқиғалар өртті, жер сілкінуін, су тасқынын,апатты жағдайларды және әскери әрекеттерді қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z811" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.3. Форс-мажорлық жағдайлар туындаған кезде Жұмыс беруші мен Білім беру ұйымы 2 (екі) жұмыс күні ішінде Еңбек мобильділігі орталығына (мансап орталығына) мұндай жағдайлар және олардың себептері туралы жазбаша хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер Еңбек мобильділігі орталығынан (мансап орталығынан) өзге жазбаша нұсқаулықтар түспесе, Жұмыс беруші мен Білім беру ұйымы орындылығына қарай Әлеуметтік келісімшарт бойынша өз міндеттемелерін орындауды жалғастырады және форс-мажорлық жағдайларға тәуелді емес Әлеуметтік келісімшартты орындаудың балама көздерін іздейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z812" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.4. Егер жоғарыда көрсетілген мән-жайлар 30 (отыз) күнтізбелік күннен артық жалғасатын болса, онда тараптардың әрқайсысы Әлеуметтік келісімшарт бойынша міндеттемелерді одан әрі орындаудан бас тартуға құқылы және бұл жағдайда тараптардың ешқайсысының басқа тараптан ықтимал шығындарды өтеуді талап етуге құқығы жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z813" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Дауларды шешу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z814" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.1. Тараптар тікелей келіссөздер процесінде араларында Әлеуметтік келісімшарт немесе соған байланысты туындаған барлық даулар мен келіспеушіліктерді шешуге барлық күштерін салуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z815" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.2. Егер мұндай келіссөздерден кейін Тараптар Әлеуметтік келісімшарт бойынша дауды шеше алмаса онда тараптың кез келгені Қазақстан Республикасының заңнамаларына сәйкес осы мәселенің шешілуін талап етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z816" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-тарау. Өзге де жағдайлар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z817" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.1. Әлеуметтік келісімшарт бірдей заңды күші бар төрт данада жасалды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z818" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.2. Бір тарап басқа тараптарға жіберетін кез келген хабарлама почта байланысы немесе Электрондық еңбек биржасы арқылы жіберіледі. Осы күндердің қайсысы кейін туатынына қарай хабарлама ол жеткізілгеннен кейін немесе күшіне ену көрсетілген күні (егер хабарламада көрсетілсе) күшіне енеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z819" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.3. Әлеуметтік келісімшартқа өзгерістер және/немесе толықтырулар жасалған Әлеуметтік келісімшарттың нысанында қосымша келісімшартпен рәсімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z820" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7-тарау. Әлеуметтік келісімшарттың қолданылу мерзімі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z821" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.1. Осы Әлеуметтік келісімшарттың қолданылу мерзімі 20__ жылғы __ ________ бастап 20__ жылғы __ ___________ дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z822" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.2. Осы Әлеуметтік келісімшарт оған Еңбек мобильділігі орталығы, Білім алушы, Жұмыс беруші және Білім беру ұйымы қол қойған сәттен бастап күшіне енеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z823" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тараптардың заңды мекенжайлары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="309"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...9 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еңбек мобильділігі орталығы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+_________________________________________ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(еңбек мобильділігі орталығының толық атауы)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+_________________________________________ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(заңды мекенжайы)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+_________________________________________ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(телефоны, факс)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(директордың тегі, аты әкесінің аты (бар болса)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+_________________________________________ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(қолы)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+М.О.
+</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z215" w:id="237"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="237"/>
+Білім алушы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+______________________________ </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>(қаласының) мансап орталығының</w:t>
+(тегі, аты әкесінің аты (бар болса)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+______________________________ </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>директорына</w:t>
+(мекенжайы)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+______________________________ </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>_____________________________________</w:t>
+(телефоны, факс)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+______________________________ </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...65 lines deleted...]
-              <w:t>(Тегі, аты, әкесінің аты (бар болса)</w:t>
+(қолы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z221" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3375 lines deleted...]
-    <w:bookmarkEnd w:id="319"/>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -13403,518 +13561,50 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Еңбек мобильділігі орталығы</w:t>
-[...466 lines deleted...]
-              <w:t>
 Жұмыс беруші</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
@@ -14388,266 +14078,266 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z411" w:id="320"/>
+    <w:bookmarkStart w:name="z411" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік деректерді жинауға арналған нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkEnd w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1075" w:id="321"/>
+    <w:bookmarkStart w:name="z1075" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: мансап орталықтарына</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z1076" w:id="322"/>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z1076" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет-ресурста орналастырылған: www.enbek.gov.kz</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z1077" w:id="323"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z1077" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік нысанның атауы: Білім беру ұйымдарында кәсіптік оқытудан өтіп жатқан жұмыссыздар туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z1078" w:id="324"/>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z1078" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: КО-1-2</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z1079" w:id="325"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z1079" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кезеңділік: ай сайын</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z1080" w:id="326"/>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z1080" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепті кезең: 20__ жылғы ________ ай</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z1081" w:id="327"/>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z1081" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын адамдар тобы: Білім беру ұйымдары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z1082" w:id="328"/>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z1082" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: есепті кезеңнен кейінгі айдың 1-күніне қарай</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkEnd w:id="318"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -15019,183 +14709,183 @@
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1095" w:id="329"/>
+    <w:bookmarkStart w:name="z1095" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (деректерді жеке адамдар ұсынған жағдайда, сондай-ақ агрегирленген түрде толтырылмайды)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z1096" w:id="330"/>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z1096" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жинау әдісі: электронды түрде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z1097" w:id="331"/>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z1097" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кесте</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkEnd w:id="321"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1098" w:id="332"/>
+          <w:bookmarkStart w:name="z1098" w:id="322"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ р/с</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="332"/>
+          <w:bookmarkEnd w:id="322"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15319,80 +15009,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1104" w:id="333"/>
+          <w:bookmarkStart w:name="z1104" w:id="323"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="333"/>
+          <w:bookmarkEnd w:id="323"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15661,143 +15351,143 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1116" w:id="334"/>
+    <w:bookmarkStart w:name="z1116" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кестенің жалғасы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkEnd w:id="324"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1117" w:id="335"/>
+          <w:bookmarkStart w:name="z1117" w:id="325"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Есепті айдағы оқу күндерінің саны</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="335"/>
+          <w:bookmarkEnd w:id="325"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15921,80 +15611,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1123" w:id="336"/>
+          <w:bookmarkStart w:name="z1123" w:id="326"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="336"/>
+          <w:bookmarkEnd w:id="326"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16263,290 +15953,290 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1135" w:id="337"/>
+    <w:bookmarkStart w:name="z1135" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Атауы _______________________________________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z1136" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мекенжайы __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z1137" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефоны ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z1138" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта мекенжайы __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z1139" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z1140" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________ ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z1141" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Тегі, аты, әкесінің аты (бар болса) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z1142" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы немесе қол қоюға уәкілетті адам:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z1143" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________ ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z1144" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Тегі, аты, әкесінің аты (бар болса) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z1145" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күні: 20__ жылғы "___"_____________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z1136" w:id="338"/>
-[...15 lines deleted...]
-      Мекенжайы __________________________________________________</w:t>
+    <w:bookmarkStart w:name="z1146" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мөрдің орны (бар болса)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z1137" w:id="339"/>
-[...198 lines deleted...]
-    <w:bookmarkEnd w:id="348"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16651,404 +16341,404 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>деректерін жинауға арналған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысанға қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1148" w:id="349"/>
+    <w:bookmarkStart w:name="z1148" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Білім беру ұйымдарында кәсіптік оқытудан өтіп жатқан жұмыссыздар туралы мәліметтер" әкімшілік деректерінің нысанын толтыру жөніндегі түсіндірме</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z1149" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z1150" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы түсіндірме "Білім беру ұйымдарында кәсіптік оқытудан өтіп жатқан жұмыссыздар туралы мәліметтер" нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z1151" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Нысанды білім беру ұйымдары толтырады және мансап орталығына ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z1152" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Нысанға білім беру ұйымының басшысы не оның міндетін атқарушы адам, оның тегі мен аты-жөні көрсетіле отырып қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z1153" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Нысан есепті кезеңнен кейінгі айдың 1-күніне қарай ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z1154" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Нысан қазақ және орыс тілдерінде толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z1155" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z1156" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Нысанның 1-бағанында реттік нөмір көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z1157" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Нысанның 2-бағанында жұмыссыздарды кәсіптік оқытуды өткізіп жатқан білім беру ұйымының атауы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z1158" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Нысанның 3-бағанында жұмыссыздарды кәсіптік оқытуды өткізіп жатқан білім беру ұйымының бизнес-сәйкестендіру нөмірі немесе жеке сәйкестендіру нөмірі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z1149" w:id="350"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+    <w:bookmarkStart w:name="z1159" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Нысанның 4-бағанында кәсіптік оқытудан өтіп жатқан жұмыссыздың тегі, аты, әкесінің аты (бар болса) көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z1150" w:id="351"/>
-[...15 lines deleted...]
-      1. Осы түсіндірме "Білім беру ұйымдарында кәсіптік оқытудан өтіп жатқан жұмыссыздар туралы мәліметтер" нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
+    <w:bookmarkStart w:name="z1160" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Нысанның 5-бағанында кәсіптік оқытудан өтіп жатқан жұмыссыздың жеке сәйкестендіру нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z1151" w:id="352"/>
-[...15 lines deleted...]
-      2. Нысанды білім беру ұйымдары толтырады және мансап орталығына ұсынады.</w:t>
+    <w:bookmarkStart w:name="z1161" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Нысанның 6-бағанында есепті айдағы оқу күндерінің саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z1152" w:id="353"/>
-[...15 lines deleted...]
-      3. Нысанға білім беру ұйымының басшысы не оның міндетін атқарушы адам, оның тегі мен аты-жөні көрсетіле отырып қол қояды.</w:t>
+    <w:bookmarkStart w:name="z1162" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Нысанның 7-бағанында есепті айда жұмыссыздың оқуға келген күндерінің саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z1153" w:id="354"/>
-[...15 lines deleted...]
-      4. Нысан есепті кезеңнен кейінгі айдың 1-күніне қарай ұсынылады.</w:t>
+    <w:bookmarkStart w:name="z1163" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Нысанның 8-бағанында есепті айда жұмыссыздың оқуға келмеген күндерінің барлық саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z1154" w:id="355"/>
-[...15 lines deleted...]
-      5. Нысан қазақ және орыс тілдерінде толтырылады.</w:t>
+    <w:bookmarkStart w:name="z1164" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Нысанның 9-бағанында есепті айда жұмыссыздың дәлелсіз себептер бойынша оқуға келмеген күндерінің саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z1155" w:id="356"/>
-[...197 lines deleted...]
-    <w:bookmarkStart w:name="z1165" w:id="366"/>
+    <w:bookmarkStart w:name="z1165" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Нысанның 10-бағанында есепті айда жұмыссыздың білім беру ұйымдарына келмеу себептері көрсетіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkEnd w:id="356"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17140,77 +16830,77 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z417" w:id="367"/>
+    <w:bookmarkStart w:name="z417" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Әкімшілік деректерді жинауға арналған нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkEnd w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 6-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17223,190 +16913,190 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: мансап орталықтарына</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1167" w:id="368"/>
+    <w:bookmarkStart w:name="z1167" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет-ресурста орналастырылған: www.enbek.gov.kz</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z1168" w:id="369"/>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z1168" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік нысанның атауы: Білім беру ұйымдарында кәсіптік оқытудың іске асырылу барысы туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z1169" w:id="370"/>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z1169" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: КО-1</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="370"/>
-    <w:bookmarkStart w:name="z1170" w:id="371"/>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z1170" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кезеңділік: ай сайын</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z1171" w:id="372"/>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z1171" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепті кезең: 20__ жылғы ________ айы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z1172" w:id="373"/>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z1172" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын адамдар тобы: Білім беру ұйымдары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z1173" w:id="374"/>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z1173" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: есепті кезеңнен кейінгі айдың 1-күніне қарай</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkEnd w:id="364"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
@@ -18233,188 +17923,188 @@
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1200" w:id="375"/>
+    <w:bookmarkStart w:name="z1200" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (деректерді жеке адамдар ұсынған жағдайда, сондай-ақ агрегирленген түрде толтырылмайды)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z1201" w:id="376"/>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z1201" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жинау әдісі: электронды түрде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z1202" w:id="377"/>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z1202" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кесте</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkEnd w:id="367"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1203" w:id="378"/>
+          <w:bookmarkStart w:name="z1203" w:id="368"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Біліктілік атауы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="378"/>
+          <w:bookmarkEnd w:id="368"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -18821,80 +18511,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1222" w:id="379"/>
+          <w:bookmarkStart w:name="z1222" w:id="369"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="379"/>
+          <w:bookmarkEnd w:id="369"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -19435,201 +19125,201 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1242" w:id="380"/>
+    <w:bookmarkStart w:name="z1242" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кестенің жалғасы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkEnd w:id="370"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1243" w:id="381"/>
+          <w:bookmarkStart w:name="z1243" w:id="371"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Әртүрлі себеппен оқуды аяқтамаған адамдардың саны</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="381"/>
+          <w:bookmarkEnd w:id="371"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1245" w:id="382"/>
+          <w:bookmarkStart w:name="z1245" w:id="372"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Әртүрлі себеппен оқуды аяқтамаған адамдардың саны</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="382"/>
+          <w:bookmarkEnd w:id="372"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -19897,80 +19587,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1255" w:id="383"/>
+          <w:bookmarkStart w:name="z1255" w:id="373"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="383"/>
+          <w:bookmarkEnd w:id="373"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -20511,290 +20201,290 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1275" w:id="384"/>
+    <w:bookmarkStart w:name="z1275" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Атауы _______________________________________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z1276" w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мекенжайы __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z1277" w:id="376"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефоны ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z1278" w:id="377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта мекенжайы __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z1279" w:id="378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z1280" w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________ ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z1281" w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Тегі, аты, әкесінің аты (бар болса) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z1282" w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы немесе қол қоюға уәкілетті адам:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z1283" w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________ ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z1284" w:id="383"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Тегі, аты, әкесінің аты (бар болса) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z1285" w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күні: 20__ жылғы "___"_____________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z1276" w:id="385"/>
-[...15 lines deleted...]
-      Мекенжайы __________________________________________________</w:t>
+    <w:bookmarkStart w:name="z1286" w:id="385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мөрдің орны (бар болса)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z1277" w:id="386"/>
-[...198 lines deleted...]
-    <w:bookmarkEnd w:id="395"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -20899,544 +20589,544 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жинауға арналған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысанға қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1288" w:id="396"/>
+    <w:bookmarkStart w:name="z1288" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Білім беру ұйымдарында кәсіптік оқытудың іске асырылу барысы туралы мәліметтер" әкімшілік деректерінің нысанын толтыру жөніндегі түсіндірме</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z1289" w:id="387"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z1290" w:id="388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы түсіндірме "Білім беру ұйымдарында кәсіптік оқытудың іске асырылу барысы туралы мәліметтер" нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z1291" w:id="389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Нысанды Білім беру ұйымдары толтырады және мансап орталығына ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z1292" w:id="390"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Нысанға Білім беру ұйымының басшысы не оның міндетін атқарушы адам, оның тегі мен аты-жөні көрсетіле отырып қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z1293" w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Нысан есепті кезеңнен кейінгі айдың 1-күніне қарай ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z1294" w:id="392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Нысан мемлекеттік және орыс тілдерінде толтырылады..</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z1295" w:id="393"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z1296" w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Нысанның 1-бағанында біліктіліктің атауы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z1297" w:id="395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Нысанның 2-бағанында оқыту мерзімі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z1298" w:id="396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Нысанның 3-бағанында оқудан өтуге өтініш берген адамдардың саны көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="396"/>
-    <w:bookmarkStart w:name="z1289" w:id="397"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+    <w:bookmarkStart w:name="z1299" w:id="397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Нысанның 4-бағанында оқуға қабылданған адамдардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="397"/>
-    <w:bookmarkStart w:name="z1290" w:id="398"/>
-[...15 lines deleted...]
-      1. Осы түсіндірме "Білім беру ұйымдарында кәсіптік оқытудың іске асырылу барысы туралы мәліметтер" нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
+    <w:bookmarkStart w:name="z1300" w:id="398"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Нысанның 5-бағанында оқудан өтіп жатқан адамдардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="398"/>
-    <w:bookmarkStart w:name="z1291" w:id="399"/>
-[...15 lines deleted...]
-      2. Нысанды Білім беру ұйымдары толтырады және мансап орталығына ұсынады.</w:t>
+    <w:bookmarkStart w:name="z1301" w:id="399"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Нысанның 6-бағанында оқуды бітірген адамдардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="399"/>
-    <w:bookmarkStart w:name="z1292" w:id="400"/>
-[...15 lines deleted...]
-      3. Нысанға Білім беру ұйымының басшысы не оның міндетін атқарушы адам, оның тегі мен аты-жөні көрсетіле отырып қол қояды.</w:t>
+    <w:bookmarkStart w:name="z1302" w:id="400"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Нысанның 7-бағанында оқудан шығарылған адамдардың жалпы саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="400"/>
-    <w:bookmarkStart w:name="z1293" w:id="401"/>
-[...15 lines deleted...]
-      4. Нысан есепті кезеңнен кейінгі айдың 1-күніне қарай ұсынылады.</w:t>
+    <w:bookmarkStart w:name="z1303" w:id="401"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Нысанның 8-бағанында оқудан шығарылғандардың жалпы санынан сабақтан қалу себебі бойынша оқуын аяқтамаған адамдардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="401"/>
-    <w:bookmarkStart w:name="z1294" w:id="402"/>
-[...15 lines deleted...]
-      5. Нысан мемлекеттік және орыс тілдерінде толтырылады..</w:t>
+    <w:bookmarkStart w:name="z1304" w:id="402"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Нысанның 9-бағанында шығарылғандардың жалпы санынан сабақ үлгермеу себебі бойынша оқуын аяқтамаған адамдардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="402"/>
-    <w:bookmarkStart w:name="z1295" w:id="403"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
+    <w:bookmarkStart w:name="z1305" w:id="403"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Нысанның 10-бағанында шығарылғандардың жалпы санынан ішкі тәртіпті бұзу себебінен оқуды аяқтамаған адамдардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="403"/>
-    <w:bookmarkStart w:name="z1296" w:id="404"/>
-[...15 lines deleted...]
-      6. Нысанның 1-бағанында біліктіліктің атауы көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z1306" w:id="404"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Нысанның 11-бағанында шығарылғандардың жалпы санынан өз еркімен оқуды аяқтамаған адамдардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="404"/>
-    <w:bookmarkStart w:name="z1297" w:id="405"/>
-[...15 lines deleted...]
-      7. Нысанның 2-бағанында оқыту мерзімі көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z1307" w:id="405"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Нысанның 12-бағанында шығарылғандардың жалпы санынан сырқатына байланысты оқуды аяқтамаған адамдардың көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="405"/>
-    <w:bookmarkStart w:name="z1298" w:id="406"/>
-[...15 lines deleted...]
-      8. Нысанның 3-бағанында оқудан өтуге өтініш берген адамдардың саны көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z1308" w:id="406"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Нысанның 13-бағанында шығарылғандардың жалпы санынан Қазақстан Республикасының Қарулы Күштер қатарына алынған адамдардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="406"/>
-    <w:bookmarkStart w:name="z1299" w:id="407"/>
-[...15 lines deleted...]
-      9. Нысанның 4-бағанында оқуға қабылданған адамдардың саны көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z1309" w:id="407"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Нысанның 14-бағанында шығарылғандардың жалпы санынан жұмысқа орналасу себебімен оқуды аяқтамаған адамдардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="407"/>
-    <w:bookmarkStart w:name="z1300" w:id="408"/>
-[...15 lines deleted...]
-      10. Нысанның 5-бағанында оқудан өтіп жатқан адамдардың саны көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z1310" w:id="408"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Нысанның 15-бағанында шығарылғандардың жалпы санынан қайтыс болғандықтан оқуын аяқтамаған адамдардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="408"/>
-    <w:bookmarkStart w:name="z1301" w:id="409"/>
-[...15 lines deleted...]
-      11. Нысанның 6-бағанында оқуды бітірген адамдардың саны көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z1311" w:id="409"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Нысанның 16-бағанында шығарылғандардың жалпы санынан жүктілігіне, босану және бала күтіміне байланысты демалыс алған адамдардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="409"/>
-    <w:bookmarkStart w:name="z1302" w:id="410"/>
-[...15 lines deleted...]
-      12. Нысанның 7-бағанында оқудан шығарылған адамдардың жалпы саны көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z1312" w:id="410"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Нысанның 17-бағанында жалпы шығарылғандардың жалпы санынан тұрақты мекен-жайын ауыстыруына байланысты оқуын аяқтамаған адамдардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="410"/>
-    <w:bookmarkStart w:name="z1303" w:id="411"/>
-[...198 lines deleted...]
-    <w:bookmarkEnd w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Нысанның 18-бағанында шығарылғандардың жалпы санынан басқа да жағдайлар бойынша оқуын аяқтамаған адамдардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -21597,285 +21287,305 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 7-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z1313" w:id="421"/>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); орыс тіліндегі мәтініне өзгеріс енгізіледі, қазақ тіліндегі мәтіні өзгермейді – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 266</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1313" w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: мансап орталықтарына</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="421"/>
-    <w:bookmarkStart w:name="z1314" w:id="422"/>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z1314" w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет – ресурста орналастырылған: www.enbek.gov.kz</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="422"/>
-    <w:bookmarkStart w:name="z1315" w:id="423"/>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z1315" w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік нысанның атауы: Жұмыс берушілердегі жұмыс орнында жұмыссыздарды кәсіптік оқытуға ағымдағы қаржы жылына өтінім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="423"/>
-    <w:bookmarkStart w:name="z1316" w:id="424"/>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z1316" w:id="414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: КО-2-1</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="424"/>
-    <w:bookmarkStart w:name="z1317" w:id="425"/>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z1317" w:id="415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кезеңділік: біржолғы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="425"/>
-    <w:bookmarkStart w:name="z1318" w:id="426"/>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z1318" w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепті кезең: 20__ жылғы _______ жағдай бойынша</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="426"/>
-    <w:bookmarkStart w:name="z1319" w:id="427"/>
+    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkStart w:name="z1319" w:id="417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын адамдар тобы: жұмыс берушілер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="427"/>
-    <w:bookmarkStart w:name="z1320" w:id="428"/>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z1320" w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: ағымдағы қаржы жылындағы 1 қарашаға дейін</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkEnd w:id="418"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1321" w:id="429"/>
+          <w:bookmarkStart w:name="z1321" w:id="419"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ЖСН/БСН</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="429"/>
+          <w:bookmarkEnd w:id="419"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -22122,182 +21832,182 @@
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1331" w:id="430"/>
+    <w:bookmarkStart w:name="z1331" w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (деректерді жеке адамдар ұсынған жағдайда, сондай-ақ агрегирленген түрде толтырылмайды)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="430"/>
-    <w:bookmarkStart w:name="z1332" w:id="431"/>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z1332" w:id="421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жинау әдісі: электронды түрде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="431"/>
-    <w:bookmarkStart w:name="z1333" w:id="432"/>
+    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkStart w:name="z1333" w:id="422"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кесте</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkEnd w:id="422"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1334" w:id="433"/>
+          <w:bookmarkStart w:name="z1334" w:id="423"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ р/с</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="433"/>
+          <w:bookmarkEnd w:id="423"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -22385,80 +22095,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1339" w:id="434"/>
+          <w:bookmarkStart w:name="z1339" w:id="424"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="434"/>
+          <w:bookmarkEnd w:id="424"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -22659,141 +22369,141 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1349" w:id="435"/>
+    <w:bookmarkStart w:name="z1349" w:id="425"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кестенің жалғасы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkEnd w:id="425"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1350" w:id="436"/>
+          <w:bookmarkStart w:name="z1350" w:id="426"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Оқитындардың саны, адам</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="436"/>
+          <w:bookmarkEnd w:id="426"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -22845,80 +22555,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1354" w:id="437"/>
+          <w:bookmarkStart w:name="z1354" w:id="427"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="437"/>
+          <w:bookmarkEnd w:id="427"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -23051,290 +22761,290 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1362" w:id="438"/>
+    <w:bookmarkStart w:name="z1362" w:id="428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Атауы _______________________________________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkStart w:name="z1363" w:id="429"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мекенжайы __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkStart w:name="z1364" w:id="430"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефоны ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkStart w:name="z1365" w:id="431"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта мекенжайы __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkStart w:name="z1366" w:id="432"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z1367" w:id="433"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________ ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkStart w:name="z1368" w:id="434"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Тегі, аты, әкесінің аты (бар болса) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkStart w:name="z1369" w:id="435"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы немесе қол қоюға уәкілетті адам:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkStart w:name="z1370" w:id="436"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________ ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:name="z1371" w:id="437"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Тегі, аты, әкесінің аты (бар болса) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:name="z1372" w:id="438"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күні: 20__ жылғы "___"_____________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="438"/>
-    <w:bookmarkStart w:name="z1363" w:id="439"/>
-[...15 lines deleted...]
-      Мекенжайы __________________________________________________</w:t>
+    <w:bookmarkStart w:name="z1373" w:id="439"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мөрдің орны (бар болса)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="439"/>
-    <w:bookmarkStart w:name="z1364" w:id="440"/>
-[...198 lines deleted...]
-    <w:bookmarkEnd w:id="449"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -23452,440 +23162,344 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>арналған нысанға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1375" w:id="450"/>
+    <w:bookmarkStart w:name="z1375" w:id="440"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жұмыс берушілердегі жұмыс орнында жұмыссыздарды кәсіптік оқытуға ағымдағы қаржы жылына өтінім" әкімшілік деректерінің нысанын толтыру жөніндегі түсіндірме</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:name="z1376" w:id="441"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="441"/>
+    <w:bookmarkStart w:name="z1377" w:id="442"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы түсіндірме "Жұмыс берушілердегі жұмыс орнында жұмыссыздарды кәсіптік оқытуға ағымдағы қаржы жылына өтінім" нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkStart w:name="z1378" w:id="443"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Нысанды жұмыс берушілер толтырады және мансап орталықтарына ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="443"/>
+    <w:bookmarkStart w:name="z1379" w:id="444"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Нысанға бірінші басшы не оның міндетін атқарушы адамның тегі мен аты-жөнін көрсете отырып, қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="444"/>
+    <w:bookmarkStart w:name="z1380" w:id="445"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Нысан ағымдағы қаржы жылындағы 1 қарашаға дейін ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:name="z1381" w:id="446"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Нысан қазақ және орыс тілдерінде толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z1382" w:id="447"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z1383" w:id="448"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Нысанның 1-бағанында реттік нөмір көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkStart w:name="z1384" w:id="449"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Нысанның 2-бағанында өтінім беретін жұмыс берушінің атауы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkStart w:name="z1385" w:id="450"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Нысанның 3-бағанында өтінім беретін жұмыс берушінің бизнес-сәйкестендіру нөмірі немесе жеке сәйкестендіру нөмірі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="450"/>
-    <w:bookmarkStart w:name="z1376" w:id="451"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+    <w:bookmarkStart w:name="z1386" w:id="451"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Нысанның 4-бағанында жұмыссыздарды жұмыс берушілердегі жұмыс орнында кәсіптік оқытуды ұйымдастыру қажет етілетін біліктіліктің немесе дағдының атауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="451"/>
-    <w:bookmarkStart w:name="z1377" w:id="452"/>
-[...15 lines deleted...]
-      1. Осы түсіндірме "Жұмыс берушілердегі жұмыс орнында жұмыссыздарды кәсіптік оқытуға ағымдағы қаржы жылына өтінім" нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
+    <w:bookmarkStart w:name="z1387" w:id="452"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Нысанның 5-бағанында жұмыс берушіге кәсіптік оқытуға жіберілетін жұмыссыздардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="452"/>
-    <w:bookmarkStart w:name="z1378" w:id="453"/>
-[...15 lines deleted...]
-      2. Нысанды жұмыс берушілер толтырады және мансап орталықтарына ұсынады.</w:t>
+    <w:bookmarkStart w:name="z1388" w:id="453"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Нысанның 6-бағанында жұмыс берушілердегі жұмыс орнында жұмыссыздарды кәсіптік оқытудың ұзақтығы көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="453"/>
-    <w:bookmarkStart w:name="z1379" w:id="454"/>
-[...15 lines deleted...]
-      3. Нысанға бірінші басшы не оның міндетін атқарушы адамның тегі мен аты-жөнін көрсете отырып, қол қояды.</w:t>
+    <w:bookmarkStart w:name="z1389" w:id="454"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Нысанның 7-бағанында жұмыс берушілердегі жұмыс орнында жұмыссыздарды кәсіптік оқытудың ай сайынғы құны теңгемен көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="454"/>
-    <w:bookmarkStart w:name="z1380" w:id="455"/>
-[...292 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -23988,3449 +23602,3214 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 8-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+____________________________ ауданының</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(қаласының) мансап орталығының</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+директорына</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_____________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мекенжайы бойынша тұратын</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+______________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тегі, аты, әкесінің аты (бар болса)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мені жұмыс берушідегі жұмыс орнында кәсіптік оқытуға жіберуіңізді сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінішке мынадай құжаттарды қоса беремін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыспен қамтуға жәрдемдесудің белсенді шарасын алу үшін қажет болатын дербес деректерімді жинау мен өңдеуге келісімімді беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________ ______________ Күні қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ---------------------------------------------------------------------------------------------------- </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (кесу сызығы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азамат ____________________________ өтініші 20__ жылғы "___" ________ қабылданды, № ________ болып тіркелді, құжаттарды қабылдаған адамның тегі, аты, әкесінің аты (бар болса), лауазымы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________ ______________ Күні қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кәсіптік оқытуды ұйымдастыру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">және қаржыландыру </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z500" w:id="455"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkStart w:name="z501" w:id="456"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жұмыс берушілердің сұратуы бойынша кәсіптік</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>оқытуға № ____ жолдама</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkStart w:name="z502" w:id="457"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азамат ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkStart w:name="z503" w:id="458"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Тегі, аты, әкесінің аты (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkStart w:name="z504" w:id="459"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkStart w:name="z505" w:id="460"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Жұмыс берушінің атауы, мекенжайы, байланыс телефоны)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="460"/>
+    <w:bookmarkStart w:name="z506" w:id="461"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ "___" __________ бастап 20__ "___" __________ дейін ___ ай мерзімге кәсіптік оқытуға жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="461"/>
+    <w:bookmarkStart w:name="z507" w:id="462"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ___________________________________________       ________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="462"/>
+    <w:bookmarkStart w:name="z508" w:id="463"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лауазымы, тегі, аты, әкесінің аты (бар болса)                         қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="463"/>
+    <w:bookmarkStart w:name="z509" w:id="464"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Берілген күні</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="464"/>
+    <w:bookmarkStart w:name="z510" w:id="465"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мөрдің орны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="465"/>
+    <w:bookmarkStart w:name="z511" w:id="466"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ---------------------------------------------------------------------------------------------------------------  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="466"/>
+    <w:bookmarkStart w:name="z512" w:id="467"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (кесу сызығы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="467"/>
+    <w:bookmarkStart w:name="z513" w:id="468"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кәсіптік оқытуға жіберілген күннен бастап бес жұмыс күні ішінде жұмыс беруші Мансап орталығына қайтарады</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="468"/>
+    <w:bookmarkStart w:name="z514" w:id="469"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № ___ жолдамаға хабарлама</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="469"/>
+    <w:bookmarkStart w:name="z515" w:id="470"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="470"/>
+    <w:bookmarkStart w:name="z516" w:id="471"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (Жұмыс берушінің атауы, мекенжайы, байланыс телефоны)) </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="471"/>
+    <w:bookmarkStart w:name="z517" w:id="472"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________ біліктілігі (дағдысы) бойынша оқу кезеңінде</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="472"/>
+    <w:bookmarkStart w:name="z518" w:id="473"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       (Біліктілік (дағды) атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="473"/>
+    <w:bookmarkStart w:name="z519" w:id="474"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20__ жылғы "__" ______ жасалған № _____ еңбек шартына (20__ жылғы "__" ____  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="474"/>
+    <w:bookmarkStart w:name="z520" w:id="475"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      № ____ бұйрық) сәйкес азамат _____________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="475"/>
+    <w:bookmarkStart w:name="z521" w:id="476"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Тегі, аты, әкесінің аты (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="476"/>
+    <w:bookmarkStart w:name="z522" w:id="477"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ жылғы "__" _____ бастап 20__ жылғы "__" ________ дейін жұмысқа қабылданды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="477"/>
+    <w:bookmarkStart w:name="z523" w:id="478"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмысқа қабылдау туралы бұйрықтың көшірмесі қоса беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="478"/>
+    <w:bookmarkStart w:name="z524" w:id="479"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыс берушінің жауапты өкілі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="479"/>
+    <w:bookmarkStart w:name="z525" w:id="480"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _______________________________________                   ________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="480"/>
+    <w:bookmarkStart w:name="z526" w:id="481"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Тегі, аты, әкесінің аты (бар болса))                                     (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="481"/>
+    <w:bookmarkStart w:name="z527" w:id="482"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Берілген күні </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="482"/>
+    <w:bookmarkStart w:name="z528" w:id="483"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мөрдің орны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="483"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кәсіптік оқытуды ұйымдастыру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және қаржыландыру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жұмыс берушідегі жұмыс орнында кәсіптік оқыту бойынша № _______ әлеуметтік келісімшарт</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 10-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 03.05.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 135</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгерістер енгізілді – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 266</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1847" w:id="484"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________ _____________________ Жасалған орны Күні</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="484"/>
+    <w:bookmarkStart w:name="z1848" w:id="485"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бұдан әрі "Еңбек мобильділігі орталығы" деп аталатын ______________ облыстың (астананың, республикалық маңызы бар қаланың) еңбек мобильділігі орталығы атынан ________________________________________ негізінде әрекет ететін (ереже, жарғы және т.б) </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="485"/>
+    <w:bookmarkStart w:name="z1849" w:id="486"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________, (директордың тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="486"/>
+    <w:bookmarkStart w:name="z1850" w:id="487"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      бұдан әрі "Жұмыс беруші" деп аталатын ________________________________ (ереже. жарғы және т.б) </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="487"/>
+    <w:bookmarkStart w:name="z1851" w:id="488"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      негізінде әрекет ететін _______________________________________________ (жұмыс берушінің толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="488"/>
+    <w:bookmarkStart w:name="z1852" w:id="489"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      атынан ______________________________________, бұдан әрі "Білім алушы" (уәкілетті өкілдің тегі, аты, әкесінің аты (ол болған жағдайда), лауазымы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="489"/>
+    <w:bookmarkStart w:name="z1853" w:id="490"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      деп аталатын жұмыссыз _____________________________________________ (тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="490"/>
+    <w:bookmarkStart w:name="z1854" w:id="491"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      бұдан әрі бірлесіп "Тараптар" деп аталып, Қазақстан Республикасының Әлеуметтік </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Кодекс), Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің бұйрығымен (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № ____ болып тіркелген) бекітілген Кәсіптік оқытуды ұйымдастыру және қаржыландыру қағидаларына (бұдан әрі – Қағидалар) сәйкес және ___________________________ ауданның, облыстық маңызы бар қаланың, астананың, республикалық маңызы бар қаланың аудандық (қалалық) комиссиясының 20__ жылғы_____ _______ №_____ шешімінің негізінде жұмыс берушідегі жұмыс орнында кәсіптік оқыту жөніндегі осы әлеуметтік келісімшартты (бұдан әрі – Әлеуметтік келісімшарт) жасады және төмендегі туралы келісімге келді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="491"/>
+    <w:bookmarkStart w:name="z859" w:id="492"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Әлеуметтік келісімшарттың мәні</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="492"/>
+    <w:bookmarkStart w:name="z860" w:id="493"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.1. Жұмыс берушіде Білім алушыны жұмыс орнында кәсіптік оқытуды ұйымдастыру және қаржыландыру, сондай-ақ жұмыс берушінің мәлімделген жұмыс орнына Білім алушыны жұмысқа орналастыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="493"/>
+    <w:bookmarkStart w:name="z861" w:id="494"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.2. Әлеуметтік келісімшарттың жалпы сомасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="494"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ___________________________ теңгені, оның ішінде білім беру қызметтерін </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жазбаша)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетуге ________________________ теңгені, оқу кезеңінде жұмыссыздардың </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+                        (жазбаша) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      жалақысын субсидиялауға _______________________ теңгені құрайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жазбаша)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z862" w:id="495"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Тараптардың міндеттемелері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="495"/>
+    <w:bookmarkStart w:name="z863" w:id="496"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.1. Еңбек мобильділігі орталығы (мансап орталығы):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="496"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) Білім алушыны __________________________________ Жұмыс берушіге </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (білім беру ұйымының атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _____________________________________________________________ алу үшін </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                  (біліктілік (дағды) атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ______________________________________ мерзімге кәсіптік оқытуға жіберуге; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (оқу кезеңі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Жұмыс беруші ұсынған ай сайынғы мәліметтердің негізінде Білім алушыға стипендия мен материалдық көмекті уақтылы және толық көлемде төлеуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) орындалған жұмыстардың актісінің негізінде Жұмыс берушіге оқу бойынша қызметтердің ақысын уақтылы және толық көлемде төлеуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Жұмыс беруші жұмысқа қабылдаудан бас тартқан кезде Білім алушыға жұмысқа орналастыруға жәрдемдесуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) кәсіптік оқытуды қаржыландыруға бөлінген бюджет қаражатының мақсатқа сай жұмсалуына және Білім алушыда міндетті зейнетақы аударымдарының болуына ай сайын мониторинг жүргізуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Білім алушының жұмыспен қамтудың жеке картасында кәсіптік оқытудан өту және оқуды аяқтағаннан кейін (оқу мерзімі аяқталғанға дейін) тұрақты жұмысқа орналасу туралы мәліметті көрсетуге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z864" w:id="497"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.2. Еңбек мобильділігі орталығы (мансап орталығы):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="497"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тараптардың міндеттемелерін орындау мониторингін жүзеге асыру үшін қажетті ақпаратты, құжаттар мен материалдарды тараптардан сұрату және алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Тараптардан Әлеуметтік келісімшарттың уақтылы және тиісінше орындалуын талап етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Әлеуметтік келісімшарт талаптарының орындалуына барып тексеру жасауға құқылы. Әлеуметтік келісімшарт талаптарының орындалуын тексеру нәтижелері барып тексеру актілерімен рәсімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z865" w:id="498"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.3. Білім алушы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="498"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) оқудан өтуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) себепсіз сабақтан қалмауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бес жұмыс күні ішінде тараптарды оқудан өтуге кедергі жасайтын жағдайлардың туындауы туралы хабардар етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) Кодекстің 99-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген жағдайларды қоспағанда, жұмыс беруші мәлімдеген жұмыс орнына жұмысқа орналасуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) басқа тұрақты жұмысқа орналасқан кезде жұмысқа қабылданған сәттен бастап бес жұмыс күні ішінде Мансап орталығына тұрақты жұмысқа қабылдау туралы бұйрықтың көшірмесін ұсынуға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z866" w:id="499"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.4. Білім алушы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="499"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қағидаларда айқындалған жағдайларда және тәртіппен стипендия мен материалдық көмекті алуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Тараптардан Әлеуметтік келісімшарттың уақтылы және тиісінше орындалуын талап етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z867" w:id="500"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2.5. Жұмыс беруші: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="500"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) Білім алушыны _______________________ біліктілігі (дағдысы) бойынша </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (біліктілік (дағды) атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _________________________________ нысанында кәсіптік оқытуға қабылдауға; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+            (даярлау немесе қайта даярлау)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) Қазақстан Республикасының Еңбек </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес оқу кезеңінде Білім алушымен еңбек шартын жасасуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Білім алушыны оқытудың жеке бағдарламасын әзірлеуге және бекітуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Білім алушыны оқыту үшін білікті тәлімгерді бекітуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) кәсіптік даярлықты бағалау бойынша жұмыссыздардың біліктілік емтиханын өткізуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Білім алушыға белгіленген үлгідегі біліктілік беру туралы құжат (сертификат) беруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) оқуды аяқтағаннан кейін Білім алушыны алған кәсібі бойынша тұрақты жұмыс орнына кемінде 12 (он екі) ай мерзімге жұмысқа орналастыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Білім алушыны жұмысқа қабылдау туралы немесе жұмысқа қабылдаудан бас тарту туралы (жұмысқа қабылдаудан бас кезде себептерін көрсете отырып) мансап орталығына хабарлауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Қағидаларға 11 және (немесе) 12-қосымшаларға сәйкес нысан бойынша оқып жатқандар, оқуды аяқтағандар, оқудан шығарылғандар туралы мәліметтерді есепті ай аяқталғанға дейін 1 (бір) жұмыс күні ішінде ұсынуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) жұмыс беруші-заңды тұлға таратылған не жұмыс беруші-жеке тұлға қызметі тоқтатылған, жұмыскерлер саны немесе штаты қысқарған, өндірістер мен орындалатын жұмыстар көлемі төмендеген жағдайларды қоспағанда, Білім алушыны жұмысқа қабылдаудан бас тартқан және кәсіптік оқытуды ұйымдастырудың белгіленген тәртібі бұзылған кезде Білім алушыға төленген жалақы сомасын қоса алғанда, мемлекеттің оқуға жұмсаған нақты шығыстарын өтеуге міндетті. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z868" w:id="501"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.6. Жұмыс беруші:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="501"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) Тараптардан әлеуметтік келісімшарттың уақтылы және тиісінше орындалуын талап етуге; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Білім алушы дәлелсіз себептермен сабақтарды өткізіп алған және еңбек заңнамасына сәйкес өзінің лауазымдық міндеттерін орындамаған жағдайларда, сондай-ақ үлгерімді ағымдағы бақылау, аралық аттестаттау/сертификаттау қорытындылары бойынша Білім алушымен еңбек шартын бұзуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Білім алушыға өз қаражаты есебінен қосымша үстемеақы төлеуді жүргізуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z869" w:id="502"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Тараптардың жауапкершілігі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="502"/>
+    <w:bookmarkStart w:name="z870" w:id="503"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.1. Тараптардың Әлеуметтік келісімшарт бойынша өз міндеттемелерін не толығымен, не ішінара басқа біреуге беруіне жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="503"/>
+    <w:bookmarkStart w:name="z871" w:id="504"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.2. Білім алушы оқуды мерзімінен бұрын аяқтаған, Жұмыс беруші кәсіптік оқытуды ұйымдастырудың белгіленген тәртібін бұзған кезде Әлеуметтік келісімшарт бұзушылық анықталған күннен бастап күнтізбелік 15 (он бес) күн ішінде бұзылуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="504"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік келісімшарт Тараптардың бірінің бастамасы бойынша бұзылады, бұл ретте бір тарап екінші тарапты бұл туралы кемінде бір ай мерзімде хабардар етуге тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z872" w:id="505"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.3. Әлеуметтік келісімшарттың қолданылу мерзімінің аяқталуы Тараптарды осы мерзім аяқталғанға дейін болған заң бұзушылықтар үшін жауаптылықтан босатпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="505"/>
+    <w:bookmarkStart w:name="z873" w:id="506"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Форс-мажор</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="506"/>
+    <w:bookmarkStart w:name="z874" w:id="507"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.1. Тараптар, егер ол Форс-мажорлық жағдайлардың нәтижесі болып табылса, Әлеуметтік келісімшарт талаптарын орындамағаны үшін жауаптылықта болмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="507"/>
+    <w:bookmarkStart w:name="z875" w:id="508"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.2. Әлеуметтік келісімшарттың мақсаты үшін "форс-мажор" Тараптардың бақылауына көнбейтін және күтпеген сипатқа ие оқиғалар. Мұндай оқиғалар өртті, жер сілкінуін, су тасқынын,апатты жағдайларды және әскери әрекеттерді қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="508"/>
+    <w:bookmarkStart w:name="z876" w:id="509"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.3. Форс-мажорлық жағдайлар туындаған кезде Жұмыс беруші 2 (екі) жұмыс күні ішінде Еңбек мобильділігі орталығына (мансап орталығына) мұндай жағдайлар және олардың себептері туралы жазбаша хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="509"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер Еңбек мобильділігі орталығынан (мансап орталығынан) өзге жазбаша нұсқаулықтар түспесе, Жұмыс беруші орындылығына қарай Әлеуметтік келісімшарт бойынша өз міндеттемелерін орындауды жалғастырады және форс-мажорлық жағдайларға тәуелді емес Әлеуметтік келісімшартты орындаудың балама көздерін іздейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z877" w:id="510"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.4. Егер жоғарыда көрсетілген мән-жайлар күнтізбелік 30 (отыз) күннен артық жалғасатын болса, онда тараптардың әрқайсысы Әлеуметтік келісімшарт бойынша міндеттемелерді одан әрі орындаудан бас тартуға құқылы және бұл жағдайда тараптардың ешқайсысының басқа тараптан ықтимал шығындарды өтеуді талап етуге құқығы жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="510"/>
+    <w:bookmarkStart w:name="z878" w:id="511"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Дауларды шешу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="511"/>
+    <w:bookmarkStart w:name="z879" w:id="512"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.1. Тараптар тікелей келіссөздер процесінде араларында Әлеуметтік келісімшарт немесе соған байланысты туындаған барлық даулар мен келіспеушіліктерді шешуге барлық күштерін салуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="512"/>
+    <w:bookmarkStart w:name="z880" w:id="513"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5.2. Егер мұндай келіссөздерден кейін Тараптар Әлеуметтік келісімшарт бойынша дауды шеше алмаса, онда тараптардың кез келгені Қазақстан Республикасының заңнамаларына сәйкес осы мәселенің шешілуін талап етеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="513"/>
+    <w:bookmarkStart w:name="z881" w:id="514"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-тарау. Өзге де жағдайлар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="514"/>
+    <w:bookmarkStart w:name="z882" w:id="515"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6.1. Әлеуметтік келісімшарт бірдей заңды күші бар үш данада жасалды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="515"/>
+    <w:bookmarkStart w:name="z883" w:id="516"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.2. Бір тарап екінші тарапқа жіберетін кез келген хабарлама почта байланысы немесе Электрондық еңбек биржасы арқылы жіберіледі. Осы күндердің қайсысы кейін туатынына қарай хабарлама ол жеткізілгеннен кейін немесе күшіне ену көрсетілген күні (егер хабарламада көрсетілсе) күшіне енеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="516"/>
+    <w:bookmarkStart w:name="z884" w:id="517"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.3. Әлеуметтік келісімшартқа өзгерістер немесе толықтырулар жасалған Әлеуметтік келісімшарттың нысанында қосымша келісіммен рәсімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="517"/>
+    <w:bookmarkStart w:name="z885" w:id="518"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7-тарау. Әлеуметтік келісімшарттың қолданылу мерзімі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="518"/>
+    <w:bookmarkStart w:name="z886" w:id="519"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.1. Осы Әлеуметтік келісімшарттың қолданылу мерзімі 20__ жылғы __ ________ бастап 20__ жылғы __ ___________ дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="519"/>
+    <w:bookmarkStart w:name="z887" w:id="520"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.2. Осы Әлеуметтік келісімшарт оған Еңбек мобильділігі орталығы, Білім алушы, Жұмыс беруші және Оқу ұйымы қол қойған сәттен бастап күшіне енеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="520"/>
+    <w:bookmarkStart w:name="z888" w:id="521"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тараптардың заңды мекенжайлары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="521"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...3344 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Еңбек мобильділігі орталығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
@@ -28354,282 +27733,282 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 11-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1390" w:id="525"/>
+    <w:bookmarkStart w:name="z1390" w:id="522"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: мансап орталықтарына</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="522"/>
+    <w:bookmarkStart w:name="z1391" w:id="523"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет – ресурста орналастырылған: www.enbek.gov.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="523"/>
+    <w:bookmarkStart w:name="z1392" w:id="524"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік нысанның атауы: Жұмыс берушілердегі жұмыс орнында кәсіптік оқытудан өтіп жатқан жұмыссыздар туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="524"/>
+    <w:bookmarkStart w:name="z1393" w:id="525"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: КО-2-2</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="525"/>
-    <w:bookmarkStart w:name="z1391" w:id="526"/>
-[...15 lines deleted...]
-      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет – ресурста орналастырылған: www.enbek.gov.kz</w:t>
+    <w:bookmarkStart w:name="z1394" w:id="526"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кезеңділік: ай сайын</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="526"/>
-    <w:bookmarkStart w:name="z1392" w:id="527"/>
-[...15 lines deleted...]
-      Әкімшілік нысанның атауы: Жұмыс берушілердегі жұмыс орнында кәсіптік оқытудан өтіп жатқан жұмыссыздар туралы мәліметтер</w:t>
+    <w:bookmarkStart w:name="z1395" w:id="527"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есепті кезең: 20__ жылғы ________ ай</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="527"/>
-    <w:bookmarkStart w:name="z1393" w:id="528"/>
-[...15 lines deleted...]
-      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: КО-2-2</w:t>
+    <w:bookmarkStart w:name="z1396" w:id="528"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын адамдар тобы: жұмыс берушілер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="528"/>
-    <w:bookmarkStart w:name="z1394" w:id="529"/>
-[...15 lines deleted...]
-      Кезеңділік: ай сайын</w:t>
+    <w:bookmarkStart w:name="z1397" w:id="529"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: есепті кезеңнен кейінгі айдың 1-күніне қарай</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="529"/>
-    <w:bookmarkStart w:name="z1395" w:id="530"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="532"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1398" w:id="533"/>
+          <w:bookmarkStart w:name="z1398" w:id="530"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ЖСН/БСН</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="533"/>
+          <w:bookmarkEnd w:id="530"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -28876,595 +28255,1302 @@
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1408" w:id="534"/>
+    <w:bookmarkStart w:name="z1408" w:id="531"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (деректерді жеке адамдар ұсынған жағдайда, сондай-ақ агрегирленген түрде толтырылмайды)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="534"/>
-    <w:bookmarkStart w:name="z1409" w:id="535"/>
+    <w:bookmarkEnd w:id="531"/>
+    <w:bookmarkStart w:name="z1409" w:id="532"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жинау әдісі: электронды түрде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="535"/>
-    <w:bookmarkStart w:name="z1410" w:id="536"/>
+    <w:bookmarkEnd w:id="532"/>
+    <w:bookmarkStart w:name="z1410" w:id="533"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кесте</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="533"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1411" w:id="534"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ р/с</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="534"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыс берушінің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыс берушінің бизнес-сәйкестендіру нөмірі немесе жеке сәйкестендіру нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыссыздың тегі, аты, әкесінің аты (бар болса)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыссыздың жеке сәйкестендіру нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепті айдағы оқу күндерінің саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1418" w:id="535"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="535"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1432" w:id="536"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кестенің жалғасы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="536"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1411" w:id="537"/>
+          <w:bookmarkStart w:name="z1433" w:id="537"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ р/с</w:t>
+              <w:t>Есепті айда сабаққа келген күндерінің саны</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="537"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс берушінің атауы</w:t>
+Есепті айда сабаққа келмеген күндердің саны, барлығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс берушінің бизнес-сәйкестендіру нөмірі немесе жеке сәйкестендіру нөмірі</w:t>
+Есепті айда дәлелсіз себептер бойынша сабаққа келмеген күндердің саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыссыздың тегі, аты, әкесінің аты (бар болса)</w:t>
+Келмеу себебі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыссыздың жеке сәйкестендіру нөмірі</w:t>
+Жұмыссызға қызмет көрсететін банктің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Есепті айдағы оқу күндерінің саны</w:t>
+Жұмыссыздың карточкалық немесе ағымдағы шотының 20 мәнді нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1418" w:id="538"/>
+          <w:bookmarkStart w:name="z1440" w:id="538"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="538"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -29623,997 +29709,290 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1432" w:id="539"/>
-[...706 lines deleted...]
-    <w:bookmarkStart w:name="z1454" w:id="542"/>
+    <w:bookmarkStart w:name="z1454" w:id="539"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Атауы _______________________________________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="539"/>
+    <w:bookmarkStart w:name="z1455" w:id="540"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мекенжайы __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="540"/>
+    <w:bookmarkStart w:name="z1456" w:id="541"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефоны ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="541"/>
+    <w:bookmarkStart w:name="z1457" w:id="542"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта мекенжайы __________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="542"/>
-    <w:bookmarkStart w:name="z1455" w:id="543"/>
-[...15 lines deleted...]
-      Мекенжайы __________________________________________________</w:t>
+    <w:bookmarkStart w:name="z1458" w:id="543"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="543"/>
-    <w:bookmarkStart w:name="z1456" w:id="544"/>
-[...15 lines deleted...]
-      Телефоны ___________________________________________________</w:t>
+    <w:bookmarkStart w:name="z1459" w:id="544"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________ ________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="544"/>
-    <w:bookmarkStart w:name="z1457" w:id="545"/>
-[...15 lines deleted...]
-      Электрондық пошта мекенжайы __________________________________</w:t>
+    <w:bookmarkStart w:name="z1460" w:id="545"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Тегі, аты, әкесінің аты (бар болса) (қолы)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="545"/>
-    <w:bookmarkStart w:name="z1458" w:id="546"/>
-[...15 lines deleted...]
-      Орындаушы:</w:t>
+    <w:bookmarkStart w:name="z1461" w:id="546"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы немесе қол қоюға уәкілетті адам:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="546"/>
-    <w:bookmarkStart w:name="z1459" w:id="547"/>
+    <w:bookmarkStart w:name="z1462" w:id="547"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________ ________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="547"/>
-    <w:bookmarkStart w:name="z1460" w:id="548"/>
+    <w:bookmarkStart w:name="z1463" w:id="548"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Тегі, аты, әкесінің аты (бар болса) (қолы)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="548"/>
-    <w:bookmarkStart w:name="z1461" w:id="549"/>
-[...15 lines deleted...]
-      Басшы немесе қол қоюға уәкілетті адам:</w:t>
+    <w:bookmarkStart w:name="z1464" w:id="549"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күні: 20__ жылғы "___"_____________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="549"/>
-    <w:bookmarkStart w:name="z1462" w:id="550"/>
-[...15 lines deleted...]
-      _____________________________________ ________________</w:t>
+    <w:bookmarkStart w:name="z1465" w:id="550"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мөрдің орны (бар болса)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="550"/>
-    <w:bookmarkStart w:name="z1463" w:id="551"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="553"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -30718,444 +30097,444 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>деректерін жинауға арналған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысанға қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1467" w:id="554"/>
+    <w:bookmarkStart w:name="z1467" w:id="551"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жұмыс берушілердегі жұмыс орнында кәсіптік оқытудан өтіп жатқан жұмыссыздар туралы мәліметтер" әкімшілік деректерінің нысанын толтыру жөніндегі түсіндірме</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="551"/>
+    <w:bookmarkStart w:name="z1468" w:id="552"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="552"/>
+    <w:bookmarkStart w:name="z1469" w:id="553"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы түсіндірме "Жұмыс берушілердегі жұмыс орнында кәсіптік оқытудан өтіп жатқан жұмыссыздар туралы мәліметтер" нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="553"/>
+    <w:bookmarkStart w:name="z1470" w:id="554"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Нысанды жұмыс берушілер толтырады және мансап орталықтарына ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="554"/>
-    <w:bookmarkStart w:name="z1468" w:id="555"/>
+    <w:bookmarkStart w:name="z1471" w:id="555"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Нысанға бірінші басшы не оның міндетін атқарушы адамның тегі мен аты-жөнін көрсете отырып, қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="555"/>
+    <w:bookmarkStart w:name="z1472" w:id="556"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Нысан есепті кезеңнен кейінгі айдың 1-күніне қарай ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="556"/>
+    <w:bookmarkStart w:name="z1473" w:id="557"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Нысан қазақ және орыс тілдерінде толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="557"/>
+    <w:bookmarkStart w:name="z1474" w:id="558"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
-[...59 lines deleted...]
-      3. Нысанға бірінші басшы не оның міндетін атқарушы адамның тегі мен аты-жөнін көрсете отырып, қол қояды.</w:t>
+        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="558"/>
-    <w:bookmarkStart w:name="z1472" w:id="559"/>
-[...15 lines deleted...]
-      4. Нысан есепті кезеңнен кейінгі айдың 1-күніне қарай ұсынылады.</w:t>
+    <w:bookmarkStart w:name="z1475" w:id="559"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Нысанның 1-бағанында реттік нөмір көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="559"/>
-    <w:bookmarkStart w:name="z1473" w:id="560"/>
-[...15 lines deleted...]
-      5. Нысан қазақ және орыс тілдерінде толтырылады.</w:t>
+    <w:bookmarkStart w:name="z1476" w:id="560"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Нысанның 2-бағанында жұмыссыздарды кәсіптік оқытудан өткізіп жатқан жұмыс берушінің атауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="560"/>
-    <w:bookmarkStart w:name="z1474" w:id="561"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
+    <w:bookmarkStart w:name="z1477" w:id="561"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Нысанның 3-бағанында жұмыссыздарды кәсіптік оқытудан өткізіп жатқан жұмыс берушінің бизнес-сәйкестендіру нөмірі немесе жеке сәйкестендіру нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="561"/>
-    <w:bookmarkStart w:name="z1475" w:id="562"/>
-[...15 lines deleted...]
-      6. Нысанның 1-бағанында реттік нөмір көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z1478" w:id="562"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Нысанның 4-бағанында кәсіптік оқытудан өтіп жатқан жұмыссыздың тегі, аты, әкесінің аты (бар болса) көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="562"/>
-    <w:bookmarkStart w:name="z1476" w:id="563"/>
-[...15 lines deleted...]
-      7. Нысанның 2-бағанында жұмыссыздарды кәсіптік оқытудан өткізіп жатқан жұмыс берушінің атауы көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z1479" w:id="563"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Нысанның 5-бағанында кәсіптік оқытудан өтіп жатқан жұмыссыздың жеке сәйкестендіру нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="563"/>
-    <w:bookmarkStart w:name="z1477" w:id="564"/>
-[...15 lines deleted...]
-      8. Нысанның 3-бағанында жұмыссыздарды кәсіптік оқытудан өткізіп жатқан жұмыс берушінің бизнес-сәйкестендіру нөмірі немесе жеке сәйкестендіру нөмірі көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z1480" w:id="564"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Нысанның 6-бағанында есепті айдағы оқу күндерінің саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="564"/>
-    <w:bookmarkStart w:name="z1478" w:id="565"/>
-[...15 lines deleted...]
-      9. Нысанның 4-бағанында кәсіптік оқытудан өтіп жатқан жұмыссыздың тегі, аты, әкесінің аты (бар болса) көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z1481" w:id="565"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Нысанның 7-бағанында есепті айда жұмыссыздың оқуға келген күндерінің саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="565"/>
-    <w:bookmarkStart w:name="z1479" w:id="566"/>
-[...15 lines deleted...]
-      10. Нысанның 5-бағанында кәсіптік оқытудан өтіп жатқан жұмыссыздың жеке сәйкестендіру нөмірі көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z1482" w:id="566"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Нысанның 8-бағанында есепті айда жұмыссыздың оқуға келмеген күндерінің барлық саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="566"/>
-    <w:bookmarkStart w:name="z1480" w:id="567"/>
-[...15 lines deleted...]
-      11. Нысанның 6-бағанында есепті айдағы оқу күндерінің саны көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z1483" w:id="567"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Нысанның 9-бағанында есепті айда жұмыссыздың дәлелсіз себептер бойынша оқуға келмеген күндерінің саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="567"/>
-    <w:bookmarkStart w:name="z1481" w:id="568"/>
-[...15 lines deleted...]
-      12. Нысанның 7-бағанында есепті айда жұмыссыздың оқуға келген күндерінің саны көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z1484" w:id="568"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Нысанның 10-бағанында есепті айда жұмыссыздың оқуға келмеу себептері көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="568"/>
-    <w:bookmarkStart w:name="z1482" w:id="569"/>
-[...15 lines deleted...]
-      13. Нысанның 8-бағанында есепті айда жұмыссыздың оқуға келмеген күндерінің барлық саны көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z1485" w:id="569"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Нысанның 11-бағанында жалақыны аудару үшін жұмыссызға қызмет көрсететін банктің атауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="569"/>
-    <w:bookmarkStart w:name="z1483" w:id="570"/>
-[...15 lines deleted...]
-      14. Нысанның 9-бағанында есепті айда жұмыссыздың дәлелсіз себептер бойынша оқуға келмеген күндерінің саны көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z1486" w:id="570"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Нысанның 12-бағанында жалақыны аудару үшін жұмыссыздың карточкалық немесе ағымдағы шотының 20 мәнді нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="570"/>
-    <w:bookmarkStart w:name="z1484" w:id="571"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="573"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -31247,266 +30626,266 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z654" w:id="574"/>
+    <w:bookmarkStart w:name="z654" w:id="571"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік деректерді жинауға арналған нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="574"/>
+    <w:bookmarkEnd w:id="571"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 12-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1487" w:id="575"/>
+    <w:bookmarkStart w:name="z1487" w:id="572"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: мансап орталықтарына</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="572"/>
+    <w:bookmarkStart w:name="z1488" w:id="573"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет-ресурста орналастырылған: www.enbek.gov.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="573"/>
+    <w:bookmarkStart w:name="z1489" w:id="574"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік нысанның атауы: Жұмыс берушілердегі жұмыс орнында кәсіптік оқытудың іске асырылу барысы туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="574"/>
+    <w:bookmarkStart w:name="z1490" w:id="575"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: КО-2</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="575"/>
-    <w:bookmarkStart w:name="z1488" w:id="576"/>
-[...15 lines deleted...]
-      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет-ресурста орналастырылған: www.enbek.gov.kz</w:t>
+    <w:bookmarkStart w:name="z1491" w:id="576"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кезеңділік: ай сайын</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="576"/>
-    <w:bookmarkStart w:name="z1489" w:id="577"/>
-[...15 lines deleted...]
-      Әкімшілік нысанның атауы: Жұмыс берушілердегі жұмыс орнында кәсіптік оқытудың іске асырылу барысы туралы мәліметтер</w:t>
+    <w:bookmarkStart w:name="z1492" w:id="577"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есепті кезең: 20__ жылғы ________ айы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="577"/>
-    <w:bookmarkStart w:name="z1490" w:id="578"/>
-[...15 lines deleted...]
-      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: КО-2</w:t>
+    <w:bookmarkStart w:name="z1493" w:id="578"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын адамдар тобы: Жұмыс берушілер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="578"/>
-    <w:bookmarkStart w:name="z1491" w:id="579"/>
-[...15 lines deleted...]
-      Кезеңділік: ай сайын</w:t>
+    <w:bookmarkStart w:name="z1494" w:id="579"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: есепті кезеңнен кейінгі айдың 1-күніне қарай</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="579"/>
-    <w:bookmarkStart w:name="z1492" w:id="580"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="582"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -31773,988 +31152,2030 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
-              <w:drawing>
-[...33 lines deleted...]
-              </w:drawing>
+              <w:t>[MISSING IMAGE: ,  ]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1507" w:id="583"/>
+    <w:bookmarkStart w:name="z1507" w:id="580"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (деректерді жеке адамдар ұсынған жағдайда, сондай-ақ агрегирленген түрде толтырылмайды)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="583"/>
-    <w:bookmarkStart w:name="z1508" w:id="584"/>
+    <w:bookmarkEnd w:id="580"/>
+    <w:bookmarkStart w:name="z1508" w:id="581"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жинау әдісі: электронды түрде</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="581"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1509" w:id="582"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Біліктілік атауы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="582"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оқу мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оқудан өтуге өтініш берген адамдардың саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оқуға қабылданғанадамдардың саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Оқудан өтіп жатқан адамдардың саны </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оқуды аяқтаған адамдардың саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оқудан шығарылған адамдардың саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Себеп түрлері бойынша оқуды аяқтамаған адамдардың саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сабақтан қалу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үлгермеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1528" w:id="583"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="583"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1548" w:id="584"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кестенің жалғасы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="584"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:bookmarkStart w:name="z1509" w:id="585"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1549" w:id="585"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Біліктілік атауы</w:t>
+              <w:t>Әртүрлі себеппен оқуды аяқтамаған адамдардың саны</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="585"/>
-        </w:tc>
-[...257 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...86 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1551" w:id="586"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ішкі тәртіпті бұзу</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="586"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+өз еркі бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сырқаттану</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сабақтан қалу</w:t>
+Қазақстан Республикасының Қарулы күштеріне мерзімді әскери қызметке шақырылу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Үлгермеу</w:t>
+жұмысқа орналасу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қайтыс болу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жүктілік, босану, бала күтімі бойынша демалыс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тұрақты мекен –жайдың ауысуына байланысты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+өзге себептер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1528" w:id="586"/>
+          <w:bookmarkStart w:name="z1561" w:id="587"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="586"/>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="587"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -33009,1366 +33430,290 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1548" w:id="587"/>
-[...1075 lines deleted...]
-    <w:bookmarkStart w:name="z1581" w:id="591"/>
+    <w:bookmarkStart w:name="z1581" w:id="588"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Атауы _______________________________________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="588"/>
+    <w:bookmarkStart w:name="z1582" w:id="589"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мекенжайы __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="589"/>
+    <w:bookmarkStart w:name="z1583" w:id="590"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефоны ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="590"/>
+    <w:bookmarkStart w:name="z1584" w:id="591"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта мекенжайы __________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="591"/>
-    <w:bookmarkStart w:name="z1582" w:id="592"/>
-[...15 lines deleted...]
-      Мекенжайы __________________________________________________</w:t>
+    <w:bookmarkStart w:name="z1585" w:id="592"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="592"/>
-    <w:bookmarkStart w:name="z1583" w:id="593"/>
-[...15 lines deleted...]
-      Телефоны ___________________________________________________</w:t>
+    <w:bookmarkStart w:name="z1586" w:id="593"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________ ________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="593"/>
-    <w:bookmarkStart w:name="z1584" w:id="594"/>
-[...15 lines deleted...]
-      Электрондық пошта мекенжайы __________________________________</w:t>
+    <w:bookmarkStart w:name="z1587" w:id="594"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Тегі, аты, әкесінің аты (бар болса) (қолы)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="594"/>
-    <w:bookmarkStart w:name="z1585" w:id="595"/>
-[...15 lines deleted...]
-      Орындаушы:</w:t>
+    <w:bookmarkStart w:name="z1588" w:id="595"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы немесе қол қоюға уәкілетті адам:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="595"/>
-    <w:bookmarkStart w:name="z1586" w:id="596"/>
+    <w:bookmarkStart w:name="z1589" w:id="596"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________ ________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="596"/>
-    <w:bookmarkStart w:name="z1587" w:id="597"/>
+    <w:bookmarkStart w:name="z1590" w:id="597"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Тегі, аты, әкесінің аты (бар болса) (қолы)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="597"/>
-    <w:bookmarkStart w:name="z1588" w:id="598"/>
-[...15 lines deleted...]
-      Басшы немесе қол қоюға уәкілетті адам:</w:t>
+    <w:bookmarkStart w:name="z1591" w:id="598"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күні: 20__ жылғы "___"_____________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="598"/>
-    <w:bookmarkStart w:name="z1589" w:id="599"/>
-[...15 lines deleted...]
-      _____________________________________ ________________</w:t>
+    <w:bookmarkStart w:name="z1592" w:id="599"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мөрдің орны (бар болса)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="599"/>
-    <w:bookmarkStart w:name="z1590" w:id="600"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="602"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -34473,564 +33818,564 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>деректерін жинауға арналған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысанға қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1594" w:id="603"/>
+    <w:bookmarkStart w:name="z1594" w:id="600"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жұмыссызды жұмыс берушілердегі жұмыс орнында кәсіптік оқытудың іске асырылу барысы туралы мәліметтер" әкімшілік деректерінің нысанын толтыру жөніндегі түсіндірме</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="600"/>
+    <w:bookmarkStart w:name="z1595" w:id="601"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="601"/>
+    <w:bookmarkStart w:name="z1596" w:id="602"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы түсіндірме "Жұмыссызды жұмыс берушілердегі жұмыс орнында кәсіптік оқытудың іске асырылу барысы туралы мәліметтер" нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="602"/>
+    <w:bookmarkStart w:name="z1597" w:id="603"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Нысанды Жұмыс берушілер толтырады және Мансап орталығына ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="603"/>
-    <w:bookmarkStart w:name="z1595" w:id="604"/>
+    <w:bookmarkStart w:name="z1598" w:id="604"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Нысанға кәсіпорынның (ұйымның) басшысы не оның міндетін атқарушы тұлға, оның тегі мен аты-жөні көрсетіле отырып қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="604"/>
+    <w:bookmarkStart w:name="z1599" w:id="605"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Нысан есепті кезеңнен кейінгі айдың 1-күніне қарай ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="605"/>
+    <w:bookmarkStart w:name="z1600" w:id="606"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Нысан мемлекеттік және орыс тілдерінде толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="606"/>
+    <w:bookmarkStart w:name="z1601" w:id="607"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
-[...59 lines deleted...]
-      3. Нысанға кәсіпорынның (ұйымның) басшысы не оның міндетін атқарушы тұлға, оның тегі мен аты-жөні көрсетіле отырып қол қояды.</w:t>
+        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="607"/>
-    <w:bookmarkStart w:name="z1599" w:id="608"/>
-[...15 lines deleted...]
-      4. Нысан есепті кезеңнен кейінгі айдың 1-күніне қарай ұсынылады.</w:t>
+    <w:bookmarkStart w:name="z1602" w:id="608"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Нысанның 1-бағанында біліктіліктің атауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="608"/>
-    <w:bookmarkStart w:name="z1600" w:id="609"/>
-[...15 lines deleted...]
-      5. Нысан мемлекеттік және орыс тілдерінде толтырылады.</w:t>
+    <w:bookmarkStart w:name="z1603" w:id="609"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Нысанның 2-бағанында оқыту мерзімі көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="609"/>
-    <w:bookmarkStart w:name="z1601" w:id="610"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
+    <w:bookmarkStart w:name="z1604" w:id="610"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Нысанның 3-бағанында оқудан өтуге өтініш берген адамдардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="610"/>
-    <w:bookmarkStart w:name="z1602" w:id="611"/>
-[...15 lines deleted...]
-      6. Нысанның 1-бағанында біліктіліктің атауы көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z1605" w:id="611"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Нысанның 4-бағанында оқуға қабылданған адамдардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="611"/>
-    <w:bookmarkStart w:name="z1603" w:id="612"/>
-[...15 lines deleted...]
-      7. Нысанның 2-бағанында оқыту мерзімі көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z1606" w:id="612"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Нысанның 5-бағанында оқудан өтіп жатқан адамдардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="612"/>
-    <w:bookmarkStart w:name="z1604" w:id="613"/>
-[...15 lines deleted...]
-      8. Нысанның 3-бағанында оқудан өтуге өтініш берген адамдардың саны көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z1607" w:id="613"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Нысанның 6-бағанында оқуды бітірген адамдардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="613"/>
-    <w:bookmarkStart w:name="z1605" w:id="614"/>
-[...15 lines deleted...]
-      9. Нысанның 4-бағанында оқуға қабылданған адамдардың саны көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z1608" w:id="614"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Нысанның 7-бағанында оқудан шығарылған адамдардың жалпы саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="614"/>
-    <w:bookmarkStart w:name="z1606" w:id="615"/>
-[...15 lines deleted...]
-      10. Нысанның 5-бағанында оқудан өтіп жатқан адамдардың саны көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z1609" w:id="615"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Нысанның 8-бағанында оқудан шығарылғандардың жалпы санынан сабақтан қалу себебі бойынша оқуын аяқтамаған адамдардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="615"/>
-    <w:bookmarkStart w:name="z1607" w:id="616"/>
-[...15 lines deleted...]
-      11. Нысанның 6-бағанында оқуды бітірген адамдардың саны көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z1610" w:id="616"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Нысанның 9-бағанында шығарылғандардың жалпы санынан сабақ үлгермеу себебі бойынша оқуын аяқтамаған адамдардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="616"/>
-    <w:bookmarkStart w:name="z1608" w:id="617"/>
-[...15 lines deleted...]
-      12. Нысанның 7-бағанында оқудан шығарылған адамдардың жалпы саны көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z1611" w:id="617"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Нысанның 10-бағанында шығарылғандардың жалпы санынан ішкі тәртіпті бұзу себебінен оқуды аяқтамаған адамдардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="617"/>
-    <w:bookmarkStart w:name="z1609" w:id="618"/>
-[...15 lines deleted...]
-      13. Нысанның 8-бағанында оқудан шығарылғандардың жалпы санынан сабақтан қалу себебі бойынша оқуын аяқтамаған адамдардың саны көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z1612" w:id="618"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Нысанның 11-бағанында шығарылғандардың жалпы санынан өз еркімен оқуды аяқтамаған адамдардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="618"/>
-    <w:bookmarkStart w:name="z1610" w:id="619"/>
-[...15 lines deleted...]
-      14. Нысанның 9-бағанында шығарылғандардың жалпы санынан сабақ үлгермеу себебі бойынша оқуын аяқтамаған адамдардың саны көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z1613" w:id="619"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Нысанның 12-бағанында шығарылғандардың жалпы санынан сырқатына байланысты оқуды аяқтамаған адамдардың көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="619"/>
-    <w:bookmarkStart w:name="z1611" w:id="620"/>
-[...15 lines deleted...]
-      15. Нысанның 10-бағанында шығарылғандардың жалпы санынан ішкі тәртіпті бұзу себебінен оқуды аяқтамаған адамдардың саны көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z1614" w:id="620"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Нысанның 13-бағанында шығарылғандардың жалпы санынан Қазақстан Республикасының Қарулы Күштер қатарына алынған адамдардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="620"/>
-    <w:bookmarkStart w:name="z1612" w:id="621"/>
-[...15 lines deleted...]
-      16. Нысанның 11-бағанында шығарылғандардың жалпы санынан өз еркімен оқуды аяқтамаған адамдардың саны көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z1615" w:id="621"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Нысанның 14-бағанында шығарылғандардың жалпы санынан жұмысқа орналасу себебімен оқуды аяқтамаған адамдардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="621"/>
-    <w:bookmarkStart w:name="z1613" w:id="622"/>
-[...15 lines deleted...]
-      17. Нысанның 12-бағанында шығарылғандардың жалпы санынан сырқатына байланысты оқуды аяқтамаған адамдардың көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z1616" w:id="622"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Нысанның 15-бағанында шығарылғандардың жалпы санынан қайтыс болғандықтан оқуын аяқтамаған адамдардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="622"/>
-    <w:bookmarkStart w:name="z1614" w:id="623"/>
-[...15 lines deleted...]
-      18. Нысанның 13-бағанында шығарылғандардың жалпы санынан Қазақстан Республикасының Қарулы Күштер қатарына алынған адамдардың саны көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z1617" w:id="623"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Нысанның 16-бағанында шығарылғандардың жалпы санынан жүктілігіне, босану және бала күтіміне байланысты демалыс алған адамдардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="623"/>
-    <w:bookmarkStart w:name="z1615" w:id="624"/>
-[...15 lines deleted...]
-      19. Нысанның 14-бағанында шығарылғандардың жалпы санынан жұмысқа орналасу себебімен оқуды аяқтамаған адамдардың саны көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z1618" w:id="624"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Нысанның 17-бағанында жалпы шығарылғандардың жалпы санынан тұрақты мекенжайын ауыстыруына байланысты оқуын аяқтамаған адамдардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="624"/>
-    <w:bookmarkStart w:name="z1616" w:id="625"/>
-[...15 lines deleted...]
-      20. Нысанның 15-бағанында шығарылғандардың жалпы санынан қайтыс болғандықтан оқуын аяқтамаған адамдардың саны көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z1619" w:id="625"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Нысанның 18-бағанында шығарылғандардың жалпы санынан басқада жағдайлар бойынша оқуын аяқтамаған адамдардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="625"/>
-    <w:bookmarkStart w:name="z1617" w:id="626"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="628"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -35109,70 +34454,70 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">қағидаларына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>13-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z705" w:id="629"/>
+    <w:bookmarkStart w:name="z705" w:id="626"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="629"/>
+    <w:bookmarkEnd w:id="626"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -35256,70 +34601,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z706" w:id="630"/>
+          <w:bookmarkStart w:name="z706" w:id="627"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Осы сертификат</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="630"/>
+          <w:bookmarkEnd w:id="627"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -35378,70 +34723,70 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(фамилия, имя, отчество (при его наличии))</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z709" w:id="631"/>
+          <w:bookmarkStart w:name="z709" w:id="628"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сәйкестендіру номері</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="631"/>
+          <w:bookmarkEnd w:id="628"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -35552,70 +34897,70 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z714" w:id="632"/>
+          <w:bookmarkStart w:name="z714" w:id="629"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 курстан өткендігін</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="632"/>
+          <w:bookmarkEnd w:id="629"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -35642,141 +34987,141 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z716" w:id="633"/>
+          <w:bookmarkStart w:name="z716" w:id="630"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 көлемі __ сағат</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="633"/>
+          <w:bookmarkEnd w:id="630"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в объеме __ час</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z717" w:id="634"/>
+          <w:bookmarkStart w:name="z717" w:id="631"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Курс авторы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="634"/>
+          <w:bookmarkEnd w:id="631"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -35937,70 +35282,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _______________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z724" w:id="635"/>
+          <w:bookmarkStart w:name="z724" w:id="632"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Автордың логотипі</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="635"/>
+          <w:bookmarkEnd w:id="632"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Логотип автора</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
@@ -36167,210 +35512,210 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 14-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1620" w:id="636"/>
+    <w:bookmarkStart w:name="z1620" w:id="633"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: халықты жұмыспен қамту саласындығы уәкілетті мемлекеттік органға</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="633"/>
+    <w:bookmarkStart w:name="z1621" w:id="634"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет-ресурста орналастырылған: www.enbek.gov.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="634"/>
+    <w:bookmarkStart w:name="z1622" w:id="635"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік нысанның атауы: Сұранысқа ие кәсіптер тізбесі бойынша Электрондық еңбек биржасында жұмыссыздарды кәсіптік оқытудың іске асырылу барысы туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="635"/>
+    <w:bookmarkStart w:name="z1623" w:id="636"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: КО-3-1</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="636"/>
-    <w:bookmarkStart w:name="z1621" w:id="637"/>
-[...15 lines deleted...]
-      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет-ресурста орналастырылған: www.enbek.gov.kz</w:t>
+    <w:bookmarkStart w:name="z1624" w:id="637"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кезеңділік: ай сайын</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="637"/>
-    <w:bookmarkStart w:name="z1622" w:id="638"/>
-[...15 lines deleted...]
-      Әкімшілік нысанның атауы: Сұранысқа ие кәсіптер тізбесі бойынша Электрондық еңбек биржасында жұмыссыздарды кәсіптік оқытудың іске асырылу барысы туралы мәліметтер</w:t>
+    <w:bookmarkStart w:name="z1625" w:id="638"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есепті кезең: 20__ жылғы ________ ай</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="638"/>
-    <w:bookmarkStart w:name="z1623" w:id="639"/>
-[...15 lines deleted...]
-      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: КО-3-1</w:t>
+    <w:bookmarkStart w:name="z1626" w:id="639"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын адамдар тобы: мансап орталықтары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="639"/>
-    <w:bookmarkStart w:name="z1624" w:id="640"/>
-[...15 lines deleted...]
-      Кезеңділік: ай сайын</w:t>
+    <w:bookmarkStart w:name="z1627" w:id="640"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: есепті кезеңнен кейінгі айдың 1-күніне дейін</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="640"/>
-    <w:bookmarkStart w:name="z1625" w:id="641"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="643"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -36688,468 +36033,1206 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
-              <w:drawing>
-[...33 lines deleted...]
-              </w:drawing>
+              <w:t>[MISSING IMAGE: ,  ]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1640" w:id="644"/>
+    <w:bookmarkStart w:name="z1640" w:id="641"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (деректерді жеке адамдар ұсынған жағдайда, сондай-ақ агрегирленген түрде толтырылмайды)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="644"/>
-    <w:bookmarkStart w:name="z1641" w:id="645"/>
+    <w:bookmarkEnd w:id="641"/>
+    <w:bookmarkStart w:name="z1641" w:id="642"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жинау әдісі: электронды түрде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="645"/>
-    <w:bookmarkStart w:name="z1642" w:id="646"/>
+    <w:bookmarkEnd w:id="642"/>
+    <w:bookmarkStart w:name="z1642" w:id="643"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кесте</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="643"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1643" w:id="644"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ р/с</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="644"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Облыстың/қаланың атауы және ӘАОЖ бойынша коды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлығы оқуға кірісті (адам)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оның ішінде 1-бағаннан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлығы сертификат алды (адам)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ауыл тұрғындары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+әйел дер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35 жасқа дейінгі жастар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1657" w:id="645"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="645"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1673" w:id="646"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кестенің жалғасы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="646"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:bookmarkStart w:name="z1643" w:id="647"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1674" w:id="647"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ р/с</w:t>
+              <w:t>Оның ішінде 5-бағаннан</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="647"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Облыстың/қаланың атауы және ӘАОЖ бойынша коды</w:t>
-[...110 lines deleted...]
-Барлығы сертификат алды (адам)</w:t>
+5-бағаннан Кәсіби саланың атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...37 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1677" w:id="648"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ауыл тұрғындары</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ауыл тұрғындары</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="648"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -37181,327 +37264,458 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35 жасқа дейінгі жастар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауыл шаруашылығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IT және телекоммуникациялар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Туризм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Маркетинг және БАҚ</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1657" w:id="648"/>
+          <w:bookmarkStart w:name="z1685" w:id="649"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="648"/>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="649"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -37692,1051 +37906,148 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1673" w:id="649"/>
+    <w:bookmarkStart w:name="z1701" w:id="650"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кестенің жалғасы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="649"/>
-[...902 lines deleted...]
-    <w:bookmarkEnd w:id="653"/>
+    <w:bookmarkEnd w:id="650"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1702" w:id="654"/>
+          <w:bookmarkStart w:name="z1702" w:id="651"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жеке қызметтер және сервис</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="654"/>
+          <w:bookmarkEnd w:id="651"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -39040,80 +38351,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1713" w:id="655"/>
+          <w:bookmarkStart w:name="z1713" w:id="652"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="655"/>
+          <w:bookmarkEnd w:id="652"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -39722,70 +39033,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1735" w:id="656"/>
+    <w:bookmarkStart w:name="z1735" w:id="653"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кестенің жалғасы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="656"/>
+    <w:bookmarkEnd w:id="653"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
@@ -39793,80 +39104,80 @@
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="947"/>
         <w:gridCol w:w="947"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1736" w:id="657"/>
+          <w:bookmarkStart w:name="z1736" w:id="654"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Құрылыс және сәулет</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="657"/>
+          <w:bookmarkEnd w:id="654"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -40243,80 +39554,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1749" w:id="658"/>
+          <w:bookmarkStart w:name="z1749" w:id="655"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="658"/>
+          <w:bookmarkEnd w:id="655"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -41063,290 +40374,290 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1775" w:id="659"/>
+    <w:bookmarkStart w:name="z1775" w:id="656"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Атауы _______________________________________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="656"/>
+    <w:bookmarkStart w:name="z1776" w:id="657"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мекенжайы __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="657"/>
+    <w:bookmarkStart w:name="z1777" w:id="658"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефоны ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="658"/>
+    <w:bookmarkStart w:name="z1778" w:id="659"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта мекенжайы __________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="659"/>
-    <w:bookmarkStart w:name="z1776" w:id="660"/>
-[...15 lines deleted...]
-      Мекенжайы __________________________________________________</w:t>
+    <w:bookmarkStart w:name="z1779" w:id="660"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="660"/>
-    <w:bookmarkStart w:name="z1777" w:id="661"/>
-[...15 lines deleted...]
-      Телефоны ___________________________________________________</w:t>
+    <w:bookmarkStart w:name="z1780" w:id="661"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________ ________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="661"/>
-    <w:bookmarkStart w:name="z1778" w:id="662"/>
-[...15 lines deleted...]
-      Электрондық пошта мекенжайы __________________________________</w:t>
+    <w:bookmarkStart w:name="z1781" w:id="662"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Тегі, аты, әкесінің аты (бар болса) (қолы)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="662"/>
-    <w:bookmarkStart w:name="z1779" w:id="663"/>
-[...15 lines deleted...]
-      Орындаушы:</w:t>
+    <w:bookmarkStart w:name="z1782" w:id="663"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы немесе қол қоюға уәкілетті адам:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="663"/>
-    <w:bookmarkStart w:name="z1780" w:id="664"/>
-[...15 lines deleted...]
-      _____________________________________ ________________</w:t>
+    <w:bookmarkStart w:name="z1783" w:id="664"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________ _______________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="664"/>
-    <w:bookmarkStart w:name="z1781" w:id="665"/>
+    <w:bookmarkStart w:name="z1784" w:id="665"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Тегі, аты, әкесінің аты (бар болса) (қолы)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="665"/>
-    <w:bookmarkStart w:name="z1782" w:id="666"/>
-[...15 lines deleted...]
-      Басшы немесе қол қоюға уәкілетті адам:</w:t>
+    <w:bookmarkStart w:name="z1785" w:id="666"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күні: 20__ жылғы "___"____________________.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="666"/>
-    <w:bookmarkStart w:name="z1783" w:id="667"/>
-[...15 lines deleted...]
-      _____________________________________ _______________</w:t>
+    <w:bookmarkStart w:name="z1786" w:id="667"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мөрдің орны (бар болса)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="667"/>
-    <w:bookmarkStart w:name="z1784" w:id="668"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="670"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -41477,958 +40788,958 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>арналған нысанға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1788" w:id="671"/>
+    <w:bookmarkStart w:name="z1788" w:id="668"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Сұранысқа ие кәсіптер тізбесі бойынша Электрондық еңбек биржасында жұмыссыздарды кәсіптік оқытудың іске асырылу барысы туралы мәліметтер" әкімшілік деректер нысанын толтыру жөніндегі түсініктеме</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="668"/>
+    <w:bookmarkStart w:name="z1789" w:id="669"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="669"/>
+    <w:bookmarkStart w:name="z1790" w:id="670"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы түсіндірме "Сұранысқа ие кәсіптер тізбесі бойынша Электрондық еңбек биржасында жұмыссыздарды кәсіптік оқытудың іске асырылу барысы туралы мәліметтер" нысанын (бұдан әрі – нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="670"/>
+    <w:bookmarkStart w:name="z1791" w:id="671"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Нысанды мансап орталығы толтырады және халықты жұмыспен қамту мәселелері жөніндегі уәкілетті мемлекеттік органға ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="671"/>
-    <w:bookmarkStart w:name="z1789" w:id="672"/>
+    <w:bookmarkStart w:name="z1792" w:id="672"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Нысан ай сайын есепті кезеңнен кейінгі айдың 1 (бірінші) күніне дейінгі мерзімде ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="672"/>
+    <w:bookmarkStart w:name="z1793" w:id="673"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Нысан мемлекеттік және орыс тілдерінде толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="673"/>
+    <w:bookmarkStart w:name="z1794" w:id="674"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
-[...39 lines deleted...]
-      2. Нысанды мансап орталығы толтырады және халықты жұмыспен қамту мәселелері жөніндегі уәкілетті мемлекеттік органға ұсынады.</w:t>
+        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсініктеме</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="674"/>
-    <w:bookmarkStart w:name="z1792" w:id="675"/>
-[...15 lines deleted...]
-      3. Нысан ай сайын есепті кезеңнен кейінгі айдың 1 (бірінші) күніне дейінгі мерзімде ұсынылады.</w:t>
+    <w:bookmarkStart w:name="z1795" w:id="675"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Нысанның 1-бағанында жолдың реттік нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="675"/>
-    <w:bookmarkStart w:name="z1793" w:id="676"/>
-[...15 lines deleted...]
-      4. Нысан мемлекеттік және орыс тілдерінде толтырылады.</w:t>
+    <w:bookmarkStart w:name="z1796" w:id="676"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Нысанның 2-бағанында облыстың/қаланың атауы және Әкімшілік-аумақтық объектілер жіктеуіші бойынша коды көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="676"/>
-    <w:bookmarkStart w:name="z1794" w:id="677"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсініктеме</w:t>
+    <w:bookmarkStart w:name="z1797" w:id="677"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Нысанның 3-бағанында Электрондық еңбек биржасында кәсіптік оқытуға қатысу үшін оқуға кіріскен адамдардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="677"/>
-    <w:bookmarkStart w:name="z1795" w:id="678"/>
-[...15 lines deleted...]
-      6. Нысанның 1-бағанында жолдың реттік нөмірі көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z1798" w:id="678"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Нысанның 4-бағанында Электрондық еңбек биржасында кәсіптік оқытуға қатысу үшін оқуға кіріскендердің ішінен ауыл тұрғындарының саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="678"/>
-    <w:bookmarkStart w:name="z1796" w:id="679"/>
-[...15 lines deleted...]
-      7. Нысанның 2-бағанында облыстың/қаланың атауы және Әкімшілік-аумақтық объектілер жіктеуіші бойынша коды көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z1799" w:id="679"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Нысанның 5-бағанында Электрондық еңбек биржасында кәсіптік оқытуға қатысу үшін оқуға кіріскен әйелдер саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="679"/>
-    <w:bookmarkStart w:name="z1797" w:id="680"/>
-[...15 lines deleted...]
-      8. Нысанның 3-бағанында Электрондық еңбек биржасында кәсіптік оқытуға қатысу үшін оқуға кіріскен адамдардың саны көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z1800" w:id="680"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Нысанның 6-бағанында Электрондық еңбек биржасында кәсіптік оқуға қатысу үшін оқуға кіріскендердің ішінен 35 жасқа дейінгі жастардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="680"/>
-    <w:bookmarkStart w:name="z1798" w:id="681"/>
-[...15 lines deleted...]
-      9. Нысанның 4-бағанында Электрондық еңбек биржасында кәсіптік оқытуға қатысу үшін оқуға кіріскендердің ішінен ауыл тұрғындарының саны көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z1801" w:id="681"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Нысанның 7-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алған адамдардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="681"/>
-    <w:bookmarkStart w:name="z1799" w:id="682"/>
-[...15 lines deleted...]
-      10. Нысанның 5-бағанында Электрондық еңбек биржасында кәсіптік оқытуға қатысу үшін оқуға кіріскен әйелдер саны көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z1802" w:id="682"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Нысанның 8-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алған ауыл тұрғындарының саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="682"/>
-    <w:bookmarkStart w:name="z1800" w:id="683"/>
-[...15 lines deleted...]
-      11. Нысанның 6-бағанында Электрондық еңбек биржасында кәсіптік оқуға қатысу үшін оқуға кіріскендердің ішінен 35 жасқа дейінгі жастардың саны көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z1803" w:id="683"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Нысанның 9-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алған әйелдердің саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="683"/>
-    <w:bookmarkStart w:name="z1801" w:id="684"/>
-[...15 lines deleted...]
-      12. Нысанның 7-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алған адамдардың саны көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z1804" w:id="684"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Нысанның 10-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алған 35 жасқа дейінгі жастардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="684"/>
-    <w:bookmarkStart w:name="z1802" w:id="685"/>
-[...15 lines deleted...]
-      13. Нысанның 8-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алған ауыл тұрғындарының саны көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z1805" w:id="685"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Нысанның 11-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алған ауыл шаруашылығы кәсіптік саласы бойынша оқудан өткен адамдардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="685"/>
-    <w:bookmarkStart w:name="z1803" w:id="686"/>
-[...15 lines deleted...]
-      14. Нысанның 9-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алған әйелдердің саны көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z1806" w:id="686"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Нысанның 12-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алған IT және телекоммуникациялар кәсіптік саласы бойынша оқудан өткен адамдардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="686"/>
-    <w:bookmarkStart w:name="z1804" w:id="687"/>
-[...15 lines deleted...]
-      15. Нысанның 10-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алған 35 жасқа дейінгі жастардың саны көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z1807" w:id="687"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Нысанның 13-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алған туризм кәсіптік саласы бойынша оқудан өткен адамдардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="687"/>
-    <w:bookmarkStart w:name="z1805" w:id="688"/>
-[...15 lines deleted...]
-      16. Нысанның 11-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алған ауыл шаруашылығы кәсіптік саласы бойынша оқудан өткен адамдардың саны көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z1808" w:id="688"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Нысанның 14-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алғандар қатарынан маркетинг және БАҚ кәсіптік саласы бойынша оқудан өткен адамдардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="688"/>
-    <w:bookmarkStart w:name="z1806" w:id="689"/>
-[...15 lines deleted...]
-      17. Нысанның 12-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алған IT және телекоммуникациялар кәсіптік саласы бойынша оқудан өткен адамдардың саны көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z1809" w:id="689"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Нысанның 15-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алғандар қатарынан кәсіптік сала бойынша оқудан өткен жеке қызметтер мен сервис саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="689"/>
-    <w:bookmarkStart w:name="z1807" w:id="690"/>
-[...15 lines deleted...]
-      18. Нысанның 13-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алған туризм кәсіптік саласы бойынша оқудан өткен адамдардың саны көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z1810" w:id="690"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Нысанның 16-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алғандар қатарынан кәсіптік сала бойынша оқудан өткен адамдардың саны тұру және тамақтану көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="690"/>
-    <w:bookmarkStart w:name="z1808" w:id="691"/>
-[...15 lines deleted...]
-      19. Нысанның 14-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алғандар қатарынан маркетинг және БАҚ кәсіптік саласы бойынша оқудан өткен адамдардың саны көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z1811" w:id="691"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Нысанның 17-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алғандар қатарынан кәсіптік сала бойынша әлеуметтік қызмет көрсетуден өткен адамдардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="691"/>
-    <w:bookmarkStart w:name="z1809" w:id="692"/>
-[...15 lines deleted...]
-      20. Нысанның 15-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алғандар қатарынан кәсіптік сала бойынша оқудан өткен жеке қызметтер мен сервис саны көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z1812" w:id="692"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Нысанның 18-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алғандардың ішінен көлік және логистика кәсіптік саласы бойынша оқудан өткен адамдардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="692"/>
-    <w:bookmarkStart w:name="z1810" w:id="693"/>
-[...15 lines deleted...]
-      21. Нысанның 16-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алғандар қатарынан кәсіптік сала бойынша оқудан өткен адамдардың саны тұру және тамақтану көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z1813" w:id="693"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Нысанның 19-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алғандар қатарынан қаржы және бухгалтерлік есеп кәсіптік саласы бойынша оқудан өткен адамдардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="693"/>
-    <w:bookmarkStart w:name="z1811" w:id="694"/>
-[...15 lines deleted...]
-      22. Нысанның 17-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алғандар қатарынан кәсіптік сала бойынша әлеуметтік қызмет көрсетуден өткен адамдардың саны көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z1814" w:id="694"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Нысанның 20-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алғандар қатарынан мәдениет және спорт кәсіптік саласы бойынша оқудан өткен адамдардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="694"/>
-    <w:bookmarkStart w:name="z1812" w:id="695"/>
-[...15 lines deleted...]
-      23. Нысанның 18-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алғандардың ішінен көлік және логистика кәсіптік саласы бойынша оқудан өткен адамдардың саны көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z1815" w:id="695"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Нысанның 21-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алғандар қатарынан ғылым және консалтинг кәсіптік саласы бойынша оқудан өткен адамдардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="695"/>
-    <w:bookmarkStart w:name="z1813" w:id="696"/>
-[...15 lines deleted...]
-      24. Нысанның 19-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алғандар қатарынан қаржы және бухгалтерлік есеп кәсіптік саласы бойынша оқудан өткен адамдардың саны көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z1816" w:id="696"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Нысанның 22-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алғандар қатарынан кәсіптік сала бойынша оқудан өткен мұнай, газ және ресурстарды өндіру саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="696"/>
-    <w:bookmarkStart w:name="z1814" w:id="697"/>
-[...15 lines deleted...]
-      25. Нысанның 20-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алғандар қатарынан мәдениет және спорт кәсіптік саласы бойынша оқудан өткен адамдардың саны көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z1817" w:id="697"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Нысанның 23-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алғандар қатарынан энергетика кәсіптік саласы бойынша оқудан өткен адамдардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="697"/>
-    <w:bookmarkStart w:name="z1815" w:id="698"/>
-[...15 lines deleted...]
-      26. Нысанның 21-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алғандар қатарынан ғылым және консалтинг кәсіптік саласы бойынша оқудан өткен адамдардың саны көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z1818" w:id="698"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Нысанның 24-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алғандар қатарынан біліктілігі жоқ мамандықтың кәсіптік саласы бойынша оқудан өткен адамдардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="698"/>
-    <w:bookmarkStart w:name="z1816" w:id="699"/>
-[...15 lines deleted...]
-      27. Нысанның 22-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алғандар қатарынан кәсіптік сала бойынша оқудан өткен мұнай, газ және ресурстарды өндіру саны көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z1819" w:id="699"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Нысанның 25-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алғандар қатарынан кәсіптік сала бойынша оқудан өткен құрылыс және сәулет адамдарының саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="699"/>
-    <w:bookmarkStart w:name="z1817" w:id="700"/>
-[...15 lines deleted...]
-      28. Нысанның 23-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алғандар қатарынан энергетика кәсіптік саласы бойынша оқудан өткен адамдардың саны көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z1820" w:id="700"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Нысанның 26-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алғандардың ішінен қауіпсіздік және төтенше жағдай кәсіптік саласы бойынша оқудан өткен адамдардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="700"/>
-    <w:bookmarkStart w:name="z1818" w:id="701"/>
-[...15 lines deleted...]
-      29. Нысанның 24-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алғандар қатарынан біліктілігі жоқ мамандықтың кәсіптік саласы бойынша оқудан өткен адамдардың саны көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z1821" w:id="701"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Нысанның 27-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алғандардың ішінен тұрғын-үй коммуналдық шаруашылық және абаттандыру кәсіптік саласы бойынша оқудан өткен адамдардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="701"/>
-    <w:bookmarkStart w:name="z1819" w:id="702"/>
-[...15 lines deleted...]
-      30. Нысанның 25-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алғандар қатарынан кәсіптік сала бойынша оқудан өткен құрылыс және сәулет адамдарының саны көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z1822" w:id="702"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Нысанның 28-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алғандардың ішінен HR және хатшылық кәсіптік саласы бойынша оқудан өткен адамдардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="702"/>
-    <w:bookmarkStart w:name="z1820" w:id="703"/>
-[...15 lines deleted...]
-      31. Нысанның 26-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алғандардың ішінен қауіпсіздік және төтенше жағдай кәсіптік саласы бойынша оқудан өткен адамдардың саны көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z1823" w:id="703"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Нысанның 29-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алғандар қатарынан сауда және қойма кәсіптік саласы бойынша оқудан өткен адамдардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="703"/>
-    <w:bookmarkStart w:name="z1821" w:id="704"/>
-[...15 lines deleted...]
-      32. Нысанның 27-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алғандардың ішінен тұрғын-үй коммуналдық шаруашылық және абаттандыру кәсіптік саласы бойынша оқудан өткен адамдардың саны көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z1824" w:id="704"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Нысанның 30-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алғандар қатарынан өндіріс кәсіптік сала бойынша оқудан өткен адамдардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="704"/>
-    <w:bookmarkStart w:name="z1822" w:id="705"/>
-[...15 lines deleted...]
-      33. Нысанның 28-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алғандардың ішінен HR және хатшылық кәсіптік саласы бойынша оқудан өткен адамдардың саны көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z1825" w:id="705"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Нысанның 31-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алғандар қатарынан білім беру және тәрбиелеу кәсіптік саласы бойынша оқудан өткен адамдардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="705"/>
-    <w:bookmarkStart w:name="z1823" w:id="706"/>
-[...15 lines deleted...]
-      34. Нысанның 29-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алғандар қатарынан сауда және қойма кәсіптік саласы бойынша оқудан өткен адамдардың саны көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z1826" w:id="706"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Нысанның 32-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алғандардың ішінен SMART SKILLS кәсіптік саласы бойынша оқудан өткен адамдардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="706"/>
-    <w:bookmarkStart w:name="z1824" w:id="707"/>
-[...15 lines deleted...]
-      35. Нысанның 30-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алғандар қатарынан өндіріс кәсіптік сала бойынша оқудан өткен адамдардың саны көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z1827" w:id="707"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Нысанның 33-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алғандардың ішінен басшылар кәсіптік саласы бойынша оқудан өткен адамдардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="707"/>
-    <w:bookmarkStart w:name="z1825" w:id="708"/>
-[...15 lines deleted...]
-      36. Нысанның 31-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алғандар қатарынан білім беру және тәрбиелеу кәсіптік саласы бойынша оқудан өткен адамдардың саны көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z1828" w:id="708"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Нысанның 34-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алған мемлекеттік қызмет кәсіптік саласы бойынша оқудан өткен адамдардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="708"/>
-    <w:bookmarkStart w:name="z1826" w:id="709"/>
-[...15 lines deleted...]
-      37. Нысанның 32-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алғандардың ішінен SMART SKILLS кәсіптік саласы бойынша оқудан өткен адамдардың саны көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z1829" w:id="709"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Нысанның 35-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алғандар қатарынан медицина және фармацевтика кәсіптік саласы бойынша оқудан өткен адамдардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="709"/>
-    <w:bookmarkStart w:name="z1827" w:id="710"/>
-[...15 lines deleted...]
-      38. Нысанның 33-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алғандардың ішінен басшылар кәсіптік саласы бойынша оқудан өткен адамдардың саны көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z1830" w:id="710"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Нысанның 36-бағанында Электрондық еңбек биржасында кәсіптік оқыту бойынша сертификаттар алғандардың ішінен құқықтану кәсіптік саласы бойынша оқудан өткен адамдардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="710"/>
-    <w:bookmarkStart w:name="z1828" w:id="711"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="713"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -42750,35 +42061,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>