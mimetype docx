--- v0 (2025-10-16)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="aa26dbf" w14:textId="aa26dbf">
+    <w:p w14:paraId="b50a499" w14:textId="b50a499">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,59 +93,52 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Меншік иесінің салынған объектіні пайдалануға дербес қабылдау қағидаларын, сондай-ақ қабылдау актісінің нысанын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2017 жылғы 13 желтоқсандағы № 867 бұйрығына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің м.а. 2023 жылғы 22 маусымдағы № 461 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 26 маусымда № 32899 болып тіркелді</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің м.а. 2023 жылғы 22 маусымдағы № 461 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 26 маусымда № 32899 болып тіркелді.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
@@ -156,183 +149,227 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Бұйрықтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 123</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>      Осы бұйрық 01.07.2023 бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Меншік иесінің салынған объектіні пайдалануға дербес қабылдау қағидаларын, сондай-ақ қабылдау актісінің нысанын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2017 жылғы 13 желтоқсандағы № 867 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16165 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Меншік иесінің салынған объектіні пайдалануға дербес қабылдау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -345,148 +382,131 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3. Меншік иесі салынған объектіні пайдалануға дербес қабылдаған кезде мыналардың болуы талап етіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сәулет және қала құрылысы саласындағы функцияларды жүзеге асыратын жергілікті атқарушы органдар берген сәулет-жоспарлау тапсырмасы (тіреу және қоршау (сыртқы) конструкцияларын, инженерлік жүйелер мен жабдықтарды өзгертпей және жер учаскесін қосымша бөлуді (кесіп беруді) көздемейтін қолданыстағы ғимараттардағы үй-жайларды (жекелеген бөліктерін) реконструкциялауды (қайта жоспарлауды, қайта жабдықтауды) қоспағанда);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) техникалық шарттар (инженерлік және/немесе коммуналдық қамтамасыз ету көздеріне объектілерді қосу, қосымша қосу және/немесе жүктемені арттыру қажет болған жағдайда);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) нобай (нобайлық жоба)/техникалық жоба;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) инженерлік желілердің және (немесе) ғимараттардың (құрылыстардың) нақты орналасуының атқарушылық геодезиялық түсірілімі (Заңның 60-бабы 2-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -581,50 +601,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген объектілерді қоспағанда).";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -637,186 +658,170 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5. Салынған объектіні пайдалануға қабылдаған кезде меншік иесі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша меншік иесінің салынған объектіні пайдалануға дербес қабылдау актісін (бұдан әрі – акт) ресімдей отырып, объектіні пайдалануға қабылдайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="5"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) нобай (нобайлық жобаның)/техникалық жобаның объектілерді жобалау үшін берілген бастапқы материалдардың (құжаттардың) және қолданыстағы нормативтік-техникалық құжаттардың талаптарының сақталуын тексереді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z13" w:id="6"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) егер объект мердігерлік тәсілмен салынған жағдайда, орындалған құрылыс-монтаждау жұмыстарының, қолданылған құрылыс материалдарының (бұйымдардың, конструкциялардың) және жабдықтардың нобайға (нобайлық жобаға)/техникалық жобаға, сондай-ақ мемлекеттік (мемлекетаралық) нормативтерге сәйкестігін тексереді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z14" w:id="7"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) тіреу және қоршау (сыртқы) конструкцияларын, инженерлік жүйелер мен жабдықтарды өзгертуге байланысты емес қолданыстағы ғимараттар мен құрылыстардың үй-жайларын (жекелеген бөліктерін) реконструкциялау (қайта жоспарлау, қайта жабдықтау) кезінде салынған объектіні пайдалануға беру актісінің бұрын берілген техникалық жобаға сәйкестігі жөнінде жобалаушымен келіседі.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -829,108 +834,91 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="8"/>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "8. Акт инженерлік желілердің және/немесе ғимараттардың (құрылыстардың) нақты орналасуының атқарушылық геодезиялық түсірілімін қоса бере отырып, сәулет және қала құрылысы саласындағы функцияларды жүзеге асыратын жергілікті атқарушы органдарда мемлекеттік қала құрылысы кадастрының ақпараттық жүйесінде міндетті есепке алуға жатады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z17" w:id="9"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көрсетілген бұйрықпен бекітілген меншік иесінің салынған объектіні пайдалануға дербес қабылдау актісінің нысаны осы бұйрыққа қосымшаға сәйкес редакцияда жазылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2-қосымшаның меншік иесінің салынған объектіні пайдалануға дербес қабылдау актісіне </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -945,150 +933,151 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="10"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігінің Құрылыс және тұрғын үй-коммуналдық шаруашылық істері комитеті заңнамада белгіленген тәртіппен: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z20" w:id="11"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z21" w:id="12"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы бұйрықты Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z22" w:id="13"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Индустрия және инфрақұрылымдық даму вице-министріне жүктелсін. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық ресми жарияланғаннан кейін 2023 жылғы 1 шілдеден бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1583,68 +1572,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z25" w:id="15"/>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Меншік иесінің салынған объектіні пайдалануға дербес қабылдау актісі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -3886,68 +3875,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қабылдау актісіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z27" w:id="16"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Объектінің техникалық сипаттамасы (екі қабаттан жоғары емес жеке тұрғын үйлер; жеке үй жанындағы учаскелер аумағында, сондай-ақ бағбандық және бау-бақша серіктестіктерінің (қоғамдарының) учаскелерінде шаруашылық-тұрмыстық құрылыстар; маусымдық жұмыстар мен шалғайдағы мал шаруашылығы үшін тұрғын және (немесе) шаруашылық-тұрмыстық үй-жайлардың уақытша құрылыстары; маусымдық немесе қосалқы мақсаттағы ғимараттар мен құрылысжайлар (қоймалар мен сақтау орындары (аралығы 6 м дейін, биіктігі 7 м дейін және алаңы 2000 м2 дейін қоса алғанда))</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -4024,118 +4013,98 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өлшем</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> бірлігі</w:t>
+              <w:t>Өлшем бірлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жалпы мәліметт</w:t>
-[...9 lines deleted...]
-              <w:t>ер</w:t>
+              <w:t>Жалпы мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -7405,118 +7374,98 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Үй</w:t>
-[...9 lines deleted...]
-              <w:t>-жайлардың нөмірі</w:t>
+              <w:t>Үй-жайлардың нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Үй</w:t>
-[...9 lines deleted...]
-              <w:t>-жайлардың мақсаты</w:t>
+              <w:t>Үй-жайлардың мақсаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -9643,55 +9592,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -10017,31 +9966,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>