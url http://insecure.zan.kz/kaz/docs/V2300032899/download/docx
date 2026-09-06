--- v1 (2026-06-10)
+++ v2 (2026-09-06)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b50a499" w14:textId="b50a499">
+    <w:p w14:paraId="8f3364d" w14:textId="8f3364d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,124 +85,134 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Меншік иесінің салынған объектіні пайдалануға дербес қабылдау қағидаларын, сондай-ақ қабылдау актісінің нысанын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2017 жылғы 13 желтоқсандағы № 867 бұйрығына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің м.а. 2023 жылғы 22 маусымдағы № 461 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 26 маусымда № 32899 болып тіркелді.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің м.а. 2023 жылғы 22 маусымдағы № 461 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 26 маусымда № 32899 болып тіркелді. Күші жойылды - Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2026 жылғы 20 наурыздағы № 123 бұйрығымен</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
-[...34 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Ескерту. Күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 123</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -3966,51 +3978,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Объектінің атауы (негізгі құрылыс, жапсарлас құрылыс, шаруашылық құрылыс және басқа)</w:t>
+              <w:t xml:space="preserve">Объектінің атауы (негізгі құрылыс, жапсарлас құрылыс, шаруашылық </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құрылыс және басқа)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -9584,63 +9606,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9962,35 +10006,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>