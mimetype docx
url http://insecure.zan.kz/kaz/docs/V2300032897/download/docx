--- v2 (2026-03-14)
+++ v3 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0fa2521" w14:textId="0fa2521">
+    <w:p w14:paraId="3fb289f" w14:textId="3fb289f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -7775,480 +7775,330 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z235" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша өтінішті Мемлекеттік корпорацияға қағаз түрінде немесе портал арқылы электрондық түрде мынадай құжаттарды қоса бере отырып ұсынады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z257" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы Қағидалардың 3-тармағы 2) тармақшасында көрсетілген жағдайда міндетті әлеуметтік сақтандыру жүйесіне қатысушының еңбек қызметінің басталғанын/тоқтатылғанын растайтын құжаттың көшірмесі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z258" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы Қағидалардың 3-тармағы 5) немесе 6) тармақшаларында көрсетілген жағдайлар бойынша әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдарды қайтару кезеңі үшін "Салық есептілігі нысандарын және оларды жасау қағидаларын бекіту туралы" Қазақстан Республикасы Премьер-Министрінің бірінші орынбасары – Қазақстан Республикасы Қаржы министрінің 2020 жылғы 20 қаңтардағы № 39 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Бұйрық) бекітілген нысан бойынша шағын бизнес субъектілері үшін оңайлатылған декларацияның көшірмелері (910.00-нысан) (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19897 болып тіркелген) қоса беріледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Осы тармақтың 2) тармақшасында көрсетілген құжат болмаған кезде Қазақстан Республикасы Қаржы министрінің 2018 жылғы 27 ақпандағы № 306 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16601 болып тіркелген) (бұдан әрі – Салық төлеушінің жеке шотынан үзінді көшірме) бекітілген Жеке шоттарын жүргізу қағидаларына </w:t>
-[...133 lines deleted...]
-        <w:t xml:space="preserve"> 4) тармақшасында көрсетілген адамдардың әлеуметтік аударымдарын уақтылы және (немесе) толық төлемегені үшін артық (қате) төленген әлеуметтік аударымдарды және (немесе) өсімпұлдарды қайтару жүргізілген жағдайда ғана қоса беріледі.</w:t>
+      Осы тармақтың 2) тармақшасында көрсетілген құжат болмаған кезде Қазақстан Республикасы Қаржы министрінің 2025 жылғы 28 қазандағы № 637 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 37255 болып тіркелген) (бұдан әрі – Салық төлеушінің (салық агентінің) жеке шотынан үзінді көшірме) бекітілген Жеке шоттарын жүргізу қағидаларына </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша бюджетпен есеп айырысулардың жай-күйі туралы, сондай-ақ мемлекеттік кіріс органдары берген салықтардың, бюджетке төленетін төлемдердің әлеуметтік төлемдердің, өсімпұлдар мен айыппұлдардың барлық немесе жекеленген түрлері бойынша жеке шотынан үзінді-көшірме;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 23.01.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 20</w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.09.2025 бастап қолданысқа енгізіледі); 30.09.2025 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z234" w:id="105"/>
+    <w:bookmarkStart w:name="z234" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Үшінші тұлғалар Қазақстан Республикасы Азаматтық кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>167-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес берілген сенімхатпен Қызмет көрсетуге өтініш береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z233" w:id="106"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z233" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Міндетті әлеуметтік сақтандыру жүйесінің таңдалған қатысушылары бойынша бір өтініш шеңберінде көрсетілетін қызметті алушы бір ғана себепті және артық (қате) төленген әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдардың тиісті сомасын көрсетеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z232" w:id="107"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z232" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Қызмет көрсету тәсілдерін, қызмет көрсету мерзімін, нысаны мен нәтижесін қамтитын қызмет көрсетуге қойылатын негізгі талаптардың тізбесі (бұдан әрі – Талаптар тізбесі), сондай-ақ Қызмет көрсету ерекшеліктерін ескере отырып, өзге де талаптар осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> келтірілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z231" w:id="108"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z231" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Мемлекеттік корпорацияға қағаз түрінде жіберілген көрсетілетін қызметті алушының өтініштері мен құжаттары бойынша, Мемлекеттік корпорация түскен күннен бастап бес жұмыс күні ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өтінішті және қоса берілген құжаттарды тексереді және оларды мынадай жағдайларда:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8727,90 +8577,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша порталда электрондық өтінішті қарау мәртебесі туралы хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тексеру нәтижесі теріс болған жағдайда Мемлекеттік корпорация өтініш пен құжаттарды көрсетілетін қызметті алушыға қайтарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z230" w:id="109"/>
+    <w:bookmarkStart w:name="z230" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Көрсетілетін қызметті портал арқылы алу үшін көрсетілетін қызметті алушы төлеушінің сұратылған деректерін, міндетті әлеуметтік сақтандыру жүйесінің әрбір қатысушысы бойынша артық (қате) төленген әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдардың төлем тапсырмасының деректемелерін (төлем референсы, төлем тапсырмасының нөмірі, күні және сомасы), соманы және қайтару кезеңін енгізеді, осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қайтару себебін көрсетеді және Негізгі талаптар тізбесінде көзделген электрондық құжаттарды және (немесе) құжаттардың электрондық көшірмелерін қоса береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8963,70 +8813,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z229" w:id="110"/>
+    <w:bookmarkStart w:name="z229" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Портал арқылы келіп түскен құжаттары бар электрондық өтініш мемлекеттік органдардың және (немесе) ұйымдардың ақпараттық жүйелерінде мынадай параметрлер бойынша:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) көрсетілетін қызметті алушы порталда көрсеткен төлеушінің деректемелерінің әлеуметтік аударымдар және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдар төленген төлем тапсырмасының деректемелерімен сәйкестігіне;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9135,70 +8985,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.09.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z228" w:id="111"/>
+    <w:bookmarkStart w:name="z228" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Еңбекмині АЖ келіп түскен көрсетілетін қызметті алушының электрондық өтініштері мен құжаттары бойынша Мемлекеттік корпорация электрондық өтініш түскен күннен бастап бес жұмыс күні ішінде: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) электрондық өтініште көрсетілген әлеуметтік аударымдардың және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдардың түсу фактісіне;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9567,90 +9417,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көрсетілетін қызметті алушының өтініші мен құжаттарын қабылдамайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       себебін көрсете отырып, Еңбекмині АЖ арқылы порталдағы көрсетілетін қызметті алушының "жеке кабинетіне" және көрсетілетін қызметті алушының ұялы байланыс абоненттік құрылғысының нөміріне sms-хаюарландыру арқылы хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z227" w:id="112"/>
+    <w:bookmarkStart w:name="z227" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Қор көрсетілетін қызметті алушының өтініші мен құжаттары Қорға түскен күннен бастап он жұмыс күні ішінде оларды қарайды және артық (қате) төленген әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдарды қайтаруды (қайтарудан бас тартуды) жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z226" w:id="113"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z226" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Артық (қате) төленген әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдарды қайтарудан, егер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілетін қызметті алушының өтінішінде көрсетілген әлеуметтік аударымдар мен өсімпұлдар сомалары Кодекстің 245-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10083,211 +9933,211 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z225" w:id="114"/>
+    <w:bookmarkStart w:name="z225" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Мемлекеттік корпорация арқылы қағаз түрінде қабылданған өтініштер бойынша Еңбекмині АЖ көрсетілетін қызметті алушыны Қор қол қойған артық (қате) төленген әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдарды қайтару (қайтарудан бас тарту) туралы хабарлама көрсетілетін қызметті алушыны sms-хабарландыру арқылы хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z224" w:id="115"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z224" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Sms-хабарландырулар Еңбекмині АЖ-да осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша хабарламалар туралы sms-хабарландырулар журналында автоматты түрде тіркеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z223" w:id="116"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z223" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Көрсетілетін қызметті алушы портал арқылы жүгінген кезде Еңбекмині АЖ-да Қордың лауазымды адамының ЭЦҚ-мен куәландырылатын осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес артық (қате) төленген әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдарды қайтару (қайтарудан бас тарту) туралы электрондық хабарлама қалыптастырылады және көрсетілетін қызметті алушының "жеке кабинетіне" және порталға өтініште көрсетілген көрсетілетін қызметті алушының ұялы байланысының абоненттік құрылғысының нөміріне sms-хабарлама арқылы жіберіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z222" w:id="117"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z222" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдарды қайтарудан бас тарту туралы хабарламаға қол қою кезінде Қор хабарламада осы Қағидалардың 13-тармағында көзделген бас тарту себебін көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z221" w:id="118"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z221" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Мемлекеттік корпорацияның банктік шотына ақша аудару үшін Қор "Қазақстан Республикасының аумағында қолма-қол ақшасыз төлемдерді және (немесе) ақша аударымдарын жүзеге асыру қағидаларын бекіту туралы" Қазақстан Республикасының Ұлттық Банкі Басқармасының 2016 жылғы 31 тамыздағы № 208 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14419 болып тіркелген) (бұдан әрі – ҚР ҰБ Басқармасының қаулысы) бекітілген Қазақстан Республикасының аумағында қолма-қол ақшасыз төлемдерді және (немесе) ақша аударымдарын жүзеге асыру қағидаларында көзделген форматта төлем тапсырмасын қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z220" w:id="119"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z220" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Мемлекеттік корпорация Кодекстің 78-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10362,289 +10212,369 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 240-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әлеуметтік төлемдердің мөлшерін есептеу кезінде ескерілмеген артық (қате) төленген әлеуметтік аударымдардың сомасын қоспағанда, қайтарылуға жататын әлеуметтік аударымдар бойынша Қордан есептелген әлеуметтік төлемдерді тағайындау фактісін анықтаған кезде, Мемлекеттік корпорация олар келіп түскен күннен кейінгі үш жұмыс күні ішінде әлеуметтік аударымдар сомасын Қордың шотына қайтарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z219" w:id="120"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z219" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Мемлекеттік корпорация Қордан қаражат түскен күннен кейінгі үш жұмыс күннен кешіктірмей ҚР Б Басқармасының қаулысымен бекітілген Қазақстан Республикасының аумағында қолма-қол ақшасыз төлемдерді және (немесе) ақша аударымдарын жүзеге асыру қағидаларында көзделген форматта төлем тапсырмасын қалыптастырады, және көрсетілетін қызметті алушыға артық (қате) төленген әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдар сомаларын аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z218" w:id="121"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z218" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Мемлекеттік корпорация Еңбекмині АЖ міндетті әлеуметтік сақтандыру жүйесіне қатысушылардың әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдардың қайтарылған сомалары бойынша деректерді өзектілендіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z217" w:id="122"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z217" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Мемлекеттік корпорация мен Қордың арасында айына бір рет әлеуметтік аударымдар және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдардың түсуіне, сондай-ақ әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдардың қайтарылуына салыстырып тексеру жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z215" w:id="124"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z216" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Міндетті әлеуметтік сақтандыру жүйесінің әрбір қатысушысы бойынша жиынтық төлем тапсырмасында тегі, аты, әкесінің аты (ол болған жағдайда); жеке сәйкестендіру нөмірі (бұдан әрі – ЖСН); әлеуметтік аударым сомасы; әлеуметтік аударым төленетін кезең (ай, жыл) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қағаз жеткізгіштерде жасалатын төлем тапсырмаларында әлеуметтік аударымдар төленетін кезеңді төлеушілер "Төлем мақсаты" бағанында көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z215" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Оператор порталда қамтылған мәліметтердің қалыптастырылуын, қауіпсіздігін, сақталуын және өзгермейтіндігін қамтамасыз етеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z214" w:id="125"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z214" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Орталық деректерді қолданбалы бағдарламалық қамсыздандыру деңгейінде рұқсатсыз қол жеткізуден қорғауды, көрсетілетін қызметті алушыдан алынған мәліметтердің уақтылы берілуін және өзгермейтінін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z213" w:id="126"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z213" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Орталық Еңбекминінің АЖ олардың мақсатына сәйкес үздіксіз жұмыс істеуін және өзектілендірілуін қамтамасыз етуге бағытталған іс-шаралар кешенін қамтамасыз етеді. Орталық берілетін деректердің толықтығын, дұрыстығын, өзектілігін және уақтылығын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z212" w:id="127"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z212" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Қызмет көрсету мәселелері бойынша ақпараттық өзара іс-қимыл ЭЦҚ қолдана отырып, Қазақстан Республикасы мемлекеттік органдарының бірыңғай тасымалдау ортасы арқылы жүзеге асырылады. Ақпарат алмасу кезінде ақпаратты қорғау мемлекеттік органдардың бірыңғай қорғалған тасымалдау ортасын пайдалану есебінен де, техникалық және ұйымдастырушылық сипаттағы іс-шаралар есебінен де қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z211" w:id="128"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z211" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Заңның 5-бабы 2-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен Қор Еңбекмині АЖ арқылы мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне қызмет көрсету сатысы туралы деректерді енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z210" w:id="129"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z210" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Қызмет көрсету мәселелері бойынша Қордың, Мемлекеттік корпорацияның шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z209" w:id="130"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z209" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Қордың (немесе) оның лауазымды адамдарының, Мемлекеттік корпорацияның және (немесе) олардың жұмыскерлерінің Қызмет көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымданған кезде шағым Қордың, Мемлекеттік корпорацияның басшысының атына немесе уәкілетті мемлекеттік орган басшысының атына беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қордың, Мемлекеттік корпорацияның атына түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап бес жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10749,90 +10679,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қор, Мемлекеттік корпорация үш жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешімді не өзге де әкімшілік әрекетті қабылдаған кезде, олар шағымды қарайтын органға шағымды жібермейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті алушының шағымды қарайтын органның атына келіп түскен шағымы ол тіркелген күннен бастап он бес жұмыс күні ішінде қаралуға тиіс. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z208" w:id="131"/>
+    <w:bookmarkStart w:name="z208" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Көрсетілген қызметтің нәтижелерімен келіспеген жағдайларда көрсетілетін қызметті алушы Қазақстан Республикасының заңнамасында белгіленген тәртіппен сотқа жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z207" w:id="132"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z207" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, ҚР ӘРПК 91-бабының 5-тармағына сәйкес әкімшілік тәртіппен (сотқа дейінгі) шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkEnd w:id="134"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10931,90 +10861,191 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(немесе) толық төленбегені үшін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>өсімпұлдарды қайтаруды жүзеге</w:t>
+              <w:t>өсімпұлдарды қайтаруды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>асырудың қағидалары</w:t>
+              <w:t>жүзеге асырудың қағидалары</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мен жағдайларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Нысан </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Мемлекеттік әлеуметтік</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -11035,252 +11066,384 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Нысан </w:t>
+              <w:t>сақтандыру қоры"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>акционерлік қоғамының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>басшысы _____________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...70 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z259" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту.  1-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2025 </w:t>
+      Ескерту.  1-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 299</w:t>
+        <w:t>№ 115</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      кімнен _______________________________________________________________</w:t>
-[...53 lines deleted...]
-      Р/с №</w:t>
+      Кімнен_____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (төлеушінің немесе банктің, банк операцияларының жекелеген түрлерін жүзеге</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      асыратын ұйымның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      __________ жылғы № _____ референс, _______ төлем тапсырмасымен, _________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      анықтамалық, ___________ төлемнің жалпы сомасы, _________________ қайтарудың </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      жалпы сомасы бойынша артық (қате) аударылған әлеуметтік аударымдарды және </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өсімпұлдарды қайтаруды сұраймын:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
@@ -11299,393 +11462,285 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Р/с №</w:t>
+Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>ЖСН</w:t>
+ЖСН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...37 lines deleted...]
-              <w:t>(әкесінің аты бар болса)</w:t>
+тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Кезең үшін</w:t>
+Кезең үшін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Төленген сома</w:t>
+Төленген сома</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>(бір төлем тапсырмасы бойынша), теңге</w:t>
+(бір төлем тапсырмасы бойынша), теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Қайтарылатын сома, теңге</w:t>
+Қайтарылатын сома, теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>ТТК</w:t>
+ТТК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11909,69 +11964,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысанасы жұмыстарды орындау (қызметтер көрсету) болып табылатын азаматтық-құқықтық сипаттағы шарттар бойынша табыс алатын жеке тұлға үшін әлеуметтік аударымдарды уақтылы және (немесе) толық төлемегені үшін артық (қате) төленген әлеуметтік аударымдарды және (немесе)өсімпұлдарды қайтару:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ☐ → иә</w:t>
-[...17 lines deleted...]
-      ☐ → жоқ</w:t>
+      ☐ иә</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ☐ жор</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Артық (қате) төленген әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдарды қайтаруды жүзеге асыру қағидалары мен жағдайларының 4-тармағында көрсетілген қажетті құжаттарды қоса бере отырып, себебінен (бір себепті белгілеу):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -11999,71 +12054,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ☐ қайтаруға тиіс, жаңадан қабылданған немесе жұмыстан босатылған жұмыскерлер аванспен алған табысқа артық есептелген; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ☐ Қазақстан Республикасы Әлеуметтік кодексінің </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      ☐ Қазақстан Республикасы Әлеуметтік кодексінің 207-бабының </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-тармағында көзделген жасқа толған адамдар болып табылатын қатысушылар үшін артық төленген;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -12127,105 +12162,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ☐ төлеушінің деректемелері дұрыс көрсетілмеген (төлеушілердің ЖСН/БСН қате болған жағдайда);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ☐ дара кәсіпкер, жеке практикамен айналысатын адам, сондай-ақ шаруа немесе фермер қожалығы ретінде тіркелмеген жеке тұлға төлеген </w:t>
-[...53 lines deleted...]
-      ☐ → нысанасы жұмыстарды орындау (қызметтер көрсету) болып табылатын азаматтық-құқықтық сипаттағы шарттар бойынша табыс алатын жеке тұлғаның артық (қате) төленген әлеуметтік аударымдарын және (немесе) әлеуметтік аударымдарды уақтылы және (немесе) толық төлемегені үшін өсімпұлды қайтаруға келісім беру туралы өтініш.</w:t>
+      ☐ дара кәсіпкер, жеке практикамен айналысатын адам, сондай-ақ шаруа немесе фермер қожалығы ретінде тіркелмеген жеке тұлға төлеген. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қосымша (артық (қате) әлеуметтік аударымдарды уақтылы және (немесе) толық төлемегені үшін төленген әлеуметтік аударымдар және (немесе) өсімпұлдар нысанасы жұмыстарды орындау (қызметтер көрсету) болып табылатын азаматтық-құқықтық сипаттағы шарттар бойынша табыс алатын жеке тұлға үшін жүргізіледі):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ☐ нысанасы жұмыстарды орындау (қызметтер көрсету) болып табылатын азаматтық-құқықтық сипаттағы шарттар бойынша табыс алатын жеке тұлғаның артық (қате) төленген әлеуметтік аударымдарын және (немесе) әлеуметтік аударымдарды уақтылы және (немесе) толық төлемегені үшін өсімпұлды қайтаруға келісім беру туралы өтініш.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінішке қоса берілген құжаттардың тізбесі:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
@@ -13017,123 +13034,141 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төлеуші банктің атауы:____________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қолдары: Басшы ____________________________________________</w:t>
-[...17 lines deleted...]
-      (Т.А.Ә. (бар болса), қолы)</w:t>
+      Қолдары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда), қолы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       немесе Басшының электрондық-цифрлық қолтаңбасы ("электрондық үкімет" веб-порталы арқылы берілген электрондық өтініш үшін)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       Бас бухгалтер _____________________________________________________</w:t>
-[...17 lines deleted...]
-      (Т.А.Ә. (бар болса), қолы)</w:t>
+      Бас бухгалтер _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда), қолы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       немесе Бас бухгалтердің электрондық-цифрлық қолтаңбасы ("электрондық үкіметтің" веб-порталы арқылы берілген электрондық өтініш үшін)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -13539,87 +13574,107 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту.  Қағидалар 1-1-қосымшамен толықтырылды – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 23.01.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мен, _________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Т.А.Ә. (бар болса), туған күні) </w:t>
+        <w:t>
+                 (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ЖСН _______________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -14045,87 +14100,107 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту.  Қағидалар 1-2-қосымшамен толықтырылды – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 23.01.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________ артық (қате) төленген әлеуметтік аударымдардың және</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      [Тегі, атя, әкесінің аты (бар болса)]</w:t>
+      [(Тегі, аты, әкесінің аты (ол болған жағдайда)]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (немесе) әлеуметтік аударымдарды уақтылы және (немесе) толық төлемегені үшін </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -14521,51 +14596,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен; өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -14780,52 +14875,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметті көрсету тәсілі </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15400,107 +15495,107 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1) Қор – Қазақстан Республикасының </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес сенбі, жексенбі және мереке күндерінен басқа, дүйсенбіден жұманы қоса алғанда, сағат 9.00-ден 18.30-ға дейін, сағат 13.00-ден 14.30-ға дейін түскі үзіліспен;</w:t>
+1) Қор – Қазақстан Республикасының Еңбек </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден жұманы қоса алғанда, сағат 8.00-ден 17.30-ға дейін, сағат 13.00-ден 14.30-ға дейін түскі үзіліспен;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) Мемлекеттік корпорация – өтініштерді қабылдау Мемлекеттік корпорация арқылы Қазақстан Республикасының Еңбек кодексіне сәйкес мереке күндері және сенбі және жексенбі күндерінен басқа, дүйсенбіден жұма күнін қоса алғанда сағат 9.00-ден 18.30-ға дейін, сағат 13.00-ден 14.30-ға дейін түскі үзіліспен жүзеге асырылады;</w:t>
+2) Мемлекеттік корпорация - өтініштерді Мемлекеттік корпорация арқылы Қазақстан Республикасының Еңбек кодексіне сәйкес мереке және демалыс күндерінен басқа, дүйсенбіден жұма күнін қоса алғанда сағат 8.00-ден 17.30-ға дейін, сағат 13.00-ден 14.30-ға дейін түскі жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- 3) портал – тәулік бойы, жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда. Өтініш беруші портал арқылы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының Еңбек кодексіне сәйкес демалыс және мереке күндері өтініш берген кезде өтінішті қабылдау және мемлекеттік көрсетілетін қызмет нәтижесін беру келесі жұмыс күні іске асырылады.</w:t>
+ 3) веб-портал – тәулік бойы, жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының Еңбек кодексіне сәйкес демалыс және мереке күндері портал арқылы өтініш берген кезде өтінішті қабылдау және мемлекеттік көрсетілетін қызмет нәтижесін беру келесі жұмыс күні іске асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15569,51 +15664,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушы мемлекеттік корпорация арқылы қағаз түрінде немесе портал арқылы электрондық түрде артық (қате) төленген әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдарды уақтылы және (немесе) толық төлемегені үшін өсімпұлды (бұдан әрі – ереже) қайтаруды жүзеге асыру қағидалары мен жағдайларына 1-қосымшаға сәйкес нысан бойынша өтініш береді.</w:t>
+Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушы мемлекеттік корпорация арқылы қағаз түрінде немесе портал арқылы электрондық түрде артық (қате) төленген әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдарды уақтылы және (немесе) толық төлемегені үшін өсімпұлды қайтаруды жүзеге асыру қағидалары мен жағдайларына (бұдан әрі – Қағидалар) 1-қосымшаға сәйкес нысан бойынша өтініш береді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өтінішке мынадай құжаттар қоса беріледі:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15661,89 +15756,89 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (бұдан әрі – Бұйрық) бекітілген нысан бойынша шағын бизнес субъектілері үшін оңайлатылған декларацияның көшірмелері (910.00-нысан) (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19897 болып тіркелген) қоса беріледі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Көрсетілген тармақтың 2) тармақшасында көрсетілген құжат болмаған кезде Қазақстан Республикасы Қаржы министрінің 2018 жылғы 27 ақпандағы № 306 </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16601 болып тіркелген) Жеке шоттарын жүргізу қағидаларының 19-қосымшасына сәйкес нысан бойынша бюджетпен есеп айырысулардың жай-күйі туралы, сондай-ақ мемлекеттік кіріс органдары берген әлеуметтік төлемдер бойынша салық төлеушінің жеке шотынан үзінді-көшірме қоса беріледі; </w:t>
+Осы тармақтың 2) тармақшасында көрсетілген құжат болмаған кезде Қазақстан Республикасы Қаржы министрінің 2025 жылғы 28 қазандағы № 637 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 37255 болып тіркелген) бекітілген Салық төлеушінің (салық агентінің) жеке шоттарын жүргізу қағидаларына </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>16-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттік кіріс органдары берген салықтардың, бюджетке төлемдердің, әлеуметтік төлемдердің, өсімпұлдар мен айыппұлдардың барлық немесе жекелеген түрлері бойынша бюджетпен есеп-айырысулар жай-күйі туралы жеке шоттан үзінді көшірме (бұдан әрі – Салық төлеушінің жеке шотынан үзінді көшірме);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-3) тармақшаларда көрсетілген жағдайлар бойынша салық төлеушінің дербес шотынан үзінді көшірме 3), 4), 5), 6) немесе 7) осы Қағидалардың 3-тармағының.</w:t>
+              <w:t xml:space="preserve">
+3) осы Қағидалардың 3-тармағының 3), 4), 5), 6) немесе 7) тармақшаларда көрсетілген жағдайлар бойынша салық төлеушінің дербес шотынан үзінді көшірме; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Портал арқылы өтініш берген кезде көрсетілетін қызметті алушы көрсетілетін қызметті алушының ЭЦҚ-мен куәландырылған электрондық құжаттар нысанында мемлекеттік органдардың ақпараттық жүйелеріне сұрау салуды жүзеге асырады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -15830,245 +15925,317 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1)көрсетілетін қызметті алушының өтінішінде көрсетілген әлеуметтік аударымдар мен өсімпұлдар сомалары артық (қате) төленген әлеуметтік аударымдар және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдар азақстан Республикасы Әлеуметтік Кодексінің </w:t>
+1) көрсетілетін қызметті алушының өтінішінде көрсетілген әлеуметтік аударымдар мен өсімпұлдар сомалары артық (қате) төленген әлеуметтік аударымдар және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдар Қазақстан Республикасы Әлеуметтік кодексінің </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>245-бабы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 1-тармағының төртінші абзацына және 2-тармағының төртінші абзацына, </w:t>
+              <w:t xml:space="preserve"> 1-тармағының төртінші абзацына және 2-тармағының төртінші абзацына, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>256-бабы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 1-тармағының бірінші абзацына сәйкес Қорға міндетті түрде төленуге жатаса;</w:t>
+              <w:t> 1-тармағының бірінші абзацына сәйкес Қорға міндетті түрде төленуге жатады;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-2)Кодекстің </w:t>
+2) Кодекстің </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>78-бабы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4-тармағына, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">85-бабы </w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> 4-тармағына, </w:t>
+              <w:t>85-бабы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4-тармағына, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>118-бабы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 4-тармағына, </w:t>
+              <w:t xml:space="preserve"> 4-тармағына, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>181-бабы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2-тармағына, </w:t>
+              <w:t xml:space="preserve"> 2-тармағына, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>240-бабы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 3-тармағына сәйкес, әлеуметтік төлемдердің мөлшерін есептеу кезінде ескерілмеген әлеуметтік аударымдардың артық (қате) төленген сомаларын қоспағанда, әлеуметтік төлемді тағайындау үшін ескерілген кезең үшін есептелген артық (қате) төленген әлеуметтік аударымдардың сомалары; </w:t>
+              <w:t> 3-тармағына сәйкес әлеуметтік төлемдердің мөлшерін есептеу кезінде ескерілмеген әлеуметтік аударымдардың артық (қате) төленген сомаларын қоспағанда, әлеуметтік төлемді тағайындау үшін ескерілген кезең үшін есептелген артық (қате) төленген әлеуметтік аударымдардың сомалары;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3)құжаттар осы Қағидалардың 3-тармағында көзделген жағдайларды растамайтын болса бас тартылады;</w:t>
+3) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4)артық (қате) төленген Әлеумметтік аударымдарды және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төлеменбегені үшін өсімпұлдарды қайтаруды жүзеге асыру үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге көрсетілетін қызметті алушының келісімі болмаған.</w:t>
+4) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы бойынша;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) артық (қате) төленген әлеумметтік аударымдарды және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдарды қайтаруды жүзеге асыру үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге көрсетілетін қызметті алушының келісімі болмаған;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) жүктілікке және босануға, жаңа туған баланы (балаларды) асырап алуға, бала күтіміне әлеуметтік төлемдерді есептеу үшін қабылданатын кезеңге келетін әлеуметтік аударымдар Қорға құқық пайда болған күннен және (немесе) оларды тағайындауға өтініш берілген күннен кейін келіп түскен, бірақ тиісті әлеуметтік төлемнің мөлшерін есептеуде (айқындауда) ескерілмесе, қайтаруға жатпайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16191,87 +16358,87 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету орындарының мекенжайлары:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің – www.enbek.gov.kz. "Мемлекеттік қызметтер" бөлімі;</w:t>
+1) Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің – https://www.gov.kz/memleket/entities/enbek. "Мемлекеттік қызметтер" бөлімі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) Мемлекеттік корпорация – https://gov4c.kz/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) Қордың – https://gfss.kz/интернет-ресурстарында орналастырылған.</w:t>
+3) Қор – https://gfss.kz/</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -20225,126 +20392,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 229 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z138" w:id="133"/>
+    <w:bookmarkStart w:name="z138" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Міндетті әлеуметтік сақтандыру жүйесіне қатысушыға әлеуметтік аударымдардың жай-күйі мен қозғалысы туралы ақпарат беру қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z139" w:id="134"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z139" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z140" w:id="135"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z140" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Міндетті әлеуметтік сақтандыру жүйесіне қатысушыға әлеуметтік аударымдардың жай-күйі мен қозғалысы туралы ақпарат беру қағидасы (бұдан әрі – Қағидалар) Қазақстан Республикасы Әлеуметтік кодексінің 12-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5) тармақшасының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> он алтыншы абзацына (бұдан әрі – Кодекс) сәйкес әзiрлендi және міндетті әлеуметтік сақтандыру жүйесіне қатысушыға әлеуметтік аударымдардың жай-күйі мен қозғалысы туралы ақпарат беру тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20363,170 +20530,170 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z141" w:id="136"/>
+    <w:bookmarkStart w:name="z141" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негiзгi ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z142" w:id="137"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z142" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді көрсету үшін, "бір терезе" қағидаты бойынша мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру жөніндегі жұмысты ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z143" w:id="138"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z143" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) әлеуметтік аударымдар – Қазақстан Республикасының заңнамасында белгіленген тәртіппен Мемлекеттік әлеуметтік сақтандыру қорына әлеуметтік аударымдарды төлеушілер төлейтін ақша;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z144" w:id="139"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z144" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әлеуметтік-еңбек саласындағы бірыңғай ақпараттық жүйе – уәкілетті мемлекеттік органның, халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органдардың, еңбек мобильділігі орталықтарының, мансап орталықтарының, Еңбек ресурстарын дамыту орталығының қызметін автоматтандыруға және әлеуметтік-еңбек саласында халыққа мемлекеттік қызметтер көрсету мақсатында ведомствоаралық өзара іс-қимылға арналған ақпараттандыру объектісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z145" w:id="140"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z145" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Қордың автоматтандырылған ақпараттық жүйесі – Қор активтерін есепке алуды жүзеге асыру, сондай-ақ ақпараттың сақталуы мен санкцияланбаған қол жеткізуден қорғалуын қамтамасыз ету үшін бағдарламалық қамтылым;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z146" w:id="141"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z146" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Мемлекеттік әлеуметтік сақтандыру қоры (бұдан әрі – Қор) – әлеуметтік аударымдарды шоғырландыруды, асыраушысынан айырылған жағдайда, отбасы мүшелерін – асырауындағыларды қоса алғанда, өздеріне қатысты әлеуметтік тәуекел жағдайы туындаған міндетті әлеуметтік сақтандыру жүйесіне қатысушыларға әлеуметтік төлемдерді тағайындауды және жүзеге асыруды жүргізетін, құрылтайшысы және жалғыз акционері мемлекет болып табылатын, акционерлік қоғам нысанындағы коммерциялық емес ұйым;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkEnd w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20663,130 +20830,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z150" w:id="142"/>
+    <w:bookmarkStart w:name="z150" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) міндетті әлеуметтік сақтандыру жүйесіне қатысушы – өзі үшін әлеуметтік аударымдар төленетін және Кодексте көзделген әлеуметтік тәуекел жағдайлары туындаған кезде әлеуметтік төлемдерді алуға құқығы бар жеке тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z151" w:id="143"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z151" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді, Қордың қызметін реттеуді, бақылау функцияларын жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z152" w:id="144"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z152" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) "электрондық үкіметтің" веб-порталы (бұдан әрі – портал)– нормативтік құқықтық базаны қоса алғанда, бүкіл шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға техникалық шарттарды беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесі болатын ақпараттық жүйе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z153" w:id="145"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z153" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20825,88 +20992,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z154" w:id="146"/>
+    <w:bookmarkStart w:name="z154" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Міндетті әлеуметтік сақтандыру жүйесіне қатысушыға әлеуметтік аударымдардың жай-күйі мен қозғалысы туралы ақпарат беру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z155" w:id="147"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z155" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Міндетті әлеуметтік сақтандыру жүйесіне қатысушыға әлеуметтік аударымдардың жай-күйі мен қозғалысы туралы ақпаратты беруді Мемлекеттік корпорация және Қор филиалдары жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkEnd w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20925,90 +21092,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z156" w:id="148"/>
+    <w:bookmarkStart w:name="z156" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Әлеуметтік аударымдардың жай-күйі мен қозғалысы туралы ақпарат алу үшін міндетті әлеуметтік сақтандыру жүйесіне қатысушы Мемлекеттік корпорацияға және Қордың филиалдарына жеке басын куәландыратын құжатпен (сәйкестендіру үшін) және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішпен немесе портал арқылы сұрау салу жіберу жолымен жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkEnd w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21027,130 +21194,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z157" w:id="149"/>
+    <w:bookmarkStart w:name="z157" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Үшінші тұлғалардың әлеуметтік аударымдардың жай-күйі мен қозғалысы туралы ақпарат алуы үшін өтініш Қазақстан Республикасы Азаматтық кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>167-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес берілген сенімхат бойынша беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z158" w:id="150"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z158" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Міндетті әлеуметтік сақтандыру жүйесіне қатысушысы қолданылу мерзімі өткен құжатты ұсынған жағдайда Мемлекеттік корпорацияның немесе Қор филиалының қызметкері міндетті әлеуметтік сақтандыру жүйесіне қатысушыға осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша әлеуметтік аударымдардың жай-күйі мен қозғалысы туралы ақпарат беруге өтінішті қабылдаудан бас тарту туралы қолхат береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkEnd w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21169,70 +21336,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z159" w:id="151"/>
+    <w:bookmarkStart w:name="z159" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Өтінішті қабылдау кезінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkEnd w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорацияның қызметкері әлеуметтік-еңбек саласының бірыңғай ақпараттық жүйесіне міндетті әлеуметтік сақтандыру жүйесіне қатысушы туралы деректердің болуына сұрау салуды қалыптастырады және өтінішті тіркейді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -21305,168 +21472,168 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z160" w:id="152"/>
+    <w:bookmarkStart w:name="z160" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Міндетті әлеуметтік сақтандыру жүйесіне қатысушыға әлеуметтік аударымдардың жай-күйі мен қозғалысы туралы ақпарат беру осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік аударымдардың жай-күйі мен қозғалысы туралы ақпарат мынадай мәліметтерді қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z249" w:id="153"/>
+    <w:bookmarkStart w:name="z249" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "өңделген" - әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдар сомасы түскен сәтті өңделді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z250" w:id="154"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z250" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "қайтарылған" - Мемлекеттік корпорацияның төлеушіге әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдарды төлеу бойынша қате төлемдерді қайтару.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z251" w:id="155"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z251" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) "жеткізілді" - Қордың артық (қате) төленген әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдарды қайтаруы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkEnd w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21485,130 +21652,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z161" w:id="156"/>
+    <w:bookmarkStart w:name="z161" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Портал арқылы әлеуметтік аударымдардың жай-күйі мен қозғалысы туралы ақпарат алу үшін міндетті әлеуметтік сақтандыру жүйесіне қатысушы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z252" w:id="157"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z252" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ЭЦҚ немесе бір реттік пароль арқылы порталда авторизациялануды жүргізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z253" w:id="158"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z253" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Мемлекеттік корпорацияның ақпараттық жүйесіне сұрау салуды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z254" w:id="159"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z254" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ЭЦҚ арқылы қызмет алу үшін сұрау салуды куәландырады (оған қол қояды).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkEnd w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Міндетті әлеуметтік сақтандыру жүйесіне қатысушы портал арқылы өтініш берген кезде міндетті әлеуметтік сақтандыру жүйесіне қатысушының "жеке кабинетіне" сұрау салудың қабылданғаны туралы мәртебе, сондай-ақ әлеуметтік аударымдардың жай-күйі мен қозғалысы туралы ақпаратты алу уақыты мен күнін көрсете отырып, хабарлама жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -21645,90 +21812,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z162" w:id="160"/>
+    <w:bookmarkStart w:name="z162" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Міндетті әлеуметтік сақтандыру жүйесіне қатысушыға портал арқылы жүгінген кезде әлеуметтік аударымдардың жай-күйі мен қозғалысы туралы ақпарат беру осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkEnd w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік аударымдардың жай-күйі мен қозғалысы туралы ақпарат мынадай мәліметтерді қамтиды:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -21819,70 +21986,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z163" w:id="161"/>
+    <w:bookmarkStart w:name="z163" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Әлеуметтік-еңбек саласының бірыңғай ақпараттық жүйесі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkEnd w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       олардың тағайындалуына сәйкес ақпараттық жүйелердің үздіксіз қызмет етуін және өзектілендірілуін қамтамасыз етуге бағытталған шаралар кешенін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -21965,126 +22132,126 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z165" w:id="162"/>
+    <w:bookmarkStart w:name="z165" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Міндетті әлеуметтік сақтандыру жүйесіне қатысушыға әлеуметтік аударымдардың жай-күйі мен қозғалысы туралы ақпарат беру мәселелері бойынша Мемлекеттік корпорацияның немесе Қор филиалының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkEnd w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-тараудың тақырыбы жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 299</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z166" w:id="163"/>
+    <w:bookmarkStart w:name="z166" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Міндетті әлеуметтік сақтандыру жүйесіне қатысушыға әлеуметтік аударымдардың жай-күйі мен қозғалысы туралы ақпарат беру мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkEnd w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым Мемлекеттік корпорацияға немесе Қордың филиалына шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -22157,70 +22324,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z167" w:id="164"/>
+    <w:bookmarkStart w:name="z167" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Егер заңда өзгеше көзделмесе, шағым берілгеннен кейін сотқа дейінгі тәртіппен сотқа жүгінуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkEnd w:id="167"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -22343,140 +22510,160 @@
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z169" w:id="165"/>
+    <w:bookmarkStart w:name="z169" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkEnd w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 299</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________ азаматтан (азаматшадан)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (тегі, аты, әкесінің аты (бар болса))</w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Туған күні "___" _______________ ______ жылы, мекенжайы бойынша тұратын:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -22942,103 +23129,123 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z172" w:id="166"/>
+    <w:bookmarkStart w:name="z172" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Міндетті әлеуметтік сақтандыру жүйесінің қатысушысына әлеуметтік аударымдардың жай-күйі мен қозғалысы туралы ақпарат беруге өтінішті қабылдаудан бас тарту туралы №____ҚОЛХАТ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkEnd w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 299</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -23229,51 +23436,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орындаушы:_____________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       (тегі, аты, әкесінің аты (бар болса))</w:t>
+       (тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефон _______________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -23517,112 +23724,125 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Нысан </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z174" w:id="167"/>
+    <w:bookmarkStart w:name="z174" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әлеуметтік аударымдардың жай-күйі мен қозғалысы туралы ақпарат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkEnd w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 299</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
@@ -23656,51 +23876,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тегі, аты, әкесінің аты:</w:t>
+              <w:t>Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -24563,51 +24783,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       М.О. (бар болса) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Басшының Т.А.Ә.</w:t>
+      (Басшының тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қолы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -24745,226 +24965,226 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 229 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z176" w:id="168"/>
+    <w:bookmarkStart w:name="z176" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Төлеушілерге әлеуметтік аударымдардың жай-күйі мен қозғалысы туралы ақпарат беру қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z177" w:id="169"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z177" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z178" w:id="170"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z178" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Төлеушілерге әлеуметтік аударымдардың жай-күйі мен қозғалысы туралы ақпарат беру қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасы Әлеуметтік кодексінің 17-бабы 1 тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>33) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзiрлендi және әлеуметтік аударымдардың жай-күйі мен қозғалысы туралы ақпарат беру тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z179" w:id="171"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z179" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негiзгi ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z180" w:id="172"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z180" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді көрсету үшін, "бір терезе" қағидаты бойынша мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру жөніндегі жұмысты ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z181" w:id="173"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z181" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) әлеуметтік аударымдар – Қазақстан Республикасының заңнамасында белгіленген тәртіппен Мемлекеттік әлеуметтік сақтандыру қорына әлеуметтік аударымдарды төлеушілер төлейтін ақша;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z182" w:id="174"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z182" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) әлеуметтік аударымдарды төлеуші (бұдан әрі – төлеуші) – Қазақстан Республикасының заңнамасында белгіленген тәртіппен Мемлекеттік әлеуметтік сақтандыру қорына әлеуметтік аударымдарды есептеуді және төлеуді жүзеге асыратын жұмыс беруші, дара кәсіпкер, оның ішінде шаруа немесе фермер қожалығы, Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Салық кодексінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген өзін-өзі жұмыспен қамтығандар үшін арнаулы салық режимін қолданатын жеке тұлға, жеке практикамен айналысатын адам, оның ішінде Қазақстан Республикасының салық заңнамасында айқындалған, нысанасы жұмыстарды орындау (қызметтерді көрсету) болып табылатын азаматтық-құқықтық сипаттағы шарттар бойынша кіріс алатын жеке тұлғалар үшін Мемлекеттік әлеуметтік сақтандыру қорына әлеуметтік аударымдар төлеуді жүзеге асыратын салық агенттері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkEnd w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жеке көмекшілерге материалдық пайда төлеген кезде жергілікті атқарушы органдар немесе өзге де заңды тұлғалар, сондай-ақ Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -24979,70 +25199,70 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші бөлігінің 8) тармақшасында көрсетілген адамдар үшін әлеуметтік аударымдарды төлейтін, Кодекстің 102-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасында айқындалған интернет-платформа операторы әлеуметтік аударымдарды төлеуші ретінде танылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z183" w:id="175"/>
+    <w:bookmarkStart w:name="z183" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) әлеуметтік-еңбек саласындағы бірыңғай ақпараттық жүйе – уәкілетті мемлекеттік органның, халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органдардың, еңбек мобильділігі орталықтарының, мансап орталықтарының, Еңбек ресурстарын дамыту орталығының қызметін автоматтандыруға және әлеуметтік-еңбек саласында халыққа мемлекеттік қызметтер көрсету мақсатында ведомствоаралық өзара іс-қимылға арналған ақпараттандыру объектісі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkEnd w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -25121,228 +25341,228 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z184" w:id="176"/>
+    <w:bookmarkStart w:name="z184" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2 тарау. Төлеушілерге әлеуметтік аударымдардың жай-күйі мен қозғалысы туралы ақпарат беру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z185" w:id="177"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z185" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Төлеушіні әлеуметтік аударымдардың жай-күйі мен қозғалысы туралы ақпаратпен қамтамасыз етуді Мемлекеттік корпорация жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z186" w:id="178"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z186" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Төлеуші әлеуметтік аударымдардың жай-күйі мен қозғалысы туралы ақпарат алу үшін осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтінімді толтырады және төлеушінің тіркелген жері бойынша Мемлекеттік корпорацияға ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z187" w:id="179"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z187" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Үшінші тұлғалардың әлеуметтік аударымдардың жай-күйі мен қозғалысы туралы ақпарат алу үшін өтініш Қазақстан Республикасы Азаматтық кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>167-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес берілген сенімхат бойынша беріледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z188" w:id="180"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z188" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Өтінімді алған кезде Мемлекеттік корпорация әлеуметтік-еңбек саласының бірыңғай ақпараттық жүйесіне төлеуші туралы деректердің болуына сұрау салуды қалыптастырады және өтінімді тіркейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z189" w:id="181"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z189" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Мемлекеттік корпорация төлеуші жүгінген күннен бастап үш жұмыс күні ішінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша әлеуметтік аударымдардың жай-күйі мен қозғалысы туралы ақпаратты дайындайды және оны төлеушіге қағаз түрінде жүгінген кезде көрсетілген мерзімде береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkEnd w:id="184"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -25452,68 +25672,106 @@
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z191" w:id="182"/>
+    <w:bookmarkStart w:name="z191" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтінім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымшаға өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -26369,97 +26627,137 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(тегі, аты, әкесінің аты (бар болса), қолы)</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, қолы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бас бухгалтер ____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(тегі, аты, әкесінің аты (бар болса), қолы)</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, қолы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заңды мекенжайы: ___________________,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -26625,51 +26923,71 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(тегі, аты, әкесінің аты (бар болса), қолы)</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, қолы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -26799,68 +27117,106 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Берілген күні, шығ. №</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z193" w:id="183"/>
+    <w:bookmarkStart w:name="z193" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әлеуметтік аударымдардың жай-күйі мен қозғалысы туралы ақпарат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымшаға өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -27831,97 +28187,137 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(тегі, аты, әкесінің аты (бар болса), қолы)</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, қолы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Маман ____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(тегі, аты, әкесінің аты (бар болса), қолы)</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, қолы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
@@ -28069,242 +28465,242 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 229 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z195" w:id="184"/>
+    <w:bookmarkStart w:name="z195" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің және Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің күші жойылатын кейбір бұйрықтарының тізімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z196" w:id="185"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z196" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Міндетті әлеуметтік сақтандыру жүйесінің және әлеуметтік-еңбек саласында мемлекеттік қызметтер көрсетудің кейбір мәселелері туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2020 жылғы 11 маусымдағы № 224 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық кесімдерінің мемлекеттік тіркеу тізілімінде № 20849 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z197" w:id="186"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z197" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің және Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрі міндетін атқарушының кейбір бұйрықтарына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2021 жылғы 16 наурыздағы № 78 бұйрығының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық кесімдерінің мемлекеттік тіркеу тізілімінде № 22354 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z198" w:id="187"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z198" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Әлеуметтік төлемдердің мөлшерлерін есептеу (айқындау), Мемлекеттік әлеуметтік сақтандыру қорынан төленетін әлеуметтік төлемдерді тағайындау, қайта есептеу, тоқтата тұру, қайта бастау, тоқтату және жүзеге асыру қағидаларын бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2020 жылғы 8 маусымдағы № 217 бұйрығы мен "Міндетті әлеуметтік сақтандыру жүйесінің және әлеуметтік-еңбек саласында мемлекеттік қызметтер көрсетудің кейбір мәселелері туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2020 жылғы 11 маусымдағы № 224 бұйрығына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2022 жылғы 31 қаңтардағы № 36 бұйрығының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық кесімдерінің мемлекеттік тіркеу тізілімінде № 26702 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkEnd w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -28630,31 +29026,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>