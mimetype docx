--- v3 (2026-06-10)
+++ v4 (2026-09-06)
@@ -1,45 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3fb289f" w14:textId="3fb289f">
+    <w:p w14:paraId="ac6e8ba" w14:textId="ac6e8ba">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2071,51 +2072,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> айқындалған интернет-платформа операторы әлеуметтік аударымдарды төлеуші ретінде танылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z44" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) әлеуметтік-еңбек саласындағы бірыңғай ақпараттық жүйе – уәкілетті мемлекеттік органның, халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органдардың, еңбек мобильділігі орталықтарының, мансап орталықтарының, Еңбек ресурстарын дамыту орталығының қызметін автоматтандыруға және әлеуметтік-еңбек саласында халыққа мемлекеттік қызметтер көрсету мақсатында ведомствоаралық өзара іс-қимылға арналған ақпараттандыру объектісі;</w:t>
+      5) әлеуметтік-еңбек саласындағы бірыңғай цифрлық жүйе – уәкілетті мемлекеттік органның, халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органдардың, еңбек мобильділігі орталықтарының, мансап орталықтарының, Еңбек ресурстарын дамыту орталығының қызметін автоматтандыруға және әлеуметтік-еңбек саласында халыққа мемлекеттік қызметтер көрсету мақсатында ведомствоаралық өзара іс-қимылға арналған цифрлық объектісі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z45" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) бірыңғай төлемді төлеуші – Салық кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -2251,51 +2252,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді, Қордың қызметін реттеу, бақылау функцияларын жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z52" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) "электрондық үкіметтің" веб-порталы (бұдан әрі – портал)– нормативтік құқықтық базаны қоса алғанда, бүкіл шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға техникалық шарттарды беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесі болатын ақпараттық жүйе.</w:t>
+      13) "Цифрлық үкіметтің" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, мемлекеттік қызметтер көрсетуге қатысатын мемлекеттік органдар мен өзге де субъектілер орналастыратын шоғырландырылған ақпаратқа, сондай-ақ электрондық нысанда көрсетілетін мемлекеттік және өзге де көрсетілетін қызметтерге қол жеткізудің "бірыңғай терезесін" білдіретін цифрлық объект.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2341,50 +2342,90 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 299</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -4206,51 +4247,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> енгізіледі); орыс тіліндегі мәтініне өзгеріс енгізіледі, қазақ тіліндегі мәтіні өзгермейді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 296</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z69" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4847,51 +4908,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Әлеуметтік аударымдар Қазақстан Республикасының ұлттық валютасында төленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
     <w:bookmarkStart w:name="z78" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23. Міндетті әлеуметтік сақтандыру жүйесінің әрбір қатысушысы бойынша жиынтық төлем тапсырмасында тегі, аты, әкесінің аты (бар болса); жеке сәйкестендіру нөмірі (бұдан әрі – ЖСН); әлеуметтік аударым сомасы; әлеуметтік аударым төленетін кезең (ай, жыл) көрсетіледі.</w:t>
+      23. Міндетті әлеуметтік сақтандыру жүйесінің әрбір қатысушысы бойынша жиынтық төлем тапсырмасында тегі, аты, әкесінің аты (ол болған жағдайда); жеке сәйкестендіру нөмірі (бұдан әрі – ЖСН); әлеуметтік аударым сомасы; әлеуметтік аударым төленетін кезең (ай, жыл) көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қағаз жеткізгіштерде жасалатын төлем тапсырмаларында әлеуметтік аударымдар төленетін кезеңді төлеушілер "Төлем мақсаты" бағанында көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4934,87 +4995,189 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (11.11.2024 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен; өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Мемлекеттік корпорация міндетті әлеуметтік сақтандыру жүйесіне қатысушылардың ЖСН базасында әлеуметтік-еңбек саласының бірыңғай цифрлық жүйесінде әлеуметтік аударымдарды уақтылы және (немесе) толық төлемегені үшін әлеуметтік аударымдарды және (немесе) өсімпұлдарды дербестендірілген есепке алуды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="75"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="75"/>
     <w:bookmarkStart w:name="z80" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Банктердің және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың төлеушілерден түскен ақшаны Мемлекеттік корпорацияға аударуы жиынтық төлем тапсырмаларымен жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5228,683 +5391,803 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Банктер және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар әлеуметтік аударымдардың және (немесе) әлеуметтiк аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұл сомаларын Мемлекеттік корпорация арқылы Қорға осы сомалар төлеушiнiң банк шоттарынан есептен шығарылған күні аударады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:bookmarkStart w:name="z83" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      28. Мемлекеттік корпорацияның шотына түскен әлеуметтік аударымдардың және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұл сомалары келіп түскен күнінен кейінгі бір операциялық күннен кешіктірілмей Қордың шотына аударылады.</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>28. Мемлекеттік корпорацияның шотына түскен әлеуметтік аударымдардың және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұл сомалары келіп түскен күнінен кейінгі бір операциялық күннен кешіктірілмей Қордың шотына аударылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:p>
-[...33 lines deleted...]
-      1) ЖСН жоқ және (немесе) деректемелерінде қателер жіберілген;</w:t>
+    <w:bookmarkStart w:name="z261" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация Қор қаражаты Мемлекеттік корпорацияның шотына түскен күннен кейінгі бір операциялық күннен кешіктірмей төлеушіге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z85" w:id="81"/>
+    <w:bookmarkStart w:name="z262" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ЖСН жоқ және (немесе) деректемелерінде қателер жіберілген міндетті әлеуметтік сақтандыру жүйесіне қатысушы бойынша әлеуметтік аударымдарды және (немесе) әлеуметтiк аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z263" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Кодекстің 207-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көзделген жасқа толған адам болып табылатын;</w:t>
-[...19 lines deleted...]
-      3) өзі үшін бір төлеушіден әлеуметтік аударымдар сомасы әлеуметтік аударымдарды есептеу объектісінен республикалық бюджет туралы заңда тиісті қаржы жылына белгіленген ең төмен жалақының жеті еселенген мөлшерінен артық төленген міндетті әлеуметтік сақтандыру жүйесіне қатысушы бойынша төлеушіге әлеуметтік аударымдарды және (немесе) әлеуметтiк аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлды қайтаруды жүзеге асырады.</w:t>
+        <w:t xml:space="preserve"> көзделген жасқа толған адам болып табылатын міндетті әлеуметтік сақтандыру жүйесіне қатысушы бойынша әлеуметтік аударымдарды және (немесе) әлеуметтiк аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z264" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бір төлеушіден күнтізбелік ай үшін әлеуметтік аударымдар сомасы әлеуметтік аударымдарды есептеу объектісінен республикалық бюджет туралы заңда тиісті қаржы жылына белгіленген ең төмен жалақының жеті еселенген мөлшерінен артық төленген міндетті әлеуметтік сақтандыру жүйесіне қатысушы бойынша әлеуметтік аударымдарды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z265" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Осы Қағидалардың 2-тармағының </w:t>
-[...41 lines deleted...]
-    </w:p>
+      4) Кодекстің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>101-1-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген өзін-өзі жұмыспен қамтығандар үшін арнаулы салық режимін қолданатын жеке тұлғалардан түскен әлеуметтік аударымдардың сомаларын қоспағанда, күнтізбелік жылдың ағымдағы және кейінгі айлары үшін төленген әлеуметтік аударымдарды және (немесе) әлеуметтiк аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдың сомасын қайтаруды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z266" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидалардың 2-тармағының 4) тармақшасына, сондай-ақ 6) тармақшасына сәйкес төлеуші болып табылмайтын жеке тұлғалар төлеген әлеуметтік аударымдар және (немесе) әлеуметтiк аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұл да қайтаруға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 28-тармаққа өзгерістер енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.10.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 394</w:t>
+        <w:t xml:space="preserve">      Ескерту. 28-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 08.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (11.11.2024 бастап </w:t>
+        <w:t>№ 296</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z267" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      28-1. Мемлекеттік корпорацияның төлеушіге міндетті әлеуметтік сақтандыру жүйесіне қатысушылар бойынша әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдарды қайтаруды жүзеге асыру бойынша қызметтері </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кодекске</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес бюджет қаражаты есебінен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 28-1-тармақпен толықтырылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 296</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>29. Мемлекеттік кірістер органы төлеушіде әлеуметтік аударымдар бойынша берешек түзілген күннен бастап бес жұмыс күнінен кешіктірмей төлеушіге республикалық бюджет туралы заңда белгіленген және тиісті қаржы жылының 1 қаңтарына қолданыста болатын 6 еселенген айлық есептік көрсеткіштен астам мөлшердегі берешек сомасы туралы хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z270" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хабарлама төлеушінің жеке өзіне қолын қойғызып немесе жөнелту мен алу фактісін растайтын өзге де тәсілмен табыс етіледі. Бұл ретте, төменде көрсетілген тәсілдердің бірімен жіберілген хабарлама төлеушіге мынадай жағдайларда табыс етілді деп есептеледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z271" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) пошта арқылы хабарламасы бар тапсырыс хатпен жіберілгенде – төлеуші пошта немесе өзге де байланыс ұйымының хабарламасына белгі қойған күннен бастап;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z272" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте, пошта немесе өзге де байланыс ұйымы мұндай хабарламаны пошта немесе өзге де байланыс ұйымының қабылдағаны туралы белгі қойылған күннен бастап он жұмыс күнінен кешіктірілмейтін мерзімде жеткізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z273" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік кірістер органдары төлеушіге хабарламасы бар тапсырыс хатпен пошта арқылы жіберген хабарламаны осы тармақта көзделген пошта немесе өзге байланыс ұйымы қайтарған жағдайда осы Салық кодексінде белгіленген негіздер бойынша және тәртіппен куәгерлерді тарта отырып, салықтық тексеру жүргізілген күн осындай хабарлама табыс етілген күн болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z274" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) электрондық тәсілмен жіберілгенде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z275" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      салық төлеушінің электрондық салық қызметтерін алуына және оның салық міндеттемелерін орындауына арналған мемлекеттік кірістер органының дербестендірілген және рұқсатсыз кіруден қорғалған интернет-ресурсына хабарламаны жеткізген күннен бастап.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z276" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл тәсіл Қазақстан Республикасының цифрлық заңнамасына сәйкес салық органдарымен электрондық тәсілмен өзара іс-қимыл жасайтын салық төлеушіге қолданылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z277" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порталдағы пайдаланушының жеке кабинетіне хабарламаны жеткізген күннен бастап табыс етілді деп есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z278" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл тәсіл порталда тіркелген төлеушіге қолданылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z279" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Мемлекеттік корпорация арқылы – келу тәртібімен оны алған күннен бастап жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 29-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі); 30.09.2025 </w:t>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z91" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Әлеуметтік аударымдар және әлеуметтік аударымдарды уақтылы және (немеес) толық төлемегені үшін өсімпұлдар бойынша берешек өтелмеген жағдайда, пайдасына әлеуметтік аударымдар бойынша берешек өндіріп алынатын міндетті әлеуметтік сақтандыру жүйесіне қатысушылардың тізімі хабарламаны жіберген мемлекеттік кіріс органына оған хабарлама тапсырылған күннен бастап бес жұмыс күні ішінде ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 30-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 299</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z87" w:id="83"/>
-[...349 lines deleted...]
-    <w:bookmarkStart w:name="z94" w:id="88"/>
+    <w:bookmarkStart w:name="z94" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Осы Қағидалардың 26-тармағына сәйкес төлеушінің ұсынған міндетті әлеуметтік сақтандыру жүйесіне қатысушылардың тізімдері негізінде мемлекеттік кірістер органы әлеуметтік аударымдар бойынша берешек сомаларын тізімдерді алған күннен бастап бес жұмыс күнінен кешіктірмей төлеушінің банктік шоттарынан мәжбүрлі тәртіппен өндіріп алады. (п 6)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік аударымдар бойынша берешекті төлеушілердің банктік шоттарынан өндіріп алу төлеушінің ұсынған міндетті әлеуметтік сақтандыру жүйесіне қатысушылардың тізімдері қоса беріле отырып, мемлекеттік кірістер органының инкассалық өкімі негізінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5935,70 +6218,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген кезектілік тәртібімен клиенттің ақшасын алып қоюды жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төлеушінің банктік шотында ұлттық валютадағы ақша болмаған жағдайда әлеуметтік аударымдар бойынша берешекті өндіріп алу мемлекеттік кірістер органдары ұлттық валютада берген инкассалық өкімдер негізінде төлеушінің шетел валютасындағы банктік шоттарынан жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z95" w:id="89"/>
+    <w:bookmarkStart w:name="z95" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Әлеуметтік аударымдар бойынша берешекті және әлеуметтік аударымдарды уақтылы және (немесе) толық төленбегені үшін өсімпұлды өтемеген кезде мемлекеттік кіріс органы төлеушінің шығыс операцияларын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       банктік шоттары бойынша – әлеуметтік аударымдар бойынша берешек сомасы шегінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6009,90 +6292,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       касса бойынша – екінші деңгейдегі банкке немесе банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымға қолма-қол ақшаны төлеу және тапсыру жөніндегі операциялардан басқа, кассадағы қолма-қол ақшаның барлық шығыс операциялары бойынша оларды кейіннен әлеуметтік аударымдарды, оларға хабарлама тапсырылған күннен бастап он жұмыс күні өткен соң уақтылы төленбегені үшін есептелген өсімпұлдарды төлеу есебіне аудару үшін тоқтата тұруды жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік кірістер органдарының өкімі бойынша банктер және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z255" w:id="90"/>
+    <w:bookmarkStart w:name="z255" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасы Салық кодексінің 201-бабында көзделген салықтар мен бюджетке төленетін төлемдерді, кедендік төлемдерді, әлеуметтік төлемдерді, оларды уақтылы төлемегені үшін есептелген өсімпұлдарды, сондай-ақ бюджетке енгізуге жататын айыппұлдарды төлеу жөніндегі операциялардан басқа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z256" w:id="91"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z256" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ақшаны:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өмірі мен денсаулығына келтірілген зиянды өтеу туралы талаптарды, сондай-ақ алименттерді өндіріп алу жөніндегі талаптарды қанағаттандыруды көздейтін атқару құжаттары бойынша;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6223,70 +6506,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z100" w:id="92"/>
+    <w:bookmarkStart w:name="z100" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Төлеушiнiң кассасы бойынша шығыс операцияларын тоқтата тұру, мына операциялардан басқа кассадағы қолма-қол ақшаның барлық шығыс операцияларына:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Салық кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6435,70 +6718,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z101" w:id="93"/>
+    <w:bookmarkStart w:name="z101" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34. Төлеуші Қорға әлеуметтік аударымдарды уақтылы және (немесе) толық төлемегені үшін өсімпұл сомасын төлеу үшін "төлем мақсаты" – "кезең (ай (айлар), жыл (жылдар)) үшiн әлеуметтiк аударымдарды уақтылы және (немесе) толық төлемегенi үшін өсiмпұл" бағанында көрсете отырып, банкке төлем тапсырмасын ұсынады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6557,110 +6840,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z102" w:id="94"/>
+    <w:bookmarkStart w:name="z102" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Төлеушi тоқсан сайын, есептi тоқсаннан кейiнгi екінші айдың 15-күнiнен кешiктiрмей, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, орналасқан жерi бойынша мемлекеттік кірістер органына мiндеттi әлеуметтiк сақтандыру жүйесiне қатысушылар үшiн есептелген әлеуметтiк аударымдар бойынша есеп-қисап ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z103" w:id="95"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z103" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Мемлекеттік корпорация күн сайын, өткен күн үшін мемлекеттік кірістер органына Салық кодексiнде белгіленген тәртiппен тiркелген төлеушілер бойынша келіп түскен және қайтарылған әлеуметтік аударымдардың және (немесе) өсімпұл сомаларының тiзiлiмдерiн ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z104" w:id="96"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z104" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Әлеуметтік аударымдарды төлеушілер есептелген және төленген әлеуметтiк аударымдар және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұл сомалары туралы, оның iшiнде қате (артық) төленген әлеуметтік аударымдар және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төлемегені үшін өсімпұл сомаларын қайтару туралы мәлiметтердiң сақталуын бухгалтерлік есеп және қаржылық есептілік туралы заңнамаға сәйкес электрондық немесе қағаз жеткізгіштегі заңнамада белгіленген тәртiппен қамтамасыз етедi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төлеушiнiң қызметi тоқтатылған кезде әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлды есептеу және төлеу туралы құжаттар Мемлекеттік архивке беріледi.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -6809,278 +7092,360 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 229 бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z106" w:id="97"/>
+    <w:bookmarkStart w:name="z106" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Артық (қате) төленген әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдарды қайтаруды жүзеге асырудың қағидалары мен жағдайлары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.01.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z240" w:id="98"/>
+    <w:bookmarkStart w:name="z240" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z239" w:id="99"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z239" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Артық (қате) төленген әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдарды қайтаруды жүзеге асырудың қағидалары мен жағдайлары (бұдан әрі – Қағидалар) Қазақстан Республикасы Әлеуметтік кодексінің (бұдан әрі – Кодекс) 12-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5) тармақшасының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> он бесінші абзацына, "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 10-бабы </w:t>
+        <w:t xml:space="preserve"> он бесінші абзацына, "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 10-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және артық (қате) төленген әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдарды қайтаруды жүзеге асырудың тәртібі мен жағдайларын айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z238" w:id="100"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидаларға мемлекеттік қызметтер көрсету бөлігінде өзгерістер және (немесе) толықтырулар енгізілген кезде уәкілетті мемлекеттік орган өзгерістер және (немесе) толықтырулар енгізуді көздейтін бұйрық мемлекеттік тіркелгеннен кейін үш жұмыс күні ішінде "Азаматтарға арналған үкімет" мемлекеттік корпорациясын, "цифрлық үкіметтің" операторын, Бірыңғай байланыс орталығын және міндетті әлеуметтік сақтандыру саласындағы бақылау және қадағалау бойынша ведомствоны енгізілген өзгерістер және (немесе) толықтырулар туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-т</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. қараңыз) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z238" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді көрсету үшін, "бір терезе" қағидаты бойынша мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру жөніндегі жұмысты ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) әлеуметтік аударымдар – Қазақстан Республикасының заңнамасында белгіленген тәртіппен Мемлекеттік әлеуметтік сақтандыру қорына әлеуметтік аударымдарды төлеушілер төлейтін ақша;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z241" w:id="101"/>
+    <w:bookmarkStart w:name="z241" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әлеуметтік аударымдарды төлеуші (бұдан әрі – төлеуші) – Қазақстан Республикасының заңнамасында белгіленген тәртіппен Мемлекеттік әлеуметтік сақтандыру қорына әлеуметтік аударымдарды есептеуді және төлеуді жүзеге асыратын жұмыс беруші, дара кәсіпкер, оның ішінде шаруа немесе фермер қожалығы, Қазақстан Республикасының Салық кодексінде көзделген өзін-өзі жұмыспен қамтығандар үшін арнаулы салық режимін қолданатын жеке тұлға, жеке практикамен айналысатын адам, оның ішінде Қазақстан Республикасының салық заңнамасында айқындалған, нысанасы жұмыстарды орындау (қызметтерді көрсету) болып табылатын азаматтық-құқықтық сипаттағы шарттар бойынша кіріс алатын жеке тұлғалар үшін Мемлекеттік әлеуметтік сақтандыру қорына әлеуметтік аударымдар төлеуді жүзеге асыратын салық агенттері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жеке көмекшілерге материалдық пайда төлеген кезде жергілікті атқарушы органдар немесе өзге де заңды тұлғалар, сондай-ақ Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7110,69 +7475,69 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасында айқындалған интернет-платформа операторы әлеуметтік аударымдарды төлеуші ретінде танылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) әлеуметтік-еңбек саласындағы бірыңғай ақпараттық жүйе (бұдан әрі – Еңбекмині АЖ) – уәкілетті мемлекеттік органның, халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органдардың, еңбек мобильділігі орталықтарының, мансап орталықтарының, Еңбек ресурстарын дамыту орталығының қызметін автоматтандыруға және әлеуметтік-еңбек саласында халыққа мемлекеттік қызметтер көрсету мақсатында ведомствоаралық өзара іс-қимылға арналған ақпараттандыру объектісі;</w:t>
-[...17 lines deleted...]
-      5) Еңбек ресурстарын дамыту орталығы (бұдан әрі – Орталық) – Қазақстан Республикасы Үкіметінің шешімі бойынша уәкілетті мемлекеттік органның жанынан құрылатын, еңбек нарығын ақпараттық-талдамалық жағынан сүйемелдеуді, жұмыспен қамтуға жәрдемдесудің белсенді шараларын, жұмыспен қамту қызметтерін әдіснамалық жағынан қолдауды, әлеуметтік-еңбек саласының бірыңғай ақпараттық жүйесін дамыту мен қолдап отыруды қамтамасыз ететін заңды тұлға;</w:t>
+      4) әлеуметтік-еңбек саласындағы бірыңғай цифрлық жүйе (бұдан әрі – Еңбекминнің ЦЖ) – уәкілетті мемлекеттік органның, халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органдардың, еңбек мобильділігі орталықтарының, мансап орталықтарының, Еңбек ресурстарын дамыту орталығының қызметін автоматтандыруға және әлеуметтік-еңбек саласында халыққа мемлекеттік қызметтер көрсету мақсатында ведомствоаралық өзара іс-қимылға арналған цифрлық объект;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Еңбек ресурстарын дамыту орталығы (бұдан әрі – Орталық) – Қазақстан Республикасы Үкіметінің шешімі бойынша уәкілетті мемлекеттік органның жанынан құрылатын, еңбек нарығын ақпараттық-талдамалық жағынан сүйемелдеуді, жұмыспен қамтуға жәрдемдесудің белсенді шараларын, жұмыспен қамту қызметтерін әдіснамалық жағынан қолдауды, әлеуметтік-еңбек саласының бірыңғай цифрлық жүйесін дамыту мен қолдап отыруды қамтамасыз ететін заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) көрсетілетін қызметті алушы – төлеуші, не банк немесе банк операцияларының жекелеген түрлерін жүзеге асыратын ұйым;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7236,51 +7601,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді, Қордың қызметін реттеуді, бақылау функцияларын жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) электрондық өтініш – көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен куәландырылған, "электрондық үкімет" веб-порталы арқылы түсетін электрондық құжат нысанындағы артық (қате) төленген әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдарды қайтаруға арналған өтініш;</w:t>
+      11) электрондық өтініш – көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен куәландырылған, "цифрлық үкімет" веб-порталы арқылы түсетін электрондық құжат нысанындағы артық (қате) төленген әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдарды қайтаруға арналған өтініш;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) электрондық құжат – ақпарат электрондық-цифрлық нысанда ұсынылған және көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасы арқылы куәландырылған құжат;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7290,87 +7655,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) электрондық өтінім – Мемлекеттік корпорацияның электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанындағы артық (қате) төленген әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдарды қайтару үшін қажетті мәліметтер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      14) "электрондық үкіметтің" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, бүкіл шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға техникалық шарттарды беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесі болатын ақпараттық жүйе; </w:t>
-[...35 lines deleted...]
-      16) "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымының операторы (бұдан әрі – оператор) – өзіне бекітілген "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының жұмыс істеуін қамтамасыз ету жүктелген Қазақстан Республикасының Үкіметі айқындайтын заңды тұлға.</w:t>
+      14) "цифрлық үкіметтің" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, мемлекеттік қызметтер көрсетуге қатысатын мемлекеттік органдар мен өзге де субъектілер орналастыратын шоғырландырылған ақпаратқа, сондай-ақ электрондық нысанда көрсетілетін мемлекеттік және өзге де көрсетілетін қызметтерге қол жеткізудің "бірыңғай терезесін" білдіретін цифрлық объект; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңбаның жабық кілті мен электрондық цифрлық қолтаңба құралдарын пайдалана отырып жасалған, электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын цифрлық жазба (цифрлық деректер жиынтығы);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) "цифрлық үкімет" операторы (бұдан әрі – оператор) – өзіне бекітілген "цифрлық үкіметтің" цифрлық инфрақұрылымының жұмыс істеуін қамтамасыз ету жүктелген Қазақстан Республикасының Үкіметі айқындайтын заңды тұлға.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -7434,121 +7799,161 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z237" w:id="102"/>
+    <w:bookmarkStart w:name="z237" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Артық (қате) төленген әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдарды қайтаруды жүзеге асырудың тәртібі мен жағдайлары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z236" w:id="103"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z236" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қорға артық (қате) төленген әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдарды қайтару (бұдан әрі – Қызмет) мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-[...15 lines deleted...]
-      1) бір кезеңде екі немесе одан көп төлемдер;</w:t>
+    <w:bookmarkEnd w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бір кезең үшін бір сома қайталанып төленген;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) оларды қайтаруға жататын, жаңадан қабылданған немесе жұмыстан босатылған жұмыскерлер аванспен алған кіріске артық есептелген;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7649,52 +8054,72 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) төлеушінің деректемелері дұрыс көрсетілмеген (төлеушілердің ЖСН/БСН қате болған жағдайда);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      8) оларды дара кәсіпкер, жеке практикамен айналысатын адам, шаруа немесе фермер қожалығының басшысы ретінде тіркелмеген жеке тұлға төлеген жағдайларда жүзеге асырылады.</w:t>
+        <w:t xml:space="preserve">
+      8) оларды дара кәсіпкер, жеке практикамен айналысатын адам, шаруа немесе фермер қожалығының басшысы ретінде тіркелмеген жеке тұлға, Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Салық кодексінде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген өзін-өзі жұмыспен қамтығандар үшін арнаулы салық режимін қолданатын, өзін-өзі жұмыспен қамтығандар болып табылмайтын, тұлға төлеген жағдайларда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -7738,367 +8163,713 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі); 30.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 299</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 296</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z235" w:id="104"/>
+    <w:bookmarkStart w:name="z235" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша өтінішті Мемлекеттік корпорацияға қағаз түрінде немесе портал арқылы электрондық түрде мынадай құжаттарды қоса бере отырып ұсынады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z257" w:id="105"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z257" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы Қағидалардың 3-тармағы 2) тармақшасында көрсетілген жағдайда міндетті әлеуметтік сақтандыру жүйесіне қатысушының еңбек қызметінің басталғанын/тоқтатылғанын растайтын құжаттың көшірмесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z258" w:id="106"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z258" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) осы Қағидалардың 3-тармағы 5) немесе 6) тармақшаларында көрсетілген жағдайлар бойынша әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдарды қайтару кезеңі үшін "Салық есептілігі нысандарын және оларды жасау қағидаларын бекіту туралы" Қазақстан Республикасы Премьер-Министрінің бірінші орынбасары – Қазақстан Республикасы Қаржы министрінің 2020 жылғы 20 қаңтардағы № 39 </w:t>
+      2) осы Қағидалардың 3-тармағы 1), 5) немесе 6) тармақшаларында көрсетілген жағдайлар бойынша әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдарды қайтару кезеңі үшін "Салық есептілігі нысандарын және оларды жасау қағидаларын бекіту туралы" Қазақстан Республикасы Премьер-Министрінің бірінші орынбасары – Қазақстан Республикасы Қаржы министрінің 2020 жылғы 20 қаңтардағы № 39 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Бұйрық) бекітілген нысан бойынша шағын бизнес субъектілері үшін оңайлатылған декларацияның көшірмелері (910.00-нысан) (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19897 болып тіркелген) қоса беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Осы тармақтың 2) тармақшасында көрсетілген құжат болмаған кезде Қазақстан Республикасы Қаржы министрінің 2025 жылғы 28 қазандағы № 637 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 37255 болып тіркелген) (бұдан әрі – Салық төлеушінің (салық агентінің) жеке шотынан үзінді көшірме) бекітілген Жеке шоттарын жүргізу қағидаларына </w:t>
+      Осы тармақтың 2) тармақшасында көрсетілген құжат болмаған кезде Қазақстан Республикасы Қаржы министрінің 2025 жылғы 28 қазандағы № 637 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 37255 болып тіркелген) бекітілген Салық төлеушінің (салық агентінің) жеке шотын жүргізу қағидаларына </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша бюджетпен есеп айырысулардың жай-күйі туралы, сондай-ақ мемлекеттік кіріс органдары берген салықтардың, бюджетке төленетін төлемдердің әлеуметтік төлемдердің, өсімпұлдар мен айыппұлдардың барлық немесе жекеленген түрлері бойынша жеке шотынан үзінді-көшірме;</w:t>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша бюджетпен есеп айырысулардың жай-күйі туралы, сондай-ақ мемлекеттік кіріс органдары берген әлеуметтік төлемдер бойынша салық төлеушінің жеке шотынан үзінді-көшірме (бұдан әрі – Салық төлеушінің жеке шотынан үзінді көшірме);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) осы Қағидаларға 1-1-қосымшаға сәйкес нысан бойынша артық (қате) төленген әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдарды уақтылы және (немесе) толық төлемегені үшін өсімпұлды қайтаруға Кодекстің 243-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдардың келісімі туралы нотариат куәландырған өтініш (бұдан әрі – келісу).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Келісу Кодекстің 243-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдардың әлеуметтік аударымдарын уақтылы және (немесе) толық төлемегені үшін артық (қате) төленген әлеуметтік аударымдарды және (немесе) өсімпұлдарды қайтару жүргізілген жағдайда ғана қоса беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 115</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 296</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z234" w:id="107"/>
+    <w:bookmarkStart w:name="z234" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Үшінші тұлғалар Қазақстан Республикасы Азаматтық кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>167-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес берілген сенімхатпен Қызмет көрсетуге өтініш береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z233" w:id="108"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z233" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Міндетті әлеуметтік сақтандыру жүйесінің таңдалған қатысушылары бойынша бір өтініш шеңберінде көрсетілетін қызметті алушы бір ғана себепті және артық (қате) төленген әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдардың тиісті сомасын көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z268" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-1. Артық (қате) төленген әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдарды уақтылы және (немесе) толық төлемегені үшін өсімпұлды төлеушілерге қайтаруды жүзеге асыру үшін талап қою мерзімі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) салық төлеушілердің мынадай санаттары:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6. Міндетті әлеуметтік сақтандыру жүйесінің таңдалған қатысушылары бойынша бір өтініш шеңберінде көрсетілетін қызметті алушы бір ғана себепті және артық (қате) төленген әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдардың тиісті сомасын көрсетеді. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z232" w:id="109"/>
+      Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кәсіпкерлік кодексімен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ірі кәсіпкерлік субъектілеріне жатқызылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызметін жер қойнауын пайдалануға арналған келісімшартқа сәйкес жүзеге асыратын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      осы Қазақстан Республикасының Салық кодекстің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>33-тарауында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген талаптарды сақтау жөніндегі міндеттемелері бар Қазақстан Республикасының резиденттері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      есепке жатқызу әдісімен төленген импортталатын тауарларға қосылған құн салығының сомалары бөлігінде қосылған құн салығын төлеушілер үшін бес жылды құрайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы тармақтың 1) тармақшасында көрсетілмеген салық төлеушілер үшін үш жылды құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 6-1-тармақпен толықтырылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 296</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z232" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Қызмет көрсету тәсілдерін, қызмет көрсету мерзімін, нысаны мен нәтижесін қамтитын қызмет көрсетуге қойылатын негізгі талаптардың тізбесі (бұдан әрі – Талаптар тізбесі), сондай-ақ Қызмет көрсету ерекшеліктерін ескере отырып, өзге де талаптар осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> келтірілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z231" w:id="110"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z231" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Мемлекеттік корпорацияға қағаз түрінде жіберілген көрсетілетін қызметті алушының өтініштері мен құжаттары бойынша, Мемлекеттік корпорация түскен күннен бастап бес жұмыс күні ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өтінішті және қоса берілген құжаттарды тексереді және оларды мынадай жағдайларда:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8388,51 +9159,69 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, әлеуметтік төлемдердің мөлшерін есептеу кезінде ескерілмеген әлеуметтік аударымдардың артық (қате) төленген сомаларын қоспағанда, әлеуметтік төлемді тағайындау үшін ескерілген кезең үшін есептелген артық (қате) төленген әлеуметтік аударымдардың сомаларын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      артық (қате) төленген әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдарды қайтаруды жүзеге асыру үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге көрсетілетін қызметті алушының келісімі болмаса көрсетілетін қызметті алушыға қайтарады.</w:t>
+      артық (қате) төленген әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдарды қайтаруды жүзеге асыру үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге көрсетілетін қызметті алушының келісімі болмаса көрсетілетін қызметті алушыға қайтарады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осы Қағидалардың 6-1-тармағында көрсетілген артық (қате) төленген әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлды қайтаруды жүзеге асыру үшін талап қою мерзімі аяқталса.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы тармақта көзделген тексеру нәтижелері оң болған жағдайда Мемлекеттік корпорация:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8480,187 +9269,249 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдарды төлеу фактісін және көрсетілетін қызметті алушының өтінішінде көрсетілген төлем бойынша барлық деректемелерді Қорға хат жолдау жолымен растайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      көрсетілетін қызметті алушының ұялы байланысының абоненттік құрылғысының нөмірін көрсете отырып, Еңбекминінің АЖ электрондық өтінімін қалыптастырады. Төлеушінің банктік деректемелері өзгерген кезде Мемлекеттік корпорация электрондық өтінімде көрсетілетін қызметті алушының өтініші және банктік деректемелердің өзгергенін растайтын қоса берілген құжаттар негізінде тиісті өзгерістер енгізеді;</w:t>
+      көрсетілетін қызметті алушының ұялы байланысының абоненттік құрылғысының нөмірін көрсете отырып, Еңбекминінің ЦЖ электрондық өтінімін қалыптастырады. Төлеушінің банктік деректемелері өзгерген кезде Мемлекеттік корпорация электрондық өтінімде көрсетілетін қызметті алушының өтініші және банктік деректемелердің өзгергенін растайтын қоса берілген құжаттар негізінде тиісті өзгерістер енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көрсетілетін қызметті алушының құжаттарын қоса бере отырып, Қорға электрондық өтінімді жібереді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...61 lines deleted...]
-    <w:bookmarkStart w:name="z230" w:id="111"/>
+        <w:t>
+      Еңбекминінің ЦЖ арқылы көрсетілетін қызметті алушының өтініште көрсетілген ұялы байланыс абоненттік құрылғысының нөміріне Short Message Service (Шорт мэсседж сервис) беру арқылы хабарламаны (бұдан әрі – sms-хабарландыру), осы Қағидаларға 4-қосымшаға сәйкес нысан бойынша электрондық өтініш пен құжаттарды порталда қабылдау туралы хабарламаны және осы Қағидаларға 5-қосымшаға сәйкес нысан бойынша порталда электрондық өтінішті қарау мәртебесі туралы хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тексеру нәтижесі теріс болған жағдайда Мемлекеттік корпорация бас тартады және өтініш пен құжаттарды көрсетілетін қызметті алушыға қайтарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармаққа өзгеріс енгізілді – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 296</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z230" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Көрсетілетін қызметті портал арқылы алу үшін көрсетілетін қызметті алушы төлеушінің сұратылған деректерін, міндетті әлеуметтік сақтандыру жүйесінің әрбір қатысушысы бойынша артық (қате) төленген әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдардың төлем тапсырмасының деректемелерін (төлем референсы, төлем тапсырмасының нөмірі, күні және сомасы), соманы және қайтару кезеңін енгізеді, осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қайтару себебін көрсетеді және Негізгі талаптар тізбесінде көзделген электрондық құжаттарды және (немесе) құжаттардың электрондық көшірмелерін қоса береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8728,51 +9579,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер көрсетілген адамдар хабарлама порталдағы жеке кабинетке келіп түскен күннен бастап үш жұмыс күні ішінде артық (қате) төленген әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдарды уақтылы және (немесе) толық төлемегені үшін өсімпұлды қайтаруға келісім бермесе, онда портал мемлекеттік қызмет көрсету процесін аяқтайды және бұл туралы көрсетілетін қызметті алушыны жеке кабинетте хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Портал көрсетілген адамдар артық (қате) төленген әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдарды уақтылы және (немесе) толық төлемегені үшін өсімпұлды қайтаруға келіскен кезде оған артық (қате) төленген әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдарды уақтылы және (немесе) толық төлемегені үшін өсімпұлдарды аудару қажет көрсетілетін қызметті алушының деректемелерін қоса беріп отырып, қызметті алушының ЭЦҚ арқылы куәландырылған электрондық өтінішті автоматты түрде қалыптастырады және оларды Еңбекминінің АЖ-ға жібереді.</w:t>
+      Портал көрсетілген адамдар артық (қате) төленген әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдарды уақтылы және (немесе) толық төлемегені үшін өсімпұлды қайтаруға келіскен кезде оған артық (қате) төленген әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдарды уақтылы және (немесе) толық төлемегені үшін өсімпұлдарды аудару қажет көрсетілетін қызметті алушының деректемелерін қоса беріп отырып, қызметті алушының ЭЦҚ арқылы куәландырылған электрондық өтінішті автоматты түрде қалыптастырады және оларды Еңбекминінің ЦЖ-ға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -8783,100 +9634,140 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-т</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>. қараңыз) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">. қараңыз); өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z229" w:id="112"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z229" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Портал арқылы келіп түскен құжаттары бар электрондық өтініш мемлекеттік органдардың және (немесе) ұйымдардың цифрлық жүйелерінде мынадай параметрлер бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) көрсетілетін қызметті алушы порталда көрсеткен төлеушінің деректемелерінің әлеуметтік аударымдар және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдар төленген төлем тапсырмасының деректемелерімен сәйкестігіне;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8902,799 +9793,619 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мәні жұмыстарды орындау (қызметтерді көрсету) болып табылатын азаматтық-құқықтық сипаттағы шарттар бойынша кірістер алатын жеке тұлғаның әлеуметтік аударымдарды және (немесе) уақтылы және (немесе) толық төленбегені үшін өсімпұлдарды қайтаруға келісімінің болуы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Порталда тексеру нәтижесі оң болған жағдайда көрсетілетін қызметті алушының электрондық өтініші мен құжаттары Еңбекмині АЖ-ға келіп түседі.</w:t>
+      Порталда тексеру нәтижесі оң болған жағдайда көрсетілетін қызметті алушының электрондық өтініші мен құжаттары Еңбекмині ЦЖ-ға келіп түседі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілген параметрлер бойынша тексеруден өтпеген кезде портал көрсетілетін қызметті алушыға электрондық өтініштің қабылданбағаны туралы хабарламаны оның "жеке кабинетіне" жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 10-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 23.01.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 20</w:t>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.09.2025 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z228" w:id="113"/>
+    <w:bookmarkStart w:name="z228" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      11. Еңбекмині АЖ келіп түскен көрсетілетін қызметті алушының электрондық өтініштері мен құжаттары бойынша Мемлекеттік корпорация электрондық өтініш түскен күннен бастап бес жұмыс күні ішінде: </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="113"/>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11. Еңбекминнің ЦЖ келіп түскен көрсетілетін қызметті алушының электрондық өтініштері мен құжаттары бойынша Мемлекеттік корпорация электрондық өтініш түскен күннен бастап бес жұмыс күні ішінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z281" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) электрондық өтініште көрсетілген әлеуметтік аударымдардың және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдардың түсу фактісіне;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z282" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қарауда тұрған не ол бойынша артық (қате) төленген әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдарды қайтару жүзеге асырылған қызмет көрсетуге бұрын берілген өтініштің болуына;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z283" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдарды қайтару үшін төлеушінің банктік деректемелерінің жарамдылығына;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...226 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z284" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) негізгі талаптар тізбесінде көзделген ұсынылған құжаттар бойынша әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдарды қайтару себептерінің анықтығына;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z285" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Кодекстің 78-бабы 4-тармағына, 85-бабы 4-тармағына, 118-бабы 4-тармағына, 181-бабы 2-тармағына, 240-бабы 3-тармағына сәйкес, әлеуметтік төлемдердің мөлшерін есептеу кезінде ескерілмеген әлеуметтік аударымдардың артық (қате) төленген сомаларын қоспағанда, әлеуметтік төлемді тағайындау үшін ескерілген кезең үшін есептелген артық (қате) төленген әлеуметтік аударымдардың сомаларының болуына;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z286" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) төлеушінің байланыс деректерінің болуына тексеру жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z287" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақта көзделген тексерудің оң нәтижесі болған кезде Мемлекеттік корпорация:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z288" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осы Қағидаларға 3-қосымшаға сәйкес нысан бойынша Қызмет көрсетуге арналған электрондық өтінішті артық (қате) төленген әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдарды қайтаруға арналған өтініштерді тіркеудің электрондық журналында тіркейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z289" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетілетін қызметті алушының ұялы байланысының абоненттік құрылғысының нөмірі туралы порталдан автоматты режимде көрсетілген мәліметтермен, Еңбекминнің ЦЖ-да электрондық өтінімді қалыптастырады. Электрондық өтінімде төлеушінің банктік деректемелері өзгерген кезде көрсетілетін қызметті алушының өтініші және банктік деректемелердің өзгергенін растайтын қоса берілген құжаттар негізінде тиісті өзгерістер енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z290" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көрсетілетін қызметті алушының құжаттарын қоса бере отырып, Қорға электрондық өтінімді жібереді;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...56 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z291" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еңбекминнің ЦЖ арқылы көрсетілетін қызметті алушының "жеке кабинетіне" және көрсетілетін қызметті алушының ұялы байланысының абоненттік құрылғысының нөміріне sms-хабарлама арқылы осы Қағидаларға 4-қосымшаға сәйкес нысан бойынша электрондық өтінішті тіркеу туралы және осы Қағидаларға 5-қосымшаға сәйкес нысан бойынша Қызметке өтінішті қарау мәртебесі туралы хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z292" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақта көзделген тексерудің теріс нәтижесі болған кезде Мемлекеттік корпорация:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z293" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көрсетілетін қызметті алушының өтініші мен құжаттарын қабылдамайды;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z227" w:id="114"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z294" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      себебін көрсете отырып, Еңбекминнің ЦЖ арқылы порталдағы көрсетілетін қызметті алушының "жеке кабинетіне" және көрсетілетін қызметті алушының ұялы байланыс абоненттік құрылғысының нөміріне sms-хаюарландыру арқылы хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z227" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Қор көрсетілетін қызметті алушының өтініші мен құжаттары Қорға түскен күннен бастап он жұмыс күні ішінде оларды қарайды және артық (қате) төленген әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдарды қайтаруды (қайтарудан бас тартуды) жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z226" w:id="115"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z226" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Артық (қате) төленген әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдарды қайтарудан, егер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-[...193 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес, әлеуметтік төлемдердің мөлшерін есептеу кезінде ескерілмеген әлеуметтік аударымдардың артық (қате) төленген сомаларын қоспағанда, әлеуметтік төлемді тағайындау үшін ескерілген кезең үшін есептелген артық (қате) төленген әлеуметтік аударымдардың сомалары; </w:t>
+    <w:bookmarkEnd w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетілетін қызметті алушының өтінішінде көрсетілген әлеуметтік аударымдар мен өсімпұлдар сомалары Кодекстің 245-бабының 1-тармағына және 2-тармағының төртінші абзацына, 256-бабы 1-тармағының бірінші абзацына сәйкес Қорға міндетті түрде төленуге жатса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кодекстің 78-бабы 4-тармағына, 85-бабы 4-тармағына, 118-бабы 4-тармағына, 181-бабы 2-тармағына, 240-бабы 3-тармағына сәйкес, әлеуметтік төлемдердің мөлшерін есептеу кезінде ескерілмеген әлеуметтік аударымдардың артық (қате) төленген сомаларын қоспағанда, әлеуметтік төлемді тағайындау үшін ескерілген кезең үшін есептелген артық (қате) төленген әлеуметтік аударымдардың сомалары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       құжаттар осы Қағидалардың 3-тармағында көзделген жағдайларды растамайтын болса бас тартылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9703,90 +10414,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жүктілікке және босануға, жаңа туған баланы (балаларды) асырап алуға, бала күтіміне әлеуметтік төлемдерді есептеу үшін қабылданатын кезеңге келетін әлеуметтік аударымдар Қорға құқық пайда болған күннен және (немесе) оларды тағайындауға өтініш берілген күннен кейін келіп түскен, бірақ тиісті әлеуметтік төлемнің мөлшерін есептеуде (айқындауда) ескерілмеген.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...38 lines deleted...]
-      Алдын ала бас тарту туралы хабарламаны көрсетілетін қызметті алушы жүгінген кезде Еңбекмині АЖ:</w:t>
+        <w:t>
+      Артық (қате) төленген әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдарды қайтарудан бас тартқан кезде Қор қызмет көрсету мерзімі аяқталғанға дейін үш жұмыс күнінен кешіктірмей көрсетілетін қызметті алушыға Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ҚР ӘРПК) 73-бабына сәйкес осы Қағидаларға 6-қосымшаға сәйкес нысан бойынша Еңбекминінің ЦЖ арқылы артық (қате) төленген әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдарды қайтарудан бас тарту туралы алдын ала хабарлама (бұдан әрі – алдын ала бас тарту) жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алдын ала бас тарту туралы хабарламаны көрсетілетін қызметті алушы жүгінген кезде Еңбекминің ЦЖ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       портал арқылы – порталдағы көрсетілетін қызметті алушының "жеке кабинетіне" және өтініште көрсетілген көрсетілетін қызметті алушының ұялы байланысының абоненттік құрылғысының нөміріне sms-хабарландыру арқылы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9813,70 +10504,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушының алдын ала бас тарту бойынша қарсылықтарын Қор оны көрсетілетін қызметті алушыға жіберген күннен бастап екі жұмыс күні ішінде қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...18 lines deleted...]
-      Көрсетілетін қызметті алушы алдын ала бас тарту бойынша қарсылығын берген немесе білдірген кезде Қор Еңбекминінің АЖ арқылы көрсетілетін қызметті алушыға тыңдауды өткізу уақыты мен тәсілі туралы хабарлама жібереді.</w:t>
+        <w:t>
+      Бұл ретте, егер белгіленген мерзімде көрсетілетін қызметті алушы қарсылық білдірмесе және жеткізбесе, бұл алдын ала бас тартуға қарсылықтың болмауына тең.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы алдын ала бас тарту бойынша қарсылығын берген немесе білдірген кезде Қор Еңбекминінің ЦЖ арқылы көрсетілетін қызметті алушыға тыңдауды өткізу уақыты мен тәсілі туралы хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушының ауызша нысанда берілген қарсылығы тыңдау хаттамасына енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9896,248 +10587,474 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 13-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 299</w:t>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z225" w:id="116"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z222" w:id="119"/>
+    <w:bookmarkStart w:name="z225" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Мемлекеттік корпорация арқылы қағаз түрінде қабылданған өтініштер бойынша Еңбекминнің ЦЖ көрсетілетін қызметті алушыны Қор қол қойған артық (қате) төленген әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдарды қайтару (қайтарудан бас тарту) туралы хабарлама көрсетілетін қызметті алушыны sms-хабарландыру арқылы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z224" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Sms-хабарландырулар Еңбекминнің ЦЖ-да осы Қағидаларға 8-қосымшаға сәйкес нысан бойынша хабарламалар туралы sms-хабарландырулар журналында автоматты түрде тіркеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z223" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Көрсетілетін қызметті алушы портал арқылы жүгінген кезде Еңбекминнің ЦЖ-да Қордың лауазымды адамының ЭЦҚ-мен куәландырылатын осы Қағидаларға 7-қосымшаға сәйкес артық (қате) төленген әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдарды қайтару (қайтарудан бас тарту) туралы электрондық хабарлама қалыптастырылады және көрсетілетін қызметті алушының "жеке кабинетіне" және порталға өтініште көрсетілген көрсетілетін қызметті алушының ұялы байланысының абоненттік құрылғысының нөміріне sms-хабарлама арқылы жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту.  16-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z222" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдарды қайтарудан бас тарту туралы хабарламаға қол қою кезінде Қор хабарламада осы Қағидалардың 13-тармағында көзделген бас тарту себебін көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z221" w:id="120"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z221" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Мемлекеттік корпорацияның банктік шотына ақша аудару үшін Қор "Қазақстан Республикасының аумағында қолма-қол ақшасыз төлемдерді және (немесе) ақша аударымдарын жүзеге асыру қағидаларын бекіту туралы" Қазақстан Республикасының Ұлттық Банкі Басқармасының 2016 жылғы 31 тамыздағы № 208 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14419 болып тіркелген) (бұдан әрі – ҚР ҰБ Басқармасының қаулысы) бекітілген Қазақстан Республикасының аумағында қолма-қол ақшасыз төлемдерді және (немесе) ақша аударымдарын жүзеге асыру қағидаларында көзделген форматта төлем тапсырмасын қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z220" w:id="121"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z220" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Мемлекеттік корпорация Кодекстің 78-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10212,131 +11129,213 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 240-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әлеуметтік төлемдердің мөлшерін есептеу кезінде ескерілмеген артық (қате) төленген әлеуметтік аударымдардың сомасын қоспағанда, қайтарылуға жататын әлеуметтік аударымдар бойынша Қордан есептелген әлеуметтік төлемдерді тағайындау фактісін анықтаған кезде, Мемлекеттік корпорация олар келіп түскен күннен кейінгі үш жұмыс күні ішінде әлеуметтік аударымдар сомасын Қордың шотына қайтарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z219" w:id="122"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z219" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Мемлекеттік корпорация Қордан қаражат түскен күннен кейінгі үш жұмыс күннен кешіктірмей ҚР Б Басқармасының қаулысымен бекітілген Қазақстан Республикасының аумағында қолма-қол ақшасыз төлемдерді және (немесе) ақша аударымдарын жүзеге асыру қағидаларында көзделген форматта төлем тапсырмасын қалыптастырады, және көрсетілетін қызметті алушыға артық (қате) төленген әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдар сомаларын аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z217" w:id="124"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z218" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Мемлекеттік корпорация Еңбекминнің ЦЖ міндетті әлеуметтік сақтандыру жүйесіне қатысушылардың әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдардың қайтарылған сомалары бойынша деректерді өзектілендіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z217" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Мемлекеттік корпорация мен Қордың арасында айына бір рет әлеуметтік аударымдар және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдардың түсуіне, сондай-ақ әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдардың қайтарылуына салыстырып тексеру жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z216" w:id="125"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z216" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Міндетті әлеуметтік сақтандыру жүйесінің әрбір қатысушысы бойынша жиынтық төлем тапсырмасында тегі, аты, әкесінің аты (ол болған жағдайда); жеке сәйкестендіру нөмірі (бұдан әрі – ЖСН); әлеуметтік аударым сомасы; әлеуметтік аударым төленетін кезең (ай, жыл) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkEnd w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қағаз жеткізгіштерде жасалатын төлем тапсырмаларында әлеуметтік аударымдар төленетін кезеңді төлеушілер "Төлем мақсаты" бағанында көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -10373,208 +11372,372 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z215" w:id="126"/>
+    <w:bookmarkStart w:name="z215" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Оператор порталда қамтылған мәліметтердің қалыптастырылуын, қауіпсіздігін, сақталуын және өзгермейтіндігін қамтамасыз етеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z214" w:id="127"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z214" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Орталық деректерді қолданбалы бағдарламалық қамсыздандыру деңгейінде рұқсатсыз қол жеткізуден қорғауды, көрсетілетін қызметті алушыдан алынған мәліметтердің уақтылы берілуін және өзгермейтінін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z212" w:id="129"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z213" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Орталық Еңбекминінің ЦЖ олардың мақсатына сәйкес үздіксіз жұмыс істеуін және өзектілендірілуін қамтамасыз етуге бағытталған іс-шаралар кешенін қамтамасыз етеді. Орталық берілетін деректердің толықтығын, дұрыстығын, өзектілігін және уақтылығын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 26-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z212" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Қызмет көрсету мәселелері бойынша ақпараттық өзара іс-қимыл ЭЦҚ қолдана отырып, Қазақстан Республикасы мемлекеттік органдарының бірыңғай тасымалдау ортасы арқылы жүзеге асырылады. Ақпарат алмасу кезінде ақпаратты қорғау мемлекеттік органдардың бірыңғай қорғалған тасымалдау ортасын пайдалану есебінен де, техникалық және ұйымдастырушылық сипаттағы іс-шаралар есебінен де қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z211" w:id="130"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z211" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Заңның 5-бабы 2-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен Қор Еңбекмині АЖ арқылы мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне қызмет көрсету сатысы туралы деректерді енгізуді қамтамасыз етеді.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z210" w:id="131"/>
+        <w:t xml:space="preserve"> сәйкес цифрландыру саласындағы уәкілетті орган белгілеген тәртіппен Қор Еңбекминнің ЦЖ арқылы мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне қызмет көрсету сатысы туралы деректерді енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 28-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z210" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Қызмет көрсету мәселелері бойынша Қордың, Мемлекеттік корпорацияның шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z209" w:id="132"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z209" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Қордың (немесе) оның лауазымды адамдарының, Мемлекеттік корпорацияның және (немесе) олардың жұмыскерлерінің Қызмет көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымданған кезде шағым Қордың, Мемлекеттік корпорацияның басшысының атына немесе уәкілетті мемлекеттік орган басшысының атына беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkEnd w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қордың, Мемлекеттік корпорацияның атына түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап бес жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10679,90 +11842,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қор, Мемлекеттік корпорация үш жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешімді не өзге де әкімшілік әрекетті қабылдаған кезде, олар шағымды қарайтын органға шағымды жібермейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті алушының шағымды қарайтын органның атына келіп түскен шағымы ол тіркелген күннен бастап он бес жұмыс күні ішінде қаралуға тиіс. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z208" w:id="133"/>
+    <w:bookmarkStart w:name="z208" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Көрсетілген қызметтің нәтижелерімен келіспеген жағдайларда көрсетілетін қызметті алушы Қазақстан Республикасының заңнамасында белгіленген тәртіппен сотқа жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z207" w:id="134"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z207" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, ҚР ӘРПК 91-бабының 5-тармағына сәйкес әкімшілік тәртіппен (сотқа дейінгі) шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkEnd w:id="160"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10809,243 +11972,142 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Артық (қате) төленген</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>әлеуметтік аударымдарды және</w:t>
+              <w:t>әлеуметтік аударымдарды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(немесе) әлеуметтік</w:t>
+              <w:t>және (немесе) әлеуметтік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>аударымдардың уақтылы және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(немесе) толық төленбегені үшін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>өсімпұлдарды қайтаруды</w:t>
+              <w:t>өсімпұлдарды қайтаруды жүзеге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жүзеге асырудың қағидалары</w:t>
+              <w:t>асырудың қағидалары</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мен жағдайларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
-            </w:r>
-[...99 lines deleted...]
-              <w:t>"Мемлекеттік әлеуметтік</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -11066,384 +12128,254 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сақтандыру қоры"</w:t>
-[...129 lines deleted...]
-              <w:t>басшысы _____________</w:t>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z259" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Мемлекеттік әлеуметтік сақтандыру қоры"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      акционерлік қоғамының басшысы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z259" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту.  1-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      Ескерту.  1-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 115</w:t>
+        <w:t>№ 192</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...143 lines deleted...]
-      өсімпұлдарды қайтаруды сұраймын:</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кімнен ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (төлеушінің немесе банктің, банк операцияларының жекелеген түрлерін жүзеге</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   асыратын ұйымның атауы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________ жылғы № _______референс, _______ төлем тапсырмасымен, ___________ анықтамалық, ___________ төлемнің жалпы сомасы, _________________ қайтарудың жалпы сомасы бойынша артық (қате) аударылған әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдарды қайтаруды сұраймын:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
@@ -11534,51 +12466,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+Т.А.Ә.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(әкесінің аты ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11953,152 +12903,310 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысанасы жұмыстарды орындау (қызметтер көрсету) болып табылатын азаматтық-құқықтық сипаттағы шарттар бойынша табыс алатын жеке тұлға үшін әлеуметтік аударымдарды уақтылы және (немесе) толық төлемегені үшін артық (қате) төленген әлеуметтік аударымдарды және (немесе)өсімпұлдарды қайтару:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...28 lines deleted...]
-      ☐ жор</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="241300" cy="241300"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="241300" cy="241300"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>иә</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="241300" cy="241300"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId5"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="241300" cy="241300"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жоқ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Артық (қате) төленген әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдарды қайтаруды жүзеге асыру қағидалары мен жағдайларының 4-тармағында көрсетілген қажетті құжаттарды қоса бере отырып, себебінен (бір себепті белгілеу):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ☐ бір кезеңде екі немесе одан да көп рет төлемдер;</w:t>
+      ☐ бір кезең үшін бір сома қайталанып төленген;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ☐ қайтаруға тиіс, жаңадан қабылданған немесе жұмыстан босатылған жұмыскерлер аванспен алған табысқа артық есептелген; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ☐ Қазақстан Республикасы Әлеуметтік кодексінің 207-бабының </w:t>
+      ☐ Қазақстан Республикасы Әлеуметтік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>207-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-тармағында көзделген жасқа толған адамдар болып табылатын қатысушылар үшін артық төленген;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -12143,106 +13251,264 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ☐ әлеуметтік аударымдардың сомалары дұрыс көрсетілмеген;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
-      ☐ дара кәсіпкер, жеке практикамен айналысатын адам, сондай-ақ шаруа немесе фермер қожалығы ретінде тіркелмеген жеке тұлға төлеген. </w:t>
-[...35 lines deleted...]
-      ☐ нысанасы жұмыстарды орындау (қызметтер көрсету) болып табылатын азаматтық-құқықтық сипаттағы шарттар бойынша табыс алатын жеке тұлғаның артық (қате) төленген әлеуметтік аударымдарын және (немесе) әлеуметтік аударымдарды уақтылы және (немесе) толық төлемегені үшін өсімпұлды қайтаруға келісім беру туралы өтініш.</w:t>
+      ☐ төлеушінің деректемелері дұрыс көрсетілмеген (төлеушілердің ЖСН/БСН қате болған жағдайда); </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ☐ дара кәсіпкер, жеке практикамен айналысатын адам, шаруа немесе фермер қожалығының басшысы ретінде тіркелмеген жеке тұлға, Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Салық кодексінде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген өзін-өзі жұмыспен қамтығандар үшін арнаулы салық режимін қолданатын, өзін-өзі жұмыспен қамтығандар болып табылмайтын, тұлға төлеген.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="241300" cy="241300"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId6"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="241300" cy="241300"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қосымша (артық (қате) әлеуметтік аударымдарды уақтылы және (немесе) толық төлемегені үшін төленген әлеуметтік аударымдар және (немесе) өсімпұлдар нысанасы жұмыстарды орындау (қызметтер көрсету) болып табылатын азаматтық-құқықтық сипаттағы шарттар бойынша табыс алатын жеке тұлға үшін жүргізіледі):</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="241300" cy="241300"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="241300" cy="241300"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>нысанасы жұмыстарды орындау (қызметтер көрсету) болып табылатын азаматтық-құқықтық сипаттағы шарттар бойынша табыс алатын жеке тұлғаның артық (қате) төленген әлеуметтік аударымдарын және (немесе) әлеуметтік аударымдарды уақтылы және (немесе) толық төлемегені үшін өсімпұлды қайтаруға келісім беру туралы өтініш.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінішке қоса берілген құжаттардың тізбесі:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
@@ -12276,69 +13542,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с</w:t>
+№</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
+р/с</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12366,51 +13632,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құжаттағы парақтардың саны</w:t>
+Құжаттағы парақтың саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12851,108 +14117,88 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылған деректердің анықтығын қамтамасыз етемін және ұсынылған құжаттардың түпнұсқалығын растаймын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес жүзеге асырылғанын растаймын.</w:t>
+        <w:t>
+      Осы өтініште қамтылған дербес деректерді жинау және өңдеу "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасының Заңына сәйкес жүзеге асырылғанын растаймын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Артық (қате) төленген әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдарды қайтарудан бас тарту туралы sms-хабарлама арқылы, телефон байланысы арқылы хабарламаға келісім беремін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ақпараттық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім беремін.</w:t>
+      Цифрлық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім беремін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қайтаруды келесі деректемелер бойынша жүргізуді сұраймын (деректемелер өзгерген кезде растайтын құжаттың көшірмесін қоса беру қажет екені хабарланды):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -13034,141 +14280,121 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төлеуші банктің атауы:____________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қолдары:</w:t>
-[...35 lines deleted...]
-      (тегі, аты, әкесінің аты (ол болған жағдайда), қолы)</w:t>
+      Қолдары: Басшы _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (Т.А.Ә. (ол болған жағдайда), қолы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       немесе Басшының электрондық-цифрлық қолтаңбасы ("электрондық үкімет" веб-порталы арқылы берілген электрондық өтініш үшін)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бас бухгалтер _____________________________________________________</w:t>
-[...17 lines deleted...]
-      (тегі, аты, әкесінің аты (ол болған жағдайда), қолы)</w:t>
+      Бас бухгалтер __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (Т.А.Ә. (ол болған жағдайда), қолы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       немесе Бас бухгалтердің электрондық-цифрлық қолтаңбасы ("электрондық үкіметтің" веб-порталы арқылы берілген электрондық өтініш үшін)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -13913,64 +15139,64 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(немесе) әлеуметтік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>аударымдардың уақтылы және</w:t>
+              <w:t>аударымдардың уақтылы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(немесе) толық төленбегені</w:t>
+              <w:t>және (немесе) толық төленбегені</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>үшін өсімпұлдарды қайтаруды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -13980,319 +15206,213 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мен жағдайларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-2-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Нысан </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Электрондық үкімет" порталының жеке кабинетінде артық (қате) төленген әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдарды уақтылы және (немесе) толық төлемегені үшін өсімпұлды қайтаруға келісім алуға хабарлама</w:t>
+        <w:t xml:space="preserve"> "Цифрлық үкімет" порталының жеке кабинетінде артық (қате) төленген әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдарды уақтылы және (немесе) толық төлемегені үшін өсімпұлды қайтаруға келісім алуға хабарлама</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту.  Қағидалар 1-2-қосымшамен толықтырылды – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 23.01.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 115</w:t>
+        <w:t>№ 192</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...127 lines deleted...]
-        <w:t xml:space="preserve"> бекітілген Артық (қате) төленген әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдарды қайтаруды жүзеге асырудың қағидалары мен жағдайларына сәйкес ______________________________________ [төлеуші көрсеткен қайтару сомасы] мөлшерде артық (қате) төленген әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдарды уақтылы және (немесе) толық төлемегені үшін өсімпұлды қайтаруға келісім беру сұралады.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________ артық (қате) төленген әлеуметтік аударымдардың және [Тегі, аты, әкесінің аты (ол болған жағдайда)] (немесе) әлеуметтік аударымдарды уақтылы және (немесе) толық төлемегені үшін өсімпұлдың болуы туралы Сізге хабарлаймыз, _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      [Төлеушінің ЖСН/БСН] [төлеушінің атауы]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Премьер-Министрінің орынбасары – Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 21 маусымдағы № 229 бұйрығымен бекітілген Артық (қате) төленген әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдарды қайтаруды жүзеге асырудың қағидалары мен жағдайларына сәйкес ______________________________________ [төлеуші көрсеткен қайтару сомасы] мөлшерде артық (қате) төленген әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдарды уақтылы және (немесе) толық төлемегені үшін өсімпұлды қайтаруға келісім беру сұралады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -14379,288 +15499,216 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Артық (қате) төленген</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>әлеуметтік аударымдарды және</w:t>
+              <w:t>әлеуметтік аударымдарды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(немесе) әлеуметтік</w:t>
+              <w:t>және (немесе) әлеуметтік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>аударымдардың уақтылы және</w:t>
+              <w:t>аударымдардың уақтылы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(немесе) толық төленбегені үшін</w:t>
+              <w:t>және (немесе) толық төленбегені</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>өсімпұлдарды қайтаруды жүзеге</w:t>
+              <w:t>үшін өсімпұлдарды қайтаруды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>асырудың қағидалары</w:t>
+              <w:t>жүзеге асырудың қағидалары</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мен жағдайларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту.  2-қосымша жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2025 </w:t>
+      Ескерту.  2-қосымша жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 299</w:t>
+        <w:t>№ 192</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2026 бастап </w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен; өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -14676,61 +15724,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>"Артық (қате) төленген әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдарды қайтару" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+"Артық (қате) төленген әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдарды қайтару" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесі"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14875,52 +15913,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Мемлекеттік қызметті көрсету тәсілі </w:t>
+              <w:t>
+Мемлекеттік қызмет көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14930,51 +15968,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) қағаз жеткізгіште – "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы (бұдан әрі – Мемлекеттік корпорация) арқылы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) электрондық түрде – "электрондық үкімет" веб-порталы (бұдан әрі – портал) арқылы</w:t>
+2) электрондық түрде – "цифрлық үкімет" веб-порталы (бұдан әрі – портал) арқылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15043,51 +16081,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15 (он бес) жұмыс күні.</w:t>
+15 (он бес) жұмыс күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15156,51 +16194,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған) / қағаз</w:t>
+Электрондық (ішінара цифрландырылған) / қағаз</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15269,51 +16307,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Әлеуметтік аударымдарды уақтылы және (немесе) толық төлемегені үшін артық (қате) төленген әлеуметтік аударымдарды және (немесе) өсімпұлдарды қайтару туралы хабарлама не әлеуметтік аударымдарды уақтылы және (немесе) толық төлемегені үшін артық (қате) төленген әлеуметтік аударымдарды және (немесе) өсімпұлдарды қайтарудан дәлелді бас тарту</w:t>
+Артық (қате) төленген әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдарды уақтылы және (немесе) толық төлемегені үшін өсімпұлдарды қайтару туралы хабарлама не артық (қате) төленген әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдарды уақтылы және (немесе) толық төлемегені үшін өсімпұлдарды қайтарудан дәлелді бас тарту</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15459,143 +16497,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс кестесі</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және цифрлық объектілерінің жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден жұманы қоса алғанда, сағат 8.00-ден 17.30-ға дейін, сағат 13.00-ден 14.30-ға дейін түскі үзіліспен;</w:t>
+              <w:t>
+1) Қор – Қазақстан Республикасының Еңбек кодексіне сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден жұманы қоса алғанда, сағат 8.00-ден 17.30-ға дейін, сағат 13.00-ден 14.30-ға дейін түскі үзіліспен;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) Мемлекеттік корпорация - өтініштерді Мемлекеттік корпорация арқылы Қазақстан Республикасының Еңбек кодексіне сәйкес мереке және демалыс күндерінен басқа, дүйсенбіден жұма күнін қоса алғанда сағат 8.00-ден 17.30-ға дейін, сағат 13.00-ден 14.30-ға дейін түскі жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- 3) веб-портал – тәулік бойы, жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының Еңбек кодексіне сәйкес демалыс және мереке күндері портал арқылы өтініш берген кезде өтінішті қабылдау және мемлекеттік көрсетілетін қызмет нәтижесін беру келесі жұмыс күні іске асырылады.</w:t>
+3) портал – тәулік бойы, жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының Еңбек кодексіне сәйкес демалыс және мереке күндері портал арқылы өтініш берген кезде өтінішті қабылдау және мемлекеттік көрсетілетін қызмет нәтижесін беру келесі жұмыс күні іске асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15718,145 +16736,145 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) Қағидалардың 3-тармағы 2) тармақшасында көрсетілген жағдайда міндетті әлеуметтік сақтандыру жүйесіне қатысушының еңбек қызметінің басталғанын/тоқтатылғанын растайтын құжаттың көшірмесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-2) Қағидалардың 3-тармағы 5) немесе 6) тармақшаларында көрсетілген жағдайлар бойынша әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдарды қайтару кезеңі үшін "Салық есептілігі нысандарын және оларды жасау қағидаларын бекіту туралы" Қазақстан Республикасы Премьер-Министрінің бірінші орынбасары – Қазақстан Республикасы Қаржы министрінің 2020 жылғы 20 қаңтардағы № 39 </w:t>
+2) Қағидалардың 3-тармағы 1), 5) немесе 6) тармақшаларында көрсетілген жағдайлар бойынша әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдарды қайтару кезеңі үшін "Салық есептілігі нысандарын және оларды жасау қағидаларын бекіту туралы" Қазақстан Республикасы Премьер-Министрінің бірінші орынбасары – Қазақстан Республикасы Қаржы министрінің 2020 жылғы 20 қаңтардағы № 39 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (бұдан әрі – Бұйрық) бекітілген нысан бойынша шағын бизнес субъектілері үшін оңайлатылған декларацияның көшірмелері (910.00-нысан) (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19897 болып тіркелген) қоса беріледі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Осы тармақтың 2) тармақшасында көрсетілген құжат болмаған кезде Қазақстан Республикасы Қаржы министрінің 2025 жылғы 28 қазандағы № 637 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 37255 болып тіркелген) бекітілген Салық төлеушінің (салық агентінің) жеке шоттарын жүргізу қағидаларына </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттік кіріс органдары берген салықтардың, бюджетке төлемдердің, әлеуметтік төлемдердің, өсімпұлдар мен айыппұлдардың барлық немесе жекелеген түрлері бойынша бюджетпен есеп-айырысулар жай-күйі туралы жеке шоттан үзінді көшірме (бұдан әрі – Салық төлеушінің жеке шотынан үзінді көшірме);</w:t>
+Көрсетілген тармақтың 2) тармақшасында көрсетілген құжат болмаған кезде Қазақстан Республикасы Қаржы министрінің 2025 жылғы 28 қазандағы № 637 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 37255 болып тіркелген) бекітілген Салық төлеушінің (салық агентінің) жеке шотын жүргізу қағидаларына </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>16-қосымшасына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес нысан бойынша бюджетпен есеп айырысулардың жай-күйі туралы, сондай-ақ мемлекеттік кіріс органдары берген әлеуметтік төлемдер бойынша салық төлеушінің жеке шотынан үзінді-көшірме (бұдан әрі – Салық төлеушінің жеке шотынан үзінді көшірме) қоса беріледі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-3) осы Қағидалардың 3-тармағының 3), 4), 5), 6) немесе 7) тармақшаларда көрсетілген жағдайлар бойынша салық төлеушінің дербес шотынан үзінді көшірме; </w:t>
+              <w:t>
+3) осы Қағидалардың 3-тармағының 3), 4), 5), 6) немесе 7) тармақшаларда көрсетілген жағдайлар бойынша салық төлеушінің дербес шотынан үзінді көшірме;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Портал арқылы өтініш берген кезде көрсетілетін қызметті алушы көрсетілетін қызметті алушының ЭЦҚ-мен куәландырылған электрондық құжаттар нысанында мемлекеттік органдардың ақпараттық жүйелеріне сұрау салуды жүзеге асырады.</w:t>
+Портал арқылы өтініш берген кезде көрсетілетін қызметті алушы көрсетілетін қызметті алушының ЭЦҚ-мен куәландырылған электрондық құжаттар нысанында мемлекеттік органдардың цифрлық жүйелеріне сұрау салуды жүзеге асырады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15924,210 +16942,70 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...40 lines deleted...]
-              <w:t> 1-тармағының бірінші абзацына сәйкес Қорға міндетті түрде төленуге жатады;</w:t>
+              <w:t>
+1) көрсетілетін қызметті алушының өтінішінде көрсетілген әлеуметтік аударымдар мен өсімпұлдар сомалары артық (қате) төленген әлеуметтік аударымдар және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдар Қазақстан Республикасы Әлеуметтік кодексінің 245-бабы 1-тармағының төртінші абзацына және 2-тармағының төртінші абзацына, 256-бабы 1-тармағының бірінші абзацына сәйкес Қорға міндетті түрде төленуге жатады;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...100 lines deleted...]
-              <w:t> 3-тармағына сәйкес әлеуметтік төлемдердің мөлшерін есептеу кезінде ескерілмеген әлеуметтік аударымдардың артық (қате) төленген сомаларын қоспағанда, әлеуметтік төлемді тағайындау үшін ескерілген кезең үшін есептелген артық (қате) төленген әлеуметтік аударымдардың сомалары;</w:t>
+              <w:t>
+2) Кодекстің 78-бабы 4-тармағына, 85-бабы 4-тармағына, 118-бабы 4-тармағына, 181-бабы 2-тармағына, 240-бабы 3-тармағына сәйкес әлеуметтік төлемдердің мөлшерін есептеу кезінде ескерілмеген әлеуметтік аударымдардың артық (қате) төленген сомаларын қоспағанда, әлеуметтік төлемді тағайындау үшін ескерілген кезең үшін есептелген артық (қате) төленген әлеуметтік аударымдардың сомалары;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16191,51 +17069,69 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7) артық (қате) төленген әлеумметтік аударымдарды және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдарды қайтаруды жүзеге асыру үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге көрсетілетін қызметті алушының келісімі болмаған;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8) жүктілікке және босануға, жаңа туған баланы (балаларды) асырап алуға, бала күтіміне әлеуметтік төлемдерді есептеу үшін қабылданатын кезеңге келетін әлеуметтік аударымдар Қорға құқық пайда болған күннен және (немесе) оларды тағайындауға өтініш берілген күннен кейін келіп түскен, бірақ тиісті әлеуметтік төлемнің мөлшерін есептеуде (айқындауда) ескерілмесе, қайтаруға жатпайды.</w:t>
+8) жүктілікке және босануға, жаңа туған баланы (балаларды) асырап алуға, бала күтіміне әлеуметтік төлемдерді есептеу үшін қабылданатын кезеңге келетін әлеуметтік аударымдар Қорға құқық пайда болған күннен және (немесе) оларды тағайындауға өтініш берілген күннен кейін келіп түскен, бірақ тиісті әлеуметтік төлемнің мөлшерін есептеуде (айқындауда) ескерілмесе, қайтаруға жатпайды;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9) осы Қағидалардың 6-1-тармағында көзделген артық (қате) төленген әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлды қайтаруды жүзеге асыру үшін талап қою мерзімі өткен.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16666,50 +17562,88 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Артық (қате) төленген әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдарды қайтаруға өтініштерді тіркеудің электрондық журналы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымшаның орыс тіліндегі мәтініне өзгеріс енгізіледі, қазақ тіліндегі мәтіні өзгермейді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 296</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
@@ -18015,192 +18949,268 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Артық (қате) төленген</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>әлеуметтік аударымдарды және</w:t>
+              <w:t>әлеуметтік аударымдарды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(немесе) әлеуметтік</w:t>
+              <w:t>және (немесе) әлеуметтік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>аударымдардың уақтылы және</w:t>
+              <w:t>аударымдардың уақтылы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(немесе) толық төленбегені үшін</w:t>
+              <w:t>және (немесе) толық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>өсімпұлдарды қайтаруды жүзеге</w:t>
+              <w:t>төленбегені үшін өсімпұлдарды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>асырудың қағидалары мен</w:t>
+              <w:t>қайтаруды жүзеге асырудың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жағдайларына</w:t>
+              <w:t>қағидалары мен жағдайларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Электрондық үкімет" веб-порталында электрондық өтініш пен құжаттардың қабылданғаны туралы хабарлама</w:t>
-[...17 lines deleted...]
-      Сіздің өтінішіңіз № _________________ (электрондық өтініштің нөмірі) "Артық (қате) төленген әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдарды қайтару" мемлекеттік қызметін көрсетуге "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамына қабылданды. Өтініш мәртебесі: ____________________(тіркелген).</w:t>
+        <w:t xml:space="preserve"> "Цифрлық үкімет" веб-порталында электрондық өтініш пен құжаттардың қабылданғаны туралы хабарлама</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сіздің өтінішіңіз № _________________ (электрондық өтініштің нөмірі) "Артық (қате) төленген әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдарды қайтару" мемлекеттік қызметін көрсетуге "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамына қабылданды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш мәртебесі: ____________________(тіркелген).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -18249,174 +19259,232 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Артық (қате) төленген</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>әлеуметтік аударымдарды және</w:t>
+              <w:t>әлеуметтік аударымдарды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(немесе) әлеуметтік</w:t>
+              <w:t>және (немесе) әлеуметтік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>аударымдардың уақтылы және</w:t>
+              <w:t>аударымдардың уақтылы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(немесе) толық төленбегені үшін</w:t>
+              <w:t>және (немесе) толық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>өсімпұлдарды қайтаруды жүзеге</w:t>
+              <w:t>төленбегені үшін өсімпұлдарды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>асырудың қағидалары мен</w:t>
+              <w:t>қайтаруды жүзеге асырудың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жағдайларына</w:t>
+              <w:t>қағидалары мен жағдайларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Электрондық үкімет" веб-порталында электрондық өтінішті қарау мәртебесі туралы хабарлама</w:t>
+        <w:t xml:space="preserve"> "Цифрлық үкімет" веб-порталында электрондық өтінішті қарау мәртебесі туралы хабарлама</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 5-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сіздің өтінішіңіз № __________________ (электрондық өтініштің нөмірі) "Артық (қате) төленген әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдарды қайтару" мемлекеттік қызметін көрсетуге "Мемлекеттік әлеуметтік сақтандыру қорына" акционерлік қоғамына қабылданды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -20392,126 +21460,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 229 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z138" w:id="136"/>
+    <w:bookmarkStart w:name="z138" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Міндетті әлеуметтік сақтандыру жүйесіне қатысушыға әлеуметтік аударымдардың жай-күйі мен қозғалысы туралы ақпарат беру қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z139" w:id="137"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z139" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z140" w:id="138"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z140" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Міндетті әлеуметтік сақтандыру жүйесіне қатысушыға әлеуметтік аударымдардың жай-күйі мен қозғалысы туралы ақпарат беру қағидасы (бұдан әрі – Қағидалар) Қазақстан Республикасы Әлеуметтік кодексінің 12-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5) тармақшасының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> он алтыншы абзацына (бұдан әрі – Кодекс) сәйкес әзiрлендi және міндетті әлеуметтік сақтандыру жүйесіне қатысушыға әлеуметтік аударымдардың жай-күйі мен қозғалысы туралы ақпарат беру тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkEnd w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20530,170 +21598,170 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z141" w:id="139"/>
+    <w:bookmarkStart w:name="z141" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негiзгi ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z142" w:id="140"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z142" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді көрсету үшін, "бір терезе" қағидаты бойынша мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру жөніндегі жұмысты ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z143" w:id="141"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z143" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) әлеуметтік аударымдар – Қазақстан Республикасының заңнамасында белгіленген тәртіппен Мемлекеттік әлеуметтік сақтандыру қорына әлеуметтік аударымдарды төлеушілер төлейтін ақша;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z146" w:id="144"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z144" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуметтік-еңбек саласындағы бірыңғай цифрлық жүйе – уәкілетті мемлекеттік органның, халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органдардың, еңбек мобильділігі орталықтарының, мансап орталықтарының, Еңбек ресурстарын дамыту орталығының қызметін автоматтандыруға және әлеуметтік-еңбек саласында халыққа мемлекеттік қызметтер көрсету мақсатында ведомствоаралық өзара іс-қимылға арналған цифрландыру объектісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z145" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Мемлекеттік әлеуметтік сақтандыру қорының автоматтандырылған цифрлық жүйесі – Қор активтерін есепке алуды жүзеге асыру, сондай-ақ ақпараттың сақталуы мен санкцияланбаған қол жеткізуден қорғалуын қамтамасыз ету үшін бағдарламалық қамтылым;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z146" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Мемлекеттік әлеуметтік сақтандыру қоры (бұдан әрі – Қор) – әлеуметтік аударымдарды шоғырландыруды, асыраушысынан айырылған жағдайда, отбасы мүшелерін – асырауындағыларды қоса алғанда, өздеріне қатысты әлеуметтік тәуекел жағдайы туындаған міндетті әлеуметтік сақтандыру жүйесіне қатысушыларға әлеуметтік төлемдерді тағайындауды және жүзеге асыруды жүргізетін, құрылтайшысы және жалғыз акционері мемлекет болып табылатын, акционерлік қоғам нысанындағы коммерциялық емес ұйым;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20830,130 +21898,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z150" w:id="145"/>
+    <w:bookmarkStart w:name="z150" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) міндетті әлеуметтік сақтандыру жүйесіне қатысушы – өзі үшін әлеуметтік аударымдар төленетін және Кодексте көзделген әлеуметтік тәуекел жағдайлары туындаған кезде әлеуметтік төлемдерді алуға құқығы бар жеке тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z151" w:id="146"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z151" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді, Қордың қызметін реттеуді, бақылау функцияларын жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z153" w:id="148"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z152" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) "цифрлық үкіметтің" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, мемлекеттік қызметтер көрсетуге қатысатын мемлекеттік органдар мен өзге де субъектілер орналастыратын шоғырландырылған ақпаратқа, сондай-ақ электрондық нысанда көрсетілетін мемлекеттік және өзге де көрсетілетін қызметтерге қол жеткізудің "бірыңғай терезесін" білдіретін цифрлық объект.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z153" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkEnd w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20975,105 +22043,145 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 299</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z154" w:id="149"/>
+    <w:bookmarkStart w:name="z154" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Міндетті әлеуметтік сақтандыру жүйесіне қатысушыға әлеуметтік аударымдардың жай-күйі мен қозғалысы туралы ақпарат беру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z155" w:id="150"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z155" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Міндетті әлеуметтік сақтандыру жүйесіне қатысушыға әлеуметтік аударымдардың жай-күйі мен қозғалысы туралы ақпаратты беруді Мемлекеттік корпорация және Қор филиалдары жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkEnd w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21092,90 +22200,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z156" w:id="151"/>
+    <w:bookmarkStart w:name="z156" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Әлеуметтік аударымдардың жай-күйі мен қозғалысы туралы ақпарат алу үшін міндетті әлеуметтік сақтандыру жүйесіне қатысушы Мемлекеттік корпорацияға және Қордың филиалдарына жеке басын куәландыратын құжатпен (сәйкестендіру үшін) және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішпен немесе портал арқылы сұрау салу жіберу жолымен жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkEnd w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21194,130 +22302,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z157" w:id="152"/>
+    <w:bookmarkStart w:name="z157" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Үшінші тұлғалардың әлеуметтік аударымдардың жай-күйі мен қозғалысы туралы ақпарат алуы үшін өтініш Қазақстан Республикасы Азаматтық кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>167-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес берілген сенімхат бойынша беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z158" w:id="153"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z158" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Міндетті әлеуметтік сақтандыру жүйесіне қатысушысы қолданылу мерзімі өткен құжатты ұсынған жағдайда Мемлекеттік корпорацияның немесе Қор филиалының қызметкері міндетті әлеуметтік сақтандыру жүйесіне қатысушыға осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша әлеуметтік аударымдардың жай-күйі мен қозғалысы туралы ақпарат беруге өтінішті қабылдаудан бас тарту туралы қолхат береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkEnd w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21336,304 +22444,324 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z159" w:id="154"/>
+    <w:bookmarkStart w:name="z159" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Өтінішті қабылдау кезінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-[...51 lines deleted...]
-       Сұрау салуды өңдеу әлеуметтік-еңбек саласының тиісті бірыңғай ақпараттық жүйесінде және Қордың автоматтандырылған ақпараттық жүйесінде 10 минут ішінде жүзеге асырылады.</w:t>
+    <w:bookmarkEnd w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорацияның қызметкері әлеуметтік-еңбек саласының бірыңғай цифрлық жүйесіне міндетті әлеуметтік сақтандыру жүйесіне қатысушы туралы деректердің болуына сұрау салуды қалыптастырады және өтінішті тіркейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қордың қызметкері Қордың автоматтандырылған цифрлық жүйесінде міндетті әлеуметтік сақтандыру жүйесіне қатысушы туралы деректердің болуына сұрау салуды қалыптастырады және өтінішті тіркейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сұрау салуды өңдеу әлеуметтік-еңбек саласының тиісті бірыңғай цифрлық жүйесінде және Қордың автоматтандырылған цифрлық жүйесінде 10 минут ішінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 299</w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z160" w:id="155"/>
+    <w:bookmarkStart w:name="z160" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Міндетті әлеуметтік сақтандыру жүйесіне қатысушыға әлеуметтік аударымдардың жай-күйі мен қозғалысы туралы ақпарат беру осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkEnd w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік аударымдардың жай-күйі мен қозғалысы туралы ақпарат мынадай мәліметтерді қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z249" w:id="156"/>
+    <w:bookmarkStart w:name="z249" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "өңделген" - әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдар сомасы түскен сәтті өңделді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z250" w:id="157"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z250" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "қайтарылған" - Мемлекеттік корпорацияның төлеушіге әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдарды төлеу бойынша қате төлемдерді қайтару.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z251" w:id="158"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z251" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) "жеткізілді" - Қордың артық (қате) төленген әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдарды қайтаруы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkEnd w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21652,250 +22780,264 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z161" w:id="159"/>
+    <w:bookmarkStart w:name="z161" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Портал арқылы әлеуметтік аударымдардың жай-күйі мен қозғалысы туралы ақпарат алу үшін міндетті әлеуметтік сақтандыру жүйесіне қатысушы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z252" w:id="160"/>
+    <w:bookmarkEnd w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ЭЦҚ немесе бір реттік пароль арқылы порталда авторизациялануды жүргізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z254" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Мемлекеттік корпорацияның цифрлық жүйесіне сұрау салуды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ЭЦҚ арқылы қызмет алу үшін сұрау салуды куәландырады (оған қол қояды).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Міндетті әлеуметтік сақтандыру жүйесіне қатысушы портал арқылы өтініш берген кезде міндетті әлеуметтік сақтандыру жүйесіне қатысушының "жеке кабинетіне" сұрау салудың қабылданғаны туралы мәртебе, сондай-ақ әлеуметтік аударымдардың жай-күйі мен қозғалысы туралы ақпаратты алу уақыты мен күнін көрсете отырып, хабарлама жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 299</w:t>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z162" w:id="163"/>
+    <w:bookmarkStart w:name="z162" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Міндетті әлеуметтік сақтандыру жүйесіне қатысушыға портал арқылы жүгінген кезде әлеуметтік аударымдардың жай-күйі мен қозғалысы туралы ақпарат беру осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkEnd w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік аударымдардың жай-күйі мен қозғалысы туралы ақпарат мынадай мәліметтерді қамтиды:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -21986,272 +23128,336 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z163" w:id="164"/>
-[...34 lines deleted...]
-      олардың тағайындалуына сәйкес ақпараттық жүйелердің үздіксіз қызмет етуін және өзектілендірілуін қамтамасыз етуге бағытталған шаралар кешенін;</w:t>
+    <w:bookmarkStart w:name="z163" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Әлеуметтік-еңбек саласының бірыңғай цифрлық жүйесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      олардың тағайындалуына сәйкес цифрлық жүйелердің үздіксіз қызмет етуін және өзектілендірілуін қамтамасыз етуге бағытталған шаралар кешенін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       берілетін деректердің толықтығын, дәйектілігін, өзектілігін және уақтылылығын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ақпараттық өзара іс-қимыл Қазақстан Республикасының мемлекеттік органдарының бірыңғай тасымалдау ортасы арқылы Қазақстан Республикасының Ұлттық куәландыру орталығы берген электрондық цифрлық қолтаңбаны (ЭЦҚ) қолдана отырып жүзеге асырылады. Ақпарат алмасу кезіндегі ақпаратты қорғау мемлекеттік органдардың бірыңғай қорғалған тасымалдау ортасы есебінен де, техникалық және ұйымдастыру сипатындағы шаралар есебінен де қамтамасыз етілуге тиіс.</w:t>
+      Ақпараттық өзара іс-қимыл Қазақстан Республикасының мемлекеттік органдарының бірыңғай тасымалдау ортасы арқылы Қазақстан Республикасының Ұлттық куәландыру орталығы берген ЭЦҚ қолдана отырып жүзеге асырылады. Ақпарат алмасу кезіндегі ақпаратты қорғау мемлекеттік органдардың бірыңғай қорғалған тасымалдау ортасы есебінен де, техникалық және ұйымдастыру сипатындағы шаралар есебінен де қамтамасыз етілуге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">12. Алып тасталды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 299</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z165" w:id="165"/>
+    <w:bookmarkStart w:name="z165" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Міндетті әлеуметтік сақтандыру жүйесіне қатысушыға әлеуметтік аударымдардың жай-күйі мен қозғалысы туралы ақпарат беру мәселелері бойынша Мемлекеттік корпорацияның немесе Қор филиалының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkEnd w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-тараудың тақырыбы жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 299</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z166" w:id="166"/>
+    <w:bookmarkStart w:name="z166" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Міндетті әлеуметтік сақтандыру жүйесіне қатысушыға әлеуметтік аударымдардың жай-күйі мен қозғалысы туралы ақпарат беру мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkEnd w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым Мемлекеттік корпорацияға немесе Қордың филиалына шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -22324,70 +23530,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z167" w:id="167"/>
+    <w:bookmarkStart w:name="z167" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Егер заңда өзгеше көзделмесе, шағым берілгеннен кейін сотқа дейінгі тәртіппен сотқа жүгінуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkEnd w:id="190"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -22510,68 +23716,68 @@
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z169" w:id="168"/>
+    <w:bookmarkStart w:name="z169" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkEnd w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -23129,68 +24335,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z172" w:id="169"/>
+    <w:bookmarkStart w:name="z172" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Міндетті әлеуметтік сақтандыру жүйесінің қатысушысына әлеуметтік аударымдардың жай-күйі мен қозғалысы туралы ақпарат беруге өтінішті қабылдаудан бас тарту туралы №____ҚОЛХАТ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkEnd w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -23724,68 +24930,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Нысан </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z174" w:id="170"/>
+    <w:bookmarkStart w:name="z174" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әлеуметтік аударымдардың жай-күйі мен қозғалысы туралы ақпарат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkEnd w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -23876,51 +25082,181 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+              <w:t>Тегі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әкесінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ол</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>болған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жағдайда</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -24965,226 +26301,226 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 229 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z176" w:id="171"/>
+    <w:bookmarkStart w:name="z176" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Төлеушілерге әлеуметтік аударымдардың жай-күйі мен қозғалысы туралы ақпарат беру қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z177" w:id="172"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z177" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z178" w:id="173"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z178" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Төлеушілерге әлеуметтік аударымдардың жай-күйі мен қозғалысы туралы ақпарат беру қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасы Әлеуметтік кодексінің 17-бабы 1 тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>33) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзiрлендi және әлеуметтік аударымдардың жай-күйі мен қозғалысы туралы ақпарат беру тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z179" w:id="174"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z179" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негiзгi ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z180" w:id="175"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z180" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді көрсету үшін, "бір терезе" қағидаты бойынша мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру жөніндегі жұмысты ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z181" w:id="176"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z181" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) әлеуметтік аударымдар – Қазақстан Республикасының заңнамасында белгіленген тәртіппен Мемлекеттік әлеуметтік сақтандыру қорына әлеуметтік аударымдарды төлеушілер төлейтін ақша;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z182" w:id="177"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z182" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) әлеуметтік аударымдарды төлеуші (бұдан әрі – төлеуші) – Қазақстан Республикасының заңнамасында белгіленген тәртіппен Мемлекеттік әлеуметтік сақтандыру қорына әлеуметтік аударымдарды есептеуді және төлеуді жүзеге асыратын жұмыс беруші, дара кәсіпкер, оның ішінде шаруа немесе фермер қожалығы, Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Салық кодексінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген өзін-өзі жұмыспен қамтығандар үшін арнаулы салық режимін қолданатын жеке тұлға, жеке практикамен айналысатын адам, оның ішінде Қазақстан Республикасының салық заңнамасында айқындалған, нысанасы жұмыстарды орындау (қызметтерді көрсету) болып табылатын азаматтық-құқықтық сипаттағы шарттар бойынша кіріс алатын жеке тұлғалар үшін Мемлекеттік әлеуметтік сақтандыру қорына әлеуметтік аударымдар төлеуді жүзеге асыратын салық агенттері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkEnd w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жеке көмекшілерге материалдық пайда төлеген кезде жергілікті атқарушы органдар немесе өзге де заңды тұлғалар, сондай-ақ Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -25199,70 +26535,70 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші бөлігінің 8) тармақшасында көрсетілген адамдар үшін әлеуметтік аударымдарды төлейтін, Кодекстің 102-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасында айқындалған интернет-платформа операторы әлеуметтік аударымдарды төлеуші ретінде танылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z183" w:id="178"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z183" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) әлеуметтік-еңбек саласындағы бірыңғай цифрлық жүйе – уәкілетті мемлекеттік органның, халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органдардың, еңбек мобильділігі орталықтарының, мансап орталықтарының, Еңбек ресурстарын дамыту орталығының қызметін автоматтандыруға және әлеуметтік-еңбек саласында халыққа мемлекеттік қызметтер көрсету мақсатында ведомствоаралық өзара іс-қимылға арналған цифрлық объектісі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -25324,245 +26660,469 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z184" w:id="179"/>
+    <w:bookmarkStart w:name="z184" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2 тарау. Төлеушілерге әлеуметтік аударымдардың жай-күйі мен қозғалысы туралы ақпарат беру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z185" w:id="180"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z185" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Төлеушіні әлеуметтік аударымдардың жай-күйі мен қозғалысы туралы ақпаратпен қамтамасыз етуді Мемлекеттік корпорация жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z186" w:id="181"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z186" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Төлеуші әлеуметтік аударымдардың жай-күйі мен қозғалысы туралы ақпарат алу үшін осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтінімді толтырады және төлеушінің тіркелген жері бойынша Мемлекеттік корпорацияға ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z187" w:id="182"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z187" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Үшінші тұлғалардың әлеуметтік аударымдардың жай-күйі мен қозғалысы туралы ақпарат алу үшін өтініш Қазақстан Республикасы Азаматтық кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>167-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес берілген сенімхат бойынша беріледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z189" w:id="184"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z188" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Өтінімді алған кезде Мемлекеттік корпорация әлеуметтік-еңбек саласының бірыңғай цифрлық жүйесіне төлеуші туралы деректердің болуына сұрау салуды қалыптастырады және өтінімді тіркейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z189" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. Мемлекеттік корпорация төлеуші жүгінген күннен бастап үш жұмыс күні ішінде осы Қағидаларға </w:t>
+      7. Мемлекеттік корпорация төлеуші немесе Қазақстан Республикасы Азаматтық кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>167-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес берілген сенімхатпен үшінші тұлға жүгінген күннен бастап үш жұмыс күні ішінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша әлеуметтік аударымдардың жай-күйі мен қозғалысы туралы ақпаратты дайындайды және оны төлеушіге қағаз түрінде жүгінген кезде көрсетілген мерзімде береді.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="184"/>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша әлеуметтік аударымдардың жай-күйі мен қозғалысы туралы ақпаратты дайындайды және оны төлеушіге немесе Қазақстан Республикасы Азаматтық кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>167-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес берілген сенімхатпен үшінші тұлғаға қағаз түрінде жүгінген кезде көрсетілген мерзімде береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 296</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -25672,68 +27232,68 @@
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z191" w:id="185"/>
+    <w:bookmarkStart w:name="z191" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтінім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkEnd w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымшаға өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -27117,68 +28677,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Берілген күні, шығ. №</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z193" w:id="186"/>
+    <w:bookmarkStart w:name="z193" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әлеуметтік аударымдардың жай-күйі мен қозғалысы туралы ақпарат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkEnd w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымшаға өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -28465,242 +30025,242 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 229 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z195" w:id="187"/>
+    <w:bookmarkStart w:name="z195" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің және Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің күші жойылатын кейбір бұйрықтарының тізімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z196" w:id="188"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z196" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Міндетті әлеуметтік сақтандыру жүйесінің және әлеуметтік-еңбек саласында мемлекеттік қызметтер көрсетудің кейбір мәселелері туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2020 жылғы 11 маусымдағы № 224 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық кесімдерінің мемлекеттік тіркеу тізілімінде № 20849 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z197" w:id="189"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z197" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің және Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрі міндетін атқарушының кейбір бұйрықтарына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2021 жылғы 16 наурыздағы № 78 бұйрығының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық кесімдерінің мемлекеттік тіркеу тізілімінде № 22354 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z198" w:id="190"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z198" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Әлеуметтік төлемдердің мөлшерлерін есептеу (айқындау), Мемлекеттік әлеуметтік сақтандыру қорынан төленетін әлеуметтік төлемдерді тағайындау, қайта есептеу, тоқтата тұру, қайта бастау, тоқтату және жүзеге асыру қағидаларын бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2020 жылғы 8 маусымдағы № 217 бұйрығы мен "Міндетті әлеуметтік сақтандыру жүйесінің және әлеуметтік-еңбек саласында мемлекеттік қызметтер көрсетудің кейбір мәселелері туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2020 жылғы 11 маусымдағы № 224 бұйрығына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2022 жылғы 31 қаңтардағы № 36 бұйрығының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық кесімдерінің мемлекеттік тіркеу тізілімінде № 26702 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkEnd w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -29022,35 +30582,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>