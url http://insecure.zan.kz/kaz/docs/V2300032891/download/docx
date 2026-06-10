--- v0 (2025-12-27)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a977882" w14:textId="a977882">
+    <w:p w14:paraId="37fdec1" w14:textId="37fdec1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,254 +93,683 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Тауарларды таңбалау мен қадағалаудың ақпараттық жүйесіне қойылатын талаптарды бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Сауда және интеграция министрінің м.а. 2023 жылғы 22 маусымдағы № 243-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 24 маусымда № 32891 болып тіркелді</w:t>
-[...8 lines deleted...]
-    </w:p>
+        <w:t>Қазақстан Республикасы Сауда және интеграция министрінің м.а. 2023 жылғы 22 маусымдағы № 243-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 24 маусымда № 32891 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тақырып</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Сауда және интеграция министрінің м.а. 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Сауда қызметін реттеу туралы" Қазақстан Республикасы Заңының 7-3-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1-тармақ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Сауда және интеграция министрінің м.а. 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Тауарларды таңбалау мен қадағалаудың ақпараттық жүйесіне қойылатын </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>талаптар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="0"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Сауда және интеграция министрлігінің Техникалық реттеу және метрология комитеті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты Қазақстан Республикасы Сауда және интеграция министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z6" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Сауда және интеграция вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -962,622 +1391,848 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 243-НҚ Бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z9" w:id="6"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Талаптар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Сауда және интеграция министрінің м.а. 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тауарларды таңбалау мен қадағалаудың ақпараттық жүйесіне қойылатын талаптар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тауарларды таңбалау мен қадағалаудың ақпараттық жүйесіне мынадай талаптар қойылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Тауарларды таңбалау мен қадағалаудың ақпараттық жүйесіне қойылатын функционалдық талаптар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тауарларға таңбалау кодтарын беру арқылы сәйкестендіру құралдарымен таңбалауға жататын тауардың әрбір бірлігін бірегей сәйкестендіруді қамтамасыз ету.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тауарларды таңбалау мен қадағалаудың ақпараттық жүйесімен тауарға немесе тұтыну қаптамасына немесе айналымнан шығарылмаған материалдық тасығышқа жазылған кодты қайта сериялауға жол берілмейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="8"/>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тауарды таңбалау кодын рұқсатсыз генерациялаудан, көшіруден, жаппай көшіруден және қолдан жасаудың басқа да әдістерінен қорғауды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z13" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сәйкестендіру құралдарын, оның ішінде таңбалау кодтарының мәртебесін өзгерту жолымен автоматтандырылған есепке алуды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z14" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) тауар қаптамасын агрегациялаудың барлық деңгейлерін сәйкестендіру құралдарының өзара байланысты есебін қамтамасыз ету (тұтыну, топтық, көлік);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z15" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) салық төлеушілердің, сыртқы экономикалық қызметке қатысушылардың Қазақстан Республикасының салықтық және кедендік заңнамасын тиісінше орындауын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z16" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) салықтық және кедендік әкімшілендіруді жүзеге асыру үшін салалық уәкілетті мемлекеттік органға мәліметтерді уақтылы және толық көлемде ұсынуды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z17" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) анықталған бұзушылық туралы хабарлама жіберу мүмкіндігімен мобильді қосымша арқылы тауарларды таңбалау және тауарға салынған сәйкестендіру құралының түпнұсқалығын тексеру саласында қоғамдық бақылауды жүзеге асыруды қамтамасыз ету.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тауарға салынған сәйкестендіру құралының түпнұсқалығын, тауарларды таңбалау мен қадағалаудың ақпараттық жүйесін тексеру кезінде тауар туралы ақпарат көрсетіледі, ол оны кем дегенде келесі мәліметтер жиынтығымен сипаттайды: сауда атауы, өндіруші, импорттаушы, өндіріс күні (егер көзделсе), тауардың жарамдылық мерзімі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="14"/>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) таңбалаудың ақпараттық жүйесі нәтижелерінің түпнұсқалылығын және тауарлардың қадағалануын бағалау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) тауарларды таңбалау мен қадағалаудың ақпараттық жүйесінде тауар айналымының барлық қатысушыларын тіркеуді және есепке алуды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) таңбаланған тауарлар туралы мәліметтерді қамтитын тауар айналымына қатысушылар арасында олардың қадағалануын қамтамасыз ету мақсатында электрондық ілеспе құжаттарды қалыптастыру, өңдеу және алмасу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) хаттамалар мен электрондық өзара іс-қимыл интерфейстерін пайдалана отырып, ақпараттық электрондық сервистер арқылы тауар айналымына қатысушылардың ақпараттық жүйелерімен деректер алмасу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) Еуразиялық экономикалық одақтың интеграцияланған ақпараттық жүйесі арқылы трансшекаралық сауда шеңберінде Еуразиялық экономикалық одаққа мүше мемлекеттер арасында өткізілетін таңбаланған тауарлар туралы мәліметтерді беруді қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) таңбаланған тауарды өткізу туралы мәліметтерді алу бөлігінде Қазақстан Республикасының фискалдық деректерінің ақпараттық жүйелерімен интеграциялауды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z24" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) осындай тауарлардың иесі болып табылатын тауар айналымына қатысушылар үшін таңбаланған тауарлардың статистикалық және талдамалық ақпаратын қалыптастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) одан әрі талдау, болжау және шешімдер қабылдауды қолдау мақсатында талдамалық жүйелер үшін жинақталған деректерді құрастыру және ұсыну мүмкіндігін қатамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) тауарларды таңбалау мен қадағалаудың ақпараттық жүйесі Қазақстан Республикасының аумағында аккредиттелген куәландырушы орталықтардың электрондық цифрлық қолтаңбасын оларды сәйкестендіру және аутентификациялау, сондай-ақ тауарларды таңбалау мен қадағалаудың ақпараттық жүйесінде құжат айналымын қамтамасыз ету үшін пайдалану мүмкіндігін іске асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) тауарларды таңбалау мен қадағалаудың ақпараттық жүйесі енгізілетін деректердің сапасын тексеру үшін автоматтандырылған форматтық-логикалық бақылау тетігін іске асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z28" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) тауарларды таңбалау мен қадағалаудың ақпараттық жүйесі тауарларды таңбалау мен қадағалаудың ақпараттық жүйесінде пайдаланушы операцияларын орындауға арналған Веб-қосымшаны іске асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z29" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) пайдаланушылардың интерфейс тілін таңдау мүмкіндігін іске асыру үшін тауарларды таңбалау мен қадағалаудың ақпараттық жүйесімен қазақ және орыс тілдерін қолдау қамтамасыз етіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z30" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z30" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) тауарларды таңбалау мен қадағалаудың ақпараттық жүйесімен анықтамалықтарды, тізілімдер мен сыныптауыштарды қоса алғанда, тауарларды таңбалаудың ақпараттық жүйесіне қатысушылар пайдаланатын және тауарларды таңбалаудың ақпараттық жүйесіндегі нормативтік-анықтамалық ақпараттың қадағалануының бірлігі қамтамасыз етіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z31" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z31" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) тауарлар туралы мәліметтерді сұрату кезінде тауарларды таңбалау мен қадағалаудың ақпараттық жүйесімен жауап беру уақыты 15 (он бес) секундтан аспайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z32" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z32" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) тауарларды таңбалау мен қадағалаудың ақпараттық жүйесі жүйені кемінде 1 (бір) миллион пайдаланушы бір мезгілде пайдалануды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z33" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z33" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) тауарларды таңбалау мен қадағалаудың ақпараттық жүйесі пайдаланушының компьютерінің күнін, уақытын, IP-мекенжайын көрсете отырып, ақпараттық жүйе пайдаланушыларының іс-әрекеттерін тіркеуді қадағалау мүмкіндігін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z34" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z34" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Тауарларды таңбалау мен қадағалаудың ақпараттық жүйесінің мемлекеттік ақпараттық ресурстармен интеграцияланатын өзара іс-қимылына қойылатын талаптар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тауарларды таңбалау мен қадағалаудың ақпараттық жүйесі мемлекеттік ақпараттық ресурстармен, оның ішінде "Электрондық үкімет" шлюзі арқылы сыртқы ақпараттық жүйелерден:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1642,160 +2297,144 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық және кедендік әкімшілендіру мақсатында таңбаланған тауарлар туралы мәліметтерді алу үшін Қазақстан Республикасы Қаржы министрлігінің ақпараттық жүйелерімен;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жекелеген тауар топтары бойынша салалық уәкілетті органдарды таңбалаудың және қадағалаудың ақпараттық жүйелерімен (қажет болған жағдайда) интеграцияланатын өзара іс-қимылды іске асырады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Деректердің қауіпсіздігі мен қорғалуына қойылатын талаптар "Ақпараттық-коммуникациялық технологиялар және ақпараттық қауіпсіздікті қамтамасыз ету саласындағы бірыңғай талаптарды бекіту туралы" Қазақстан Республикасы Үкіметінің 2016 жылғы 20 желтоқсандағы № 832 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2121,31 +2760,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>