--- v1 (2026-06-10)
+++ v2 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="37fdec1" w14:textId="37fdec1">
+    <w:p w14:paraId="109b9df" w14:textId="109b9df">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,700 +76,350 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Тауарларды таңбалау мен қадағалаудың ақпараттық жүйесіне қойылатын талаптарды бекіту туралы</w:t>
+        <w:t>Тауарларды таңбалау мен қадағалаудың цифрлық жүйесіне қойылатын талаптарды бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Сауда және интеграция министрінің м.а. 2023 жылғы 22 маусымдағы № 243-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 24 маусымда № 32891 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...67 lines deleted...]
-</w:t>
+      Ескерту. Тақырып жаңа редакцияда - ҚР Сауда және интеграция министрінің м.а. 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t>№ 152-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Тақырып</w:t>
-[...119 lines deleted...]
-        <w:t>) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Сауда қызметін реттеу туралы" Қазақстан Республикасы Заңының 7-3-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Қоса беріліп отырған Тауарларды таңбалау мен қадағалаудың цифрлық жүйесіне қойылатын </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>талаптар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...50 lines deleted...]
-        <w:t>!</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің м.а. 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...182 lines deleted...]
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Сауда және интеграция министрлігінің Техникалық реттеу және метрология комитеті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты Қазақстан Республикасы Сауда және интеграция министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Сауда және интеграция вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1333,922 +983,683 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Сауда және интеграция министрінің</w:t>
+              <w:t>Сауда және интеграция</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>міндетін атқарушы</w:t>
+              <w:t>Министрінің міндетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атқарушының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2023 жылғы 22 маусымдағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 243-НҚ Бұйрығымен</w:t>
+              <w:t>№ 243-НҚ бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkStart w:name="z36" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Тауарларды таңбалау мен қадағалаудың цифрлық жүйесіне қойылатын талаптар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...68 lines deleted...]
-</w:t>
+      Ескерту. Талаптар жаңа редакцияда - ҚР Сауда және интеграция министрінің м.а. 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t>№ 152-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Талаптар</w:t>
-[...176 lines deleted...]
-    <w:bookmarkStart w:name="z11" w:id="8"/>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Тауарларды таңбалау мен қадағалаудың цифрлық жүйесіне қойылатын функционалдық талаптар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тауарларға таңбалау кодтарын беру арқылы сәйкестендіру құралдарымен таңбалауға жататын тауардың әрбір бірлігін бірегей сәйкестендіруді қамтамасыз ету.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z12" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тауарларды таңбалау мен қадағалаудың цифрлық жүйесімен тауарға немесе тұтыну қаптамасына немесе айналымнан шығарылмаған материалдық тасығышқа жазылған кодты қайта сериялауға жол берілмейді;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тауарды таңбалау кодын рұқсатсыз генерациялаудан, көшіруден, жаппай көшіруден және қолдан жасаудың басқа да әдістерінен қорғауды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сәйкестендіру құралдарын, оның ішінде таңбалау кодтарының мәртебесін өзгерту жолымен автоматтандырылған есепке алуды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) тауар қаптамасын агрегациялаудың барлық деңгейлерін сәйкестендіру құралдарының өзара байланысты есебін қамтамасыз ету (тұтыну, топтық, көлік);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) салық төлеушілердің, сыртқы экономикалық қызметке қатысушылардың Қазақстан Республикасының салықтық және кедендік заңнамасын тиісінше орындауын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) салықтық және кедендік әкімшілендіруді жүзеге асыру үшін салалық уәкілетті мемлекеттік органға мәліметтерді уақтылы және толық көлемде ұсынуды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) анықталған бұзушылық туралы хабарлама жіберу мүмкіндігімен мобильді қосымша арқылы тауарларды таңбалау және тауарға салынған сәйкестендіру құралының түпнұсқалығын тексеру саласында қоғамдық бақылауды жүзеге асыруды қамтамасыз ету.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тауарға салынған сәйкестендіру құралының түпнұсқалығын, тауарларды таңбалау мен қадағалаудың цифрлық жүйесін тексеру кезінде тауар туралы ақпарат көрсетіледі, ол оны кем дегенде келесі мәліметтер жиынтығымен сипаттайды: сауда атауы, өндіруші, импорттаушы, өндіріс күні (егер көзделсе), тауардың жарамдылық мерзімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) таңбалаудың цифрлық жүйесі нәтижелерінің түпнұсқалылығын және тауарлардың қадағалануын бағалау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) тауарларды таңбалау мен қадағалаудың цифрлық жүйесінде тауар айналымының барлық қатысушыларын тіркеуді және есепке алуды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) таңбаланған тауарлар туралы мәліметтерді қамтитын тауар айналымына қатысушылар арасында олардың қадағалануын қамтамасыз ету мақсатында электрондық ілеспе құжаттарды қалыптастыру, өңдеу және алмасу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) хаттамалар мен электрондық өзара іс-қимыл интерфейстерін пайдалана отырып, цифрлық электрондық сервистер арқылы тауар айналымына қатысушылардың цифрлық жүйелерімен деректер алмасу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) Еуразиялық экономикалық одақтың интеграцияланған ақпараттық жүйесі арқылы трансшекаралық сауда шеңберінде Еуразиялық экономикалық одаққа мүше мемлекеттер арасында өткізілетін таңбаланған тауарлар туралы мәліметтерді беруді қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) таңбаланған тауарды өткізу туралы мәліметтерді алу бөлігінде Қазақстан Республикасының фискалдық деректерінің цифрлық жүйелерімен интеграциялауды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) осындай тауарларды өндірушілер болып табылатын тауарлар айналымына қатысушылар үшін таңбаланған тауарлардың статистикалық және талдамалық ақпаратын қалыптастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) одан әрі талдау, болжау және шешімдер қабылдауды қолдау мақсатында талдамалық жүйелер үшін жинақталған деректерді құрастыру және ұсыну мүмкіндігін қатамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) тауарларды таңбалау мен қадағалаудың цифрлық жүйесі Қазақстан Республикасының аумағында аккредиттелген куәландырушы орталықтардың электрондық цифрлық қолтаңбасын оларды сәйкестендіру және аутентификациялау, сондай-ақ тауарларды таңбалау мен қадағалаудың цифрлық жүйесінде құжат айналымын қамтамасыз ету үшін пайдалану мүмкіндігін іске асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) тауарларды таңбалау мен қадағалаудың цифрлық жүйесі енгізілетін деректердің сапасын тексеру үшін автоматтандырылған форматтық-логикалық бақылау тетігін іске асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18) тауарларды таңбалау мен қадағалаудың цифрлық жүйесі тауарларды таңбалау мен қадағалаудың цифрлық жүйесінде пайдаланушы операцияларын орындауға арналған Веб-қосымшаны іске асырады; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) пайдаланушылардың интерфейс тілін таңдау мүмкіндігін іске асыру үшін тауарларды таңбалау мен қадағалаудың цифрлық жүйесімен қазақ және орыс тілдерін қолдау қамтамасыз етіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) тауарларды таңбалау мен қадағалаудың цифрлық жүйесімен анықтамалықтарды, тізілімдер мен сыныптауыштарды қоса алғанда, тауарларды таңбалаудың цифрлық жүйесіне қатысушылар пайдаланатын және тауарларды таңбалаудың цифрлық жүйесіндегі нормативтік-анықтамалық ақпараттың қадағалануының бірлігі қамтамасыз етіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) тауарлар туралы мәліметтерді сұрату кезінде тауарларды таңбалау мен қадағалаудың цифрлық жүйесімен жауап беру уақыты 15 (он бес) секундтан аспайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) тауарларды таңбалау мен қадағалаудың цифрлық жүйесі жүйені кемінде 1 (бір) миллион пайдаланушы бір мезгілде пайдалануды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23) тауарларды таңбалау мен қадағалаудың цифрлық жүйесі пайдаланушының компьютерінің күнін, уақытын, IP-мекенжайын көрсете отырып, цифрлық жүйе пайдаланушыларының іс-әрекеттерін тіркеуді қадағалау мүмкіндігін қамтамасыз етеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Тауарларды таңбалау мен қадағалаудың цифрлық жүйесінің мемлекеттік цифрлық ресурстармен интеграцияланатын өзара іс-қимылына қойылатын талаптар.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z13" w:id="10"/>
-[...472 lines deleted...]
-      Тауарларды таңбалау мен қадағалаудың ақпараттық жүйесі мемлекеттік ақпараттық ресурстармен, оның ішінде "Электрондық үкімет" шлюзі арқылы сыртқы ақпараттық жүйелерден:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тауарларды таңбалау мен қадағалаудың цифрлық жүйесі мемлекеттік цифрлық ресурстармен, оның ішінде "Цифрлық үкімет" шлюзі арқылы сыртқы цифрлық жүйелерден:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеке кәсіпкерлер тізілімі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2258,183 +1669,183 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ұлттық куәландырушы орталығының мәліметтерін бастапқы қабылдау және мерзімді өзектендіру бөлігінде интеграцияланатын өзара іс-қимылды іске асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тауарларды таңбалау мен қадағалаудың ақпараттық жүйесі уәкілетті мемлекеттік органдардың мемлекеттік ақпараттық ресурстарымен, оның ішінде "Электрондық үкімет" шлюзі арқылы таңбаланған тауарлар туралы ақпаратты беру және (немесе) алу бөлігінде:</w:t>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z35" w:id="32"/>
+      Тауарларды таңбалау мен қадағалаудың цифрлық жүйесі уәкілетті мемлекеттік органдардың мемлекеттік цифрлық ресурстарымен, оның ішінде "Цифрлық үкімет" шлюзі арқылы таңбаланған тауарлар туралы ақпаратты беру және (немесе) алу бөлігінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      салықтық және кедендік әкімшілендіру мақсатында таңбаланған тауарлар туралы мәліметтерді алу үшін Қазақстан Республикасы Қаржы министрлігінің цифрлық жүйелерімен;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жекелеген тауар топтары бойынша салалық уәкілетті органдарды таңбалаудың және қадағалаудың цифрлық жүйелерімен (қажет болған жағдайда) интеграцияланатын өзара іс-қимылды іске асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Деректердің қауіпсіздігі мен қорғалуына қойылатын талаптар "Ақпараттық-коммуникациялық технологиялар және ақпараттық қауіпсіздікті қамтамасыз ету саласындағы бірыңғай талаптарды бекіту туралы" Қазақстан Республикасы Үкіметінің 2016 жылғы 20 желтоқсандағы № 832 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>