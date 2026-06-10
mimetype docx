--- v0 (2025-11-08)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bb12adf" w14:textId="bb12adf">
+    <w:p w14:paraId="2c4f85f" w14:textId="2c4f85f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,274 +93,335 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Меншік иесінің және (немесе) оператордың өздері жүзеге асыратын міндеттерді орындау үшін қажетті және жеткілікті дербес деректердің тізбесін айқындау қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 21 маусымдағы № 199/НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 23 маусымда № 32889 болып тіркелді</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t>Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 21 маусымдағы № 199/НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 23 маусымда № 32889 болып тіркелді.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының 27-1-бабы </w:t>
-[...21 lines deleted...]
-    </w:p>
+      "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>27-1-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының 2-2) тармақшасына және Қазақстан Республикасы Үкіметінің 2025 жылғы 9 қазандағы № 846 қаулысымен бекітілген Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігі туралы ереженің 15-тармағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>475) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 132/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Меншік иесінің және (немесе) оператордың өздері жүзеге асыратын міндеттерді орындау үшін қажетті және жеткілікті дербес деректердің тізбесін айқындау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігінің Ақпараттық қауіпсіздік комитеті:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігінің интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z6" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы бұйрық Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күн ішінде Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігінің Заң департаментіне осы тармақтың 1) және 2) тармақшаларында көзделген іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z8" w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -647,419 +708,636 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 199/НҚ Бұйрықпен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Меншік иесінің және (немесе) оператордың өздері жүзеге асыратын міндеттерді орындау үшін қажетті және жеткілікті дербес деректердің тізбесін айқындау қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Меншік иесінің және (немесе) оператордың өздері жүзеге асыратын міндеттерді орындау үшін қажетті және жеткілікті дербес деректердің тізбесін айқындау қағидалары (бұдан әрі – Қағидалар) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасының Заңы (бұдан әрі – Заң) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>27-1-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының 2-2) тармақшасына, Қазақстан Республикасы Үкіметінің 2025 жылғы 9 қазандағы № 846 қаулысымен бекітілген Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігі туралы ереженің 15-тармағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>475) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және меншік иесінің және (немесе) оператордың өздері жүзеге асыратын міндеттерді орындау үшін қажетті және жеткілікті дербес деректердің тізбесін айқындау тәртібін белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-    </w:p>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 132/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негiзгi ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) тармақша жаңа редакцияда көзделген - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 08.04.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>181/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) дербес деректер – мәліметтер негізінде айқындалған немесе айқындалатын дербес деректер субъектісіне қатысты, электрондық, қағаз және (немесе) өзге де материалдық жеткізгіште тiркелген cол мәліметтер;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z15" w:id="10"/>
+      1) дербес деректер – оның ішінде биометриялық, негізінде дербес деректер субъектісіне қатысты айқындалған немесе айқындалатын, электрондық, қағаз және (немесе) өзге де материалдық жеткізгіште тіркелген деректер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) дербес деректерді жинау – дербес деректерді алуға бағытталған іс-әрекеттер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) дербес деректерді қамтитын базаның меншік иесі (бұдан әрі – меншік иесі) – дербес деректерді қамтитын базаны Қазақстан Республикасының заңдарына сәйкес иелену, пайдалану және оған билік ету құқығын іске асыратын мемлекеттік орган, жеке және (немесе) заңды тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) дербес деректерді қамтитын базаның операторы (бұдан әрі – оператор) – дербес деректерді жинауды, өңдеуді және қорғауды жүзеге асыратын мемлекеттік орган, жеке және (немесе) заңды тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) дербес деректердi өңдеу – дербес деректерді жинақтауға, сақтауға, өзгертуге, толықтыруға, пайдалануға, таратуға, иесiздендiруге, бұғаттауға және жоюға бағытталған iс-әрекеттер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 132/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Меншік иесінің және (немесе) оператордың өздері жүзеге асыратын міндеттерді орындау үшін қажетті және жеткілікті дербес деректердің тізбесін айқындау тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Меншік иесі және (немесе) оператор дербес деректерді жинау және өңдеу басталғанға дейін дербес деректерді пайдалану тұрғысынан өздері жүзеге асыратын міндеттерге талдау жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ағымдағы қызметті жүзеге асыру кезінде меншік иесі және (немесе) оператор қажеттілігіне қарай дербес деректерді пайдалану тұрғысынан өздері жүзеге асыратын міндеттерге қайта талдау жүргізеді, соның негізінде олар жүзеге асыратын міндеттерді орындау үшін қажетті және жеткілікті дербес деректер тізбесіне өзгерістер енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Жүргізілген талдау негізінде меншік иесі және (немесе) оператор осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша міндеттер шеңберінде оларды жинау және өңдеу мақсаттарын көрсете отырып, өздері жүзеге асыратын міндеттерді орындау үшін қажетті және жеткілікті дербес деректердің тізбесін айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мақсаттар бірмәнді, заңды болып табылады және меншік иесі және (немесе) оператор жүзеге асыратын міндеттерге сәйкес келеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Меншік иесі және (немесе) оператор жүзеге асыратын міндеттерге қатысты мазмұны мен көлемі артық болып табылатын дербес деректер олар жүзеге асыратын міндеттерді орындау үшін қажетті және жеткілікті дербес деректер тізбесіне енгізілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Меншік иесі және (немесе) оператор өздері жүзеге асыратын міндеттерді орындау үшін қажетті және жеткілікті дербес деректердің тізбесіне қол жеткізуді Қазақстан Республикасының заңнамасында тыйым салынбаған тәсілдермен қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1177,84 +1455,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тізбесін айқындау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жүзеге асырылатын міндеттерді орындау үшін қажетті және жеткілікті дербес деректердің тізбесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -1325,219 +1587,849 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Міндеттер, оның ішінде функциялар, </w:t>
+              <w:t>Міндеттер</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оның</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ішінде</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>функциялар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>өкілеттіктер</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>, міндеттер атауы</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>міндеттер</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жүзеге асырылатын міндет шеңберінде жинау және өңдеу мақсаттары</w:t>
+              <w:t>Жүзеге</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>асырылатын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>міндет</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шеңберінде</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жинау</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өңдеу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мақсаттары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Белгілі бір мақсат үшін дербес деректердің атауы</w:t>
+              <w:t>Белгілі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бір</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мақсат</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үшін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дербес</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>деректердің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Меншік иесі және (немесе) оператор жүзеге асыратын міндеттерге тікелей нұсқаулары бар құжаттарды немесе нормативт</w:t>
-[...9 lines deleted...]
-              <w:t>ік құқықтық актілерді көрсету</w:t>
+              <w:t>Меншік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>иесі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) оператор </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүзеге</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>асыратын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>міндеттерге</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тікелей</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нұсқаулары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бар </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құжаттарды</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормативтік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құқықтық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актілерді</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсету</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1734,55 +2626,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2108,31 +3000,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>