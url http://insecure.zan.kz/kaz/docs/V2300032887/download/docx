--- v1 (2026-03-14)
+++ v2 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f6c95a6" w14:textId="f6c95a6">
+    <w:p w14:paraId="46ca6e2" w14:textId="46ca6e2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,94 +112,176 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 22 маусымдағы № 236 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 23 маусымда № 32887 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Халықтың көші-қоны туралы" Қазақстан Республикасы Заңын </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
+      "Халықтың көші-қоны туралы" Қазақстан Республикасы Заңын 11-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14-5) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қоса беріліп отырған:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -959,130 +1041,130 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Өз бетінше жұмысқа орналасуы үшін шетелдікке немесе азаматтығы жоқ адамға біліктілігінің сәйкестігі туралы анықтама беру немесе ұзарту қағидалары (бұдан әрі – Қағидалар) "Халықтың көші-қоны туралы" Қазақстан Республикасының Заңы (бұдан әрі – Заң) </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және шетелдікке немесе азаматтығы жоқ адамға өз бетінше жұмысқа орналасу үшін біліктілігінің сәйкестігі туралы анықтама беру немесе ұзарту тәртібін айқындайды.</w:t>
+      1. Осы Өз бетінше жұмысқа орналасуы үшін шетелдікке немесе азаматтығы жоқ адамға біліктілігінің сәйкестігі туралы анықтама беру немесе ұзарту қағидалары (бұдан әрі – Қағидалар) "Халықтың көші-қоны туралы" Қазақстан Республикасының Заңы (бұдан әрі – Заң) 11-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14-5) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және шетелдікке немесе азаматтығы жоқ адамға өз бетінше жұмысқа орналасу үшін біліктілігінің сәйкестігі туралы анықтама беру немесе ұзарту тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.12.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 426</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1173,51 +1255,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Өз бетінше жұмысқа орналасуы үшін шетелдікке немесе азаматтығы жоқ адамға біліктілігінің сәйкестігі туралы анықтама беру немесе ұзарту тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Шетелдік немесе азаматтығы жоқ адам (не ол уәкілеттік берген адам) (бұдан әрі – қызмет алушы) "Өз бетінше жұмысқа орналасуы үшін шетелдікке немесе азаматтығы жоқ адамға біліктілігінің сәйкестігі туралы анықтама беру немесе ұзарту" көрсетілетін мемлекеттік қызметін (бұдан әрі – мемлекеттік қызмет) алу үшін www.egov.kz, www. elicense.kz, www.migration.enbek.kz, "электрондық үкіметтің" веб-порталы арқылы осы Қағидаларға </w:t>
+      3. Шетелдік немесе азаматтығы жоқ адам (не ол уәкілеттік берген адам) (бұдан әрі – қызмет алушы) "Өз бетінше жұмысқа орналасуы үшін шетелдікке немесе азаматтығы жоқ адамға біліктілігінің сәйкестігі туралы анықтама беру немесе ұзарту" көрсетілетін мемлекеттік қызметін (бұдан әрі – мемлекеттік қызмет) алу үшін "цифрлық үкіметтің" веб-порталы "www.egov.kz", "www. elicense.kz", "www.migration.enbek.kz" арқылы, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша анықтама беру туралы өтінішті (бұдан әрі – өтініш) жібередi, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1242,71 +1324,91 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.12.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 426</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1335,54 +1437,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік көрсетілетін қызметте келтірілген.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Өтініш беруші құжаттарды берген кезде "электрондық үкіметтің" веб-порталында оның "жеке кабинетінде" мемлекеттік көрсетілетін қызметтің нәтижесін алу күнін көрсете отырып, мемлекеттік қызметті көрсету үшін сұрау салудың қабылданғаны туралы мәртебе көрсетіледі.</w:t>
+      5. Өтініш беруші құжаттарды берген кезде "цифрлық үкіметтің" веб-порталында оның "жеке кабинетінде" мемлекеттік көрсетілетін қызметтің нәтижесін алу күнін көрсете отырып, мемлекеттік қызметті көрсету үшін сұрау салудың қабылданғаны туралы мәртебе көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Шетелдік немесе азаматтығы жоқ адамның біліктілігіне және білім деңгейіне қойылатын талаптарға сәйкестігін бағалау жөніндегі комиссияны (бұдан әрі – Комиссия) жергілікті атқарушы орган құрады, Комиссия құрамына жергілікті атқарушы органдардың өкілдері, білім беру, ішкі істер, индустриалдық-инновациялық қызметті мемлекеттік қолдау саласындағы уәкілетті органдардың аумақтық өкілдері, Қазақстан Республикасының "Атамекен" ұлттық кәсіпкерлер палатасының, қауымдастықтардың аумақтық өкілдері, сондай-ақ шетелдіктердің немесе азаматтығы жоқ адамдардың өз бетінше жұмысқа орналасуы үшін экономиканың басым салалардың (экономикалық қызмет түрлері) және оларда сұранысқа ие кәсіптердің тізбесінде көзделген салаларға жетекшілік ететін орталық мемлекеттік органдардың аумақтық органдарының өкілдері кіреді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1961,100 +2145,120 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Шетелдікке немесе азаматтығы жоқ адамға анықтама беруден бас тарту мемлекеттік қызмет қөрсетуге қойылатын талаптардың тізбесі бойынша сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Мемлекеттік қызметті көрсету нәтижесі "электрондық үкіметтің" веб-порталында өтініш берушінің "жеке кабинетіне" жергілікті атқарушы органның уәкілетті адамының электрондық цифрлық қолтаңбасымен қол қойылған электрондық құжат ретінде жіберіледі.</w:t>
+      13. Мемлекеттік қызметті көрсету нәтижесі "цифрлық үкіметтің" веб-порталында өтініш берушінің "жеке кабинетіне" жергілікті атқарушы органның уәкілетті адамының электрондық цифрлық қолтаңбасымен қол қойылған электрондық құжат ретінде жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.12.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 426</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2165,54 +2369,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Анықтаманың мерзімін ұзарту үшін шетелдік немесе азаматтығы жоқ адам жұмыс берушімен еңбек шарты жасалған күннен бастап бес жұмыс күні ішінде "электрондық үкімет" веб-порталы арқылы анықтаманы ұзарту үшін мемлекеттік қызмет қөрсетуге қойылатын талаптардың тізбесі көзделген құжаттарды жолдайды.</w:t>
+      17. Анықтаманың мерзімін ұзарту үшін шетелдік немесе азаматтығы жоқ адам жұмыс берушімен еңбек шарты жасалған күннен бастап бес жұмыс күні ішінде "цифрлық үкіметтің" веб-порталы арқылы анықтаманы ұзарту үшін мемлекеттік қызмет қөрсетуге қойылатын талаптардың тізбесі көзделген құжаттарды жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Анықтаманың қолданылу мерзімі ішінде жұмыс беруші өзгерген кезінде шетелдік немесе азаматтығы жоқ адам жаңа еңбек шартын жасасқан күннен бастап 5 (бес) жұмыс күні ішінде жергілікті атқарушы органға жазбаша хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -2550,51 +2836,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Бұрын берілген анықтаманы қайта ресімдеу шетелдіктің немесе азаматтығы жоқ адамның тегі, аты, әкесінің аты (ол болған жағдайда), жеке басын куәландыратын құжатының нөмірі мен сериясы өзгерген, сондай-ақ жұмыс беруші ауысқан жағдайда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шетелдік немесе азаматтығы жоқ адам тегі, аты, әкесінің аты (ол болған жағдайда), шетелдіктің немесе азаматтығы жоқ адамның жеке басын куәландыратын құжаттың нөмірі мен сериясы өзгерген, жұмыс беруші ауысқан күннен бастап 5 (бес) жұмыс күні ішінде "электрондық үкімет" веб-порталы арқылы аталған мәліметтерді растайтын құжаттардың көшірмелерін қоса бере отырып, анықтаманы қайта ресімдеу туралы өтініш береді.</w:t>
+      Шетелдік немесе азаматтығы жоқ адам тегі, аты, әкесінің аты (ол болған жағдайда), шетелдіктің немесе азаматтығы жоқ адамның жеке басын куәландыратын құжаттың нөмірі мен сериясы өзгерген, жұмыс беруші ауысқан күннен бастап 5 (бес) жұмыс күні ішінде "цифрлық үкіметтің" веб-порталы арқылы аталған мәліметтерді растайтын құжаттардың көшірмелерін қоса бере отырып, анықтаманы қайта ресімдеу туралы өтініш береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жергілікті атқарушы орган өтініш берілген күннен бастап 3 (үш) жұмыс күні ішінде анықтаманы жаңа нөмір бере отырып қайта ресімдейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -2616,51 +2902,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 426</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z58" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2668,51 +2994,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22-1. Анықтама жоғалған немесе бүлінген жағдайда шетелдікке немесе азаматтығы жоқ адамға анықтаманың телнұсқасы беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шетелдік немесе азаматтығы жоқ адам анықтама жоғалған немесе бүлінген күннен бастап 5 (бес) жұмыс күні ішінде www.elicense.kz, www.migration.enbek.kz "электрондық үкімет" веб-порталы арқылы мемлекеттік қызмет көрсетуге қойылатын талаптардың тізбесінде көрсетілген құжаттарды сала отырып, өтініш береді.</w:t>
+      Шетелдік немесе азаматтығы жоқ адам анықтама жоғалған немесе бүлінген күннен бастап 5 (бес) жұмыс күні ішінде "www.elicense.kz", "www.migration.enbek.kz", "цифрлық үкіметтің" веб-порталы арқылы мемлекеттік қызмет көрсетуге қойылатын талаптардың тізбесінде көрсетілген құжаттарды сала отырып, өтініш береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жергілікті атқарушы орган өтініш берілген күннен бастап 3 (үш) жұмыс күні ішінде анықтаманың телнұсқасын береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -2734,51 +3060,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Қағидалар 22-1-тармақпен толықтырылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 426</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z38" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3059,110 +3425,110 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z41" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      25. Жергілікті атқарушы органның атына келіп түскен көрсетілетін қызметті алушының шағымы "мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 25-бабының </w:t>
+      25. Жергілікті атқарушы органның атына келіп түскен көрсетілетін қызметті алушының шағымы "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ол тіркелген күннен бастап 5 (бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 25-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.12.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 426</w:t>
+        <w:t xml:space="preserve">      Ескерту. 25-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -4038,393 +4404,223 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Өз бетінше жұмысқа орналасуы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">үшін шетелдік немесе </w:t>
+              <w:t>үшін шетелдік немесе</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">азаматтығы жоқ адамға </w:t>
+              <w:t>азаматтығы жоқ адамға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>біліктілігінің сәйкестігі</w:t>
+              <w:t>біліктілігінің сәйкестігі туралы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>туралы анықтама беру немесе</w:t>
+              <w:t>анықтама беру немесе ұзарту</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ұзарту қағидаларына</w:t>
+              <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z59" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Өз бетінше жұмысқа орналасуы үшін шетелдікке немесе азаматтығы жоқ адамға біліктілігінің сәйкестігі туралы анықтама беру немесе ұзарту" мемлекеттік қызмет көрсетуге қойылатын талаптардың тізбесі</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Мемлекеттік қызмет көрсетуге қойылатын талаптардың тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.12.2025 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 426</w:t>
+        <w:t>№ 222</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...190 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -4447,87 +4643,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+Мемлекеттік көрсетілетін қызметтің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жергілікті атқарушы органдар</w:t>
+Өз бетінше жұмысқа орналасуы үшін шетелдікке немесе азаматтығы жоқ адамға біліктілігінің сәйкестігі туралы анықтама беру немесе ұзарту</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4560,87 +4756,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметтерді ұсыну жолдары</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Электрондық үкімет" веб-порталы www. egov. kz, www. elicense.kz немесе www. mig rati on. enbek. kz.</w:t>
+1. Өз бетінше жұмысқа орналасуы үшін шетелдікке немесе азаматтығы жоқ адамға біліктілігінің сәйкестігі туралы анықтама беру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Өз бетінше жұмысқа орналасу үшін шетелдікке немесе азаматтығы жоқ адамға біліктілігінің сәйкестігі туралы анықтаманы ұзарту;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Шетелдіктің немесе азаматтығы жоқ адамдардың тегі, аты, әкесінің аты (ол болған жағдайда), жеке басын куәландыратын құжаттың нөмірі мен сериясы өзгерген жағдайда өз бетінше жұмысқа орналасу үшін шетелдікке немесе азаматтығы жоқ адамға біліктілігінің сәйкестігі туралы анықтаманы қайта ресімдеу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Анықтама жоғалған немесе бүлінген жағдайда өз бетінше жұмысқа орналасу үшін шетелдікке немесе азаматтығы жоқ адамға біліктілігінің сәйкестігі туралы анықтаманың телнұсқасын беру.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4673,141 +4923,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 (үш) айға дейінгі мерзімге анықтама беру - 5 (бес) жұмыс күні ішінде (өтініш тіркелген күннен бастап).</w:t>
-[...53 lines deleted...]
-Анықтаманың телнұсқасын беру - 3 (үш) жұмыс күні ішінде.</w:t>
+Жергілікті атқарушы органдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4840,87 +5036,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық түрде (ішінара автоматтандырылған)</w:t>
+"Цифрлық үкімет" веб-порталы "www. egov. kz", "www. elicense.kz" немесе "www. migration.enbek. kz" порталы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4953,107 +5149,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметтер көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес нысан бойынша, немесе мемлекетік қызмет көрсетуге қойылатын талаптар тізбесі 9-тармағында көзделген негіздер бойынша мемлекеттік қызметті көрсетуден бас тарту туралы уәждемелі жауап.</w:t>
+              <w:t>
+3 (үш) айға дейінгі мерзімге анықтама беру - 5 (бес) жұмыс күні ішінде (өтініш тіркелген күннен бастап).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Анықтаманы ұзарту – 3 (үш) жұмыс күні ішінде.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Анықтаманы қайта ресімдеу - 3 (үш) жұмыс күні ішінде.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Анықтаманың телнұсқасын беру - 3 (үш) жұмыс күні ішінде.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5086,87 +5316,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметтерді көрсету кезінде көрсетілетін қызметті алушыдан өндіріп алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны өндіріп алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегін</w:t>
+Электрондық (ішінара цифрландырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5199,163 +5429,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс кестесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...76 lines deleted...]
-Мемлекеттік қызмет көрсету орындарының мекенжайлары жергілікті атқарушы органдарының интернет-ресурсында орналастырылған.</w:t>
+              <w:t>
+Өз бетінше жұмысқа орналасу үшін біліктілігінің сәйкестігі туралы анықтама 3-қосымшаға сәйкес нысан бойынша, немесе мемлекетік қызмет көрсетуге қойылатын талаптар тізбесі 9-тармағында көзделген негіздер бойынша мемлекеттік қызметті көрсетуден бас тарту туралы уәждемелі жауап.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5388,417 +5542,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Аңықтама беру үшін:</w:t>
-[...329 lines deleted...]
-еңбек қызметін растайтын құжаттың нотариат куәландырған көшірмесі, сондай-ақ оның қазақ немесе орыс тіліндегі аудармасы.</w:t>
+Тегін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5831,123 +5655,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздер</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және цифрлық объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Басым салалардың (экономикалық қызмет түрлерінің) тізбесінде көзделген экономиканың басым салаларында (экономикалық қызмет түрлерінде) талап етілетін кәсіптерге қойылатын біліктілік талаптарына және білім деңгейіне қойылатын талаптарға және шетелдіктер мен азаматтығы жоқ адамдарды өз бетінше жұмысқа орналастыру үшін оларда талап етілетін кәсіптерге қойылатын талаптарға сәйкес келмеуі;</w:t>
-[...35 lines deleted...]
-3. Мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) дәйексіздігінің анықталуы. Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынбаған және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынған жағдайда уәкілетті орган немесе Мемлекеттік корпорацияның қызметкері өтінішті қабылдаудан бас тартады.</w:t>
+Портал жұмыс қызмет кестесі – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (жұмыс күні аяқталғаннан кейін өтініш берген кезде Еңбек кодексіне сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті атқарушы органдар – Еңбек кодекске сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден жұмаға дейін түскі үзіліспен жұмыс кестесіне сәйкес.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету орындарының мекенжайлары жергілікті атқарушы органдарының интернет-ресурсында орналастырылған.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5980,105 +5804,619 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметтерді, оның ішінде электрондық нысанда ұсыну ерекшеліктерін ескеретін өзге де талаптар</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+1. Аңықтама беру үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жеке басты куәландыратын құжаттың электронды көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы ратификациялаған халықаралық шарттарда өзгеше көзделмеген жағдайларды қоспағанда, Қазақстан Республикасының білім туралы заңнамасында белгіленген тәртіппен тану немесе нострификациялау рәсімінен өткен білімі туралы құжаттардың нотариат куәландырған аудармалары (қазақ немесе орыс тілінде) не ағылшын тілін оқыту үшін берілген сертификаттардың нотариат куәландырған аудармалары (қазақ немесе орыс тілінде);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+еңбек қызметін растайтын құжаттың нотариат куәландырған көшірмесі, сондай-ақ оның қазақ немесе орыс тіліндегі аудармасы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Анықтаманың мерзімін ұзарту үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша анықтаманы ұзарту жөнінде өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+уәкілетті орган бұрын берген анықтама; еңбек шартының көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Шетелдіктің немесе азаматтығы жоқ адамның тегі, аты, әкесінің аты (ол болған жағдайда), жеке басын куәландыратын құжатының нөмірі мен сериясы өзгерген жағдайда анықтаманы қайта ресімдеу үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша анықтаманы қайта рәсімдеу туралы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жеке басын куәландыратын құжаттың тегі, аты, әкесінің аты (ол болған жағдайда), нөмірі мен сериясы өзгертілген құжаттың көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Анықтаманың телнұсқасын алу үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша анықтаманың телнұсқасын беру туралы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жеке басты куәландыратын құжаттың электронды көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+еңбек қызметін растайтын құжаттың нотариат куәландырған көшірмесі, сондай-ақ оның қазақ немесе орыс тіліндегі аудармасы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Басым салалардың (экономикалық қызмет түрлерінің) тізбесінде көзделген экономиканың басым салаларында (экономикалық қызмет түрлерінде) талап етілетін кәсіптерге қойылатын біліктілік талаптарына және білім деңгейіне қойылатын талаптарға және шетелдіктер мен азаматтығы жоқ адамдарды өз бетінше жұмысқа орналастыру үшін оларда талап етілетін кәсіптерге қойылатын талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Алты балды құрайтын шетелдікті немесе азаматтығы жоқ адамды бағалау нәтижесінің қол жеткізбеу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) дәйексіздігінің анықталуы. Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынбаған және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынған жағдайда уәкілетті орган немесе Мемлекеттік корпорацияның қызметкері өтінішті қабылдаудан бас тартады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 1. Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі және мәртебесі туралы ақпаратты біріңғай байланыс орталығы – "1411" арқылы алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2. "Электрондық үкімет" веб-порталы - www. egov. kz, www. elicense.kz www. mig rati on. enbek. kz арқылы жүгіну үшін көрсетілетін қызметті алушы электрондық цифрлық қолтаңбаны (ЭЦҚ) алу үшін жеке сәйкестендіру нөмірін (ЖСН) алуы қажет.</w:t>
+2. "Цифрлық үкімет" веб-порталы "www. egov. kz", "www. elicense.kz", "www. migration.enbek.kz" порталы арқылы жүгіну үшін көрсетілетін қызметті алушы электрондық цифрлық қолтаңбаны (ЭЦҚ) алу үшін жеке сәйкестендіру нөмірін (ЖСН) алуы қажет.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -6240,68 +6578,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жергілікті атқарушы органының атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z49" w:id="45"/>
+    <w:bookmarkStart w:name="z49" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өз бетінше жұмысқа орналасу үшін біліктілік сәйкестігі туралы анықтама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 30.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6711,68 +7049,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 236 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z51" w:id="46"/>
+    <w:bookmarkStart w:name="z51" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шетелдік жұмыскерлердің өз бетінше жұмысқа орналасуы экономиканың басым салалардың (экономикалық қызмет түрлерінің) және олардағы сұранысқа ие кәсіптердің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -10881,228 +11219,228 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 236 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkStart w:name="z53" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің және Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің күші жойылған кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z54" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Өз бетінше жұмысқа орналасуы үшін шетелдікке немесе азаматтығы жоқ адамға біліктілігінің сәйкестігі туралы анықтама беру немесе ұзарту қағидаларын, шетелдіктің немесе азаматтығы жоқ адамның өз бетінше жұмысқа орналасуы үшін басым салалардың (экономикалық қызмет түрлерінің) және олардағы сұранысқа ие кәсіптердің тізбесін бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2016 жылғы 13 маусымдағы № 503 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14149 тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z55" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің кейбір бұйрықтарына өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2018 жылғы 14 маусымдағы № 242 бұйрығының Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің өзгерістер мен толықтыру енгізілетін кейбір бұйрықтарының тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17194 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z56" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Өз бетінше жұмысқа орналасуы үшін шетелдікке немесе азаматтығы жоқ адамға біліктілігінің сәйкестігі туралы анықтама беру немесе ұзарту қағидаларын, шетелдіктің немесе азаматтығы жоқ адамның өз бетінше жұмысқа орналасуы үшін басым салалардың (экономикалық қызмет түрлерінің) және олардағы сұранысқа ие кәсіптердің тізбесін бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2016 жылғы 13 маусымдағы № 503 бұйрығына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2020 жылғы 29 мамырдағы № 204 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20785 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z57" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Өз бетінше жұмысқа орналасуы үшін шетелдікке немесе азаматтығы жоқ адамға біліктілігінің сәйкестігі туралы анықтама беру немесе ұзарту қағидаларын, шетелдіктің немесе азаматтығы жоқ адамның өз бетінше жұмысқа орналасуы үшін басым салалардың (экономикалық қызмет түрлерінің) және олардағы сұранысқа ие кәсіптердің тізбесін бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2016 жылғы 13 маусымдағы № 503 бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2020 жылғы 25 желтоқсандағы № 537 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21931 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>