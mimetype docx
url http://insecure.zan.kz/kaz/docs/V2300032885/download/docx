--- v0 (2025-10-07)
+++ v1 (2026-07-27)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="39ae3b1" w14:textId="39ae3b1">
+    <w:p w14:paraId="30a2155" w14:textId="30a2155">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -209,74 +209,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Әлеуметтік кодексінің 12-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5) тармақшасының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> он жетінші абзацына және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
+        <w:t xml:space="preserve"> он жетінші абзацына және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -920,74 +982,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Атаулы әлеуметтік көмекті тағайындау және төлеу қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасы Әлеуметтік кодексінің (бұдан әрі – Кодекс) 12-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5) тармақшасының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> он жетінші абзацына және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 10-бабының </w:t>
+        <w:t xml:space="preserve"> он жетінші абзацына және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 10-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және атаулы әлеуметтік көмек тағайындау және төлеу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1504,418 +1628,666 @@
         <w:t>
       24) халықты жұмыспен қамту мәселелері жөніндегі өңірлік комиссия – облыстың (республикалық маңызы бар қаланың, астананың) аумағында орналасқан мемлекеттік органдардың және басқа да ұйымдардың халықты жұмыспен қамтуға жәрдемдесу шараларын іске асыру және әлеуметтік көмек мәселелері бойынша қызметін үйлестіруді жүзеге асыратын комиссия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z39" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) халықты жұмыспен қамтуға жәрдемдесудің белсенді шаралары – жұмыссыздар, Қазақстан Республикасының Үкіметі айқындайтын жұмыспен қамтылғандардың жекелеген санаттары қатарындағы Қазақстан Республикасының азаматтарын және қандастарды, сондай-ақ Кодексімен белгіленген тәртіппен жүзеге асырылатын жұмыссыздықтан әлеуметтік қорғау және халықты жұмыспен қамту, мемлекеттік қолдау шаралары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z40" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      26) тармақша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) "электрондық үкімет" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, бүкіл шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға техникалық шарттарды беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесі болатын ақпараттық жүйе.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 12.03.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Атаулы әлеуметтік көмек тағайындау тәртібі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:p>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z42" w:id="40"/>
+    <w:bookmarkStart w:name="z42" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Атаулы әлеуметтік көмек Кодекстің 120-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жан басына шаққандағы орташа табысы облыстарда, республикалық маңызы бар қалаларда, астанада белгіленген кедейлік шегінен аспайтын адамға немесе отбасыға шартсыз немесе шартты ақшалай көмек түрінде беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Атаулы әлеуметтік көмек тағайындау үшін отбасы құрамы Кодекстің 120-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="41"/>
+    <w:bookmarkStart w:name="z43" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Атаулы әлеуметтік көмек алуға үміткер адам (отбасы) атаулы әлеуметтік көмек туралы ақпарат алу үшін тұрғылықты жері бойынша мансап орталығына, ал тұрғылықты жері бойынша мансап орталығы болмаған жағдайда – кент, ауыл, ауылдық округ әкіміне (бұдан әрі – әкім) жүгінеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрақты тұрғылықты жері бойынша тіркелмеген жағдайда, тұрғылықты жері бір елді мекен шегінде, атаулы әлеуметтік көмек тағайындауға жүгінген күннің алдындағы алты ай ішінде уақытша болу (тұру) орны бойынша, мынадай жағдайларды қоспағанда, тіркелумен расталады, атап айтқанда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) төтенше жағдайлар;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:p>
-[...33 lines deleted...]
-      1) төтенше жағдайлар;</w:t>
+    <w:bookmarkStart w:name="z45" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мынадай негіздер бойынша мұқтаждар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z45" w:id="43"/>
-[...15 lines deleted...]
-      2) мынадай негіздер бойынша мұқтаждар:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әлеуметтік бейімсіздік пен әлеуметтік депривацияға алып келген қатыгездікпен қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үйінің болмауы (белгілі бір тұрғылықты жері жоқ адамдар);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бас бостандығынан айыру орындарынан босау.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың екінші бөлігінің 1) және 2) тармақшаларында көзделген жағдайларда мансап орталығы немесе әкім атаулы әлеуметтік көмек тағайындау мақсатында өтініш берушінің белгілі бір тұрғылықты жері жоқ адамдарға арналған әлеуметтік бейімдеу орталығына уақытша тіркеуге тұруына жәрдемдеседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Адамның немесе отбасының жүгіну процесінде оған консультация беріледі, оның барысында оған:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...87 lines deleted...]
-    <w:bookmarkStart w:name="z47" w:id="45"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) тармақша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мынадай ақпарат беріледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       шартсыз және шартты ақшалай көмек алу шарттары туралы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2040,128 +2412,128 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік органдар мен ұйымдардың тиісті ақпараттық жүйелерінен сұратылатын мәліметтер тізбесі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік органдар мен ұйымдардың тиісті ақпараттық жүйелеріндегі жоқ мәліметтерді растайтын құжаттар беру мүмкіндігі туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="46"/>
+    <w:bookmarkStart w:name="z48" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) адамның немесе отбасының жан басына шаққандағы орташа табысын және атаулы әлеуметтік көмек мөлшерін алдын ала есептеу жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Консультацияны мансап орталығында консультанттар, ал адам әкімге жүгінген жағдайда ассистенттер береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="47"/>
+    <w:bookmarkStart w:name="z49" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Консультация беру нәтижелері бойынша адам немесе отбасы (бұдан әрі – өтініш беруші) өз тарапынан немесе отбасының атынан осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша көрсетілетін қызметті беруші, портал, ұялы байланыстың абоненттік құрылғысы арқылы атаулы әлеуметтік көмек тағайындауға өтініш береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте, өтініш берушіде сәйкестендіру үшін өзімен бірге қағаз жеткізгіштегі жеке басын куәландыратын құжат (Қазақстан Республикасы азаматының жеке куәлігі (паспорты), Қазақстан Республикасында тұрақты тұратын шетелдіктің тұруға ыхтиярхаты, азаматтығы жоқ адамның куәлігі, босқын куәлігі), қандастар куәлігі не оның орнына сәйкестендіру үшін ол цифрлық құжаттар сервисінде болған жағдайда электрондық құжат болуы қажет.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2308,50 +2680,166 @@
       Учаскелік комиссияның адамның (отбасының) материалдық жағдайына тексеру жүргізуге адамның (отбасының) келісімі атаулы әлеуметтік көмекті проактивті форматта тағайындауды қарау үшін негіз болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учаскелік комиссия адамның (отбасының) материалдық жағдайына тексеру жүргізуге келісім алған күн проактивті көрсетілетін қызмет арқылы атаулы әлеуметтік көмек тағайындауға өтініш берген күн болып есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақтың тоғызыншы бөлігі жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төтенше жағдайлар кезінде атаулы әлеуметтік көмекті қазіргі алушыға уәкілетті мемлекеттік органның автоматтандырылған ақпараттық жүйе арқылы тағайындалған атаулы әлеуметтік көмек тоқсанның соңғы күніне автоматты түрде келесі тоқсанға өтінішсіз ұзартылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2383,867 +2871,1213 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z50" w:id="48"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-тармақтың бірінші абзацы жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Өтініш қабылдау кезінде мансап орталығы немесе әкім өтініш берушінің қатысуымен "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік органдардың және ұйымдардың ақпараттық жүйелеріне (бұдан әрі – ақпараттық жүйе) мынадай мәліметтерді алу үшін дербес сұрау салуды қалыптастырады:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z189" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өтініш берушінің жеке басын куәландыратын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z190" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қандас мәртебесі туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z191" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) босқын мәртебесі туралы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z189" w:id="49"/>
-[...15 lines deleted...]
-      1) өтініш берушінің жеке басын куәландыратын;</w:t>
+    <w:bookmarkStart w:name="z192" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) шетелдік мәртебесі туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z190" w:id="50"/>
-[...15 lines deleted...]
-      2) қандас мәртебесі туралы;</w:t>
+    <w:bookmarkStart w:name="z193" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) азаматтығы жоқ адам мәртебесі туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z191" w:id="51"/>
-[...15 lines deleted...]
-      3) босқын мәртебесі туралы;</w:t>
+    <w:bookmarkStart w:name="z194" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) отбасының әрбір мүшесіне тұрақты немесе уақытша тұрғылықты жері бойынша тіркеу туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z192" w:id="52"/>
-[...15 lines deleted...]
-      4) шетелдік мәртебесі туралы;</w:t>
+    <w:bookmarkStart w:name="z195" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) жәрдемақыларды беру жөніндегі уәкілетті ұйымдағы банктік деректемелер туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z193" w:id="53"/>
-[...15 lines deleted...]
-      5) азаматтығы жоқ адам мәртебесі туралы;</w:t>
+    <w:bookmarkStart w:name="z196" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) мүгедектікті белгілеу туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z194" w:id="54"/>
-[...15 lines deleted...]
-      6) отбасының әрбір мүшесіне тұрақты немесе уақытша тұрғылықты жері бойынша тіркеу туралы;</w:t>
+    <w:bookmarkStart w:name="z197" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) баланың (барлық балаларға) тууын (қайтыс болуын) тіркеу туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z195" w:id="55"/>
-[...15 lines deleted...]
-      7) жәрдемақыларды беру жөніндегі уәкілетті ұйымдағы банктік деректемелер туралы;</w:t>
+    <w:bookmarkStart w:name="z198" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) қорғаншылық (қамқоршылық) белгілеу туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z196" w:id="56"/>
-[...15 lines deleted...]
-      8) мүгедектікті белгілеу туралы;</w:t>
+    <w:bookmarkStart w:name="z199" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) бала асырап алу туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z197" w:id="57"/>
-[...15 lines deleted...]
-      9) баланың (барлық балаларға) тууын (қайтыс болуын) тіркеу туралы;</w:t>
+    <w:bookmarkStart w:name="z200" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) некені (ерлі-зайыптылықты) Қазақстан Республикасынан тыс жерде тіркеу жағдайларын қоспағанда, неке қиюды (ерлі-зайыптылықты) (некені бұзуды) тіркеу туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z198" w:id="58"/>
-[...15 lines deleted...]
-      10) қорғаншылық (қамқоршылық) белгілеу туралы;</w:t>
+    <w:bookmarkStart w:name="z201" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) егер он сегіз жастан жиырма үш жасқа дейінгі асырауындағылар күндізгі оқу нысанының білім алушылары болып табылса – оқу орнында оқу фактісі туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z199" w:id="59"/>
-[...15 lines deleted...]
-      11) бала асырап алу туралы;</w:t>
+    <w:bookmarkStart w:name="z202" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) табыс туралы (жалақы, әлеуметтік төлемдер, кәсіпкерлік қызметтен түскен табыстар, жылжымайтын және (немесе) жылжымалы мүлікті жалға беруден, жылжымайтын және (немесе) жылжымалы мүлікті сатудан түскен табыстар);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z200" w:id="60"/>
-[...15 lines deleted...]
-      12) некені (ерлі-зайыптылықты) Қазақстан Республикасынан тыс жерде тіркеу жағдайларын қоспағанда, неке қиюды (ерлі-зайыптылықты) (некені бұзуды) тіркеу туралы;</w:t>
+    <w:bookmarkStart w:name="z203" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) кәсіпкерлік қызметті жүзеге асыратын адамның мәртебесі туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z201" w:id="61"/>
-[...15 lines deleted...]
-      13) егер он сегіз жастан жиырма үш жасқа дейінгі асырауындағылар күндізгі оқу нысанының білім алушылары болып табылса – оқу орнында оқу фактісі туралы;</w:t>
+    <w:bookmarkStart w:name="z204" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) өтініш берушіде және оның отбасы мүшелерінде атаулы әлеуметтік көмекті тағайындау, төлеу немесе тағайындауға өтініш беру фактісінің болуы туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z202" w:id="62"/>
-[...15 lines deleted...]
-      14) табыс туралы (жалақы, әлеуметтік төлемдер, кәсіпкерлік қызметтен түскен табыстар, жылжымайтын және (немесе) жылжымалы мүлікті жалға беруден, жылжымайтын және (немесе) жылжымалы мүлікті сатудан түскен табыстар);</w:t>
+    <w:bookmarkStart w:name="z205" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) жеке қосалқы шаруашылықтың болуы туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z203" w:id="63"/>
-[...15 lines deleted...]
-      15) кәсіпкерлік қызметті жүзеге асыратын адамның мәртебесі туралы;</w:t>
+    <w:bookmarkStart w:name="z206" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) жұмыспен қамтуға жәрдемдесудің белсенді шараларына тартылатын отбасының еңбекке қабілетті мүшелері үшін еңбек қызметі туралы (бар болса);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z204" w:id="64"/>
-[...15 lines deleted...]
-      16) өтініш берушіде және оның отбасы мүшелерінде атаулы әлеуметтік көмекті тағайындау, төлеу немесе тағайындауға өтініш беру фактісінің болуы туралы;</w:t>
+    <w:bookmarkStart w:name="z207" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) жұмыспен қамтуға жәрдемдесудің белсенді шараларына тартылатын отбасының еңбекке қабілетті мүшелері үшін білімі, біліктілігі, арнайы білімінің немесе кәсіптік даярлығының (бар болса) болуы туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z205" w:id="65"/>
-[...15 lines deleted...]
-      17) жеке қосалқы шаруашылықтың болуы туралы;</w:t>
+    <w:bookmarkStart w:name="z208" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) атаулы әлеуметтік көмек тағайындауға жүгінер алдындағы үш ай қатарынан алимент туралы және (немесе) берешектің болуы туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z206" w:id="66"/>
-[...15 lines deleted...]
-      18) жұмыспен қамтуға жәрдемдесудің белсенді шараларына тартылатын отбасының еңбекке қабілетті мүшелері үшін еңбек қызметі туралы (бар болса);</w:t>
+    <w:bookmarkStart w:name="z209" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) өтініш берушінің отбасы мүшелерінің бас бостандығынан айыру немесе мәжбүрлеп емдеу орындарында болуы туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z207" w:id="67"/>
-[...15 lines deleted...]
-      19) жұмыспен қамтуға жәрдемдесудің белсенді шараларына тартылатын отбасының еңбекке қабілетті мүшелері үшін білімі, біліктілігі, арнайы білімінің немесе кәсіптік даярлығының (бар болса) болуы туралы;</w:t>
+    <w:bookmarkStart w:name="z210" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) меншігінде тұрғын үй, үй-жайдың болуы туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z208" w:id="68"/>
-[...15 lines deleted...]
-      20) атаулы әлеуметтік көмек тағайындауға жүгінер алдындағы үш ай қатарынан алимент туралы және (немесе) берешектің болуы туралы;</w:t>
+    <w:bookmarkStart w:name="z211" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) меншігінде жеке тұрғын үй құрылысына арналған жер учаскесінің болуы туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z209" w:id="69"/>
-[...15 lines deleted...]
-      21) өтініш берушінің отбасы мүшелерінің бас бостандығынан айыру немесе мәжбүрлеп емдеу орындарында болуы туралы;</w:t>
+    <w:bookmarkStart w:name="z212" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) меншігінде автокөлік құралының болуы туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z210" w:id="70"/>
-[...15 lines deleted...]
-      22) меншігінде тұрғын үй, үй-жайдың болуы туралы;</w:t>
+    <w:bookmarkStart w:name="z213" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) іздестіру есебіндегі адамның мәртебесі туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z211" w:id="71"/>
-[...15 lines deleted...]
-      23) меншігінде жеке тұрғын үй құрылысына арналған жер учаскесінің болуы туралы;</w:t>
+    <w:bookmarkStart w:name="z214" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) жүгінген алдындағы тоқсанда отбасының әрбір мүшесіне айына жиынтығында кедейлік шегінен асатын, салықтарды және бюджетке төленетін басқа да міндетті төлемдерді және (немесе) сақтандыру төлемін және (немесе) адамның (отбасының) шоттары арасындағы аударымдарды қоспағанда, адамның (отбасының) банк шоттары бойынша шығыс операцияларының болуы туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z212" w:id="72"/>
-[...15 lines deleted...]
-      24) меншігінде автокөлік құралының болуы туралы;</w:t>
+    <w:bookmarkStart w:name="z215" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) жүгінген алдындағы тоқсанда отбасының әрбір мүшесіне айына статистика органдары есептейтін екі ең төменгі күнкөріс деңгейінен жоғары мөлшерде банктік қарыздың (банктік қарыздардың) (ипотекалық қарыздан басқа) және (немесе) микрокредиттің (микрокредиттердің) болуы туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z213" w:id="73"/>
-[...15 lines deleted...]
-      25) іздестіру есебіндегі адамның мәртебесі туралы;</w:t>
+    <w:bookmarkStart w:name="z216" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) бір отбасына 200 еселенген айлық есептік көрсеткіштен асатын мөлшерде жинақ салымының, депозиттің (тұрғын үй құрылыс жинақтарына салымнан, депозиттен басқа) болуы туралы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z214" w:id="74"/>
-[...15 lines deleted...]
-      26) жүгінген алдындағы тоқсанда отбасының әрбір мүшесіне айына жиынтығында кедейлік шегінен асатын, салықтарды және бюджетке төленетін басқа да міндетті төлемдерді және (немесе) сақтандыру төлемін және (немесе) адамның (отбасының) шоттары арасындағы аударымдарды қоспағанда, адамның (отбасының) банк шоттары бойынша шығыс операцияларының болуы туралы;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 166</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z75" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Атаулы әлеуметтік көмек тағайындау үшін ұсынылған "портал" арқылы келіп түскен электрондық өтініш мынадай параметрлер бойынша тексеруден өтеді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z215" w:id="75"/>
-[...15 lines deleted...]
-      27) жүгінген алдындағы тоқсанда отбасының әрбір мүшесіне айына статистика органдары есептейтін екі ең төменгі күнкөріс деңгейінен жоғары мөлшерде банктік қарыздың (банктік қарыздардың) (ипотекалық қарыздан басқа) және (немесе) микрокредиттің (микрокредиттердің) болуы туралы;</w:t>
+    <w:bookmarkStart w:name="z76" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ұсынылған мәліметтердің толықтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z216" w:id="76"/>
-[...15 lines deleted...]
-      28) бір отбасына 200 еселенген айлық есептік көрсеткіштен асатын мөлшерде жинақ салымының, депозиттің (тұрғын үй құрылыс жинақтарына салымнан, депозиттен басқа) болуы туралы.</w:t>
+    <w:bookmarkStart w:name="z77" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) атаулы әлеуметтік көмекті тағайындау, төлеу, сондай-ақ тағайындауға өтініш беру фактісінің болмауы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z78" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) отбасының барлық мүшелерінде бір елді мекен шегінде тұрғылықты жері бойынша тұрақты немесе уақытша тіркелуінің болуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жоғарыда келтірілген параметрлер бойынша тексерудің оң нәтижесі болған кезде өтінішті өңдеуге арналған кіріс хабарламалар журналына ауыстыру жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.05.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 166</w:t>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      8-тармақтың үшінші бөлігі жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="77"/>
-[...96 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Атаулы әлеуметтік көмекті проактивті форматта тағайындау үшін әлеуетті алушыларды айқындау адамның (отбасының) мемлекеттік органдардың ақпараттық жүйелерінен алынған мәліметтер бойынша анықталған атаулы әлеуметтік көмекті тағайындау үшін талаптарға сәйкес келген кезде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Атаулы әлеуметтік көмекті проактивті форматта тағайындау үшін мобильді азаматтар базасында тіркелген ұялы байланыстың абоненттік нөмірі тіркелген болуы, көрсетілетін қызметті алушының учаскелік комиссияға келуге келісімі және көрсетілетін қызметті алушының sms-хабар арқылы сұрау салу арқылы алынған атаулы әлеуметтік көмекті төлеу жөніндегі уәкілетті ұйымды таңдауы қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Ақпараттық жүйелерде мәліметтер болмаған кезде өтініш беруші осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінде көрсетілген мемлекеттік органның немесе ұйымның тиісті ақпараттық жүйелерінде жоқ мәліметтерді растайтын құжаттарды береді, ал өтініш берушінің ондай мүмкіндігі болмаған кезде тұрғылықты жері бойынша мансап орталығы, ауылдық жерде – әкім тиісті мемлекеттік органға және (немесе) ұйымға жазбаша сұрау салуды ресімдейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Портал арқылы электрондық өтініш келіп түскен кезде мансап орталығы осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3292,324 +4126,688 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік органдар мен ұйымдардың тиісті ақпараттық жүйелерінде жоқ мәліметтерді растайтын өтінішті және құжаттарды үшінші тұлғалардың атаулы әлеуметтік көмек тағайындау үшін беруі атаулы әлеуметтік көмек алуға құқығы бар адамның нотариат куәландырған сенімхаты бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш беруші құжаттарды салыстырып тексеру үшін көшірмелерде және түпнұсқаларда ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="82"/>
+    <w:bookmarkStart w:name="z80" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Өтініш беруші осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінде көрсетілген мәліметтерді растайтын құжаттарды қағаз жеткізгіште өз бастамасы бойынша ұсынады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Өтініш берушінің өтінішін қараған кезде әкім немесе мансап орталығы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z82" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) атаулы әлеуметтік көмек тағайындау үшін ақпараттық жүйелерден алынған, сондай-ақ тиісті мемлекеттік органдардан және (немесе) ұйымдардан жазбаша түрде алынған мәліметтердің, сондай-ақ мемлекеттік органдардың және ұйымдардың тиісті ақпараттық жүйелерінде мәліметтердің болмауына байланысты өтініш беруші ұсынған құжаттардың толықтығын тексереді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z83" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тиісті мемлекеттік органдардан жазбаша түрде ұсынылған құжаттарды, сондай-ақ мемлекеттік органдар мен ұйымдардың тиісті ақпараттық жүйелерінде мәліметтердің болмауына байланысты өтініш беруші ұсынған құжаттарды сканерлейді. Құжаттардың электрондық көшірмелері әкімнің немесе мансап орталығы маманының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) куәландырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттарды сканерлеу мүмкіндігі болмаған жағдайда алынған құжаттарды көшіруді жүзеге асырады. Құжаттардың қағаз көшірмелері әкімнің немесе мансап орталығы маманының қолымен куәландырылады, одан кейін өтініш берушіден алынған құжаттардың түпнұсқалары үзбелі талонмен бірге оған қайтарылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z84" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сканерлеу (көшіру) сапасын және құжаттардың электрондық және (немесе) қағаз көшірмелерінің осы Қағидалардың 6 және 9-тармақтарына сәйкес алынған түпнұсқаларға сәйкестігін қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z85" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z81" w:id="83"/>
-[...117 lines deleted...]
-    <w:bookmarkStart w:name="z86" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Әкім немесе мансап орталығы атаулы әлеуметтік көмекті тағайындауға өтінішті қабылдаудан бас тарту туралы қолхатты осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша кідіріссіз табыс етеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік органдардың және ұйымдардың тиісті ақпараттық жүйелерінде мәліметтердің болмауына байланысты өтініш берушінің тапсырған құжаттарының қолдану мерзімі өтіп кеткенін және (немесе) дұрыс емес екенін белгілеген;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ақпараттық жүйелерде атаулы әлеуметтік көмек тағайындау, төлеу немесе өтініш беру фактілерін растайтын мәліметтер болған жағдайларда бас тарту туралы дереу қолхат береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z87" w:id="89"/>
+    <w:bookmarkStart w:name="z87" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Өтініш беруші атаулы әлеуметтік көмек тағайындау үшін талаптарға сәйкес болған кезде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z88" w:id="90"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z88" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) әкім бір жұмыс күні ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) тармақшасының екінші абзацы жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3716,70 +4914,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша учаскелік комиссияның қорытындысын дайындау үшін оны және қалыптастырылған құжаттар топтамасын учаскелік комиссияға береді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкім учаскелік комиссияның қорытындысын алған күннен бастап үш жұмыс күнінен кешіктірмей учаскелік комиссияның қорытындысын қоса бере отырып, өтініш берушінің құжаттар топтамасын мансап орталығына береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="91"/>
+    <w:bookmarkStart w:name="z89" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мансап орталығы бір жұмыс күні ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3946,70 +5144,194 @@
         </w:rPr>
         <w:t xml:space="preserve">
       өтінішті қабылдағаннан кейін өтініш берушінің (отбасының) материалдық жағдайын тексеру және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша учаскелік комиссияның қорытындысын дайындау үшін оны және қалыптастырылған құжаттар топтамасын учаскелік комиссияға береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      14-тармақтың бірінші бөлігі жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Учаскелік комиссия әкімнен немесе мансап орталығынан атаулы әлеуметті көмек тағайындауға өтінішті, құжаттардың электрондық көшірмелерін, мемлекеттік органдар мен (немесе) ұйымдардың ақпараттық жүйелерінде болмауына байланысты өтініш беруші ұсынған құжаттардың көшірмелерін алғаннан кейін жеті жұмыс күні ішінде өтініш берушінің материалдық жағдайына тексеру жүргізеді, оның нәтижесі бойынша қорытынды дайындап, оны әкімге немесе мансап орталығына береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш берушінің (отбасының) материалдық жағдайын тексеру өтініш берушінің, ал ол болмаған жағдайда – отбасының кәмелетке толған әрекетке қабілетті мүшелерінің біреуінің қатысуымен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4117,131 +5439,237 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z91" w:id="93"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-тармақтың бірінші бөлігінің бірінші абзацы жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Мансап орталығы мемлекеттік органдардың және (немесе) ұйымдардың ақпараттық жүйелерінен алынған мәліметтердің, тиісті мемлекеттік органдардан және (немесе) ұйымдардан алынған жазбаша түрдегі құжаттардың, мемлекеттік органдар мен ұйымдардың ақпараттық тиісті жүйелерінде мәліметтердің болмауына байланысты өтініш беруші ұсынған құжаттардың немесе әкімнен алынған құжаттар топтамасының және учаскелік комиссия қорытындысының негізінде оларды алған күннен бастап үш жұмыс күні ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z92" w:id="94"/>
+    <w:bookmarkStart w:name="z92" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) көрсетілетін атаулы әлеуметтік көмек түрін айқындайды: шартсыз немесе шартты ақшалай көмек;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z93" w:id="95"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z93" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) адамның (отбасының) жиынтық табысын Кодекстің 12-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5) тармақшасының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> он бірінші абзацына сәйкес уәкілетті мемлекеттік органымен бекітілген Мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық табысын есептеу қағидаларына (бұдан әрі – Жиынтық табысты есептеу қағидалары) сәйкес атаулы әлеуметтік көмек тағайындауға жүгінген тоқсан алдындағы тоқсан үшін есептейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адамға (отбасына) берілетін атаулы әлеуметтік көмектің мөлшерін атаулы әлеуметтік көмек тағайындау жөніндегі уәкілетті орган жан басына шаққандағы орташа табыс пен облыстарда, республикалық маңызы бар қалаларда, астанада белгіленген отбасы мүшелерінің әрқайсысына қарай белгіленген кедейлік шегінің арасындағы айырма түрінде есептейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4252,150 +5680,266 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бір жастан алты жасты қоса алғанға дейінгі балаларға атаулы әлеуметтік көмек тағайындау кезеңіне әрбір балаға 1,5 айлық есептік көрсеткіш мөлшерінде ай сайынғы қосымша төлем (бұдан әрі – балаға ай сайынғы қосымша төлем) төленеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қажет болған жағдайда ауданның (облыстық маңызы бар қаланың) жергілікті атқарушы органдары өңірлердің ерекшеліктерін ескере отырып, үй малын, құсын және жер учаскесін (жер үлесін) табыс бермейді деп айқындайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z94" w:id="96"/>
+    <w:bookmarkStart w:name="z94" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша атаулы әлеуметтік көмек тағайындау (төлем мөлшерін өзгерту, төлемді тоқтата тұру, төлемді тоқтату, тағайындаудан бас тарту) туралы шешімінің электрондық жобасын (бұдан әрі – шешім жобасы) дайындайды, оған ҚЭТ қалыптастыруды тікелей жүзеге асыратын мансап орталығы маманы ЭЦҚ-сы арқылы, мансап орталығы құрылымдық бөлімшесінің басшысы және басшысы қол қояды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z95" w:id="97"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z95" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша электрондық шешім жобасын атаулы әлеуметтік көмекті тағайындауға өтініштерді электрондық тіркеу журналында тіркеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z96" w:id="98"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z96" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) атаулы әлеуметтік көмек тағайындау жөніндегі уәкілетті органға ҚЭТ және құжаттар топтамасын береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-тармақтың бесінші бөлігінің бірінші абзацы жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шартты ақшалай көмекті айқындаған жағдайда мансап орталығы мемлекеттік органдардың және (немесе) ұйымдардың ақпараттық жүйелерінен алынған мәліметтер (құжаттар), тиісті мемлекеттік органдардан және (немесе) ұйымдардан алынған жазбаша түрдегі құжаттар, сондай-ақ мемлекеттік органдар мен ұйымдардың тиісті ақпараттық жүйелерінде мәліметтердің немесе әкімнен құжаттар топтамасының және учаскелік комиссияның қорытындысының болмауына байланысты өтініш беруші ұсынған құжаттар негізінде оларды алған күннен бастап бір жұмыс күні ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4688,636 +6232,784 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өтініш берушіге Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ҚР ӘРПК) 73-бабына сәйкес алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін мемлекеттік қызметті тағайындау немесе көрсетуден бас тарту туралы алдын ала шешім туралы хабарлама, сондай-ақ тыңдау өткізілетін уақыт пен орын жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мансап орталығы өтініш берушінің алдын ала шешімге қарсылығын оны жіберген күннен бастап 2 (екі) жұмыс күні ішінде қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z97" w:id="99"/>
+    <w:bookmarkStart w:name="z97" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Атаулы әлеуметтік көмек тағайындау жөніндегі уәкілетті орган ҚЭТ немесе қағаз жеткізгіштегі құжаттар топтамасын және электрондық шешім жобасын алған күннен бастап үш жұмыс күні ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z98" w:id="100"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) тармақша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тиісті органдардан және (немесе) ұйымдардан немесе өтініш берушіден қағаз түрінде алынған және (немесе) ақпараттық жүйелерден алынған мәліметтердің толықтығын және дәйектілігін тексереді. Қажеттігіне қарай тиісті мемлекеттік органдарға, уәкілетті ұйымдарға және орталық мемлекеттік органдардың ақпараттық жүйелеріне өтініш беруші ұсынған мәліметтерді нақтылау үшін сұрау салуларды жүзеге асырады. Бұл ретте атаулы әлеуметтік көмек тағайындау (төлем мөлшерін өзгерту, тағайындаудан бас тарту және төлемді тоқтату) туралы шешім қабылдау мерзімі ол туралы өтініш берушіні тиісті органдарға және (немесе) ұйымдарға сұрау салу жүзеге асырылған күннен бастап екі жұмыс күні ішінде жазбаша хабардар ете отырып атаулы әлеуметтік көмек тағайындау жөніндегі уәкілетті орган басшысының немесе оның міндетін атқарушы адамның шешімі бойынша күнтізбелік отыз күнге дейін ұзартылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z99" w:id="101"/>
+    <w:bookmarkStart w:name="z99" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) таңдалған атаулы әлеуметтік көмек түрінің, жиынтық табысын есептеудің және мансап орталығы жүргізген адамның (отбасының) атаулы әлеуметтік көмекті есептеуінің дұрыстығын тексеруді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z100" w:id="102"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z100" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ұсынылған құжаттардың, мәліметтердің толық еместігі және дәйексіздігі және атаулы әлеуметтік көмек түрін таңдау, жиынтық табысты есептеу және адамға (отбасына) атаулы әлеуметтік көмек мөлшерін есептеу кезінде қателер табылған жағдайда ҚЭТ және электрондық шешім жобасын пысықтауға қайтаруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z101" w:id="103"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z101" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) өтініш берушіні алдын ала шешім бойынша тыңдау нәтижесін ескере отырып, атаулы әлеуметтік көмек тағайындау туралы шешім қабылдауды (төлем мөлшерін өзгерту, төлемді тоқтата тұру, төлемді тоқтату, тағайындаудан бас тарту) жүзеге асырады (бұдан әрі – атаулы әлеуметтік көмек тағайындау туралы шешім), бұл туралы жазбаша, мансап орталығы немесе әкім арқылы немесе ұялы байланыс желілеріндегі абоненттік нөмірге хабарлама жіберу арқылы өтініш берушіні, ал бас тартылған жағдайда оның себептерін көрсете отырып, хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z102" w:id="104"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z102" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Атаулы әлеуметтік көмек тағайындаудан бас тартуға: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z103" w:id="105"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z103" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) отбасының жан басына шаққандағы орташа кірісінің облыстарда, республикалық маңызы бар қалаларда, астанада белгіленген кедейлік шегінен асуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z104" w:id="106"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z104" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) учаскелік комиссияның материалдық жағдайына тексеру жүргізуден өтініш берушінің бас тартуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z105" w:id="107"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z105" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) адамның (отбасының) материалдық жағдайын тексеру нәтижесінде дайындалған қажеттіліктің жоқтығы туралы учаскелік комиссияның қорытындысы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z106" w:id="108"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z106" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) Кодекстің 122-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген адамдарды қоспағанда, отбасының еңбекке қабілетті мүшесінің жұмыспен қамтуға жәрдемдесетін шараларға қатысудан бас тартқан күннен бастап алты ай ішінде бас тартуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z107" w:id="109"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z107" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) алушының кінәсінан бұрын жасалған әлеуметтік келісімшартты бұзу және (немесе) әлеуметтік келісімшартта көзделген міндеттемелерді орындамау – атаулы әлеуметтік көмек тағайындауға қайталап өтініш бергенге дейінгі алты ай ішінде; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) атаулы әлеуметтік көмек тағайындау үшін көрінеу жалған мәліметтер және (немесе) дұрыс емес құжаттарды – олар ұсынылған күннен бастап алты ай ішінде ұсыну негіз болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың 2), 3) және 4) тармақшаларына сәйкес бұдан бұрын жұмыспен қамтуға жәрдемдесудің белсенді шараларына қатысудан бас тартқан еңбекке қабілетті отбасы мүшесінің қайтыс болуына немесе әлеуметтік келісімшартта көзделген міндеттемелерді орындамауына, оның ішінде оның кінәсінен бұдан бұрын жасалған әлеуметтік келісімшарттың бұзылуының туындауына, атаулы әлеуметтік көмек тағайындау үшін көрінеу жалған ақпарат және (немесе) дәйексіз құжаттар беруіне байланысты отбасы құрамы өзгерген жағдайда отбасы осы Қағидаларға белгіленген алты айлық мерзім өткенге дейін атаулы әлеуметтік көмек тағайындауға жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z108" w:id="110"/>
+    <w:bookmarkStart w:name="z108" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Атаулы әлеуметтік көмекті тағайындау немесе бас тарту туралы шешімге ЭЦҚ-ны пайдалана отырып, атаулы әлеуметтік көмек тағайындау жөніндегі уәкілетті органның басшысы немесе оның міндеттерін атқаратын адам қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z109" w:id="111"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z109" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Мансап орталығы электрондық шешім жобасы және ҚЭТ пысықтауға қайтарылған кезде үш жұмыс күні ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z110" w:id="112"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z110" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) құжатта көрсетілген мәліметтерді өтініш берушіден немесе әкімнен нақтылайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z111" w:id="113"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z111" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) адамның (отбасының) жиынтық табысын және атаулы әлеуметтік көмек мөлшерін есептеуді жүргізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z112" w:id="114"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z112" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) пысықталған ҚЭТ-ты және электрондық шешім жобасын осы Қағидалардың 14-тармағында айқындалған тәртіппен нақтыланған мәліметтермен атаулы әлеуметтік көмек тағайындау жөніндегі уәкілетті органға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z113" w:id="115"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z113" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Мансап орталығы атаулы әлеуметтік көмек тағайындау жөніндегі уәкілетті орган атаулы әлеуметтік көмек тағайындау немесе олардан бас тарту туралы шешім қабылдаған күннен бастап бес жұмыс күні ішінде өтініш берушінің өзіне немесе әкім арқылы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша атаулы әлеуметтік көмек тағайындау немесе тағайындаудан бас тарту туралы хабарламаны береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-[...91 lines deleted...]
-      Мәлімет сұралатын адам сұрау салуды алған сәттен бастап 2 (екі) сағат ішінде порталдағы "жеке кабинет" арқылы не мобильді азаматтар базасында тіркелген ұялы байланыстың абоненттік нөміріне SMS-хабарлама жіберу арқылы оның (оның отбасының) жеке тұлғаларға атаулы әлеуметтік көмек алушыларға тиесілігін растайтын ақпаратты ұсынуға өзінің келісімін не келіспеушілігін бір реттік парольді пайдалана отырып портал хабарламасына жауап ретінде білдіреді.</w:t>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z114" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Өтініш берушінің (отбасының) атаулы әлеуметтік көмек алушыларға тиесілігін растайтын ақпарат көрсетілетін қызметті алушының "жеке кабинетінде" және порталдың мобильдік қосымшасында және екінші деңгейдегі банктердің мобильдік қосымшаларында қолжетімді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушінің (отбасының) атаулы әлеуметтік көмек алушыларға тиесілігін растайтын ақпарат, ол туралы мәліметтер сұратылып отырған адамның келісімі болған жағдайда, портал және екінші деңгейдегі банктердің мобильдік қосымшалары арқылы жіберілетін жеке тұлғалардың сұрау салуы бойынша ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мәлімет сұралатын адам сұрау салуды алған сәттен бастап 2 (екі) сағат ішінде порталдағы "жеке кабинет" арқылы не мобильді азаматтар базасында тіркелген ұялы байланыстың абоненттік нөміріне sms-хабарлама жіберу арқылы немесе екінші деңгейдегі банктердің мобильдік қосымшасы арқылы оның (оның отбасының) жеке тұлғаларға атаулы әлеуметтік көмек алушыларға тиесілігін растайтын ақпаратты ұсынуға өзінің келісімін не келіспеушілігін бір реттік парольді пайдалана отырып портал хабарламасына жауап ретінде білдіреді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Порталда" жәрдемақы тағайындау (тағайындаудан бас тарту) туралы хабарлама, сондай-ақ атаулы әлеуметтік көмек тағайындау туралы ақпарат көрсетілетін қызметті алушының "жеке кабинетіне" жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Келісім алғаннан кейін өтініш берушінің (отбасының) атаулы әлеуметтік көмек алушыларға тиесілігін растайтын ақпарат сұрау салуды жүзеге асырған жеке тұлғаның "жеке кабинетіне" жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z115" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 21-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z115" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Атаулы әлеуметтік көмек және балаға ай сайынғы қосымша төлемді төлеуді атаулы әлеуметтік көмек тағайындау жөніндегі уәкілетті орган жергілікті бюджет қаражаты есебінен Мемлекеттік корпорация арқылы атаулы әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымның банктік шоттарына аудару жолымен жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z116" w:id="118"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z116" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Өтініш берудің алдындағы тоқсандағы жан басына шаққандағы орташа табыс және тағайындалған атаулы әлеуметтік көмектің мөлшері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       отбасының құрамындағы өзгерістер – отбасы құрамы өзгерген күннен бастап;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5346,164 +7038,164 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Атаулы әлеуметтік көмекті алушы көрсетілген мән-жайлар туындаған күннен бастап он жұмыс күні ішінде мөлшерлемені өзгертуге негіз болатын мән-жайлар туралы мансап орталығына, ал ауылдық жерде – әкімге хабарлайды. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алушы атаулы әлеуметтік көмектің мөлшеріне әсер ететін мән-жайлар туралы уақтылы хабардар етпеген жағдайда, көмек мөлшері көрсетілген мән-жайлар туындаған кезден бастап, бірақ ол тағайындалған күннен ерте емес, ал егер өтініш беруші жәрдемақы тағайындалғанын анықтаған жағдайда қайта есептеледі, ал өтініш беруші атаулы әлеуметтік көмекті заңсыз тағайындауға және (немесе) төлеуге, адамға (отбасына) атаулы әлеуметтік көмекті төлеуге алып келген жалған мәліметтерді және (немесе) сенімсіз құжаттарды ұсынған жағдайда тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z117" w:id="119"/>
+    <w:bookmarkStart w:name="z117" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Атаулы әлеуметтік көмек түрінің (шартты немесе шартсыз ақшалай көмек) өзгеруіне негіз болатын мән-жайлар туындаған жағдайда алушы күнтізбелік 10 күн ішінде мансап орталықты, ал ауылдық жерде әкімді аталған мән-жайлардың туындауы туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұрын тағайындалған атаулы әлеуметтік көмекті төлеу қолданыстағы тәртіп бойынша ағымдағы тоқсанның соңына дейін қайта қараусыз жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Атаулы әлеуметтік көмекті тағайындау туындаған мән-жайларды ескере отырып осы Қағидаларда белгіленген атаулы әлеуметтік көмек тағайындауға жаңа өтініш берген кезде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z118" w:id="120"/>
+    <w:bookmarkStart w:name="z118" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Шартсыз ақшалай көмек тағайындау тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z119" w:id="121"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z119" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Шартсыз ақшалай көмек жұмыспен қамтуға жәрдемдесудің белсенді шараларына қатысу мүмкіндіктері шектеулі табысы аз адамдарға (отбасыларға) көрсетіледі. Оларға: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z120" w:id="122"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z120" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жұмыспен қамтуға жәрдемдесу шараларына қатысуға мүмкіндігі шектеулі жалғызілікті және (немесе) жалғыз тұратын кірісі аз адамдарға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Кодекстің 207-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5534,240 +7226,240 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бірінші немесе екінші топтағы мүгедектігіне;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       екі айдан астам еңбекке уақытша қабілетсіздік мерзімі белгіленуі мүмкін ауруының болуына байланысты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z121" w:id="123"/>
+    <w:bookmarkStart w:name="z121" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) құрамында еңбекке қабілетті адамдары жоқ немесе еңбекке қабілетті жалғыз мүшесі үш жасқа дейінгі балаға, мүгедектігі бар балаға, бірінші немесе екінші топтағы мүгедектігі бар адамға, бөгденің күтіміне және көмегіне мұқтаж қартқа күтімді жүзеге асыратын кірісі аз отбасыларға көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шартсыз ақшалай көмек өтініш берген айдан бастап ағымдағы тоқсанға тағайындалады және ай сайын төленеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Қағидалардың 17-тармақтың 4) тармақшасында көрсетілген адамдар (отбасылар) үшін атаулы әлеуметтік көмек тағайындау үшін қайтадан өтініш берілген жағдайда атаулы әлеуметтік көмек өтініш берген күннен бастап алты ай мерзім өткеннен кейін тағайындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z122" w:id="124"/>
+    <w:bookmarkStart w:name="z122" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Шартты ақшалай көмек тағайындау тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z123" w:id="125"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z123" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Шартты ақшалай көмек жалғызілікті немесе жалғыз тұратын еңбекке қабілетті табысы аз адамдарға, сондай-ақ өз құрамында еңбекке қабілетті мүшесі (мүшелері), оның ішінде "Салық және бюджетке төленетін басқа да міндетті төлемдер туралы" (Салық кодексі) Қазақстан Республикасы Кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>774-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бірыңғай жиынтық төлем төлеуші болып табылатын жеке тұлғалар бар табысы аз отбасыларға ол (олар) жұмыспен қамту шараларына қатысқан кезде және (немесе) әлеуметтік бейімдеу қажет болған кезде ай сайынғы төлемдер түрінде көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z124" w:id="126"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z124" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Шартты ақшалай көмекті тағайындау шарты:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       әлеуметтік келісімшарт жасасу, онда тараптардың жұмыспен қамтуға жәрдемдесудің белсенді шаралары мен әлеуметтік бейімдеу бағдарламаларына қатысуы бойынша тараптардың міндеттемелері көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       табысы аз отбасылардың еңбекке қабілетті мүшелерінің жұмыспен қамтуға жәрдемдесудің белсенді шараларына және әлеуметтік бейімдеу шараларына қатысуы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z125" w:id="127"/>
+    <w:bookmarkStart w:name="z125" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Жұмыспен қамтуға жәрдемдесудің белсенді шараларына қатысу табысы аз отбасының мынадай мүшелеріне:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бірінші және екінші топтағы мүгедектігі бар адамдарға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5832,266 +7524,382 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тұрақты жұмысы бар адамдарға шартты ақшалай көмек төлеу үшін міндетті шарт болып табылмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Үш жасқа дейінгі балаға, мүгедектігі бар балаға, бірінші және екінші топтағы мүгедектігі бар адамдарға, бөгде адамның күтіміне және көмегіне мұқтаж сексен жастан асқан қарттарға күтімді жүзеге асыраушыға отбасының еңбекке қабілетті бір ғана мүшесі жатқызылуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z126" w:id="128"/>
+    <w:bookmarkStart w:name="z126" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Мансап орталығы бос жұмыс орындары пайда болған күннен бастап үш жұмыс күні ішінде жұмыс іздеп жүрген адам ретінде тіркелгендерге, еңбекке қабілетті адамдарға немесе отбасының еңбекке қабілетті мүшелеріне бос жұмыс орындары (лайықты жұмыс) туралы хабарлама жібереді, оларға жұмысқа орналасуға жәрдем көрсетеді, сондай-ақ әлеуметтік кәсіптік бағдарлау және кәсіптік оқыту бойынша қызметтер көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      29-тармақтың екінші бөлігі жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Хабарлама тіркелген еңбекке қабілетті адамдарға немесе еңбекке қабілетті отбасы мүшелеріне тікелей ақпараттық-коммуникациялық технологиялар және (немесе) ұялы байланыс желісінің абоненттік құрылғысы арқылы беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лайықты жұмыс болмаған жағдайда, мансап орталығы Кодекске жұмыспен қамтуға жәрдемдесу шараларын ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z127" w:id="129"/>
+    <w:bookmarkStart w:name="z127" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Жұмыс іздеп жүрген адам немесе жұмыссыз ретінде тіркелген еңбекке қабілетті адамдар олардың біліктілігі, білім деңгейі немесе лайықты жұмыстың көлік қолжетімділігіне сәйкес келмеуіне байланысты ұсынылған жұмыстан бас тартқан кезде мансап орталығы Кодекске сәйкес мемлекеттік қолдау шараларын ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z128" w:id="130"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z128" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Еңбекке қабілетті адамдар лайықты жұмыстан немесе жұмысқа орналасуға ықпал ету шараларынан бас тартқан жағдайда, еңбек қызметін дәлелсіз себептермен тоқтатқан немесе жұмыспен қамтуға жәрдемдесудің белсенді шараларына қатысқан кезде, сондай-ақ әлеуметтік келісімшартты іске асырудың ай сайынғы мониторингі барысында ассистент (консультант) айқындаған әлеуметтік келісімшартта көзделген міндеттемелер орындалмаған кезде мансап орталығы әлеуметтік келісімшартты сүйемелдеу туралы консультанттың жауабын алған күннен бастап бір жұмыс күні ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z129" w:id="131"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z129" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша әлеуметтік келісімшарт міндеттемелерінің бұзылуы туралы қорытынды дайындайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z130" w:id="132"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z130" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) адамға (отбасына) шартты ақшалай көмек төлеуді тоқтату туралы электрондық шешім жобасын қалыптастырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z131" w:id="133"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z131" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әлеуметтік келісімшарт міндеттемелерінің бұзылуы туралы қорытындыны қоса алғанда, шартты ақшалай көмек төлемін тоқтату туралы электрондық шешім жобасын осы Қағидалардың 15-тармағының 3) және 4) тармақшаларында айқындалған тәртіппен атаулы әлеуметтік көмек тағайындау жөніндегі уәкілетті органға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z132" w:id="134"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z132" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Атаулы әлеуметтік көмек тағайындау жөніндегі уәкілетті орган адамға (отбасыға) төленетін шартты ақшалай көмекті тоқтату туралы шешімді осы Қағидалардың 16 және 18-тармақтарында белгіленген тәртіппен және мерзімде қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z133" w:id="135"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z133" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Мансап орталығы атаулы әлеуметтік көмек тағайындау жөніндегі уәкілетті орган атаулы әлеуметтік көмек мөлшерін өзгерту, төлемін тоқтату туралы шешім қабылдаған күннен бастап бес жұмыс күні ішінде өтініш берушінің өзіне немесе әкім арқылы осы Қағидаларға 13-қосымшаға сәйкес нысан бойынша атаулы әлеуметтік көмек төлеуді тоқтату (мөлшерін өзгерту) туралы хабарлама береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6110,110 +7918,226 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z134" w:id="136"/>
+    <w:bookmarkStart w:name="z134" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Әлеуметтік келісімшартты іске асырудың мониторингі ай сайын жүргізіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ауданда (қалада) – консультант;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ал ауылдық жерде – ассистент жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      34-тармақтың екінші бөлігі жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік келісімшарт бойынша міндеттемелерді орындау мониторингі мыналардың:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -6238,166 +8162,166 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ассистент (консультант) әлеуметтік келісімшарт бойынша міндеттеменің орындалмағаны туралы фактіні анықтаған күннен бастап бір жұмыс күні ішінде ол туралы мансап орталығына хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мансап орталығы және атаулы әлеуметтік көмек тағайындау жөніндегі уәкілетті орган осы Қағидалардың 31, 32-тармақтарында көзделген шараларды қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z135" w:id="137"/>
+    <w:bookmarkStart w:name="z135" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       35. Ассистент есепті айдан кейінгі айдың 3-күніне дейінгі мерзімде ай сайын консультантқа Кодекстің 12-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5) тармақшасының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> екінші абзацына сәйкес уәкілетті мемлекеттік органымен бекітілген Атаулы әлеуметтік көмек саласындағы есептілік құжаттама нысандарының 19-қосымшаға сәйкес әкімшілік деректерді жинауға арналған нысан бойынша есепті кезеңге елді мекендер бойынша әлеуметтік келісімшартты сүйемелдеу туралы ассистенттің ай сайынғы есебін ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Консультант есепті айдан кейінгі айдың 5-күнніне дейінгі мерзімде ай сайын Кодекстің 12-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5) тармақшасының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> екінші абзацына сәйкес уәкілетті мемлекеттік органымен бекітілген Атаулы әлеуметтік көмек саласындағы есептілік құжаттама нысандарының 20-қосымшаға сәйкес әкімшілік деректерді жинауға арналған нысан бойынша есепті кезеңге әлеуметтік келісімшартты сүйемелдеу туралы консультанттың ай сайынғы есебін ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z136" w:id="138"/>
+    <w:bookmarkStart w:name="z136" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Атаулы әлеуметтік көмек төлеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z137" w:id="139"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z137" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Атаулы әлеуметтік көмек тағайындау жөніндегі уәкілетті орган атаулы әлеуметтік көмекті тағайындау туралы шешімнің және балаға ай сайынғы қосымша төлемнің негізінде атаулы әлеуметтік көмек төлеуге арналған атаулы әлеуметтік көмек тағайындалған сомаларын және балаға ай сайынғы қосымша төлемді ағымдағы жылдың соңына дейін бюджет қаражатына қажеттілікке қосуды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алушыға атаулы әлеуметтік көмекті және балаға ай сайынғықосымша төлемді төлеу атаулы әлеуметтік көмек, балаға ай сайынғы қосымша төлемді төлеуге қажеттілік сомасы туралы өтінімге сәйкес атаулы әлеуметтік көмек тағайындау жөніндегі уәкілетті органның шешімі негізінде Мемлекеттік корпорация арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6426,70 +8350,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорация қажеттілік қалыптасқаннан кейінгі келесі жұмыс күнінен кешіктірмей атаулы әлеуметтік көмек тағайындау жөніндегі уәкілетті органға атаулы әлеуметтік көмек, балаға ай сайынғы қосымша төлем төлеуге қажеттілік сомасы туралы өтінімді жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Атаулы әлеуметтік көмек тағайындау жөніндегі уәкілетті орган атаулы әлеуметтік көмек, балаға ай сайынғы қосымша төлем сомасы туралы өтінім келіп түскен күннен бастап 2 жұмыс күні ішінде есепті кезеңге Мемлекеттік корпорацияға атаулы әлеуметтік көмек, балаға ай сайынғы қосымша төлемді қажеттілік сомасы туралы өтінімде көзделген сомалар шегінде ақшалай аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z138" w:id="140"/>
+    <w:bookmarkStart w:name="z138" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Мемлекеттік корпорация:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       трансферттер түскеннен кейін екі жұмыс күні ішінде төлем кестесіне сәйкес МТ 102 форматында төлем тапсырмаларын қалыптастырады және алушылардың банк шоттарына төлеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6536,70 +8460,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төленген сомалар бойынша Мемлекеттік корпорация мен атаулы әлеуметтік көмекті және балаға ай сайынғы қосымша төлемді төлеу жөніндегі уәкілетті ұйымдар арасында ай сайын салыстыру актілері жасалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Атаулы әлеуметтік көмекті және балаға ай сайынғы қосымша төлемді төлеуге байланысты банк қызметтеріне ақы төлеу Мемлекеттік корпорация мен атаулы әлеуметтік көмек тағайындау жөніндегі уәкілетті органдар арасында жасалатын шарт негізінде жергілікті бюджеттер қаражаты есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z139" w:id="141"/>
+    <w:bookmarkStart w:name="z139" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Атаулы әлеуметтік көмекті алу мақсатында өтініш берушінің жалған ақпараты және (немесе) дұрыс емес мәліметтерін көрсететін фактілер мен мәліметтер анықталған жағдайда, мансап орталығы немесе әкім ауылды жерде тиісті фактілер немесе мәліметтер анықталған күннен бастап бір жұмыс күні ішінде атаулы әлеуметтік көмек тағайындау жөніндегі уәкілетті органды жазбаша түрде хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Артығымен төленген немесе негізсіз төленген сомалар туралы фактілер белгіленген күннен бастап бір жұмыс күні ішінде атаулы әлеуметтік көмек тағайындау жөніндегі уәкілетті орган атаулы әлеуметтік көмек алушыға атаулы әлеуметтік көмекті және балаға ай сайынғы қосымша төлемді ерікті түрде қайтару туралы жазбаша немесе электрондық хабарлама жібереді. Хабарлама жіберілген күннен бастап атаулы әлеуметтік көмек және балаға ай сайынғы қосымша төлем төлеу тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6632,220 +8556,336 @@
       Атаулы әлеуметтік көмек және балаға ай сайынғы қосымша төлемді алғаннан кейін артық төленген сомалар кейінгі төлемдерден ұсталады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алушының көшуіне байланысты басқа өңірде атаулы әлеуметтік көмекті және балаға ай сайынғы қосымша төлемді одан әрі алған жағдайда, артық төленген сома атаулы әлеуметтік көмекті тағайындау орны бойынша тағайындалған сомадан ұсталады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      38-тармақтың алтыншы бөлігі жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер алушы заңсыз алынған атаулы әлеуметтік көмектің сомасын немесе оның бір бөлігін тиісті бюджетке қайтарса, онда өтініш берушінің жалпы қарызы қайтарым сомасына азаяды және атаулы әлеуметтік көмек тағайындалған және төленген ақпараттық жүйеде тіркелуі керек. Ол үшін өтініш беруші мансап орталығына, ал ауылдық жерлерде – ауылдық округтің әкіміне – ақпараттық жүйеге сканерден өткізіліп, енгізілген, атаулы әлеуметтік көмекті тағайындау үшін маманның ЭЦҚ қол қойылады, ол растау құжатын қабылдап, сканерленген көшірмесін ақпараттық жүйеге жүктейді, сондай-ақ мансап орталығы басшысының немесе әкімнің ЭЦҚ-сы, содан кейін бұл жазба түзету құқығынсыз ақпараттық жүйеде сақталады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер өтініш білдіруші немесе атаулы әлеуметтік көмек төлеу жөніндегі уәкілетті ұйым атаулы әлеуметтік көмектің заңсыз алынған сомасын Мемлекеттік корпорацияға қайтаруды жүзеге асырса, онда Мемлекеттік корпорация қайтарылған сомаларды атаулы әлеуметтік көмек тағайындау жөніндегі уәкілетті органға ағымдағы айдың соңғы жұмыс күнінен кешіктірмей жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z140" w:id="142"/>
+    <w:bookmarkStart w:name="z140" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       39. Атаулы әлеуметтік көмек тағайындауға арналған өтініште </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өтініш беруші бір жастан 6 жасты қоса алғанға дейінгі барлық балаларды, оның ішінде ағымдағы тоқсанда бір жасқа толған балаларды көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z141" w:id="143"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z141" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       40. Атаулы әлеуметтік көмекті тағайындау туралы шешімде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша баланың жасын ескере отырып, балаға ай сайынғы қосымша төлемді төлеу кезеңі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z142" w:id="144"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z142" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Бала қайтыс болған жағдайда балаға ай сайынғы қосымша төлем бала қайтыс болған айға төленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z143" w:id="145"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z143" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының, Еңбек мобильділігі орталығының (мансап орталығы) және (немесе) оның қызметкерлерінің мемлекеттік қызмет көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z144" w:id="146"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z144" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Көрсетілетін қызметті берушінің мекенжайына келіп түскен өтініш берушінің шағымы тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілген мемлекеттік қызмет нәтижелерімен келіспеген кезде өтініш беруші мемлекеттік қызмет көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға шағыммен жүгіне алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6946,50 +8986,166 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, сотқа шағым жасауға ҚР ӘРПК-нің 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әкімшілік (сотқа дейінгі) тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      42-тармақтың тоғызыншы бөлігі жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Қағидаларға өзгерістер және (немесе) толықтырулар енгізілген кезде орталық атқарушы орган "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылым операторына, Бірыңғай байланыс орталығына, көрсетілетін қызметті берушіге тиісті нормативтік құқықтық актіні әділет органдарында мемлекеттік тіркеуден өткізгеннен кейін 3 (үш) жұмыс күні ішінде осындай өзгерістер және (немесе) толықтырулар туралы ақпаратты жібереді.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -7153,68 +9309,182 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z217" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Атаулы әлеуметтік көмекті тағайындауға өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12504,123 +14774,370 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тағайындау және төлеу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына 2- қосымша</w:t>
+              <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z147" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026 дейін қолданыста болады - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Атаулы әлеуметтік көмекті тағайындау" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
-      </w:r>
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -12635,123 +15152,153 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік қызметтің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Астана, Алматы және Шымкент қалаларының, аудандардың және облыстық маңызы бар қалалардың ЖАО</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Атаулы әлеуметтік көмекті тағайындау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12784,336 +15331,428 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету тәсілдері</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Кент, ауыл, ауылдық округ әкімі, мансап орталығы, "электрондық үкіметтің" веб-порталы www. egov. kz (бұдан әрі – "портал"), ұялы байланыстың абоненттік құрылғысы</w:t>
+              <w:t xml:space="preserve">
+Жоқ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметтерді көрсету мерзімі</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Портал", мансап орталығына жүгінген кезде – мансап орталығы құжаттар топтамасын тіркеген күннен бастап – 15 (он бес) жұмыс күні</w:t>
+Астана, Алматы және Шымкент қалаларының, аудандардың және облыстық маңызы бар қалалардың ЖАО</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...24 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Проактивтік қызмет көрсетілген кезде – адамның (отбасының) материалдық жағдайына тексеру жүргізуге адамның (отбасының) келісімін алған күннен бастап – 15 (он бес) жұмыс күні</w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кент, ауыл, ауылдық округ әкімі, мансап орталығы, "электрондық үкіметтің" веб-порталы www. egov. kz (бұдан әрі – портал), ұялы байланыстың абоненттік құрылғысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...24 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-кент, ауыл, ауылдық округ әкіміне құжаттар топтамасын тапсырған күннен бастап – 18 (он сегіз) жұмыс күні</w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Портал, мансап орталығына жүгінген кезде – мансап орталығы құжаттар топтамасын тіркеген күннен бастап – 15 (он бес) жұмыс күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -13136,51 +15775,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік органдарға немесе ұйымдарға сұрау салу ресімдеген жағдайда құжаттар топтамасын қалыптастыру мерзімі өтініш берушіге жазбаша хабарлама жібере отырып, күнтізбелік 30 (отыз) күнге дейін тиісті мемлекеттік органдарға және (немесе) ұйымдарға сұрау салу келіп түскен күннен бастап екі жұмыс күні ішінде ұзартылады</w:t>
+Проактивтік қызмет көрсетілген кезде – адамның (отбасының) материалдық жағдайына тексеру жүргізуге адамның (отбасының) келісімін алған күннен бастап – 15 (он бес) жұмыс күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -13203,295 +15842,185 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-мансап орталығында, кент, ауыл, ауылдық округ әкімінде құжаттар топтамасын тапсыру үшін күтудің рұқсат етілген ең ұзақ уақыты – 30 минут</w:t>
+кент, ауыл, ауылдық округ әкіміне құжаттар топтамасын тапсырған күннен бастап – 18 (он сегіз) жұмыс күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...71 lines deleted...]
-Электронды (ішінара автоматтандырылған) / қағаз түрінде/проактивті</w:t>
+Мемлекеттік органдарға немесе ұйымдарға сұрау салу ресімдеген жағдайда құжаттар топтамасын қалыптастыру мерзімі өтініш берушіге жазбаша хабарлама жібере отырып, күнтізбелік 30 (отыз) күнге дейін тиісті мемлекеттік органдарға және (немесе) ұйымдарға сұрау салу келіп түскен күннен бастап екі жұмыс күні ішінде ұзартылады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...89 lines deleted...]
-Қызметті портал арқылы көрсеткен кезде тағайындау туралы хабарлама, ал бас тартқан жағдайда – оның себептерін көрсете отырып, көрсетілетін қызметті алушының "жеке кабинетіне" уәкілетті органның ЭЦҚ-мен куәландырылған электрондық құжат нысанында хабарлама.</w:t>
+мансап орталығында, кент, ауыл, ауылдық округ әкімінде құжаттар топтамасын тапсыру үшін күтудің рұқсат етілген ең ұзақ уақыты – 30 минут</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13524,376 +16053,484 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметтер көрсету кезінде көрсетілетін қызметті алушыдан өндіріп алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оларды өндіріп алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет жеке тұлғаларға тегін көрсетіледі.</w:t>
+Электронды (ішінара автоматтандырылған) / қағаз түрінде/проактивті</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс графигі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...1 lines deleted...]
-            </w:r>
+              <w:t>
+Атаулы әлеуметтік көмекті тағайындау туралы хабарлама, ал бас тартқан жағдайда – оның себептерін жазбаша нысанда мансап орталығы немесе әкім арқылы, сондай-ақ ұялы байланыс желілеріндегі абоненттік нөмірге хабарлама жіберу жолымен хабардар ету.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>кодексіне</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес сағат 12.30, 13.00-ден 14.00, 14.30-ға дейін түскі үзіліспен сағат 08.30, 9.00-ден 18.00, 18.30-ға дейін;</w:t>
+              <w:t>
+Қызметті портал арқылы көрсеткен кезде тағайындау туралы хабарлама, ал бас тартқан жағдайда – оның себептерін көрсете отырып, көрсетілетін қызметті алушының "жеке кабинетіне" уәкілетті органның ЭЦҚ-мен куәландырылған электрондық құжат нысанында хабарлама.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...24 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...1 lines deleted...]
-            </w:r>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>кодексіне</w:t>
-            </w:r>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден жұмаға дейін сағат 13.00-ден 14.00-ге дейін түскі үзіліспен сағат 9.00-ден 18.00-ге дейін.</w:t>
+              <w:t>
+Мемлекеттік қызмет жеке тұлғаларға тегін көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...24 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру – сағат 13.00-ден 14.30-ға дейін түскі үзіліспен сағат 9.00-ден 17.30-ға дейін.</w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) мансап орталығында, кент, ауыл, ауылдық округ әкімінде – Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерінен басқа, түскі үзілісті ескере отырып, көрсетілетін қызметті берушінің жұмыс кестесіне сәйкес дүйсенбіден жұмаға дейін өтінішті қабылдау және Мемлекеттік қызмет көрсету нәтижесін беру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызмет алдын ала жазылусыз және жеделдетіп қызмет көрсетусіз кезектілік тәртібінде көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -13915,272 +16552,254 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Мемлекеттік көрсетілетін қызмет алдын ала жазылусыз және жеделдетіп қызмет көрсетусіз кезектілік тәртібінде көрсетіледі.</w:t>
+              <w:t xml:space="preserve">
+2) порталда – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндері жүгінген кезде өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...24 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...1 lines deleted...]
-            </w:r>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>кодексіне</w:t>
-            </w:r>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндері жүгінген кезде өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+              <w:t>
+Мансап орталығына мемлекеттік қызмет көрсету үшін жүгінген кезде көрсетілетін қызметті беруші өтінішті қабылдау кезінде мынадай мәліметтерді алу үшін "электрондық үкімет" шлюзі арқылы мемлекеттік органдар мен ұйымдардың тиісті ақпараттық жүйелеріне (бұдан әрі – ақпараттық жүйелер) сұрау салуды қалыптастырады:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- </w:t>
-[...90 lines deleted...]
-Мансап орталығына мемлекеттік қызмет көрсету үшін жүгінген кезде көрсетілетін қызметті беруші өтінішті қабылдау кезінде мынадай мәліметтерді алу үшін "электрондық үкімет" шлюзі арқылы мемлекеттік органдар мен ұйымдардың тиісті ақпараттық жүйелеріне (бұдан әрі – ақпараттық жүйелер) сұрау салуды қалыптастырады :</w:t>
+1) өтініш берушінің жеке басын куәландыратын, оның ішінде цифрлық құжаттар сервисінен (жеке басын сәйкестендіру үшін);</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -14203,51 +16822,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) өтініш берушінің жеке басын куәландыратын, оның ішінде цифрлық құжаттар сервисінен (жеке басын сәйкестендіру үшін);</w:t>
+2) қандас мәртебесі туралы;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -14270,51 +16889,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) қандас мәртебесі туралы;</w:t>
+3) босқын мәртебесі туралы;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -14337,51 +16956,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) босқын мәртебесі туралы;</w:t>
+4) шетелдік мәртебесі туралы;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -14404,51 +17023,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) шетелдік мәртебесі туралы;</w:t>
+5) азаматтығы жоқ адам мәртебесі туралы;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -14471,51 +17090,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) азаматтығы жоқ адам мәртебесі туралы;</w:t>
+6) отбасының әрбір мүшесіне тұрақты немесе уақытша тұрғылықты жері бойынша тіркеу туралы;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -14538,51 +17157,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6) отбасының әрбір мүшесіне тұрақты немесе уақытша тұрғылықты жері бойынша тіркеу туралы;</w:t>
+7) жәрдемақыларды беру жөніндегі уәкілетті ұйымдағы банктік деректемелер туралы;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -14605,51 +17224,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7) жәрдемақыларды беру жөніндегі уәкілетті ұйымдағы банктік деректемелер туралы;</w:t>
+8) мүгедектікті белгілеу туралы;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -14672,51 +17291,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8) мүгедектікті белгілеу туралы;</w:t>
+9) баланың тууын (қайтыс болуын) тіркеу туралы (барлық балаларға);</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -14739,51 +17358,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9) баланың тууын (қайтыс болуын) тіркеу туралы (барлық балаларға);</w:t>
+10) қорғаншылық (қамқоршылық) белгілеу туралы;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -14806,51 +17425,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10) қорғаншылық (қамқоршылық) белгілеу туралы;</w:t>
+11) бала асырап алу туралы;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -14873,51 +17492,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11) бала асырап алу туралы;</w:t>
+12) некені (ерлі-зайыптылықты) Қазақстан Республикасынан тыс жерде тіркеу жағдайларын қоспағанда, неке (ерлі-зайыптылықты) қиюды (некені бұзуды) тіркеу туралы;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -14940,51 +17559,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12) некені (ерлі-зайыптылықты) Қазақстан Республикасынан тыс жерде тіркеу жағдайларын қоспағанда, неке (ерлі-зайыптылықты) қиюды (некені бұзуды) тіркеу туралы;</w:t>
+13) егер он сегіз жастан жиырма үш жасқа дейінгі асырауындағылар күндізгі оқу нысанының білім алушылары болып табылса – оқу орнында оқу фактісі туралы;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -15007,51 +17626,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13) егер он сегіз жастан жиырма үш жасқа дейінгі асырауындағылар күндізгі оқу нысанының білім алушылары болып табылса – оқу орнында оқу фактісі туралы;</w:t>
+14) кірістер туралы (жалақы, әлеуметтік төлемдер, кәсіпкерлік қызметтен түскен табыстар, жылжымайтын және (немесе) жылжымалы мүлікті жалға беруден, жылжымайтын және (немесе) жылжымалы мүлікті сатудан түскен табыстар);</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -15074,51 +17693,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14) кірістер туралы (жалақы, әлеуметтік төлемдер, кәсіпкерлік қызметтен түскен табыстар, жылжымайтын және (немесе) жылжымалы мүлікті жалға беруден, жылжымайтын және (немесе) жылжымалы мүлікті сатудан түскен табыстар);</w:t>
+15) кәсіпкерлік қызметті жүзеге асыратын адамның мәртебесі туралы;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -15141,51 +17760,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15) кәсіпкерлік қызметті жүзеге асыратын адамның мәртебесі туралы;</w:t>
+16) өтініш берушіде және оның отбасы мүшелерінде атаулы әлеуметтік көмекті тағайындау, төлеу немесе тағайындауға өтініш беру фактісінің болуы туралы;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -15208,51 +17827,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16) өтініш берушіде және оның отбасы мүшелерінде атаулы әлеуметтік көмекті тағайындау, төлеу немесе тағайындауға өтініш беру фактісінің болуы туралы;</w:t>
+17) жеке қосалқы шаруашылықтың болуы туралы;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -15275,51 +17894,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17) жеке қосалқы шаруашылықтың болуы туралы;</w:t>
+18) жұмыспен қамтуға жәрдемдесудің белсенді шараларына тартылатын отбасының еңбекке қабілетті мүшелері үшін еңбек қызметі туралы (бар болса);</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -15342,51 +17961,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18) жұмыспен қамтуға жәрдемдесудің белсенді шараларына тартылатын отбасының еңбекке қабілетті мүшелері үшін еңбек қызметі туралы (бар болса);</w:t>
+19) жұмыспен қамтуға жәрдемдесудің белсенді шараларына тартылатын отбасының еңбекке қабілетті мүшелері үшін білімі, біліктілігі, арнайы білімінің немесе кәсіптік даярлығының (бар болса) болуы туралы;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -15409,51 +18028,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19) жұмыспен қамтуға жәрдемдесудің белсенді шараларына тартылатын отбасының еңбекке қабілетті мүшелері үшін білімі, біліктілігі, арнайы білімінің немесе кәсіптік даярлығының (бар болса) болуы туралы;</w:t>
+20) атаулы әлеуметтік көмек тағайындауға жүгінер алдындағы үш ай қатарынан алимент туралы және (немесе) ол бойынша берешектің болуы туралы;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -15476,51 +18095,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20) атаулы әлеуметтік көмек тағайындауға жүгінер алдындағы үш ай қатарынан алимент туралы және (немесе) ол бойынша берешектің болуы туралы;</w:t>
+21) өтініш берушінің отбасы мүшелерінің бас бостандығынан айыру немесе мәжбүрлеп емдеу орындарында болуы туралы;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -15543,51 +18162,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21) өтініш берушінің отбасы мүшелерінің бас бостандығынан айыру немесе мәжбүрлеп емдеу орындарында болуы туралы;</w:t>
+22) меншігінде тұрғын үй, үй-жайдың болуы туралы;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -15610,51 +18229,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22) меншігінде тұрғын үй, үй-жайдың болуы туралы;</w:t>
+23) меншігінде жеке тұрғын үй құрылысына арналған жер учаскесінің болуы туралы;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -15677,51 +18296,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23) меншігінде жеке тұрғын үй құрылысына арналған жер учаскесінің болуы туралы;</w:t>
+24) меншігінде автокөлік құралының болуы туралы;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -15744,51 +18363,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24) меншігінде автокөлік құралының болуы туралы;</w:t>
+25) іздестіру есебіндегі адамның мәртебесі туралы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -15811,51 +18430,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25) іздестіру есебіндегі адамның мәртебесі туралы мәліметтер алу үшін "электрондық үкімет" шлюзі арқылы мемлекеттік органдар мен ұйымдардың тиісті ақпараттық жүйелеріне (бұдан әрі – ақпараттық жүйелер) сұрау салуды қалыптастырады;</w:t>
+Ақпараттық жүйелерде мәліметтер болмаған жағдайда әкім немесе мансап орталығы тиісті мемлекеттік органға және (немесе) ұйымға жазбаша сұрау салуды ресімдейді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -15878,51 +18497,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақпараттық жүйелерде мәліметтер болмаған жағдайда әкім немесе мансап орталығы тиісті мемлекеттік органға және (немесе) ұйымға жазбаша сұрау салуды ресімдейді.</w:t>
+Өтініш беруші жоғарыда көрсетілген құжаттарды қағаз жеткізгіште ұсынуға құқылы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -15945,51 +18564,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтініш беруші жоғарыда көрсетілген құжаттарды қағаз жеткізгіште ұсынуға құқылы.</w:t>
+Өтініш берген кезде көрсетілетін өтініш берушіге Орталықта, кент, ауыл, ауылдық округ әкімі - тіркеу күні және мемлекеттік қызметті алу күні, құжаттарды қабылдаған адамның тегі мен аты-жөні көрсетілген өтініштің үзбелі талоны беріледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -16012,51 +18631,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтініш берген кезде көрсетілетін өтініш берушіге Орталықта, кент, ауыл, ауылдық округ әкімі - тіркеу күні және мемлекеттік қызметті алу күні, құжаттарды қабылдаған адамның тегі мен аты-жөні көрсетілген өтініштің үзбелі талоны беріледі.</w:t>
+Көрсетілетін қызметті берушілер цифрлық құжаттарды порталда тіркелген пайдаланушының ұялы байланысының абоненттік нөмірі арқылы ұсынылған құжат иесінің келісімі болған жағдайда, іске асырылған интеграция арқылы цифрлық құжаттар сервисінен бір реттік парольді беру арқылы немесе портал хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу арқылы алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -16079,51 +18698,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушілер цифрлық құжаттарды "электрондық үкімет" веб-порталында тіркелген пайдаланушының ұялы байланысының абоненттік нөмірі арқылы ұсынылған құжат иесінің келісімі болған жағдайда, іске асырылған интеграция арқылы цифрлық құжаттар сервисінен бір реттік парольді беру арқылы немесе "электрондық үкімет" веб-порталының хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу арқылы алады.</w:t>
+Порталға:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсетілетін қызметті алушының ЭЦҚ-мен куәландырылған портал арқылы атаулы әлеуметтік көмек тағайындауға өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсетілетін қызметті алушы мен оның отбасы мүшелерінің жеке басын куәландыратын құжаттың, қандастың мәртебесі туралы, босқын мәртебесі туралы, шетелдіктің мәртебесі туралы, азаматтығы жоқ адамның мәртебесі туралы, отбасының әрбір мүшесіне тұрақты немесе уақытша тұрғылықты жері бойынша тіркеу туралы мәліметтер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жәрдемақы беру жөніндегі уәкілетті ұйымдағы банктік деректемелері туралы; мүгедектікті белгілеу туралы; баланың (барлық балаларға) тууын (қайтыс болуын) тіркеу туралы; қорғаншылық (қамқоршылық) белгілеу туралы; бала асырап алу туралы; некені (ерлі-зайыптылықты) одан тыс жерлерде тіркеу жағдайларын қоспағанда, неке қиюды (ерлі-зайыптылықты) тіркеу туралы; егер он сегіз жастан жиырма үш жасқа дейінгі асырауындағылар күндізгі оқу нысанының білім алушылары болып табылса – оқу орнында оқу фактісі туралы; табыстар туралы (жалақы, әлеуметтік төлемдер, кәсіпкерлік қызметтен, жылжымайтын және (немесе) жылжымалы мүлікті жалға беруден, жылжымайтын және (немесе) жылжымалы мүлікті сатудан түскен табыстар), кәсіпкерлік қызметті жүзеге асыратын адамның мәртебесі туралы, өтініш берушіде және оның отбасы мүшелерінде атаулы әлеуметтік көмекті тағайындау, төлеу немесе тағайындауға өтініш беру фактісінің болуы туралы әлеуметтік көмек, жұмыспен қамтуға жәрдемдесудің белсенді шараларына тартылатын отбасының еңбекке қабілетті мүшелері үшін жеке қосалқы шаруашылығының болуы туралы, еңбек қызметі (бар болса) туралы; жұмыспен қамтуға жәрдемдесудің белсенді шараларына тартылатын отбасының еңбекке қабілетті мүшелері үшін білімі, біліктілігі, арнайы білімінің немесе кәсіптік даярлығының (бар болса) болуы туралы; алименттер және (немесе) оларды алмастыратын адамдар туралы атаулы әлеуметтік көмек тағайындауға өтініш білдірген тоқсанның алдындағы үш ай қатарынан олар бойынша берешектің болуы туралы; өтініш берушінің отбасы мүшелерінің бас бостандығынан айыру немесе мәжбүрлеп емдеу орындарында болуы туралы; меншігінде тұрғын үйдің, үй-жайлардың болуы туралы, меншігінде жеке тұрғын үй құрылысына арналған жер учаскесінің болуы туралы, меншігінде көлік құралының болуы туралы, іздестіру есебіндегі адамның мәртебесі туралы көрсетілетін қызметті алушы "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушілер іске асырылған интеграция арқылы цифрлық құжаттарды цифрлық құжаттар</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сервисінен порталда тіркелген пайдаланушының ұялы байланыс абоненттік нөмірі арқылы ұсынылған құжат иесінің келісімі болған жағдайда, бір реттік парольді беру арқылы немесе портал хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу арқылы алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -16146,377 +18855,269 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Порталға:</w:t>
+Проактивтік қызмет көрсетілген кезде:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-көрсетілетін қызметті алушының ЭЦҚ-мен куәландырылған электрондық үкімет порталы арқылы атаулы әлеуметтік көмек тағайындауға өтініш;</w:t>
+мемлекеттік қызметті көрсету үшін – көрсетілетін қызметті алушының проактивті қызмет көрсетуге келісімі, сондай-ақ көрсетілетін қызметті алушының ұялы байланысының абоненттік құрылғысы арқылы банк шотының нөмірін растау немесе ұсыну.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-көрсетілетін қызметті алушы мен оның отбасы мүшелерінің жеке басын куәландыратын құжаттың, қандастың мәртебесі туралы, босқын мәртебесі туралы, шетелдіктің мәртебесі туралы, азаматтығы жоқ адамның мәртебесі туралы, отбасының әрбір мүшесіне тұрақты немесе уақытша тұрғылықты жері бойынша тіркеу туралы мәліметтер;</w:t>
-[...53 lines deleted...]
-сервисінен порталда тіркелген пайдаланушының ұялы байланыс абоненттік нөмірі арқылы ұсынылған құжат иесінің келісімі болған жағдайда, бір реттік парольді беру арқылы немесе портал хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу арқылы алады.</w:t>
+Көрсетілетін қызметті алушының және оның отбасы мүшелерінің жеке басын куәландыратын құжаттың, қандас мәртебесі туралы, босқын мәртебесі туралы, шетелдік мәртебесі туралы, азаматтығы жоқ адам мәртебесі туралы, отбасының әрбір мүшесіне тұрақты немесе уақытша тұрғылықты жері бойынша тіркеу туралы, мүгедектікті белгілеу туралы, баланың тууын (қайтыс болуын) (барлық балаларға) тіркеу туралы, қорғаншылық (қамқоршылық) белгілеу туралы, бала асырап алу туралы, Қазақстан Республикасынан тыс жерлерде некені (ерлі-зайыптылықты) тіркеу жағдайларын қоспағанда, некені (ерлі-зайыптылықты) қиюды (бұзуды) тіркеу туралы, егер он сегіз жастан жиырма үш жасқа дейінгі асырауындағылар күндізгі оқу нысанының білім алушылары болып табылса - оқу орнында оқу фактісі туралы, табыс туралы (жалақы, әлеуметтік төлемдер, кәсіпкерлік қызметтен түскен табыстар, жылжымайтын және (немесе) жылжымалы мүлікті жалға беруден, жылжымайтын және (немесе) жылжымалы мүлікті сатудан түскен табыстар); кәсіпкерлік қызметті жүзеге асыратын адамның мәртебесі туралы, өтініш берушіде және оның отбасы мүшелерінде атаулы әлеуметтік көмек тағайындау, төлеу немесе оны тағайындауға өтініш беру фактісінің болуы туралы, жеке қосалқы шаруашылығының болуы туралы, жұмыспен қамтуға жәрдемдесудің белсенді шараларына тартылатын отбасының еңбекке қабілетті мүшелері үшін еңбек қызметі туралы (бар болса), жұмыспен қамтуға жәрдемдесудің белсенді шараларына тартылатын отбасының еңбекке қабілетті мүшелері үшін білімі, біліктілігі, арнайы білімінің немесе кәсіптік даярлығының (бар болса) болуы туралы, атаулы әлеуметтік көмек тағайындауға өтініш білдірген тоқсанның алдындағы қатарынан үш ай ішінде алимент және (немесе) олар бойынша берешегінің болуы туралы, бас бостандығынан айыру орындарында болуы немесе өтініш берушінің отбасы мүшелерін мәжбүрлеп емдеу туралы, меншігінде тұрғын үйдің, үй-жайлардың болуы туралы, меншігінде жеке тұрғын үй құрылысына арналған жер учаскесінің болуы туралы, меншігінде автокөлік құралының болуы туралы, іздестіру есебіндегі адамның мәртебесі туралы мәліметтерді, электрондық өтініште көрсетілген банк шотының нөмірі туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады. Көрсетілетін қызметті берушілер цифрлық құжаттарды іске асырылған интеграция арқылы цифрлық құжаттар сервисінен портал хабарламасына жауап ретінде қысқа мәтіндік хабар жіберу арқылы пайдаланушының порталда тіркелген ұялы байланысының абоненттік нөмірі арқылы ұсынылған құжат иесінің келісімі болған жағдайда алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...24 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Проактивтік қызмет көрсетілген кезде:</w:t>
-[...1 lines deleted...]
-          </w:p>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-мемлекеттік қызметті көрсету үшін – көрсетілетін қызметті алушының проактивті қызмет көрсетуге келісімі, сондай-ақ көрсетілетін қызметті алушының ұялы байланысының абоненттік құрылғысы арқылы банк шотының нөмірін растау немесе ұсыну.</w:t>
-[...1 lines deleted...]
-          </w:p>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының және оның отбасы мүшелерінің жеке басын куәландыратын құжаттың, қандас мәртебесі туралы, босқын мәртебесі туралы, шетелдік мәртебесі туралы, азаматтығы жоқ адам мәртебесі туралы, отбасының әрбір мүшесіне тұрақты немесе уақытша тұрғылықты жері бойынша тіркеу туралы, мүгедектікті белгілеу туралы, баланың тууын (қайтыс болуын) (барлық балаларға) тіркеу туралы, қорғаншылық (қамқоршылық) белгілеу туралы, бала асырап алу туралы, Қазақстан Республикасынан тыс жерлерде некені (ерлі-зайыптылықты) тіркеу жағдайларын қоспағанда, некені (ерлі-зайыптылықты) қиюды (бұзуды) тіркеу туралы, егер он сегіз жастан жиырма үш жасқа дейінгі асырауындағылар күндізгі оқу нысанының білім алушылары болып табылса - оқу орнында оқу фактісі туралы, табыс туралы (жалақы, әлеуметтік төлемдер, кәсіпкерлік қызметтен түскен табыстар, жылжымайтын және (немесе) жылжымалы мүлікті жалға беруден, жылжымайтын және (немесе) жылжымалы мүлікті сатудан түскен табыстар); кәсіпкерлік қызметті жүзеге асыратын адамның мәртебесі туралы, өтініш берушіде және оның отбасы мүшелерінде атаулы әлеуметтік көмек тағайындау, төлеу немесе оны тағайындауға өтініш беру фактісінің болуы туралы, жеке қосалқы шаруашылығының болуы туралы, жұмыспен қамтуға жәрдемдесудің белсенді шараларына тартылатын отбасының еңбекке қабілетті мүшелері үшін еңбек қызметі туралы (бар болса), жұмыспен қамтуға жәрдемдесудің белсенді шараларына тартылатын отбасының еңбекке қабілетті мүшелері үшін білімі, біліктілігі, арнайы білімінің немесе кәсіптік даярлығының (бар болса) болуы туралы, атаулы әлеуметтік көмек тағайындауға өтініш білдірген тоқсанның алдындағы қатарынан үш ай ішінде алимент және (немесе) олар бойынша берешегінің болуы туралы, бас бостандығынан айыру орындарында болуы немесе өтініш берушінің отбасы мүшелерін мәжбүрлеп емдеу туралы, меншігінде тұрғын үйдің, үй-жайлардың болуы туралы, меншігінде жеке тұрғын үй құрылысына арналған жер учаскесінің болуы туралы, меншігінде автокөлік құралының болуы туралы, іздестіру есебіндегі адамның мәртебесі туралы мәліметтерді, электрондық өтініште көрсетілген банк шотының нөмірі туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
-[...17 lines deleted...]
-Көрсетілетін қызметті берушілер цифрлық құжаттарды іске асырылған интеграция арқылы цифрлық құжаттар сервисінен портал хабарламасына жауап ретінде қысқа мәтіндік хабар жіберу арқылы пайдаланушының порталда тіркелген ұялы байланысының абоненттік нөмірі арқылы ұсынылған құжат иесінің келісімі болған жағдайда алады.</w:t>
+Атаулы әлеуметтік көмек тағайындаудан бас тартуға:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...72 lines deleted...]
-Атаулы әлеуметтік көмек тағайындаудан бас тартуға:</w:t>
+1) отбасының жан басына шаққандағы орташа кірісінің облыстарда, республикалық маңызы бар қалаларда, астанада белгіленген кедейлік шегінен асуы;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -16539,51 +19140,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) отбасының жан басына шаққандағы орташа кірісінің облыстарда, республикалық маңызы бар қалаларда, астанада белгіленген кедейлік шегінен асуы;</w:t>
+2) учаскелік комиссияның материалдық жағдайына тексеру жүргізуден өтініш берушінің бас тартуы;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -16606,51 +19207,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) учаскелік комиссияның материалдық жағдайына тексеру жүргізуден өтініш берушінің бас тартуы;</w:t>
+3) адамның (отбасының) материалдық жағдайын тексеру нәтижесінде дайындалған қажеттіліктің жоқтығы туралы учаскелік комиссияның қорытындысы;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -16672,52 +19273,72 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-3) адамның (отбасының) материалдық жағдайын тексеру нәтижесінде дайындалған қажеттіліктің жоқтығы туралы учаскелік комиссияның қорытындысы;</w:t>
+              <w:t xml:space="preserve">
+4) Кодекстің 122-бабының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-тармағында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> көрсетілген адамдарды қоспағанда, отбасының еңбекке қабілетті мүшесінің жұмыспен қамтуға жәрдемдесетін шараларға қатысудан бас тартқан күннен бастап алты ай ішінде бас тартуы;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -16739,72 +19360,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> көрсетілген адамдарды қоспағанда, отбасының еңбекке қабілетті мүшесінің жұмыспен қамтуға жәрдемдесетін шараларға қатысудан бас тартқан күннен бастап алты ай ішінде бас тартуы;</w:t>
+              <w:t>
+5) алушының кінәсінан бұрын жасалған әлеуметтік келісімшартты бұзу және (немесе) әлеуметтік келісімшартта көзделген міндеттемелерді орындамау – атаулы әлеуметтік көмек тағайындауға қайталап өтініш бергенге дейінгі алты ай ішінде;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -16827,233 +19428,166 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) алушының кінәсінан бұрын жасалған әлеуметтік келісімшартты бұзу және (немесе) әлеуметтік келісімшартта көзделген міндеттемелерді орындамау – атаулы әлеуметтік көмек тағайындауға қайталап өтініш бергенге дейінгі алты ай ішінде;</w:t>
+6) атаулы әлеуметтік көмек тағайындау үшін көрінеу жалған мәліметтер және (немесе) дұрыс емес құжаттарды – олар ұсынылған күннен бастап алты ай ішінде ұсыну негіз болып табылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметтерді, оның ішінде электрондық нысанда ұсыну ерекшеліктерін ескере отырып қойылатын өзге де талаптар</w:t>
+Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету орындарының мекенжайлары Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің www. enbek. gov. kz интернет-ресурсында "Мемлекеттік қызметтер" бөлімінде орналастырылған.</w:t>
+Мемлекеттік қызмет көрсету орындарының мекенжайлары Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің www.enbek.gov.kz интернет-ресурсында "Мемлекеттік қызметтер" бөлімінде орналастырылған.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -17351,68 +19885,182 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z149" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Атаулы әлеуметтік көмекті тағайындауға өтінішті қабылдаудан бас тарту туралы 20____ жылғы "___" ______ №_______ ҚОЛХАТ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мансап орталығы _________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17782,109 +20430,212 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Атаулы әлеуметтік көмекті</w:t>
+              <w:t>Атаулы әлеуметтік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тағайындау және төлеу</w:t>
+              <w:t>көмекті тағайындау және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына 4-қосымша</w:t>
+              <w:t>төлеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Атаулы әлеуметтік көмекті тағайындауға өтініштерді тіркеу журналы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -17905,339 +20656,429 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с №</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Отбасының тіркеу нөмірі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Отбасының тіркеу нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтініш қабылдау күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өтініш қабылдау күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтініш берушінің тегі, аты, әкесінің аты (бар болса)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өтініш берушінің тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтініш берушінің мекен жайы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өтініш берушінің мекен жайы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Учаскелік комиссия қарауына берілген күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Учаскелік комиссия қарауына берілген күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Учаскелік комиссиядан қорытынды қабылдаған күн</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Учаскелік комиссиядан қорытынды қабылдаған күн</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыспен қамту мәселелері жөніндегі аудандық (қалалық) немесе өңірлік комиссияның қарауына жолданған күн</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жұмыспен қамту мәселелері жөніндегі аудандық (қалалық) немесе өңірлік комиссияның қарауына жолданған күн</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс пен қамту мәселелері жөніндегі аудандық (қалалық) немесе өңірлік комиссиядан ұсыным алынған күн</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жұмыс пен қамту мәселелері жөніндегі аудандық (қалалық) немесе өңірлік комиссиядан ұсыным алынған күн</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18865,339 +21706,519 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Әлеуметтік келісімшарт жасау нөмірі мен күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Әлеуметтік </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>келісімшарт жасау нөмірі мен күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Атаулы әлеуметтік көмек тағайындау жөніндегі уәкілетті органға өтініш берушінің құжаттар пакеті қосылған шешім жобасын жолдаған күн</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Атаулы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әлеуметтік көмек тағайындау жөніндегі уәкілетті органға өтініш берушінің құжаттар пакеті қосылған шешім жобасын жолдаған күн</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Атаулы әлеуметтік көмек түрі (шартты/шартсыз)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Атаулы әлеуметтік </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көмек түрі (шартты/шартсыз)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Атаулы әлеуметтік көмекті тағайындау (төлем мөлшерін өзгерту, төлеуді тоқтата тұру, төлеуді тоқтату, тағайындаудан бас тарту) туралы шешімнің күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Атаулы әлеуметт</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ік көмекті тағайындау (төлем мөлшерін өзгерту, төлеуді тоқтата тұру, төлеуді тоқтату, тағайындаудан бас тарту) туралы шешімнің күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тағайындау кезеңі (аймен көрсетілсін)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тағайындау </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кезеңі (аймен көрсетілсін)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Отбасыға тағайындалған төлемнің жалпы соммасы (теңге)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Отбасыға </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тағайындалған төлемнің жалпы соммасы (теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қосымша келісімнің нөмірі және күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қосымша </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>келісімнің нөмірі және күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қосымша келісім бойынша тағайындау немесе тағайындаудан бас тарту туралы атаулы әлеуметтік көмек тағайындау жөніндегі уәкілетті орган шешімінің күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қосымша келісім </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша тағайындау немесе тағайындаудан бас тарту туралы атаулы әлеуметтік көмек тағайындау жөніндегі уәкілетті орган шешімінің күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Отбасыға тағайындалған төлемнің жалпы сомасы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Отбасыға </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тағайындалған төлемнің жалпы сомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19822,109 +22843,212 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Атаулы әлеуметтік көмекті</w:t>
+              <w:t>Атаулы әлеуметтік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тағайындау және төлеу</w:t>
+              <w:t>көмекті тағайындау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына 5-қосымша</w:t>
+              <w:t>және төлеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініштерді тіркеудің электрондық журналы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 5-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -19946,375 +23070,495 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-өтініш №</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өтініш №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтініштің тіркелген күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өтініштің тіркелген күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтініш берушінің жеке сәйкестендіру нөмірі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өтініш берушінің жеке сәйкестендіру нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтініш берушінің тегі, аты, әкесінің аты (бар болса)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өтініш берушінің тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтініш берушінің тұрғылықты мекенжайы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өтініш берушінің тұрғылықты мекенжайы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Учаскелік комиссияның қарауына беру күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Учаскелік комиссияның қарауына беру күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Учаскелік комиссиядан қорытындыны қабылдау күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Учаскелік комиссиядан қорытындыны қабылдау күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыспен қамту мәселелері жөніндегі аудандық (қалалық) немесе өңірлік комиссияның қарауына жіберілген күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жұмыспен қамту мәселелері жөніндегі аудандық (қалалық) немесе өңірлік комисс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ияның қарауына жіберілген күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыспен қамту мәселелері жөніндегі аудандық (қалалық) немесе өңірлік комиссияның ұсынымдарын алған күн</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жұмыспен қамту мәселелері жөніндегі аудандық (қалалық) немесе өңірлік комисс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ияның ұсынымдарын алған күн</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Әлеуметтік келісімшарттың нөмірі және жасалған күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әлеуметтік келісімшарттың нөмірі және жасалған күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21005,303 +24249,383 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтініш берушінің құжаттар пакетімен шешім жобасын атаулы әлеуметтік көмек тағайындау жөніндегі уәкілетті органға жолдау күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өтініш берушінің құжаттар пакетімен шешім жобасын атаулы әлеуметтік көмек тағайындау жөніндегі уәкілетті органға жолдау күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Атаулы әлеуметтік көмектің түрі (шартсыз / шартты)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Атаулы әлеуметтік көмектің түрі (шартсыз / шартты)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Атаулы әлеуметтік көмек тағайындау (төлем мөлшерін өзгерту, төлемді тоқтата тұру, төлемді тоқтату, тағайындаудан бас тарту) туралы шешімнің күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Атаулы әлеуметтік көмек тағайындау (төлем мөлшерін өзгерту, төлемді тоқтата тұру, төлемді тоқтату, тағайындаудан бас тарту) туралы шешімнің күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тағайындау кезеңі (аймен көрсету)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тағайындау кезеңі (аймен көрсету)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Отбасына тағайындалған төлемнің жалпы сомасы (теңгемен)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Отбасына тағайындалған төлемнің жалпы сомасы (теңгемен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қосымша келісімнің нөмірі және жасалған күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қосымша келісімнің нөмірі және жасалған күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-атаулы әлеуметтік көмек тағайындау жөніндегі уәкілетті органның қосымша келісім бойынша тағайындау немесе тағайындаудан бас тарту туралы шешімінің күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атаулы әлеуметтік көмек тағайындау жөніндегі уәкілетті органның қосымша келісім бойынша тағайындау немесе тағайындаудан бас тарту туралы шешімінің күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Отбасына тағайындалған төлемнің жалпы сомасы (теңгемен)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Отбасына тағайындалған төлемнің жалпы сомасы (теңгемен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21862,505 +25186,473 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Атаулы әлеуметтік көмекті</w:t>
+              <w:t>Атаулы әлеуметтік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тағайындау және төлеу</w:t>
+              <w:t>көмекті тағайындау және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына 6-қосымша</w:t>
+              <w:t>төлеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Учаскелік комиссияның 20__ жылғы "__" _______ № ____ қорытындысы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...215 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Комиссия мүшелері: </w:t>
-[...42 lines deleted...]
-        <w:jc w:val="both"/>
+      Ескерту. 6-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ____ данада қоса берілген құжаттармен қорытынды </w:t>
-[...107 lines deleted...]
-      кент, ауыл, ауылдық округ әкімінің қолы.</w:t>
+      Учаскелік комиссия Кодекстің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>124-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес отбасының (өтініш берушінің)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(өтініш берушінің тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтінішін және оған қоса берілген құжаттарды қарап, ұсынылған құжаттардың және өтініш берушінің (отбасының) материалдық жағдайын тексеру нәтижелерінің негізінде отбасына (тұлғаға) қажеттіліктің болмауы, шартты/шартсыз ақшалай көмек түрінде (біржолғы/ай сайын) атаулы әлеуметтік көмек көрсету (қажетінің асты сызылсын)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>туралы (қажеттілігі, қажет еместігі) қорытынды шығарды.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Комиссия төрағасы:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Комиссия мүшелері:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(қолдары) (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____ данада қоса берілген құжаттармен қорытынды 20__ жылғы "__" ________ қабылданды.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мансап орталығының қызметкерінің тегі, аты, әкесінің аты</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ол болған жағдайда), лауазымы, қолы _________________________________ немесе өтініш </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">беруші ауылдық елді мекенде тұрған жағдайда, құжаттарды қабылдаған кент, ауыл, ауылдық </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>округ әкімінің қолы.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -22409,261 +25701,307 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Учаскелік комиссияның</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>20__ жылғы "__"______ № ____</w:t>
+              <w:t>20__ жылғы "__"______</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қорытындысына қосымша</w:t>
+              <w:t>№ ____ қорытындысына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z154" w:id="150"/>
-[...158 lines deleted...]
-      __________________________________________________________________________</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Учаскелік комиссияның атаулы әлеуметтік көмек тағайындауға өтініш берушінің </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">материалдық жағдайын тексеру актісі 20__ жылғы "__" ________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________ (елді мекен)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Өтініш берушінің тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Тұрғылықты мекенжайы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Жұмыс орны, лауазымы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Отбасы құрамы (отбасында нақты тұратындар ескеріледі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       адам, оның ішінде:</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -22683,339 +26021,439 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегі, аты, әкесінің аты (бар болса)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Туған күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Туған күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтініш берушіге туыстық қатынасы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өтініш берушіге туыстық қатынасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Білімі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Білімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмысы, (жұмыс, оқу орны, тәуелсіз қызметкер, жұмыссыз)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жұмысы, (жұмыс, оқу орны, тәуелсіз қызметкер, жұмыссыз)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыссыздықтың себебі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жұмыссыздықтың себебі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыссыз ретінде жұмыспен қамту органдарында тіркелуі туралы деректер</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жұмыссыз ретінде жұмыспен қамту органдарында тіркелуі туралы деректер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қоғамдық жұмыстарға, кәсіптік дайындыққа (қайта даярлау, біліктілігін арттыру) немесе жұмыспен қамтудың мемлекеттік шараларына қатысуы туралы мәліметтер</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қоғамдық жұмыстарға, кәсіптік дайындыққа (қайта даярлау, біліктілігін арттыру) немесе жұмыспен қамтудың мемлекеттік шараларына қатысуы туралы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23274,260 +26712,219 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...198 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Еңбекке қабілетті адамдардың барлығы _________.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жұмыссыз ретінде тіркелген адамдар _______.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кодекстің 121-бабының жетінші абзацында көзделген себептер бойынша жұмыссыз _______ адам.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жұмыссыздықтың басқа да себептері (іздеуде, бас бостандығынан айыру орындарында) ______ адам.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кәмелетке толмаған балалардың саны _______ адам, оның ішінде:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мемлекеттің толық қамтамасыз етуімен оқитындар _____ адам;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жоғары және арнайы орта оқу орындарында ақылы негізде оқитындар - ____ адам, оқушыға оқудың бір жылдық құны ________ теңге.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. Тұру жағдайы (жатақхана, жалдамалы, жекешелендірілген тұрғын үй, қызметтік тұрғын үй, тұрғын үй кооперативі, жеке тұрғын үй немесе басқасы) (қажетінің асты сызылсын)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ас үйді, қойманы және дәлізді қоспағанда бөлмелер саны_______________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тұрғын үйді бір айда ұстап тұру шығындары _________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Отбасының табысы:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -23544,195 +26941,245 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Табысы бар отбасы мүшелерінің тегі, аты, әкесінің аты (бар болса) (оның ішінде өтініш берушінің)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Табысы бар отбасы мүшелерінің тегі, аты, әкесінің аты (ол болған жағдайда) (оның ішінде өтініш берушінің)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Табыс түрі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Табыс түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жүгінген тоқсан алдындағы тоқсандағы сомасы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жүгінген тоқсан алдындағы тоқсандағы сомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке қосалқы шаруашылық (аула алдындағы учаске, мал мен құс), саяжай және жер учаскесі (жер үлесі) туралы мәліметтер</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жеке қосалқы шаруашылық (аула алдындағы учаске, мал мен құс), саяжай және жер учаскесі (жер үлесі) туралы мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23863,548 +27310,449 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      7. Бар-жоғы:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">автокөліктің (маркасы, шығарылған жылы, құқық беретін құжат, оны пайдаланудан түскен </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">табыс) __________________________ өзге тұрғын үй, қазіргі уақытта тұрып жатқанды </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қоспағанда (оны пайдаланудан түскен табыс)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8. Отбасының өзге табыстары (нысаны, сомасы, көзі):</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9. Мұқтаждық көрінісінің белгілері</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10. Әл-ауқаты көрінетін белгілері</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11. Санитариялық-эпидемиологиялық тұру жағдайы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12. Учаскелік комиссияның басқа байқаулары:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      автокөліктің (маркасы, шығарылған жылы, құқық беретін құжат, оны пайдаланудан </w:t>
-[...467 lines deleted...]
-                                                    басқа мүшелері).</w:t>
+      13. Атаулы әлеуметтік көмекке мұқтаждықтың болмауы Кодекстің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>124-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3 тармағының 2 бөлігіне сәйкес уәкілетті мемлекеттік </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      органымен бекітілген өтініш берушінің материалдық жағдайын тексеру нәтижелері бойынша атаулы әлеуметтік көмекке мұқтаждықты айқындау критерийлеріне сәйкес айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Комиссия төрағасы: ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Комиссия мүшелері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жасалған актімен таныстым:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтініш берушінің тегі, аты, әкесінің аты (ол болған жағдайда) және қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тексеруден бас тартамын</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Өтініш берушінің тегі, аты, әкесінің аты (ол болған жағдайда) және қолы (немесе отбасының басқа мүшелері)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -24440,523 +27788,573 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Атаулы әлеуметтік көмекті</w:t>
+              <w:t>Атаулы әлеуметтік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тағайындау және төлеу</w:t>
+              <w:t>көмекті тағайындау және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына 7-қосымша</w:t>
+              <w:t>төлеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Код ___________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Облыс (қала) ____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z156" w:id="151"/>
+    <w:bookmarkStart w:name="z156" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Атаулы әлеуметтік көмек тағайындау (төлем мөлшерін өзгерту, төлемді тоқтата тұру, төлемді тоқтату, тағайындаудан бас тарту) туралы шешім ______________ (ауданы/қала) бойынша 20__ жылғы ___ __________ № _____</w:t>
-[...7 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve"> ____________________________________________________ Атаулы әлеуметтік көмек тағайындау (төлем мөлшерін өзгерту, төлемді  тоқтата тұру, төлемді тоқтату, тағайындаудан бас тарту) туралы шешім ______________ (ауданы/қала) бойынша 20__ жылғы ___ __________ № _____</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 7-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отбасы ісін тіркеу № ___________________________________________</w:t>
       </w:r>
-    </w:p>
-[...231 lines deleted...]
-      Отбасының орташа айлық табысы: _________ теңге</w:t>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтініштің күні/нөмірі___________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтініш беруші_________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Өтініш берушінің тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жүгінген күні 20__ жылғы "___" __________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жеке сәйкестендіру нөмірі ________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтініш берушінің тұрғылықты жері _______________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Атаулы әлеуметтік көмек тағайындауға есептер:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Отбасындағы адамдардың саны: _____ _____ жылғы___тоқсандағы отбасының табысы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1.____________________________ теңге</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2.__________ _______________ теңге</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3.____ ______ _______________ теңге</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Отбасының тоқсандағы жалпы табысы ____ теңге</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Отбасының орташа айлық табысы: _________ теңге</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Айлар бойынша АӘК тағайындау:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Айы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -24990,86 +28388,143 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жалпы тағайындалды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...34 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -25430,593 +28885,231 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...328 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...136 lines deleted...]
-      тағайындалсын</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Адамға (отбасына) атаулы әлеуметтік көмек тағайындау 20__ жылғы "___" </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">__________________________________________________________________ бастап 20__ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жылғы "___" ____ дейін сомасы _______ теңге cомасында тағайындалады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(шартты/шартсыз ақшалай көмек - қажеті жазылсын)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                        (сомасы жазбаша)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бір жастан алты жасқа дейінгі балаларға қоса алғанда ай сайынғы қосымша төлем тағайындалсын</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Баланың А.Ә.Т.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -26046,114 +29139,151 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ай бойынша төлем сомасы, теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Барлығы тоқсанға тағайындалды, теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...21 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -26221,60 +29351,79 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1-і ай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -26430,1145 +29579,662 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...392 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Төлемнің жалпы сомасы: с _____________20__ жыл бойынша </w:t>
-[...683 lines deleted...]
-                                       (Тегі, аты, әкесінің аты (бар болса) (қолы)</w:t>
+      Төлемнің жалпы сомасы: с _____________20__ жыл бойынша 20__ жыл </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сомасында_________________ теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Атаулы әлеуметтік көмек мөлшерін өзгерту 20__ жылғы "___" __________ бастап 20__ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жылғы "__"______ дейін өзгертілсін және_________ теңге сомасында белгіленсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(шартты/шартсыз ақшалай көмек - қажеті жазылсын)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(сомасы жазбаша)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(негіздеме)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. ____________________ атаулы әлеуметтік көмек төлемін тоқтата тұру (шартты / шартсыз ақшалай көмек - қажеті жазылсын) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20__ ж. ______________________________(негіз)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Атаулы әлеуметтік көмек тағайындауды (шартты/шартсыз ақшалай көмек – керегі жазылсын) тоқтату</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(негіздеме)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. Атаулы әлеуметтік тағайындаудан бас тарту (шартты / шартсыз ақшалай көмек – қажеті жазылсын) көмек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________ (негіз)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Аудандық (қалалық) жұмыспен қамту және әлеуметтік бағдарламалар бөлімінің бастығы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Тегі, аты, әкесінің аты (ол болған жағдайда) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Аудандық (қалалық) жұмыспен қамту және әлеуметтік бағдарламалар бөлімінің маманы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Тегі, аты, әкесінің аты (ол болған жағдайда) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Шешім жобасы дайындалған:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Аудандық / қалалық Еңбек мобильділігі орталығының (мансап орталығы) директоры</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Тегі, аты, әкесінің аты (ол болған жағдайда) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Еңбек мобильділігі орталығының (мансап орталығы) құрылымдық бөлімінің бастығы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Тегі, аты, әкесінің аты (ол болған жағдайда) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Еңбек мобильділігі орталығының (мансап орталығы) маманы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Тегі, аты, әкесінің аты (ол болған жағдайда) (қолы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -27604,289 +30270,361 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Атаулы әлеуметтік көмекті</w:t>
+              <w:t>Атаулы әлеуметтік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тағайындау және төлеу</w:t>
+              <w:t>көмекті тағайындау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына 8-қосымша</w:t>
+              <w:t>және төлеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әлеуметтік келісімшарт</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 8-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________ №____ 20 __ жылғы "___" _________</w:t>
       </w:r>
-    </w:p>
-[...159 lines deleted...]
-      келісімшартты (бұдан әрі – келісімшарт) жасасты.</w:t>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(қорытынды орны)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бұдан әрі "Мансап орталығы)" деп аталатын,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________атынан ____________________________,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(мансап орталығының атауы) болуы), (мансап орталығы өкілінің лауазымы)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">бір тараптан және бұдан әрі "ШАК тағайындауға өтініш беруші" деп аталатын және </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_______________________________________________________ мекенжайы бойынша </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">тұратын шартты ақшалай көмек тағайындауға өтініш беруші (бұдан әрі – ШАК) екінші </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">тараптан төмендегілер туралы ШАК төлеуге осы әлеуметтік келісімшартты (бұдан әрі – </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>келісімшарт) жасасты.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Келісімшарттың мәні</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -28231,124 +30969,124 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) егер өтініш беруші, отбасы келісімшарттың міндеттемелерін орындамаса, ШАК төлеуді қайта есептеу, тоқтата тұру, тоқтату туралы уәкілетті орган шешімінің жобасын дайындау үшін алынған ақпаратты пайдаланады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      3) келісімшарт талаптарының уақтылы және тиісті орындалуын талап етеді және бақылайды; </w:t>
+        <w:t>
+      3) келісімшарт талаптарының уақтылы және тиісті орындалуын талап етеді және бақылайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) келісімшарт шеңберінде өзге де мәселелерді шешеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...36 lines deleted...]
-      2) жеке жоспардың іс-шараларын орындауға байланысты консультациялар мен ақпарат алуға; </w:t>
+        <w:t>
+      5. Өтініш беруші ШАК тағайындауға және оның отбасы мүшелерінің:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) әлеуметтік қолдау шараларын алуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жеке жоспардың іс-шараларын орындауға байланысты консультациялар мен ақпарат алуға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) аудандық маңызы бар қала, кент, ауыл, ауылдық округ әкімінің және Мансап орталығының іс-әрекетіне жоғары тұрған жергілікті атқарушы органдарға, сондай-ақ сот тәртібімен шағым жасауға құқығы бар.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -28409,52 +31147,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік келісімшартты бұзу адамға (отбасына) шартты ақшалай көмек төлеуді тоқтатуға негіз болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      8. ШАК тағайындауға өтініш берген өтініш беруші мен оның отбасы мүшелері шартты ақшалай көмекті тағайындауға өтініште көрсетілген жалған немесе толық емес мәліметтерді бергені үшін қолданыстағы заңнамаға сәйкес жауапты болады. </w:t>
+        <w:t>
+      8. ШАК тағайындауға өтініш берген өтініш беруші мен оның отбасы мүшелері шартты ақшалай көмекті тағайындауға өтініште көрсетілген жалған немесе толық емес мәліметтерді бергені үшін қолданыстағы заңнамаға сәйкес жауапты болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Келісімшарт талаптарын орындамағаны және (немесе) тиісінше орындамағаны үшін Тараптар Қазақстан Республикасының қолданыстағы заңнамасына сәйкес жауапты болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -28611,62 +31349,60 @@
       16. Отбасы (адам) осы Келісім-шарттың талаптарын орындамаған кезде халықты Мансап орталығы келісімшартты бір жақты тәртіппен бұзады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Осы келісімшарт бірдей заңды күші бар екі данада жасалды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      7. Тараптардың мекенжайлары мен деректемелері</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7. Тараптардың мекенжайлары мен деректемелері</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -28680,87 +31416,107 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мансап орталығы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мансап орталығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ШАК төлеуге өтініш беруші</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ШАК төлеуге өтініш беруші</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28811,123 +31567,105 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (мекенжайы, телефоны, факс)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-_________________</w:t>
+_________________ (тегі, аты, әкесінің аты (ол болған</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- (тегі, аты, әкесінің аты (болған жағдайда) </w:t>
+              <w:t>
+жағдайда) уәкілетті өкілдің)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-уәкілетті өкілдің)</w:t>
+______________ (қолы)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...16 lines deleted...]
-              </w:rPr>
               <w:t>
-(қолы) Мөр орны</w:t>
+Мөр орны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28937,141 +31675,141 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _____________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-(Тегі, аты, әкесінің аты (болған кезде)</w:t>
+(Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ______________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- (жеке сәйкестендіру нөмірі, жеке басын куәландыратын </w:t>
+              <w:t>
+(жеке сәйкестендіру нөмірі, жеке басын куәландыратын құжаттың нөмірі және күні, кім берді)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- құжаттың нөмірі және күні, кім берді) </w:t>
+              <w:t>
+____________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-____________________ </w:t>
+              <w:t>
+(мекенжайы және телефоны)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-(мекенжайы және телефоны) __________________ </w:t>
+              <w:t>
+__________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (қолы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
@@ -29195,142 +31933,136 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мансап орталығы _____________________________________________ аудан/қала</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...90 lines deleted...]
-      Отбасының мұқтаждықтан шығуы үшін ___________________________________</w:t>
+        <w:t>Көмек алушы: _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда), тұрғылықты мекенжайы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Келісімшарттың қолданылу басталған күні _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Келісімшарт қолданылуының аяқталған күні _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Отбасының мұқтаждықтан шығуы үшін ____________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
@@ -29349,267 +32081,337 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с №</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Іс-шараның атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Іс-шараның атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегі, аты, әкесінің аты (болған кезде) шаралар көрсетуді жоспарлаған адамдар</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тегі, аты, әкесінің аты (ол болған жағдайда) шаралар көрсетуді жоспарлаған адамдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Білімі (жоғары, арнаулы орта, орта)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Білімі (жоғары, арнаулы орта, орта)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Берілген бағыт бойынша кәсіпорынның атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Берілген бағыт бойынша кәсіпорынның атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кәсіпорынның БСН/ ЖСН</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кәсіпорынның БСН/ ЖСН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Іс-шараны орындауды бастау мерзімі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Іс-шараны орындауды бастау мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -30290,52 +33092,72 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Мансап орталығы атаулы әлеуметтік көмек көрсетуге өтініш білдірген адаммен және (немесе) оның отбасы мүшелерімен бірлесіп Кодектің 96-бабының 1 тармағының 5 тармақшасына сәйкес көзделген іс-шаралар бойынша не тұрақты жұмыс орнына жұмысқа орналасуға жасайды.</w:t>
+        <w:t xml:space="preserve">
+      Мансап орталығы атаулы әлеуметтік көмек көрсетуге өтініш білдірген адаммен және (немесе) оның отбасы мүшелерімен бірлесіп Кодектің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>96-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 тармағының 5 тармақшасына сәйкес көзделген іс-шаралар бойынша не тұрақты жұмыс орнына жұмысқа орналасуға жасайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Атаулы әлеуметтік көмек көрсетуге өтініш берген адамға және (немесе) оның отбасы мүшелеріне берілетін әлеуметтік бейімдеу шаралары</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
@@ -30370,361 +33192,246 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ п/п</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Іс-шараның атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Іс-шараның атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Іс-шаралар жоспарланатын адамдардың тегі, аты, әкесінің аты (ол болған кезде)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Іс-шаралар жоспарланатын адамдардың тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Іс-шараны орындауды бастау мерзімі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Іс-шараны орындауды бастау мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Әлеуметтік бейімдеу шараларын ұсыну үшін негіздер</w:t>
-[...165 lines deleted...]
-            </w:pPr>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әлеуметтік бейімдеу шараларын ұсыну үшін негіздер</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -31106,375 +33813,583 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мансап орталығы _____________</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мансап орталығы _____________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- (Мансап орталығының толық атауы) </w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(Мансап орталығының толық атауы)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- _____________________ </w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_____________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-(мекенжайы, телефоны, факс)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(мекенжайы, телефоны, факс)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-_____________________</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_____________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- (Уәкілетті өкілдің тегі, аты, әкесінің аты </w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(Уәкілетті өкілдің тегі, аты,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-(ол болған жағдайда)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әкесінің аты</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-__________________</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(ол болған жағдайда) __________________ (қолы) Мөрдің орны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-(қолы) Мөрдің орны</w:t>
-[...19 lines deleted...]
-          </w:tcPr>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ШАК төлеуге өтініш беруші</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ШАК төлеуге өтініш беруші</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-____________________</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(тегі, аты, әкесінің аты (ол болған</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-(тегі, аты, әкесінің аты (болған кезде)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жағдайда)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-__________________</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>__________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- (жеке сәйкестендіру нөмірі, жеке басын куәландыратын </w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(жеке сәйкестендіру нөмірі, жеке</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-құжаттың нөмірі мен күні, кім берді)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>басын куәландыратын құжаттың</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-____________________</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі мен күні, кім берді)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-(мекенжайы және телефоны)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-__________________ (қолы)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(мекенжайы және телефоны)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>__________________ (қолы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -31623,126 +34538,126 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z186" w:id="152"/>
+    <w:bookmarkStart w:name="z186" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жұмыспен қамтуға жәрдемдесу және әлеуметтік бейімделуге жәрдемдесу жөніндегі іс-шаралардың үлгі тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 9-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 31.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z187" w:id="153"/>
+    <w:bookmarkStart w:name="z187" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Халықты жұмыспен қамтуға жәрдемдесудің белсенді шараларының тізбесі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkEnd w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кәсіптік оқуға жіберу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -31825,70 +34740,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) мүгедектігі бар адамдарды жұмысқа орналастыру үшін арнайы жұмыс орындарын ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) қоғамдық жұмыстар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z188" w:id="154"/>
+    <w:bookmarkStart w:name="z188" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Әлеуметтік бейімдеу шараларының тізбесі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -32294,644 +35209,738 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Атаулы әлеуметтік көмекті</w:t>
+              <w:t>Атаулы әлеуметтік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тағайындау және</w:t>
+              <w:t>көмекті тағайындау және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>төлеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10-қосымша</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Атаулы әлеуметтік көмекті тағайындау немесе тағайындаудан бас тарту туралы № ______ хабарлама 20___жылғы "__" _________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...119 lines deleted...]
-      </w:pPr>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 10-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушінің тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтініш берушінің туған күні 20______ жылғы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Атаулы әлеуметтік көмек тағайындау / тағайындаудан бас тарту туралы шешім </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20_____жылғы "__" ____________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Жұмыспен қамту және әлеуметтік бағдарламалар бөлімі Сізге _________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сомасында атаулы әлеуметтік көмек тағайындалған/тағайындаудан бас тартқан туралы хабарлайды:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жан басына шаққандағы кірістің кедейлік шегінен асуы;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өтініш берушінің, отбасы мүшесінің (мүшелерінің) учаскелік комиссия отбасының материалдық жағдайына зерттеу жүргізуден бас тартуы;</w:t>
       </w:r>
-    </w:p>
-[...59 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Кодекстің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>128-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттарды қайтару күні 20__ жылғы "___" ________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хабарлама жұмыспен қамту және әлеуметтік бағдарламалар бөліміне жауапты адамның ЭЦҚ-мен куәландырылған.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Атаулы әлеуметтік көмек тағайындау жөніндегі уәкілетті органның басшысы</w:t>
       </w:r>
-    </w:p>
-[...149 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Өтініш берушінің тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Атаулы әлеуметтік көмек тағайындау жөніндегі уәкілетті органның маманы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Өтініш берушінің тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Хабарламаның үзбелі түбіртегінің кесу сызығы, оқу орнында білім беру ұйымына ұсыну үшін, 6 жастан 18 жасқа дейінгі балалар бар атаулы </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әлеуметтік көмек тағайындалған отбасылар үшін толтырылады)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Атаулы әлеуметтік көмекті тағайындау немесе тағайындаудан бас тарту туралы № ____ хабарламаға № 1 түбіршек бастап 20__ жылғы "__" __________ </w:t>
       </w:r>
-    </w:p>
-[...123 lines deleted...]
-      Өтініш берушінің тегі, аты, әкесінің аты (бар болса) __________</w:t>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (Өтініш берушінің тегі, аты, әкесінің аты (ол болған жағдайда) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кесу сызығы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Атаулы әлеуметтік көмекті тағайындау немесе тағайындаудан бас тарту туралы бастап 20__ жылғы "__" __________ № _ _ _ _ хабарламаға № 2 түбіршек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтініш берушінің тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кесу сызығы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Атаулы әлеуметтік көмекті тағайындау немесе тағайындаудан бас тарту туралы № _ _ _ _ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">хабарламаға № 3 түбіршек бастап 20__ жылғы "__" ________ Өтініш берушінің тегі, аты, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>әкесінің аты (ол болған жағдайда) __________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -33028,1237 +36037,88 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Өтініш берушінің (отбасының) атаулы әлеуметтік көмек алушыларға тиесілігін растайтын ақпарат беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...1185 lines deleted...]
-    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 11-қосымша алып тасталды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -34318,893 +36178,677 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тағайындау және төлеу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына 12-қосымша</w:t>
+              <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20__ жылғы ___ _______ Мансап орталығының № _____ қорытындысы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...579 lines deleted...]
-      (отбасына) тағайындалған күннен бастап алты ай мерзімге жасау.</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 12-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отбасының тіркеу нөмірі _________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Атаулы әлеуметтік көмек тағайындауға өтініш беру күні 20__ жылғы _________ бастап</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтініш беруші:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Отбасы құрамында есепке алынғандар саны адам: ___________________,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>оның ішінде еңбекке жарамды______________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жұмыспен қамтуға жәрдемдесу шараларынан бас тартқан / 20__ жылғы ____________ № ____ жасалған әлеуметтік келісімшарт</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>міндеттемелерін бұзған еңбекке қабілетті адамның (-дардың) тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(керегінің астын сызу)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жұмыспен қамту шараларына қатысу жөніндегі іс-шаралардың ұсынылған</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>атауы/әлеуметтік келісімшарттың бұзылған міндеттемесі (керегінің астын сызу):</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушінің жұмысқа орналасуға жәрдемдесудің ұсынылған шараларын қарастыру нәтижелері бойынша қорытындысы (біреуін таңдаңыз):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      еңбекке қабілетті адамның (-дардың) жұмысқа орналасуға жәрдемдесу шараларына қатысудан бас тартуына байланысты, тағайындалған атаулы әлеуметтік көмек (атаулы әлеуметтік көмекті тағайындаудан бас тарту) адамға (отбасына) төлемдерді іс-шараларға қатысудан бас тартқан күннен бастап алты ай тоқтату туралы шешім жобасын қалыптастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жасалған әлеуметтік келісімшарттың бұзылуына және (немесе) әлеуметтік келісімшартта көзделген міндеттемелердің орындалмауына байланысты, жасалған әлеуметтік бұзушылық жасалған күннен бастап алты ай ішінде адамға (отбасына) тағайындалған атаулы әлеуметтік көмек төлеуді (атаулы әлеуметтік көмек тағайындаудан бас тарту) тоқтату туралы шешім жобасын әзірлеу. келісімшарт және (немесе) өз міндеттемелерін орындамау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрінеу жалған ақпараттың және (немесе) атаулы әлеуметтік көмекті тағайындау үшін дәйексіз құжаттардың берілуінің анықталуына байланысты адамға (отбасына) тағайындалған атаулы әлеуметтік көмекті төлеуді (атаулы әлеуметтік көмекті тағайындаудан бас тартуды) тоқтату туралы шешімнің жобасын жеке тұлғаға (отбасына) тағайындалған күннен бастап алты ай мерзімге жасау.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аудандық/қалалық мансап орталығының директоры</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...180 lines deleted...]
-                                   (тегі, аты, әкесінің аты (бар болса) (қолы)</w:t>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мансап орталығының құрылымдық бөлімінің бастығы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мансап орталығының маманы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтініш беруші</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда) (қолы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -35325,307 +36969,331 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Атаулы әлеуметтік көмек төлемді тоқтату (мөлшерін өзгерту) туралы 20____ жылғы "____"__________ №_____ хабарлама</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 13-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Атаулы әлеуметтік көмекті тағайындау жөніндегі уәкілетті орган</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...234 lines deleted...]
-      (тегі, аты, әкесінің аты (бар болса) (қолы)</w:t>
+        <w:t>Сіздің назарыңызға________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20__ жылғы "___" ____________ бастап атаулы әлеуметтік көмекті және балаға ай</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сайынғы қосымша төлеуді тоқтату, оның мөлшерін өзгерту туралы (керегінің астын сызу) жеткізеді</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Себептер:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(себептерін көрсету)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Атаулы әлеуметтік көмек тағайындау жөніндегі уәкілетті органның басшысы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">___________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Атаулы әлеуметтік көмек тағайындау жөніндегі уәкілетті органның маманы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда) (қолы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -35758,922 +37426,922 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 227 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z165" w:id="155"/>
+    <w:bookmarkStart w:name="z165" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің, Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің күштері жойылды деп танылған бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z166" w:id="156"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z166" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Мемлекеттік атаулы әлеуметтік көмекті тағайындау және төлеу қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 5 мамырдағы № 320 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11426 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z167" w:id="157"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z167" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Мемлекеттік атаулы әлеуметтік көмекті тағайындау және төлеу қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму Министрінің 2015 жылғы 5 мамырдағы № 320 бұйрығына өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрі міндетін атқарушының 2016 жылғы 13 қаңтардағы № 14 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13091 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z168" w:id="158"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z168" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің кейбір бұйрықтарына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2016 жылғы 30 маусымдағы № 579 бұйрығының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4 тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14368 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z169" w:id="159"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z169" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Мемлекеттік атаулы әлеуметтік көмекті тағайындау және төлеу қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 5 мамырдағы № 320 бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2017 жылғы 25 сәуірдегі № 93 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15193 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z170" w:id="160"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z170" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Мемлекетті атаулы әлеуметтік көмекті тағайындау және төлеу қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 5 мамырдағы № 320 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2018 жылғы 4 қаңтардағы № 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16284 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z171" w:id="161"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z171" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Мемлекеттік атаулы әлеуметтік көмекті тағайындау және төлеу қағидаларын бекіту туралы" 2015 жылғы 5 мамырдағы № 320 Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2018 жылғы 20 шілдедегі № 313 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17269 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z172" w:id="162"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z172" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. "Мемлекеттік атаулы әлеуметтік көмекті тағайындау және төлеу қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 5 мамырдағы № 320 бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2019 жылғы 5 сәуірдегі № 165 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18469 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z173" w:id="163"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z173" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. "Мемлекеттік атаулы әлеуметтік көмекті тағайындау және төлеу қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 5 мамырдағы № 320 бұйрығына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2019 жылғы 26 тамыздағы № 459 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19299 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z174" w:id="164"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z174" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. "Мемлекеттік атаулы әлеуметтік көмекті тағайындау және төлеу қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 5 мамырдағы № 320 бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2019 жылғы 27 қыркүйектегі № 524 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19421 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z175" w:id="165"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z175" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. "Мемлекеттік атаулы әлеуметтік көмекті тағайындау және төлеу және кепілдік берілген әлеуметтік топтаманы ұсыну қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 5 мамырдағы № 320 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2020 жылғы 5 қаңтардағы № 3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19826 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z176" w:id="166"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z176" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. "Мемлекеттік атаулы әлеуметтік көмекті тағайындау және төлеу қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 5 мамырдағы № 320 бұйрығына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2020 жылғы 27 мамырдағы № 193 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20747 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z177" w:id="167"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z177" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. "Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің және Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрі міндетін атқарушының кейбір бұйрықтарына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2021 жылғы 16 наурыздағы № 78 бұйрығының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7 тарамағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22354 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z178" w:id="168"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z178" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. "Мемлекеттік атаулы әлеуметтік көмекті тағайындау және төлеу қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 5 мамырдағы № 320 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2021 жылғы 24 мамырдағы № 179 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22827 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z179" w:id="169"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z179" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. "Мемлекеттiк атаулы әлеуметтiк көмектi тағайындау және төлеу қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 5 мамырдағы № 320 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2021 жылғы 28 маусымдағы № 226 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 23414 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z180" w:id="170"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z180" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. "Мемлекеттік атаулы әлеуметтік көмек тағайындау және төлеу және кепілдік берілген әлеуметтік топтаманы ұсыну қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 5 мамырдағы № 320 бұйрығына өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2021 жылғы 23 желтоқсандағы № 487 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 26117 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z181" w:id="171"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z181" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. "Мемлекеттік атаулы әлеуметтік көмек тағайындау және төлеу және кепілдедік берілген әлеуметтік топтаманы ұсыну қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 5 мамырдағы № 320 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрі міндетін атқарушының 2022 жылғы 9 ақпандағы № 50 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 26773 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z182" w:id="172"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z182" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. "Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің және Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің кейбір бұйрықтарына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2022 жылғы 5 тамыздағы № 291 бұйрығының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3 тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 29047 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z183" w:id="173"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z183" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. "Мемлекеттік атаулы әлеуметтік көмек тағайындау және төлеу және кепілдік берілген әлеуметтік топтаманы ұсыну қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 5 мамырдағы № 320 бұйрығына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2022 жылғы 29 қыркүйектегі № 395 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 29904 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z184" w:id="174"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z184" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. "Мемлекеттік атаулы әлеуметтік көмек тағайындау және төлеу және кепілдік берілген әлеуметтік топтаманы ұсыну қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 5 мамырдағы № 320 бұйрығына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2022 жылғы 29 желтоқсандағы № 533 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 31494 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z185" w:id="175"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z185" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. "Мемлекеттік атаулы әлеуметтік көмек тағайындау және төлеу қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 5 мамырдағы № 320 бұйрығына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 22 ақпандағы № 53 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 31972 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkEnd w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -36999,31 +38667,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>