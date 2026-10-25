--- v1 (2026-07-27)
+++ v2 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="30a2155" w14:textId="30a2155">
+    <w:p w14:paraId="6de1e3a" w14:textId="6de1e3a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1164,51 +1164,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ассистент – әлеуметтік жұмыс жөніндегі консультантқа және кент, ауыл, ауылдық округ әкіміне консультациялар, әңгімелесулер өткізуге, сондай-ақ әлеуметтік келісімшарт бойынша міндеттемелердің орындалуына мониторинг жүргізуге жәрдем көрсету жөніндегі функцияларды орындайтын мансап орталығының қызметкері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) атаулы әлеуметтік көмек тағайындау жөніндегі уәкілетті орган – атаулы әлеуметтік көмек тағайындауды жүзеге асыратын республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың, қаладағы ауданның, аудандық маңызы бар қаланың жергілікті атқарушы органы;</w:t>
+      4) атаулы әлеуметтік көмек тағайындау жөніндегі уәкілетті орган – атаулы әлеуметтік көмек тағайындауды жүзеге асыратын астананың, республикалық маңызы бар қаланың, ауданның, облыстық маңызы бар қаланың, қаладағы ауданның, аудандық маңызы бар қаланың жергілікті атқарушы органы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) әлеуметтік бейімдеу шаралары – Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1324,51 +1324,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) Бiрыңғай байланыс орталығы – мемлекеттік қызметтер көрсету саласындағы уәкілетті орган айқындаған, көрсетiлетiн қызметтi алушыларға мемлекеттiк және өзге де қызметтер көрсету мәселелерi бойынша – ақпарат, сондай-ақ мемлекеттік органдарға ақпараттық-коммуникациялық қызметтер көрсету мәселелері бойынша ақпарат беру жөнiндегi ақпараттық-анықтамалық қызмет функцияларын орындайтын заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) еңбек мобильділігі орталығы – жұмыспен қамтуға жәрдемдесу шараларын әзірлеу және іске асыру мақсатында облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органы құратын заңды тұлға;</w:t>
+      11) еңбек мобильділігі орталығы – жұмыспен қамтуға жәрдемдесу шараларын әзірлеу және іске асыру мақсатында астананың, облыстың және республикалық маңызы бар қаланың жергілікті атқарушы органы құратын заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) еңбекке қабілетті адам (отбасының еңбекке қабілетті мүшесі) – бірінші немесе екінші топтағы мүгедектігі бар адамдарды және (немесе) екі айдан астам еңбекке уақытша қабілетсіздік мерзімі белгіленуі мүмкін аурулары бар адамдарды қоспағанда, он алты жастан бастап Кодекстің 207-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1444,71 +1444,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) жұмыспен қамтуға жәрдемдесу және әлеуметтік бейімдеу жөніндегі іс-шаралардың үлгілік тізбесі (бұдан әрі – Үлгілік тізбе) – халықты әлеуметтік қорғау саласындағы уәкілетті мемлекеттік орган бекіткен және әлеуметтік келісімшарт жасау кезінде пайдалану үшін ұсынылатын жұмыспен қамтуға жәрдемдесудің және әлеуметтік бейімдеудің белсенді шараларының тізбесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16) көрсетілетін қызметті беруші – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсететін орталық мемлекеттік органдар, Қазақстан Республикасының шетелдегі мекемелері, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдері, сондай-ақ жеке және заңды тұлғалар;</w:t>
+      16) көрсетілетін қызметті беруші – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсететін орталық мемлекеттік органдар, Қазақстан Республикасының шетелдегі мекемелері, астананың, облыстардың, республикалық маңызы бар қалалардың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдері, сондай-ақ жеке және заңды тұлғалар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17) мансап орталығы – еңбек мобильділігі орталығының аудандарда, облыстық және республикалық маңызы бар қалаларда, астанада оның функцияларын орындауды жүзеге асыратын филиалы;</w:t>
+      17) мансап орталығы – еңбек мобильділігі орталығының аудандарда, астанада, облыстық және республикалық маңызы бар қалаларда оның функцияларын орындауды жүзеге асыратын филиалы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) атаулы әлеуметтік көмек және бір жастан алты жасты қоса алғанға дейінгі әрбір балаға ай сайынғы қосымша төлем төлеу жөніндегі уәкілетті ұйым – екінші деңгейдегі банктер, банк операцияларының тиісті түрлеріне қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның лицензиясы бар ұйымдар, "Қазпочта" акционерлік қоғамының аумақтық бөлімшелері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
@@ -1524,51 +1524,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) проактивті көрсетілетін қызмет – көрсетілетін қызметті алушының өтінішінсіз көрсетілетін қызметті берушінің бастамасы бойынша көрсетілетін мемлекеттік қызмет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z34" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20) табысы аз адамдар (отбасылар) – жан басына шаққандағы орташа айлық табысы облыстарда, республикалық маңызы бар қалаларда, астанада белгіленген кедейлік шегінен төмен адамдар (отбасылар);</w:t>
+      20) табысы аз адамдар (отбасылар) – жан басына шаққандағы орташа айлық табысы астанада, облыстарда, республикалық маңызы бар қалаларда белгіленген кедейлік шегінен төмен адамдар (отбасылар);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z35" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді, Мемлекеттік әлеуметтік сақтандыру қорының қызметін реттеу, бақылау функцияларын жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z36" w:id="34"/>
     <w:p>
@@ -1604,7566 +1604,6544 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) халықты жұмыспен қамту мәселелері жөніндегі аудандық (қалалық) комиссия – аудан аумағында орналасқан мемлекеттік органдардың және басқа да ұйымдардың, аудандық маңызы бар қалалар, ауылдар, кенттер, ауылдық округтер әкімдерінің халықты жұмыспен қамтуға жәрдемдесу шараларын іске асыру және әлеуметтік көмек мәселелері бойынша қызметін үйлестіруді жүзеге асыратын комиссия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z38" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24) халықты жұмыспен қамту мәселелері жөніндегі өңірлік комиссия – облыстың (республикалық маңызы бар қаланың, астананың) аумағында орналасқан мемлекеттік органдардың және басқа да ұйымдардың халықты жұмыспен қамтуға жәрдемдесу шараларын іске асыру және әлеуметтік көмек мәселелері бойынша қызметін үйлестіруді жүзеге асыратын комиссия;</w:t>
+      24) халықты жұмыспен қамту мәселелері жөніндегі өңірлік комиссия – облыстың (астананың, республикалық маңызы бар қаланың) аумағында орналасқан мемлекеттік органдардың және басқа да ұйымдардың халықты жұмыспен қамтуға жәрдемдесу шараларын іске асыру және әлеуметтік көмек мәселелері бойынша қызметін үйлестіруді жүзеге асыратын комиссия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z39" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) халықты жұмыспен қамтуға жәрдемдесудің белсенді шаралары – жұмыссыздар, Қазақстан Республикасының Үкіметі айқындайтын жұмыспен қамтылғандардың жекелеген санаттары қатарындағы Қазақстан Республикасының азаматтарын және қандастарды, сондай-ақ Кодексімен белгіленген тәртіппен жүзеге асырылатын жұмыссыздықтан әлеуметтік қорғау және халықты жұмыспен қамту, мемлекеттік қолдау шаралары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z40" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) "цифрлық үкіметтің" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, мемлекеттік қызметтер көрсетуге қатысатын мемлекеттік органдар мен өзге де субъектілер орналастыратын шоғырландырылған ақпаратқа, сондай-ақ электрондық нысанда көрсетілетін мемлекеттік және өзге де көрсетілетін қызметтерге қол жеткізудің "бірыңғай терезесін" білдіретін цифрлық объект.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 12.03.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 257</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...61 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Атаулы әлеуметтік көмек тағайындау тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z42" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Атаулы әлеуметтік көмек Кодекстің 120-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жан басына шаққандағы орташа табысы астанада, облыстарда, республикалық маңызы бар қалаларда белгіленген кедейлік шегінен аспайтын адамға немесе отбасыға шартсыз немесе шартты ақшалай көмек түрінде беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Атаулы әлеуметтік көмек тағайындау үшін отбасы құрамы Кодекстің 120-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...23 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 257</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Атаулы әлеуметтік көмек алуға үміткер адам (отбасы) атаулы әлеуметтік көмек туралы ақпарат алу үшін тұрғылықты жері бойынша мансап орталығына, ал тұрғылықты жері бойынша мансап орталығы болмаған жағдайда – кент, ауыл, ауылдық округ әкіміне (бұдан әрі – әкім) жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрақты тұрғылықты жері бойынша тіркелмеген жағдайда, тұрғылықты жері бір елді мекен шегінде, атаулы әлеуметтік көмек тағайындауға жүгінген күннің алдындағы алты ай ішінде уақытша болу (тұру) орны бойынша, мынадай жағдайларды қоспағанда, тіркелумен расталады, атап айтқанда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) төтенше жағдайлар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z45" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мынадай негіздер бойынша мұқтаждар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әлеуметтік бейімсіздік пен әлеуметтік депривацияға алып келген қатыгездікпен қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үйінің болмауы (белгілі бір тұрғылықты жері жоқ адамдар);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бас бостандығынан айыру орындарынан босау.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың екінші бөлігінің 1) және 2) тармақшаларында көзделген жағдайларда мансап орталығы немесе әкім атаулы әлеуметтік көмек тағайындау мақсатында өтініш берушінің белгілі бір тұрғылықты жері жоқ адамдарға арналған әлеуметтік бейімдеу орталығына уақытша тіркеуге тұруына жәрдемдеседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Адамның немесе отбасының жүгіну процесінде оған консультация беріледі, оның барысында оған:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z47" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мынадай ақпарат беріледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z220" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шартсыз және шартты ақшалай көмек алу шарттары туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z221" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жұмыспен қамтуға жәрдемдесудің белсенді шараларына және (немесе) әлеуметтік бейімдеу бағдарламаларына қатысу шарттары туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z222" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әлеуметтік келісімшарт жасасу қажеттілігі, әлеуметтік келісімшартқа қатысушы тараптардың міндеттемелері және әлеуметтік келісімшартты бұзу шарттары туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z223" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Кодекстің 128-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) тармақшаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген жағдайларда атаулы әлеуметтік көмек мөлшерін өзгерту және (немесе) тоқтата тұру шарттары туралы, алты айға атаулы әлеуметтік көмек тағайындау құқығынан айыру туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z224" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік органдар мен ұйымдардың тиісті цифрлық жүйелерінен сұратылатын мәліметтер тізбесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z225" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік органдар мен ұйымдардың тиісті цифрлық жүйелеріндегі жоқ мәліметтерді растайтын құжаттар беру мүмкіндігі туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z48" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) адамның немесе отбасының жан басына шаққандағы орташа табысын және атаулы әлеуметтік көмек мөлшерін алдын ала есептеу жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Консультацияны мансап орталығында консультанттар, ал адам әкімге жүгінген жағдайда ассистенттер береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...271 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Консультация беру нәтижелері бойынша адам немесе отбасы (бұдан әрі – өтініш беруші) өз тарапынан немесе отбасының атынан осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша көрсетілетін қызметті беруші, портал, ұялы байланыстың абоненттік құрылғысы арқылы атаулы әлеуметтік көмек тағайындауға өтініш береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте, өтініш берушіде сәйкестендіру үшін өзімен бірге қағаз жеткізгіштегі жеке басын куәландыратын құжат (Қазақстан Республикасы азаматының жеке куәлігі (паспорты), Қазақстан Республикасында тұрақты тұратын шетел азаматының тұруға ыхтиярхаты, азаматтығы жоқ адамның куәлігі, босқын куәлігі), қандастар куәлігі не оның орнына сәйкестендіру үшін ол цифрлық құжаттар сервисінде болған жағдайда электрондық құжат болуы қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жұмыспен қамтуға жәрдемдесудің белсенді шараларына тартылатын бірге тұратын еңбекке қабілетті отбасы мүшелері өтінішке Кодекстің 98-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 99-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және 106-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес уәкілетті мемлекеттік органымен бекітілген жұмыс іздеп жүрген адамдарды, жұмыссыздарды тіркеу және халықты мансап орталығы көрсететін еңбек делдалдығын жүзеге асыру қағидаларына сәйкес жұмыс іздеп жүрген адам ретінде тіркеуге өтінішті қосымша береді</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Он алты жасқа толмаған адамның атынан ата-анасының немесе заңды өкілдерінің біреуінің еңбек қызметін жүзеге асыруға келісу туралы еркін нысандағы жазбаша өтініші беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші атаулы әлеуметтік көмек тағайындау үшін портал арқылы жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атаулы әлеуметтік көмекті тағайындау туралы өтінішті ұсыну оны Заңға сәйкес проактивті көрсетілетін қызмет арқылы тағайындау кезінде талап етілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учаскелік комиссияның адамның (отбасының) материалдық жағдайына тексеру жүргізуге адамның (отбасының) келісімі атаулы әлеуметтік көмекті проактивті форматта тағайындауды қарау үшін негіз болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учаскелік комиссия адамның (отбасының) материалдық жағдайына тексеру жүргізуге келісім алған күн проактивті көрсетілетін қызмет арқылы атаулы әлеуметтік көмек тағайындауға өтініш берген күн болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z226" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төтенше жағдайлар кезінде атаулы әлеуметтік көмекті қазіргі алушыға уәкілетті мемлекеттік органның автоматтандырылған цифрлық жүйесі арқылы тағайындалған атаулы әлеуметтік көмек тоқсанның соңғы күніне автоматты түрде келесі тоқсанға өтінішсіз ұзартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      1) тармақша жаңа редакцияда көзделген - </w:t>
+        <w:t xml:space="preserve">      Ескерту. 6-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 11.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+        <w:t>№ 104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен бастап қолданысқа енгізіледі); 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 257</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 195</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.07.</w:t>
-[...19 lines deleted...]
-        <w:t>) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z50" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) мынадай ақпарат беріледі:</w:t>
-[...1 lines deleted...]
-    </w:p>
+      7. Өтініш қабылдау кезінде мансап орталығы немесе әкім өтініш берушінің қатысуымен "цифрлық үкіметтің" шлюзі арқылы тиісті мемлекеттік органдардың және ұйымдардың цифрлық жүйелеріне (бұдан әрі – цифрлық жүйе) мынадай мәліметтерді алу үшін дербес сұрау салуды қалыптастырады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z189" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      шартсыз және шартты ақшалай көмек алу шарттары туралы;</w:t>
-[...1 lines deleted...]
-    </w:p>
+      1) өтініш берушінің жеке басын куәландыратын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z190" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жұмыспен қамтуға жәрдемдесудің белсенді шараларына және (немесе) әлеуметтік бейімдеу бағдарламаларына қатысу шарттары туралы;</w:t>
-[...1 lines deleted...]
-    </w:p>
+      2) қандас мәртебесі туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z191" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      әлеуметтік келісімшарт жасасу қажеттілігі, әлеуметтік келісімшартқа қатысушы тараптардың міндеттемелері және әлеуметтік келісімшартты бұзу шарттары туралы;</w:t>
-[...79 lines deleted...]
-    </w:p>
+      3) босқын мәртебесі туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z192" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мемлекеттік органдар мен ұйымдардың тиісті ақпараттық жүйелерінен сұратылатын мәліметтер тізбесі;</w:t>
-[...1 lines deleted...]
-    </w:p>
+      4) шетел азаматының мәртебесі туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z193" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мемлекеттік органдар мен ұйымдардың тиісті ақпараттық жүйелеріндегі жоқ мәліметтерді растайтын құжаттар беру мүмкіндігі туралы;</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z48" w:id="44"/>
+      5) азаматтығы жоқ адам мәртебесі туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z194" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) адамның немесе отбасының жан басына шаққандағы орташа табысын және атаулы әлеуметтік көмек мөлшерін алдын ала есептеу жүргізіледі.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="44"/>
+      6) отбасының әрбір мүшесіне тұрақты немесе уақытша тұрғылықты жері бойынша тіркеу туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z195" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Консультацияны мансап орталығында консультанттар, ал адам әкімге жүгінген жағдайда ассистенттер береді.</w:t>
-[...41 lines deleted...]
-    <w:bookmarkEnd w:id="45"/>
+      7) жәрдемақыларды беру жөніндегі уәкілетті ұйымдағы банктік деректемелер туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z196" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бұл ретте, өтініш берушіде сәйкестендіру үшін өзімен бірге қағаз жеткізгіштегі жеке басын куәландыратын құжат (Қазақстан Республикасы азаматының жеке куәлігі (паспорты), Қазақстан Республикасында тұрақты тұратын шетелдіктің тұруға ыхтиярхаты, азаматтығы жоқ адамның куәлігі, босқын куәлігі), қандастар куәлігі не оның орнына сәйкестендіру үшін ол цифрлық құжаттар сервисінде болған жағдайда электрондық құжат болуы қажет.</w:t>
-[...79 lines deleted...]
-    </w:p>
+      8) мүгедектікті белгілеу туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z197" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Он алты жасқа толмаған адамның атынан ата-анасының немесе заңды өкілдерінің біреуінің еңбек қызметін жүзеге асыруға келісу туралы еркін нысандағы жазбаша өтініші беріледі.</w:t>
-[...1 lines deleted...]
-    </w:p>
+      9) баланың (барлық балаларға) тууын (қайтыс болуын) тіркеу туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z198" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Өтініш беруші атаулы әлеуметтік көмек тағайындау үшін портал арқылы жүгінеді.</w:t>
-[...1 lines deleted...]
-    </w:p>
+      10) қорғаншылық (қамқоршылық) белгілеу туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z199" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Атаулы әлеуметтік көмекті тағайындау туралы өтінішті ұсыну оны Заңға сәйкес проактивті көрсетілетін қызмет арқылы тағайындау кезінде талап етілмейді.</w:t>
-[...1 lines deleted...]
-    </w:p>
+      11) бала асырап алу туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z200" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Учаскелік комиссияның адамның (отбасының) материалдық жағдайына тексеру жүргізуге адамның (отбасының) келісімі атаулы әлеуметтік көмекті проактивті форматта тағайындауды қарау үшін негіз болып табылады.</w:t>
-[...1 lines deleted...]
-    </w:p>
+      12) некені (ерлі-зайыптылықты) Қазақстан Республикасынан тыс жерде тіркеу жағдайларын қоспағанда, неке қиюды (ерлі-зайыптылықты) (некені бұзуды) тіркеу туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z201" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Учаскелік комиссия адамның (отбасының) материалдық жағдайына тексеру жүргізуге келісім алған күн проактивті көрсетілетін қызмет арқылы атаулы әлеуметтік көмек тағайындауға өтініш берген күн болып есептеледі.</w:t>
-[...1 lines deleted...]
-    </w:p>
+      13) егер он сегіз жастан жиырма үш жасқа дейінгі асырауындағылар күндізгі оқу нысанының білім алушылары болып табылса – оқу орнында оқу фактісі туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z202" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) табыс туралы (жалақы, әлеуметтік төлемдер, кәсіпкерлік қызметтен түскен табыстар, жылжымайтын және (немесе) жылжымалы мүлікті жалға беруден, жылжымайтын және (немесе) жылжымалы мүлікті сатудан түскен табыстар);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z203" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) кәсіпкерлік қызметті жүзеге асыратын адамның мәртебесі туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z204" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) өтініш берушіде және оның отбасы мүшелерінде атаулы әлеуметтік көмекті тағайындау, төлеу немесе тағайындауға өтініш беру фактісінің болуы туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z205" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) жеке қосалқы шаруашылықтың болуы туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z206" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) жұмыспен қамтуға жәрдемдесудің белсенді шараларына тартылатын отбасының еңбекке қабілетті мүшелері үшін еңбек қызметі туралы (бар болса);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z207" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) жұмыспен қамтуға жәрдемдесудің белсенді шараларына тартылатын отбасының еңбекке қабілетті мүшелері үшін білімі, біліктілігі, арнайы білімінің немесе кәсіптік даярлығының (бар болса) болуы туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z208" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) атаулы әлеуметтік көмек тағайындауға жүгінер алдындағы үш ай қатарынан алимент туралы және (немесе) берешектің болуы туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z209" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) өтініш берушінің отбасы мүшелерінің бас бостандығынан айыру немесе мәжбүрлеп емдеу орындарында болуы туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z210" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) меншігінде тұрғын үй, үй-жайдың болуы туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z211" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) меншігінде жеке тұрғын үй құрылысына арналған жер учаскесінің болуы туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z212" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) меншігінде автокөлік құралының болуы туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z213" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) іздестіру есебіндегі адамның мәртебесі туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z214" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) жүгінген алдындағы тоқсанда отбасының әрбір мүшесіне айына жиынтығында кедейлік шегінен асатын, салықтарды және бюджетке төленетін басқа да міндетті төлемдерді және (немесе) сақтандыру төлемін және (немесе) адамның (отбасының) шоттары арасындағы аударымдарды қоспағанда, адамның (отбасының) банк шоттары бойынша шығыс операцияларының болуы туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z215" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) жүгінген алдындағы тоқсанда отбасының әрбір мүшесіне айына статистика органдары есептейтін екі ең төменгі күнкөріс деңгейінен жоғары мөлшерде банктік қарыздың (банктік қарыздардың) (ипотекалық қарыздан басқа) және (немесе) микрокредиттің (микрокредиттердің) болуы туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z216" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) бір отбасына 200 еселенген айлық есептік көрсеткіштен асатын мөлшерде жинақ салымының, депозиттің (тұрғын үй құрылыс жинақтарына салымнан, депозиттен басқа) болуы туралы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 166</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгерістер енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 257</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...61 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z75" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Атаулы әлеуметтік көмек тағайындау үшін ұсынылған "портал" арқылы келіп түскен электрондық өтініш мынадай параметрлер бойынша тексеруден өтеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z76" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ұсынылған мәліметтердің толықтығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z77" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) атаулы әлеуметтік көмекті тағайындау, төлеу, сондай-ақ тағайындауға өтініш беру фактісінің болмауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z78" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) отбасының барлық мүшелерінде бір елді мекен шегінде тұрғылықты жері бойынша тұрақты немесе уақытша тіркелуінің болуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жоғарыда келтірілген параметрлер бойынша тексерудің оң нәтижесі болған кезде өтінішті өңдеуге арналған кіріс хабарламалар журналына ауыстыру жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атаулы әлеуметтік көмекті проактивті форматта тағайындау үшін әлеуетті алушыларды айқындау адамның (отбасының) мемлекеттік органдардың цифрлық жүйелерінен алынған мәліметтер бойынша анықталған атаулы әлеуметтік көмекті тағайындау үшін талаптарға сәйкес келген кезде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атаулы әлеуметтік көмекті проактивті форматта тағайындау үшін мобильді азаматтар базасында тіркелген ұялы байланыстың абоненттік нөмірі тіркелген болуы, көрсетілетін қызметті алушының учаскелік комиссияға келуге келісімі және көрсетілетін қызметті алушының sms-хабар арқылы сұрау салу арқылы алынған атаулы әлеуметтік көмекті төлеу жөніндегі уәкілетті ұйымды таңдауы қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...23 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Цифрлық жүйелерде мәліметтер болмаған кезде өтініш беруші осы Қағидаларға 2-қосымшаға сәйкес мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінде көрсетілген мемлекеттік органның немесе ұйымның тиісті цифрлық жүйелерінде жоқ мәліметтерді растайтын құжаттарды береді, ал өтініш берушінің ондай мүмкіндігі болмаған кезде тұрғылықты жері бойынша мансап орталығы, ауылдық жерде – әкім тиісті мемлекеттік органға және (немесе) ұйымға жазбаша сұрау салуды ресімдейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z228" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Портал арқылы электрондық өтініш келіп түскен кезде мансап орталығы осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінде көрсетілген мәліметтерді алу үшін тиісті цифрлық жүйелерге сұрау салуларды қалыптастырады, тиісті мемлекеттік органдарға және (немесе) ұйымдарға жазбаша сұрау салуларды ресімдейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z229" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік органдарға немесе ұйымдарға сұрау салуды ресімдеген кезде тиісті мемлекеттік органдарға және (немесе) ұйымдарға сұрау салу жүзеге асырылған күннен бастап екі жұмыс күні ішінде өтініш берушіні жазбаша хабардар ету арқылы құжаттар топтамасын немесе ҚЭТ қалыптастыру мерзімі сұрау салуға жауап алғанға дейін, бірақ күнтізбелік отыз күннен аспайтын мерзімге дейін ұзартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z230" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік органдар мен ұйымдардың тиісті цифрлық жүйелерінде жоқ мәліметтерді растайтын өтінішті және құжаттарды үшінші тұлғалардың атаулы әлеуметтік көмек тағайындау үшін беруі атаулы әлеуметтік көмек алуға құқығы бар адамның нотариат куәландырған сенімхаты бойынша жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z231" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші құжаттарды салыстырып тексеру үшін көшірмелерде және түпнұсқаларда ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...61 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z80" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Өтініш беруші осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінде көрсетілген мәліметтерді растайтын құжаттарды қағаз жеткізгіште өз бастамасы бойынша ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z81" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Өтініш берушінің өтінішін қараған кезде әкім немесе мансап орталығы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z233" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) атаулы әлеуметтік көмек тағайындау үшін цифрлық жүйелерден алынған, сондай-ақ тиісті мемлекеттік органдардан және (немесе) ұйымдардан жазбаша түрде алынған мәліметтердің, сондай-ақ мемлекеттік органдардың және ұйымдардың тиісті цифрлық жүйелерінде мәліметтердің болмауына байланысты өтініш беруші ұсынған құжаттардың толықтығын тексереді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z234" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тиісті мемлекеттік органдардан жазбаша түрде ұсынылған құжаттарды, сондай-ақ мемлекеттік органдар мен ұйымдардың тиісті цифрлық жүйелерінде мәліметтердің болмауына байланысты өтініш беруші ұсынған құжаттарды сканерлейді. Құжаттардың электрондық көшірмелері әкімнің немесе мансап орталығы маманының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) куәландырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z235" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттарды сканерлеу мүмкіндігі болмаған жағдайда алынған құжаттарды көшіруді жүзеге асырады. Құжаттардың қағаз көшірмелері әкімнің немесе мансап орталығы маманының қолымен куәландырылады, одан кейін өтініш берушіден алынған құжаттардың түпнұсқалары үзбелі талонмен бірге оған қайтарылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z236" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сканерлеу (көшіру) сапасын және құжаттардың электрондық және (немесе) қағаз көшірмелерінің осы Қағидалардың 6 және 9-тармақтарына сәйкес алынған түпнұсқаларға сәйкестігін қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z237" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мемлекеттік көрсетілетін қызметті көрсету сатысы туралы деректердің мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне енгізілуін қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...583 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z86" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Әкім немесе мансап орталығы атаулы әлеуметтік көмекті тағайындауға өтінішті қабылдаудан бас тарту туралы қолхатты осы Қағидаларға 3-қосымшаға сәйкес нысан бойынша кідіріссіз табыс етеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z239" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік органдардың және ұйымдардың тиісті цифрлық жүйелерінде мәліметтердің болмауына байланысты өтініш берушінің тапсырған құжаттарының қолдану мерзімі өтіп кеткенін және (немесе) дұрыс емес екенін белгілеген;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z240" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифрлық жүйелерде атаулы әлеуметтік көмек тағайындау, төлеу немесе өтініш беру фактілерін растайтын мәліметтер болған жағдайларда бас тарту туралы дереу қолхат береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...103 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Өтініш беруші атаулы әлеуметтік көмек тағайындау үшін талаптарға сәйкес болған кезде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z88" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) әкім бір жұмыс күні ішінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша атаулы әлеуметтік көмек тағайындауға өтінішті тіркеу журналында өтінішті тіркейді және өтініш берушіге өтінішке үзбелі талон береді. Цифрлық жүйелерге қолжетімділік болған кезде осы Қағидаларға 5-қосымшаға сәйкес нысан бойынша атаулы әлеуметтік көмек тағайындауға өтінішті тіркеудің электрондық журналында тіркейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осы Қағидалардың 6, 7 және 9-тармақтарда көрсетілген мәліметтер мен құжаттарды қамтитын құжаттар топтамасын (бұдан әрі – құжаттар топтамасы) немесе атаулы әлеуметтік көмек тағайындау үшін құжаттардың электрондық топтамасын (бұдан әрі – ҚЭТ) қалыптастырады және оны тиісінше өзінің қолымен немесе ЭЦҚ арқылы куәландырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік органдар мен ұйымдарға сұрау салуды ресімдеген кезде тиісті мемлекеттік органдарға және (немесе) ұйымдарға сұрау салу жүзеге асырылған күннен бастап екі жұмыс күні ішінде өтініш иесін жазбаша хабардар ету арқылы құжаттар топтамасын немесе ҚЭП-ты қалыптастыру мерзімі сұрау салуға жауап алғанға дейін, бірақ күнтізбелік 30 күннен артық емес күнге дейін ұзартылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      өтініш қабылданғаннан кейін өтініш берушінің (отбасының) материалдық жағдайын тексеру және осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша учаскелік комиссияның қорытындысын дайындау үшін оны және қалыптастырылған құжаттар топтамасын учаскелік комиссияға береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкім учаскелік комиссияның қорытындысын алған күннен бастап үш жұмыс күнінен кешіктірмей учаскелік комиссияның қорытындысын қоса бере отырып, өтініш берушінің құжаттар топтамасын мансап орталығына береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z89" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мансап орталығы бір жұмыс күні ішінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша атаулы әлеуметтік көмек тағайындауға өтінішті тіркеудің электрондық журналында өтінішті тіркейді және өтініш берушіге өтінішке үзбелі талон береді. "Портал" арқылы не проактивті форматта келіп түскен электрондық өтінімдер осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өтініштерді тіркеудің электрондық журналында тіркеледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      еңбекке қабілетті отбасы мүшелерін, олардың өтініштері бойынша Кодекстің 98-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 99-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 106-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес уәкілетті мемлекеттік органымен бекітілген жұмыс іздеп жүрген адамдарды, жұмыссыздарды тіркеу және мансап орталықтары көрсететін еңбек делдалдығын жүзеге асыру қағидаларына сәйкес жұмыс іздеп жүрген адам ретінде тіркейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтініш берушінің құжаттар топтамасын немесе ҚЭП-ын қалыптастырады және оны өзінің қолтаңбасымен немесе тиісінше ЭЦҚ арқылы куәландырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік органдар мен ұйымдарға сұрау салуды рәсімдеген кезде тиісті мемлекеттік органдарға және (немесе) ұйымдарға сұрау салу жүзеге асырылған күннен бастап екі жұмыс күні ішінде өтініш иесін жазбаша сұрау салумен хабардар ету арқылы құжаттар топтамасын немесе ЭҚП қалыптастыру пакетін әзірлеу мерзімі сұрау салуға жауап алғанға дейін, бірақ күнтізбелік 30 күннен артық емес күнге дейін ұзартылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      өтінішті қабылдағаннан кейін өтініш берушінің (отбасының) материалдық жағдайын тексеру және осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша учаскелік комиссияның қорытындысын дайындау үшін оны және қалыптастырылған құжаттар топтамасын учаскелік комиссияға береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      8-тармақтың үшінші бөлігі жаңа редакцияда көзделген - </w:t>
+        <w:t xml:space="preserve">      Ескерту. 13-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
-[...39 lines deleted...]
-        <w:t>) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z90" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Атаулы әлеуметтік көмекті проактивті форматта тағайындау үшін әлеуетті алушыларды айқындау адамның (отбасының) мемлекеттік органдардың ақпараттық жүйелерінен алынған мәліметтер бойынша анықталған атаулы әлеуметтік көмекті тағайындау үшін талаптарға сәйкес келген кезде жүзеге асырылады.</w:t>
-[...1 lines deleted...]
-    </w:p>
+      14. Учаскелік комиссия әкімнен немесе мансап орталығынан атаулы әлеуметті көмек тағайындауға өтінішті, құжаттардың электрондық көшірмелерін, мемлекеттік органдар мен (немесе) ұйымдардың цифрлық жүйелерінде болмауына байланысты өтініш беруші ұсынған құжаттардың көшірмелерін алғаннан кейін жеті жұмыс күні ішінде өтініш берушінің материалдық жағдайына тексеру жүргізеді, оның нәтижесі бойынша қорытынды дайындап, оны әкімге немесе мансап орталығына береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Атаулы әлеуметтік көмекті проактивті форматта тағайындау үшін мобильді азаматтар базасында тіркелген ұялы байланыстың абоненттік нөмірі тіркелген болуы, көрсетілетін қызметті алушының учаскелік комиссияға келуге келісімі және көрсетілетін қызметті алушының sms-хабар арқылы сұрау салу арқылы алынған атаулы әлеуметтік көмекті төлеу жөніндегі уәкілетті ұйымды таңдауы қажет.</w:t>
+      Өтініш берушінің (отбасының) материалдық жағдайын тексеру өтініш берушінің, ал ол болмаған жағдайда – отбасының кәмелетке толған әрекетке қабілетті мүшелерінің біреуінің қатысуымен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорытындыға учаскелік комиссияның мүшелері қол қояды және өтініш берушіге, ал ол болмаған жағдайда, оның қатысуымен тексеру жүргізілген отбасының кәмелетке толған әрекетке қабілетті мүшесіне қарау үшін ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушінің, ал ол болмаған жағдайда – отбасының кәмелетке толған әрекетке қабілетті мүшелерінің біреуінің тексеру жүргізуден бас тартуы учаскелік комиссия мүшелерінің көпшілігі қол қоятын хаттамада тіркеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші күнтізбелік бір жыл ішінде атаулы әлеуметтік көмек тағайындауға қайта жүгінген кезде тексеру жүргізу өтініш беруші ұсынған мәліметтерді нақтылау қажеттілігі, сондай-ақ өтініш берушінің (отбасының) тұрғылықты жері (бір әкімшілік-аумақтық бірлік шегінде), құрамы мен табысы өзгерген жағдайларда ғана күнтізбелік бір жыл ішінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төтенше жағдайлар кезінде атаулы әлеуметтік көмек тағайындауға алғашқы өтініш жасалған кезде учаскелік комиссия өтініш берушінің материалдық жағдайына тексеру жүргізбейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 14-тармаққа өзгерістер енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 11.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t>№ 104</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен бастап қолданысқа енгізіледі); 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...61 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z91" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Мансап орталығы мемлекеттік органдардың және (немесе) ұйымдардың цифрлық жүйелерінен алынған мәліметтердің, тиісті мемлекеттік органдардан және (немесе) ұйымдардан алынған жазбаша түрдегі құжаттардың, мемлекеттік органдар мен ұйымдардың тиісті цифрлық жүйелерінде мәліметтердің болмауына байланысты өтініш беруші ұсынған құжаттардың немесе әкімнен алынған құжаттар топтамасының және учаскелік комиссия қорытындысының негізінде оларды алған күннен бастап үш жұмыс күні ішінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z92" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көрсетілетін атаулы әлеуметтік көмек түрін айқындайды: шартсыз немесе шартты ақшалай көмек;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z93" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) адамның (отбасының) жиынтық табысын Кодекстің 12-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) тармақшасының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> он бірінші абзацына сәйкес уәкілетті мемлекеттік органымен бекітілген Мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық табысын есептеу қағидаларына (бұдан әрі – Жиынтық табысты есептеу қағидалары) сәйкес атаулы әлеуметтік көмек тағайындауға жүгінген тоқсан алдындағы тоқсан үшін есептейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адамға (отбасына) берілетін атаулы әлеуметтік көмектің мөлшерін атаулы әлеуметтік көмек тағайындау жөніндегі уәкілетті орган жан басына шаққандағы орташа табыс пен астанада, облыстарда, республикалық маңызы бар қалаларда белгіленген отбасы мүшелерінің әрқайсысына қарай белгіленген кедейлік шегінің арасындағы айырма түрінде есептейді.Бір жастан алты жасты қоса алғанға дейінгі балаларға атаулы әлеуметтік көмек тағайындау кезеңіне әрбір балаға 1,5 айлық есептік көрсеткіш мөлшерінде ай сайынғы қосымша төлем (бұдан әрі – балаға ай сайынғы қосымша төлем) төленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қажет болған жағдайда ауданның (облыстық маңызы бар қаланың) жергілікті атқарушы органдары өңірлердің ерекшеліктерін ескере отырып, үй малын, құсын және жер учаскесін (жер үлесін) табыс бермейді деп айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z94" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша атаулы әлеуметтік көмек тағайындау (төлем мөлшерін өзгерту, төлемді тоқтата тұру, төлемді тоқтату, тағайындаудан бас тарту) туралы шешімінің электрондық жобасын (бұдан әрі – шешім жобасы) дайындайды, оған ҚЭТ қалыптастыруды тікелей жүзеге асыратын мансап орталығы маманы ЭЦҚ-сы арқылы, мансап орталығы құрылымдық бөлімшесінің басшысы және басшысы қол қояды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z95" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша электрондық шешім жобасын атаулы әлеуметтік көмекті тағайындауға өтініштерді электрондық тіркеу журналында тіркеуді жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z96" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) атаулы әлеуметтік көмек тағайындау жөніндегі уәкілетті органға ҚЭТ және құжаттар топтамасын береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шартты ақшалай көмекті айқындаған жағдайда мансап орталығы мемлекеттік органдардың және (немесе) ұйымдардың цифрлық жүйелерінен алынған мәліметтер (құжаттар), тиісті мемлекеттік органдардан және (немесе) ұйымдардан алынған жазбаша түрдегі құжаттар, сондай-ақ мемлекеттік органдар мен ұйымдардың тиісті цифрлық жүйелерінде мәліметтердің немесе әкімнен құжаттар топтамасының және учаскелік комиссияның қорытындысының болмауына байланысты өтініш беруші ұсынған құжаттар негізінде оларды алған күннен бастап бір жұмыс күні ішінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жұмыспен қамтылмаған еңбекке қабілетті отбасы мүшелерінің санын айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Кодекстің 120-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес отбасы құрамына кіретін бірге тұратын жұмыспен қамтылмаған еңбекке қабілетті мүшелерді Кодекстің 98-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 99-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 106-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес уәкілетті мемлекеттік органымен бекітілген жұмыс іздеп жүрген адамдарды, жұмыссыздарды тіркеу және мансап орталықтары көрсететін еңбек делдалдығын жүзеге асыру қағидаларына сәйкес жұмыс іздеп жүрген адамдар ретінде тіркейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      алынған мәліметтер мен құжаттарды халықты жұмыспен қамту мәселелері жөніндегі аудандық (қалалық) немесе өңірлік комиссияға:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұсынылуы туралы шешім атаулы әлеуметтік көмек тағайындау жөніндегі уәкілетті органның құзыреті шегінен шығатын жұмыспен қамтуға жәрдемдесудің белсенді шараларын және әлеуметтік бейімдеу шараларын көрсету кезінде шартты ақшалай көмек тағайындауды келісу үшін береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аудандық (қалалық) немесе өңірлік комиссияның шешімдері учаскелік комиссияның қорытындысын алғаннан кейін бір жұмыс күні ішінде хаттамамен ресімделеді және оларды қабылдаған күннен бастап екі жұмыс күні ішінде өңірдің халықты мансап орталығына жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Учаскелік комиссияның қорытындысын немесе әкімнен учаскелік комиссияның қорытындысы бар құжаттарды, сондай-ақ қажет болған жағдайда халықты жұмыспен қамту мәселелері жөніндегі аудандық (қалалық) немесе өңірлік комиссияның ұсынымдарын алғаннан кейін үш жұмыс күні ішінде мансап орталығы жұмыспен қамту және әлеуметтік бейімдеу шараларын қамтитын жеке жоспар жасайды және осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша әлеуметтік келісімшарт жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Әлеуметтік келісімшартта осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша Жұмыспен қамтуға жәрдемдесу және әлеуметтік бейімдеу жөніндегі іс-шаралардың үлгілік тізбесінде ұсынылған жұмыспен қамтуға жәрдемдесу және әлеуметтік бейімдеу шараларын орындау жөніндегі тараптардың міндеттемелері және олар орындалмаған жағдайда қабылданатын шаралар жазылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мансап орталығы әлеуметтік келісімшарт жасалған күннен бастап бір жұмыс күні ішінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      халықты жұмыспен қамту мәселелері жөніндегі аудандық (қалалық) немесе өңірлік комиссияның ұсынымдарын, сондай-ақ тараптар қол қойған әлеуметтік келісімшартты қоса алғанда, ҚЭТ-ты қоса бере отырып, электрондық шешім жобасын атаулы әлеуметтік көмек тағайындау үшін атаулы әлеуметтік көмек тағайындау жөніндегі уәкілетті органға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтініш берушіге Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ҚР ӘРПК) 73-бабына сәйкес алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін мемлекеттік қызметті тағайындау немесе көрсетуден бас тарту туралы алдын ала шешім туралы хабарлама, сондай-ақ тыңдау өткізілетін уақыт пен орын жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мансап орталығы өтініш берушінің алдын ала шешімге қарсылығын оны жіберген күннен бастап 2 (екі) жұмыс күні ішінде қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...175 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 257</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z97" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Атаулы әлеуметтік көмек тағайындау жөніндегі уәкілетті орган ҚЭТ немесе қағаз жеткізгіштегі құжаттар топтамасын және электрондық шешім жобасын алған күннен бастап үш жұмыс күні ішінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z98" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тиісті органдардан және (немесе) ұйымдардан немесе өтініш берушіден қағаз түрінде алынған және (немесе) цифрлық жүйелерден алынған мәліметтердің толықтығын және дәйектілігін тексереді. Қажеттігіне қарай тиісті мемлекеттік органдарға, уәкілетті ұйымдарға және орталық мемлекеттік органдардың цифрлық жүйелеріне өтініш беруші ұсынған мәліметтерді нақтылау үшін сұрау салуларды жүзеге асырады. Бұл ретте атаулы әлеуметтік көмек тағайындау (төлем мөлшерін өзгерту, тағайындаудан бас тарту және төлемді тоқтату) туралы шешім қабылдау мерзімі ол туралы өтініш берушіні тиісті органдарға және (немесе) ұйымдарға сұрау салу жүзеге асырылған күннен бастап екі жұмыс күні ішінде жазбаша хабардар ете отырып атаулы әлеуметтік көмек тағайындау жөніндегі уәкілетті орган басшысының немесе оның міндетін атқарушы адамның шешімі бойынша күнтізбелік отыз күнге дейін ұзартылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z99" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) таңдалған атаулы әлеуметтік көмек түрінің, жиынтық табысын есептеудің және мансап орталығы жүргізген адамның (отбасының) атаулы әлеуметтік көмекті есептеуінің дұрыстығын тексеруді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z100" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ұсынылған құжаттардың, мәліметтердің толық еместігі және дәйексіздігі және атаулы әлеуметтік көмек түрін таңдау, жиынтық табысты есептеу және адамға (отбасына) атаулы әлеуметтік көмек мөлшерін есептеу кезінде қателер табылған жағдайда ҚЭТ және электрондық шешім жобасын пысықтауға қайтаруды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z101" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өтініш берушіні алдын ала шешім бойынша тыңдау нәтижесін ескере отырып, атаулы әлеуметтік көмек тағайындау туралы шешім қабылдауды (төлем мөлшерін өзгерту, төлемді тоқтата тұру, төлемді тоқтату, тағайындаудан бас тарту) жүзеге асырады (бұдан әрі – атаулы әлеуметтік көмек тағайындау туралы шешім), бұл туралы жазбаша, мансап орталығы немесе әкім арқылы немесе ұялы байланыс желілеріндегі абоненттік нөмірге хабарлама жіберу арқылы өтініш берушіні, ал бас тартылған жағдайда оның себептерін көрсете отырып, хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      11-тармақ жаңа редакцияда көзделген - </w:t>
+        <w:t xml:space="preserve">      Ескерту. 16-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
-[...39 lines deleted...]
-        <w:t>) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z102" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. Атаулы әлеуметтік көмек тағайындаудан бас тартуға: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z103" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Өтініш берушінің өтінішін қараған кезде әкім немесе мансап орталығы:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z82" w:id="79"/>
+      1) отбасының жан басына шаққандағы орташа кірісінің астанада, облыстарда, республикалық маңызы бар қалаларда белгіленген кедейлік шегінен асуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z104" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) атаулы әлеуметтік көмек тағайындау үшін ақпараттық жүйелерден алынған, сондай-ақ тиісті мемлекеттік органдардан және (немесе) ұйымдардан жазбаша түрде алынған мәліметтердің, сондай-ақ мемлекеттік органдардың және ұйымдардың тиісті ақпараттық жүйелерінде мәліметтердің болмауына байланысты өтініш беруші ұсынған құжаттардың толықтығын тексереді;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z83" w:id="80"/>
+      2) учаскелік комиссияның материалдық жағдайына тексеру жүргізуден өтініш берушінің бас тартуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z105" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) адамның (отбасының) материалдық жағдайын тексеру нәтижесінде дайындалған қажеттіліктің жоқтығы туралы учаскелік комиссияның қорытындысы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z106" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) Кодекстің 122-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген адамдарды қоспағанда, отбасының еңбекке қабілетті мүшесінің жұмыспен қамтуға жәрдемдесетін шараларға қатысудан бас тартқан күннен бастап алты ай ішінде бас тартуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z107" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) алушының кінәсінан бұрын жасалған әлеуметтік келісімшартты бұзу және (немесе) әлеуметтік келісімшартта көзделген міндеттемелерді орындамау – атаулы әлеуметтік көмек тағайындауға қайталап өтініш бергенге дейінгі алты ай ішінде; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) тиісті мемлекеттік органдардан жазбаша түрде ұсынылған құжаттарды, сондай-ақ мемлекеттік органдар мен ұйымдардың тиісті ақпараттық жүйелерінде мәліметтердің болмауына байланысты өтініш беруші ұсынған құжаттарды сканерлейді. Құжаттардың электрондық көшірмелері әкімнің немесе мансап орталығы маманының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) куәландырылады.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="80"/>
+      6) атаулы әлеуметтік көмек тағайындау үшін көрінеу жалған мәліметтер және (немесе) дұрыс емес құжаттарды – олар ұсынылған күннен бастап алты ай ішінде ұсыну негіз болып табылады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Құжаттарды сканерлеу мүмкіндігі болмаған жағдайда алынған құжаттарды көшіруді жүзеге асырады. Құжаттардың қағаз көшірмелері әкімнің немесе мансап орталығы маманының қолымен куәландырылады, одан кейін өтініш берушіден алынған құжаттардың түпнұсқалары үзбелі талонмен бірге оған қайтарылады;</w:t>
-[...41 lines deleted...]
-    <w:bookmarkEnd w:id="82"/>
+      Осы тармақтың 2), 3) және 4) тармақшаларына сәйкес бұдан бұрын жұмыспен қамтуға жәрдемдесудің белсенді шараларына қатысудан бас тартқан еңбекке қабілетті отбасы мүшесінің қайтыс болуына немесе әлеуметтік келісімшартта көзделген міндеттемелерді орындамауына, оның ішінде оның кінәсінен бұдан бұрын жасалған әлеуметтік келісімшарттың бұзылуының туындауына, атаулы әлеуметтік көмек тағайындау үшін көрінеу жалған ақпарат және (немесе) дәйексіз құжаттар беруіне байланысты отбасы құрамы өзгерген жағдайда отбасы осы Қағидаларға белгіленген алты айлық мерзім өткенге дейін атаулы әлеуметтік көмек тағайындауға жүгінеді.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 17-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 257</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...61 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z108" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Атаулы әлеуметтік көмекті тағайындау немесе бас тарту туралы шешімге ЭЦҚ-ны пайдалана отырып, атаулы әлеуметтік көмек тағайындау жөніндегі уәкілетті органның басшысы немесе оның міндеттерін атқаратын адам қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z109" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Мансап орталығы электрондық шешім жобасы және ҚЭТ пысықтауға қайтарылған кезде үш жұмыс күні ішінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z110" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құжатта көрсетілген мәліметтерді өтініш берушіден немесе әкімнен нақтылайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z111" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) адамның (отбасының) жиынтық табысын және атаулы әлеуметтік көмек мөлшерін есептеуді жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z112" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) пысықталған ҚЭТ-ты және электрондық шешім жобасын осы Қағидалардың 14-тармағында айқындалған тәртіппен нақтыланған мәліметтермен атаулы әлеуметтік көмек тағайындау жөніндегі уәкілетті органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z113" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. Мансап орталығы атаулы әлеуметтік көмек тағайындау жөніндегі уәкілетті орган атаулы әлеуметтік көмек тағайындау немесе олардан бас тарту туралы шешім қабылдаған күннен бастап бес жұмыс күні ішінде өтініш берушінің өзіне немесе әкім арқылы осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша атаулы әлеуметтік көмек тағайындау немесе тағайындаудан бас тарту туралы хабарламаны береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z114" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Өтініш берушінің (отбасының) атаулы әлеуметтік көмек алушыларға тиесілігін растайтын ақпарат көрсетілетін қызметті алушының "жеке кабинетінде" және порталдың мобильдік қосымшасында және екінші деңгейдегі банктердің мобильдік қосымшаларында қолжетімді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушінің (отбасының) атаулы әлеуметтік көмек алушыларға тиесілігін растайтын ақпарат, ол туралы мәліметтер сұратылып отырған адамның келісімі болған жағдайда, портал және екінші деңгейдегі банктердің мобильдік қосымшалары арқылы жіберілетін жеке тұлғалардың сұрау салуы бойынша ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мәлімет сұралатын адам сұрау салуды алған сәттен бастап 2 (екі) сағат ішінде порталдағы "жеке кабинет" арқылы не мобильді азаматтар базасында тіркелген ұялы байланыстың абоненттік нөміріне sms-хабарлама жіберу арқылы немесе екінші деңгейдегі банктердің мобильдік қосымшасы арқылы оның (оның отбасының) жеке тұлғаларға атаулы әлеуметтік көмек алушыларға тиесілігін растайтын ақпаратты ұсынуға өзінің келісімін не келіспеушілігін бір реттік парольді пайдалана отырып портал хабарламасына жауап ретінде білдіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Порталда" жәрдемақы тағайындау (тағайындаудан бас тарту) туралы хабарлама, сондай-ақ атаулы әлеуметтік көмек тағайындау туралы ақпарат көрсетілетін қызметті алушының "жеке кабинетіне" жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Келісім алғаннан кейін өтініш берушінің (отбасының) атаулы әлеуметтік көмек алушыларға тиесілігін растайтын ақпарат сұрау салуды жүзеге асырған жеке тұлғаның "жеке кабинетіне" жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...119 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 21-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z115" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Атаулы әлеуметтік көмек және балаға ай сайынғы қосымша төлемді төлеуді атаулы әлеуметтік көмек тағайындау жөніндегі уәкілетті орган жергілікті бюджет қаражаты есебінен Мемлекеттік корпорация арқылы атаулы әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымның банктік шоттарына аудару жолымен жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z116" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Өтініш берудің алдындағы тоқсандағы жан басына шаққандағы орташа табыс және тағайындалған атаулы әлеуметтік көмектің мөлшері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отбасының құрамындағы өзгерістер – отбасы құрамы өзгерген күннен бастап;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      атаулы әлеуметтік көмекті тағайындау үшін жалған мәліметтерді және (немесе) сенімсіз құжаттарды ұсынған өтініш берушіні қоспағанда, отбасының жиынтық табысын анықтау кезінде есепке алынбаған фактілерді немесе мәліметтерді анықтау – атаулы әлеуметтік көмек алуға өтініш берген айдан бастап.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Атаулы әлеуметтік көмекті алушы көрсетілген мән-жайлар туындаған күннен бастап он жұмыс күні ішінде мөлшерлемені өзгертуге негіз болатын мән-жайлар туралы мансап орталығына, ал ауылдық жерде – әкімге хабарлайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алушы атаулы әлеуметтік көмектің мөлшеріне әсер ететін мән-жайлар туралы уақтылы хабардар етпеген жағдайда, көмек мөлшері көрсетілген мән-жайлар туындаған кезден бастап, бірақ ол тағайындалған күннен ерте емес, ал егер өтініш беруші жәрдемақы тағайындалғанын анықтаған жағдайда қайта есептеледі, ал өтініш беруші атаулы әлеуметтік көмекті заңсыз тағайындауға және (немесе) төлеуге, адамға (отбасына) атаулы әлеуметтік көмекті төлеуге алып келген жалған мәліметтерді және (немесе) сенімсіз құжаттарды ұсынған жағдайда тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z117" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Атаулы әлеуметтік көмек түрінің (шартты немесе шартсыз ақшалай көмек) өзгеруіне негіз болатын мән-жайлар туындаған жағдайда алушы күнтізбелік 10 күн ішінде мансап орталықты, ал ауылдық жерде әкімді аталған мән-жайлардың туындауы туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұрын тағайындалған атаулы әлеуметтік көмекті төлеу қолданыстағы тәртіп бойынша ағымдағы тоқсанның соңына дейін қайта қараусыз жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атаулы әлеуметтік көмекті тағайындау туындаған мән-жайларды ескере отырып осы Қағидаларда белгіленген атаулы әлеуметтік көмек тағайындауға жаңа өтініш берген кезде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z118" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-параграф. Шартсыз ақшалай көмек тағайындау тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z119" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25. Шартсыз ақшалай көмек жұмыспен қамтуға жәрдемдесудің белсенді шараларына қатысу мүмкіндіктері шектеулі табысы аз адамдарға (отбасыларға) көрсетіледі. Оларға: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z120" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жұмыспен қамтуға жәрдемдесу шараларына қатысуға мүмкіндігі шектеулі жалғызілікті және (немесе) жалғыз тұратын кірісі аз адамдарға:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Кодекстің 207-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген зейнеткерлік жасқа толуына;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші немесе екінші топтағы мүгедектігіне;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екі айдан астам еңбекке уақытша қабілетсіздік мерзімі белгіленуі мүмкін ауруының болуына байланысты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z121" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) құрамында еңбекке қабілетті адамдары жоқ немесе еңбекке қабілетті жалғыз мүшесі үш жасқа дейінгі балаға, мүгедектігі бар балаға, бірінші немесе екінші топтағы мүгедектігі бар адамға, бөгденің күтіміне және көмегіне мұқтаж қартқа күтімді жүзеге асыратын кірісі аз отбасыларға көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шартсыз ақшалай көмек өтініш берген айдан бастап ағымдағы тоқсанға тағайындалады және ай сайын төленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидалардың 17-тармақтың 4) тармақшасында көрсетілген адамдар (отбасылар) үшін атаулы әлеуметтік көмек тағайындау үшін қайтадан өтініш берілген жағдайда атаулы әлеуметтік көмек өтініш берген күннен бастап алты ай мерзім өткеннен кейін тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z122" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-параграф. Шартты ақшалай көмек тағайындау тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z123" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      26. Шартты ақшалай көмек жалғызілікті немесе жалғыз тұратын еңбекке қабілетті табысы аз адамдарға, сондай-ақ өз құрамында еңбекке қабілетті мүшесі (мүшелері), оның ішінде "Салық және бюджетке төленетін басқа да міндетті төлемдер туралы" (Салық кодексі) Қазақстан Республикасы Кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>774-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес бірыңғай жиынтық төлем төлеуші болып табылатын жеке тұлғалар бар табысы аз отбасыларға ол (олар) жұмыспен қамту шараларына қатысқан кезде және (немесе) әлеуметтік бейімдеу қажет болған кезде ай сайынғы төлемдер түрінде көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z124" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Шартты ақшалай көмекті тағайындау шарты:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әлеуметтік келісімшарт жасасу, онда тараптардың жұмыспен қамтуға жәрдемдесудің белсенді шаралары мен әлеуметтік бейімдеу бағдарламаларына қатысуы бойынша тараптардың міндеттемелері көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      табысы аз отбасылардың еңбекке қабілетті мүшелерінің жұмыспен қамтуға жәрдемдесудің белсенді шараларына және әлеуметтік бейімдеу шараларына қатысуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z125" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Жұмыспен қамтуға жәрдемдесудің белсенді шараларына қатысу табысы аз отбасының мынадай мүшелеріне:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші және екінші топтағы мүгедектігі бар адамдарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күндізгі оқу бөлімінің оқушыларына, студенттеріне, тыңдаушыларына, курсанттарына, магистранттарына;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екі айдан астам еңбекке уақытша қабілетсіздік мерзімі белгіленуі мүмкін аурулары бар адамдарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үш жасқа дейінгі балаға күтімді жүзеге асыратын ата-ананың біреуіне, мүгедектігі бар балаға, 6ipiнші және екінші топтағы мүгедектігі бар адамға, бөгде адамның күтімі мен көмегіне мұқтаж, сексен жастан асқан қарттарға күтімді жүзеге асыратын адамдарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тұрақты жұмысы бар адамдарға шартты ақшалай көмек төлеу үшін міндетті шарт болып табылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Үш жасқа дейінгі балаға, мүгедектігі бар балаға, бірінші және екінші топтағы мүгедектігі бар адамдарға, бөгде адамның күтіміне және көмегіне мұқтаж сексен жастан асқан қарттарға күтімді жүзеге асыраушыға отбасының еңбекке қабілетті бір ғана мүшесі жатқызылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z126" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Мансап орталығы бос жұмыс орындары пайда болған күннен бастап үш жұмыс күні ішінде жұмыс іздеп жүрген адам ретінде тіркелгендерге, еңбекке қабілетті адамдарға немесе отбасының еңбекке қабілетті мүшелеріне бос жұмыс орындары (лайықты жұмыс) туралы хабарлама жібереді, оларға жұмысқа орналасуға жәрдем көрсетеді, сондай-ақ әлеуметтік кәсіптік бағдарлау және кәсіптік оқыту бойынша қызметтер көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хабарлама тіркелген еңбекке қабілетті адамдарға немесе еңбекке қабілетті отбасы мүшелеріне тікелей цифрлық технологиялар және (немесе) ұялы байланыс желісінің абоненттік құрылғысы арқылы беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лайықты жұмыс болмаған жағдайда, мансап орталығы Кодекске жұмыспен қамтуға жәрдемдесу шараларын ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      1) тармақшасының екінші абзацы жаңа редакцияда көзделген - </w:t>
+        <w:t xml:space="preserve">      Ескерту. 29-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
-[...39 lines deleted...]
-        <w:t>) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z127" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Жұмыс іздеп жүрген адам немесе жұмыссыз ретінде тіркелген еңбекке қабілетті адамдар олардың біліктілігі, білім деңгейі немесе лайықты жұмыстың көлік қолжетімділігіне сәйкес келмеуіне байланысты ұсынылған жұмыстан бас тартқан кезде мансап орталығы Кодекске сәйкес мемлекеттік қолдау шараларын ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z128" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Еңбекке қабілетті адамдар лайықты жұмыстан немесе жұмысқа орналасуға ықпал ету шараларынан бас тартқан жағдайда, еңбек қызметін дәлелсіз себептермен тоқтатқан немесе жұмыспен қамтуға жәрдемдесудің белсенді шараларына қатысқан кезде, сондай-ақ әлеуметтік келісімшартты іске асырудың ай сайынғы мониторингі барысында ассистент (консультант) айқындаған әлеуметтік келісімшартта көзделген міндеттемелер орындалмаған кезде мансап орталығы әлеуметтік келісімшартты сүйемелдеу туралы консультанттың жауабын алған күннен бастап бір жұмыс күні ішінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z129" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      осы Қағидаларға </w:t>
-[...41 lines deleted...]
-    </w:p>
+      1) осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша әлеуметтік келісімшарт міндеттемелерінің бұзылуы туралы қорытынды дайындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z130" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      осы Қағидалардың 6, 7 және 9-тармақтарда көрсетілген мәліметтер мен құжаттарды қамтитын құжаттар топтамасын (бұдан әрі – құжаттар топтамасы) немесе атаулы әлеуметтік көмек тағайындау үшін құжаттардың электрондық топтамасын (бұдан әрі – ҚЭТ) қалыптастырады және оны тиісінше өзінің қолымен немесе ЭЦҚ арқылы куәландырады.</w:t>
-[...1 lines deleted...]
-    </w:p>
+      2) адамға (отбасына) шартты ақшалай көмек төлеуді тоқтату туралы электрондық шешім жобасын қалыптастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z131" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік органдар мен ұйымдарға сұрау салуды ресімдеген кезде тиісті мемлекеттік органдарға және (немесе) ұйымдарға сұрау салу жүзеге асырылған күннен бастап екі жұмыс күні ішінде өтініш иесін жазбаша хабардар ету арқылы құжаттар топтамасын немесе ҚЭП-ты қалыптастыру мерзімі сұрау салуға жауап алғанға дейін, бірақ күнтізбелік 30 күннен артық емес күнге дейін ұзартылады;</w:t>
-[...39 lines deleted...]
-    </w:p>
+      3) әлеуметтік келісімшарт міндеттемелерінің бұзылуы туралы қорытындыны қоса алғанда, шартты ақшалай көмек төлемін тоқтату туралы электрондық шешім жобасын осы Қағидалардың 15-тармағының 3) және 4) тармақшаларында айқындалған тәртіппен атаулы әлеуметтік көмек тағайындау жөніндегі уәкілетті органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z132" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әкім учаскелік комиссияның қорытындысын алған күннен бастап үш жұмыс күнінен кешіктірмей учаскелік комиссияның қорытындысын қоса бере отырып, өтініш берушінің құжаттар топтамасын мансап орталығына береді;</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z89" w:id="85"/>
+      32. Атаулы әлеуметтік көмек тағайындау жөніндегі уәкілетті орган адамға (отбасыға) төленетін шартты ақшалай көмекті тоқтату туралы шешімді осы Қағидалардың 16 және 18-тармақтарында белгіленген тәртіппен және мерзімде қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z133" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) мансап орталығы бір жұмыс күні ішінде:</w:t>
-[...212 lines deleted...]
-    </w:p>
+      33. Мансап орталығы атаулы әлеуметтік көмек тағайындау жөніндегі уәкілетті орган атаулы әлеуметтік көмек мөлшерін өзгерту, төлемін тоқтату туралы шешім қабылдаған күннен бастап бес жұмыс күні ішінде өтініш берушінің өзіне немесе әкім арқылы осы Қағидаларға 13-қосымшаға сәйкес нысан бойынша атаулы әлеуметтік көмек төлеуді тоқтату (мөлшерін өзгерту) туралы хабарлама береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 33-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 05.05.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...61 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z134" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Әлеуметтік келісімшартты іске асырудың мониторингі ай сайын жүргізіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ауданда (қалада) – консультант;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ал ауылдық жерде – ассистент жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z241" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік келісімшарт бойынша міндеттемелерді орындау мониторингі мыналардың:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z242" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифрлық жүйелерден әлеуметтік төлемдердің түскені туралы және "Еңбек нарығы" автоматтандырылған цифрлық жүйесінде жұмыспен қамтуға жәрдемдесудің белсенді шараларын көрсету барысында түскен деректер негізінде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ассистент (консультант) әлеуметтік келісімшарт бойынша міндеттеменің орындалмағаны туралы фактіні анықтаған күннен бастап бір жұмыс күні ішінде ол туралы мансап орталығына хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мансап орталығы және атаулы әлеуметтік көмек тағайындау жөніндегі уәкілетті орган осы Қағидалардың 31, 32-тармақтарында көзделген шараларды қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...113 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 34-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z135" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      35. Ассистент есепті айдан кейінгі айдың 3-күніне дейінгі мерзімде ай сайын консультантқа Кодекстің 12-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) тармақшасының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші абзацына сәйкес уәкілетті мемлекеттік органымен бекітілген Атаулы әлеуметтік көмек саласындағы есептілік құжаттама нысандарының 19-қосымшаға сәйкес әкімшілік деректерді жинауға арналған нысан бойынша есепті кезеңге елді мекендер бойынша әлеуметтік келісімшартты сүйемелдеу туралы ассистенттің ай сайынғы есебін ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Консультант есепті айдан кейінгі айдың 5-күнніне дейінгі мерзімде ай сайын Кодекстің 12-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) тармақшасының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші абзацына сәйкес уәкілетті мемлекеттік органымен бекітілген Атаулы әлеуметтік көмек саласындағы есептілік құжаттама нысандарының 20-қосымшаға сәйкес әкімшілік деректерді жинауға арналған нысан бойынша есепті кезеңге әлеуметтік келісімшартты сүйемелдеу туралы консультанттың ай сайынғы есебін ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z136" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Атаулы әлеуметтік көмек төлеу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z137" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Атаулы әлеуметтік көмек тағайындау жөніндегі уәкілетті орган атаулы әлеуметтік көмекті тағайындау туралы шешімнің және балаға ай сайынғы қосымша төлемнің негізінде атаулы әлеуметтік көмек төлеуге арналған атаулы әлеуметтік көмек тағайындалған сомаларын және балаға ай сайынғы қосымша төлемді ағымдағы жылдың соңына дейін бюджет қаражатына қажеттілікке қосуды қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алушыға атаулы әлеуметтік көмекті және балаға ай сайынғықосымша төлемді төлеу атаулы әлеуметтік көмек, балаға ай сайынғы қосымша төлемді төлеуге қажеттілік сомасы туралы өтінімге сәйкес атаулы әлеуметтік көмек тағайындау жөніндегі уәкілетті органның шешімі негізінде Мемлекеттік корпорация арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қажеттілік сомасы туралы өтінімді Мемлекеттік корпорация әр айдың бірінші жұмыс күнінде қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация қажеттілік қалыптасқаннан кейінгі келесі жұмыс күнінен кешіктірмей атаулы әлеуметтік көмек тағайындау жөніндегі уәкілетті органға атаулы әлеуметтік көмек, балаға ай сайынғы қосымша төлем төлеуге қажеттілік сомасы туралы өтінімді жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атаулы әлеуметтік көмек тағайындау жөніндегі уәкілетті орган атаулы әлеуметтік көмек, балаға ай сайынғы қосымша төлем сомасы туралы өтінім келіп түскен күннен бастап 2 жұмыс күні ішінде есепті кезеңге Мемлекеттік корпорацияға атаулы әлеуметтік көмек, балаға ай сайынғы қосымша төлемді қажеттілік сомасы туралы өтінімде көзделген сомалар шегінде ақшалай аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z138" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Мемлекеттік корпорация:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      трансферттер түскеннен кейін екі жұмыс күні ішінде төлем кестесіне сәйкес МТ 102 форматында төлем тапсырмаларын қалыптастырады және алушылардың банк шоттарына төлеуді жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ағымдағы айдың соңғы жұмыс күнінен кешіктірмей Мемлекеттік корпорацияның шотына келіп түскен атаулы әлеуметтік көмектің, балаға ай сайынғы қосымша төлемнің артық есептелген (төленген) сомаларын атаулы әлеуметтік көмек тағайындау жөніндегі уәкілетті органға аударады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      есепті айдан кейінгі әрбір айдың 20-күнінен кешіктірмей атаулы әлеуметтік көмек тағайындау жөніндегі уәкілетті органмен атаулы әлеуметтік көмек төлеуге бөлінген қаражат және балаға ай сайынғы қосымша төлем бойынша салыстыру актісіне қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төленген сомалар бойынша Мемлекеттік корпорация мен атаулы әлеуметтік көмекті және балаға ай сайынғы қосымша төлемді төлеу жөніндегі уәкілетті ұйымдар арасында ай сайын салыстыру актілері жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атаулы әлеуметтік көмекті және балаға ай сайынғы қосымша төлемді төлеуге байланысты банк қызметтеріне ақы төлеу Мемлекеттік корпорация мен атаулы әлеуметтік көмек тағайындау жөніндегі уәкілетті органдар арасында жасалатын шарт негізінде жергілікті бюджеттер қаражаты есебінен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z139" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Атаулы әлеуметтік көмекті алу мақсатында өтініш берушінің жалған ақпараты және (немесе) дұрыс емес мәліметтерін көрсететін фактілер мен мәліметтер анықталған жағдайда, мансап орталығы немесе әкім ауылды жерде тиісті фактілер немесе мәліметтер анықталған күннен бастап бір жұмыс күні ішінде атаулы әлеуметтік көмек тағайындау жөніндегі уәкілетті органды жазбаша түрде хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Артығымен төленген немесе негізсіз төленген сомалар туралы фактілер белгіленген күннен бастап бір жұмыс күні ішінде атаулы әлеуметтік көмек тағайындау жөніндегі уәкілетті орган атаулы әлеуметтік көмек алушыға атаулы әлеуметтік көмекті және балаға ай сайынғы қосымша төлемді ерікті түрде қайтару туралы жазбаша немесе электрондық хабарлама жібереді. Хабарлама жіберілген күннен бастап атаулы әлеуметтік көмек және балаға ай сайынғы қосымша төлем төлеу тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атаулы әлеуметтік көмек алушы артығымен төленген немесе негізсіз төленген соманы ерікті түрде толық көлемде алушыға хабарлама жіберілген күннен бастап бір айлық мерзімде қайтармаса, атаулы әлеуметтік көмек тағайындау жөніндегі уәкілетті орган артығымен төленген немесе оған негізсіз төленген соманы қайтару бойынша сот тәртібімен шаралар қабылдайды. Сотқа арыз атаулы әлеуметтік көмек алушының тұрғылықты жері бойынша Қазақстан Республикасының Азаматтық процессуалдық кодексінде көзделген тәртіппен беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атаулы әлеуметтік көмек және балаға ай сайынғы қосымша төлемді алғаннан кейін артық төленген сомалар кейінгі төлемдерден ұсталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алушының көшуіне байланысты басқа өңірде атаулы әлеуметтік көмекті және балаға ай сайынғы қосымша төлемді одан әрі алған жағдайда, артық төленген сома атаулы әлеуметтік көмекті тағайындау орны бойынша тағайындалған сомадан ұсталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z243" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер алушы заңсыз алынған атаулы әлеуметтік көмектің сомасын немесе оның бір бөлігін тиісті бюджетке қайтарса, онда өтініш берушінің жалпы қарызы қайтарым сомасына азаяды және атаулы әлеуметтік көмек тағайындалған және төленген цифрлық жүйеде тіркелуі керек. Ол үшін өтініш беруші мансап орталығына, ал ауылдық жерлерде – ауылдық округтің әкіміне – цифрлық жүйеге сканерден өткізіліп, енгізілген, атаулы әлеуметтік көмекті тағайындау үшін маманның ЭЦҚ қол қойылады, ол растау құжатын қабылдап, сканерленген көшірмесін цифрлық жүйеге жүктейді, сондай-ақ мансап орталығы басшысының немесе әкімнің ЭЦҚ-сы, содан кейін бұл жазба түзету құқығынсыз цифрлық жүйеде сақталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z244" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер өтініш білдіруші немесе атаулы әлеуметтік көмек төлеу жөніндегі уәкілетті ұйым атаулы әлеуметтік көмектің заңсыз алынған сомасын Мемлекеттік корпорацияға қайтаруды жүзеге асырса, онда Мемлекеттік корпорация қайтарылған сомаларды атаулы әлеуметтік көмек тағайындау жөніндегі уәкілетті органға ағымдағы айдың соңғы жұмыс күнінен кешіктірмей жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 38-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...61 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z140" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      39. Атаулы әлеуметтік көмек тағайындауға арналған өтініште </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес өтініш беруші бір жастан 6 жасты қоса алғанға дейінгі барлық балаларды, оның ішінде ағымдағы тоқсанда бір жасқа толған балаларды көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z141" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      40. Атаулы әлеуметтік көмекті тағайындау туралы шешімде осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша баланың жасын ескере отырып, балаға ай сайынғы қосымша төлемді төлеу кезеңі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z142" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Бала қайтыс болған жағдайда балаға ай сайынғы қосымша төлем бала қайтыс болған айға төленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z143" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының, Еңбек мобильділігі орталығының (мансап орталығы) және (немесе) оның қызметкерлерінің мемлекеттік қызмет көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z144" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Көрсетілетін қызметті берушінің мекенжайына келіп түскен өтініш берушінің шағымы тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілген мемлекеттік қызмет нәтижелерімен келіспеген кезде өтініш беруші мемлекеттік қызмет көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға шағыммен жүгіне алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметтерді көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның мекенжайына келіп түскен өтініш берушінің шағымы оны тіркеген күннен бастап 15 (он бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам шағым келіп түскен күннен бастап үш жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте көрсетілетін қызметті беруші, лауазымды адам, шешімге, әрекетке (әрекетсіздікке) шағым жасайды, егер ол үш жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік әрекет қабылдаса, шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, сотқа шағым жасауға ҚР ӘРПК-нің 91-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әкімшілік (сотқа дейінгі) тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидаларға өзгерістер және (немесе) толықтырулар енгізілген кезде орталық атқарушы орган "цифрлық үкімет" операторына, Бірыңғай байланыс орталығына, көрсетілетін қызметті берушіге тиісті нормативтік құқықтық актіні әділет органдарында мемлекеттік тіркеуден өткізгеннен кейін 3 (үш) жұмыс күні ішінде осындай өзгерістер және (немесе) толықтырулар туралы ақпаратты жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...237 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 42-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...3322 lines deleted...]
-      Осы Қағидаларға өзгерістер және (немесе) толықтырулар енгізілген кезде орталық атқарушы орган "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылым операторына, Бірыңғай байланыс орталығына, көрсетілетін қызметті берушіге тиісті нормативтік құқықтық актіні әділет органдарында мемлекеттік тіркеуден өткізгеннен кейін 3 (үш) жұмыс күні ішінде осындай өзгерістер және (немесе) толықтырулар туралы ақпаратты жібереді.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9309,634 +8287,479 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...4 lines deleted...]
-      </w:pPr>
+    <w:bookmarkStart w:name="z217" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Атаулы әлеуметтік көмекті тағайындауға өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мансап орталығына _____________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(елді мекен, аудан, облыс)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(өтініш берушінің тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мекенжайында тұратын (елді мекен, аудан)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(көшесі, үй және пәтер, телефон №)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жеке сәйкестендіру нөмірі _____________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жеке басты куәландыратын құжат:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>құжат түрі __________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>құжат № /сериясы ________ берілген күні ________ кім берді</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Банк деректемелері:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Банк атауы ______________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Банк шоты № ____________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Шоттың түрі: ағымдағы____________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">______ адамнан тұратын маған (менің отбасыма) мынадай түрдегі атаулы әлеуметтік көмек </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тағайындауды сұраймын:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(белгі қойылсын)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...474 lines deleted...]
-      (белгі қойылсын)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z246" w:id="166"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-шартсыз ақшалай көмек</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шартсыз ақшалай көмек</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="166"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z247" w:id="167"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="167"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="368300" cy="342900"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId4"/>
                           <a:stretch>
@@ -9950,142 +8773,138 @@
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z250" w:id="168"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...2 lines deleted...]
-          </w:p>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">шартты ақшалай көмек </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="168"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z251" w:id="169"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="169"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="368300" cy="342900"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId5"/>
                           <a:stretch>
@@ -10099,533 +8918,549 @@
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-      </w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Алты жасты қоса алғанға дейінгі балалардың тізімі:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 (ТАӘ (ол болған жағдайда), туған жылы)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сондай-ақ мені және (немесе) менің отбасымның еңбекке қабілетті мүшелерін халықты жұмыспен қамтудың белсенді шараларына қатысуға жіберуді сұраймын.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Сонымен қатар маған және менің отбасымның мүшелеріне әлеуметтік бейімдеу шараларын көрсету мүмкіндігін қарауды сұраймын.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Менің отбасымның құрамы мынадай:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Алты жасты қоса алғанға дейінгі балалардың тізімі:</w:t>
-[...165 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес бірге тұру фактісі талап етілмейтін отбасы мүшелері туралы мәліметтер:</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z258" w:id="170"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке сәйкестендіру нөмірі №</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кодекстің 120-бабының 5-тармағына сәйкес бір мекенжай бойынша тіркелген өтініш беруші мен отбасы құрамына кіретін адамдар туралы мәліметтер, сондай-ақ Кодекстің 120-бабының 5-тармағына сәйкес бірге тұру фактісі талап етілмейтін отбасы мүшелері туралы мәліметтер:Жеке сәйкестендіру нөмірі №</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="170"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегі, аты, әкесінің аты (бар болса)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Туған күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Туған күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Туыстық қатынастары</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Туыстық қатынастары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мәртебесі (жұмыс істейтін, жұмыс істеп жүрген зейнеткер, жасына байланысты зейнеткер, мүгедектігі бар адамдар, жұмыссыз, бала күтімі бойынша демалыста, үй шаруашылығындағы адам, студент, оқушы, мектеп жасына дейінгі бала)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мәртебесі (жұмыс істейді, жұмыс істейтін зейнеткер, жасы бойынша зейнеткер, мүгедектігі бар адам, жұмыссыз, бала күтімі бойынша демалыста, үй шаруашылығындағы адам, студент, оқушы, мектепке дейінгі оқушы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс істейтіндердің жұмыс орны және қызметі, қазіргі кездегі оқушылар үшін оқу орны (мектептегі оқу сыныбы), мектепке дейінгі балалар үшін мектепке дейінгі ұйым</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жұмыс істейтіндердің жұмыс орны және қызметі, қазіргі кездегі (мектептегі оқу сыныбы) мектепке дейінгі ұйымдардағы балалардың оқу орны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15 жастан асқан адамдардың білімі (диплом бойынша мамандығы)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>15 жастан асқан адамдардың білімі (диплом бойынша мамандығы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11045,50 +9880,51 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z282" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Кодекстің 120-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11103,277 +9939,306 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес басқа мекенжай бойынша тіркелген отбасы құрамына кіретін адамдар туралы мәліметтер, сондай-ақ Кодекстің 120-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бірге тұру фактісі талап етілмейтін отбасы мүшелері туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z283" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ескертпе:</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Ескертпе: бірге тұратын, ортақ шаруашылық жүргізетін және бір елді мекенде тіркелген отбасы мүшелері көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z284" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бірге тұратын, ортақ шаруашылық жүргізетін және бір елді мекенде тіркелген отбасы мүшелері көрсетіледі.</w:t>
-[...19 lines deleted...]
-    </w:p>
+      20__жылғы ___ тоқсанда менің отбасымның табысы мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z285" w:id="174"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Отбасы мүшелерінің тегі, аты, әкесінің аты (бар болса)</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Отбасы мүшелерінің тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="174"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс, оқу орны</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жұмыс, оқу орны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құжатпен расталған табыс сомалары</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Құжатпен расталған табыс сомалары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мәлімделген басқа табыстар</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мәлімделген басқа табыстар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -12004,277 +10869,333 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z314" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке қосалқы шаруашылық жүргізу туралы:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="175"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z315" w:id="176"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке қосалқы шаруашылық объектісі</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жеке қосалқы шаруашылық объектісі</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="176"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өлшем бірлігі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өлшем бірлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Саны</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жасы (үй малының, құстың)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жасы (үй малының, құстың)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z320" w:id="177"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Саяжай</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Саяжай</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="177"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -12350,68 +11271,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z325" w:id="178"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бақша</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бақша</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="178"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -12487,68 +11420,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z330" w:id="179"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жер учаскесі, оның ішінде үй жанындағы</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жер учаскесі, оның ішінде үй жанындағы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="179"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -12624,68 +11569,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z335" w:id="180"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шартты жер үлесі</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Шартты жер үлесі</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="180"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -12761,68 +11718,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z340" w:id="181"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мүліктік пай (берілген жылы)</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мүліктік пай (берілген жылы)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="181"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -12898,68 +11867,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z345" w:id="182"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Үй малы, құсы:</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Үй малы, құсы:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="182"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -13035,68 +12016,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z350" w:id="183"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ірі қара: сиыр, бұқа</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ірі қара: сиыр, бұқа</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="183"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -13172,68 +12165,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z355" w:id="184"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-бие, айғыр</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бие, айғыр</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="184"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -13309,68 +12314,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z360" w:id="185"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-түйе</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түйе</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="185"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -13446,68 +12463,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z365" w:id="186"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-қой, ешкі</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қой, ешкі</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="186"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -13583,68 +12612,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z370" w:id="187"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тауық, үйрек, қаз</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тауық, үйрек, қаз</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="187"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -13720,68 +12761,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z375" w:id="188"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-шошқа</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шошқа</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="188"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -13837,882 +12890,794 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z380" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Атаулы әлеуметтік көмекті тағайындау немесе тағайындаудан бас тарту үшін қажетті менің дербес мәліметтерімді, жиырма таңбалық ағымдығы есепшоттың нөмірін (ІBAN коды), жинақтауға және өңдеуге, ақпараттық жүйелердегі Қазақстан Республикасының "Дербес деректер және оларды қорғау туралы" </w:t>
+      Атаулы әлеуметтік көмекті тағайындау немесе тағайындаудан бас тарту үшін қажетті менің дербес мәліметтерімді, жиырма таңбалық ағымдағы есепшоттың нөмірін (ІBAN коды), жинақтауға және өңдеуге, цифрлық жүйелердегі "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасының Заңының 50-бабының </w:t>
+        <w:t xml:space="preserve">, "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасының Заңы 50-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> қорғалатын, оның ішінде Қазақстан Республикасының Еңбек және әлеуметтік қорғау министрлігіне Ашық бағдарламалық интерфейстер (Open API) бойынша ақпарат алмасудың банкаралық жүйесіне қатысушы банктердің құпияны құрайтын мәліметтерді пайдалануға келісім беремін.</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> қорғалатын, оның ішінде Қазақстан Республикасы Еңбек және әлеуметтік қорғау министрлігіне Ашық бағдарламалық интерфейстер (Open API) бойынша ақпарат алмасудың банкаралық жүйесіне қатысушы банктердің құпияны құрайтын мәліметтерді пайдалануға келісім беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z381" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы арқылы жобаға қатысу заңдылығын бағалау үшін Кодекстің 120-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес отбасы құрамына кіретін адамдар (өзімді қоса алғанда) туралы ақпаратты (табысы, білімі, тұрғылықты жері, отбасылық жағдайы, банк шоттары, олар бойынша ақша қалдықтары және (немесе) қозғалысы бойынша деректер) пайдалануға, сондай-ақ менің мүдделерім бойынша атаулы әлеуметтік көмек алушы ретіндегі мәртебем өзім көрсеткен ақпараттарды және ақпараттық жүйелерден алынған ақпаратты пайдалануға (беру), келісім білдіремін.</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> сәйкес отбасы құрамына кіретін адамдар (өзімді қоса алғанда) туралы ақпаратты (табысы, білімі, тұрғылықты жері, отбасылық жағдайы, банк шоттары, олар бойынша ақша қалдықтары және (немесе) қозғалысы бойынша деректер) пайдалануға, сондай-ақ менің мүдделерім бойынша атаулы әлеуметтік көмек алушы ретіндегі мәртебем өзім көрсеткен ақпараттарды және цифрлық жүйелерден алынған ақпаратты пайдалануға (беруге), келісім білдіремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z382" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мен атаулы әлеуметтік көмек алушы ретінде мәртебем туралы ақпаратты үшінші тұлғаларға беруге келісімді беремін және хабардармын.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z383" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мен ұсынған деректерде өзгерістер және (немесе) атаулы әлеуметтік көмек алу құқығына әсер ететін мән-жайлар туындаған жағдайда олар туралы он жұмыс күні ішінде хабарлауға міндеттенемін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z384" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалған ақпарат пен дәйексіз (жасанды) құжаттар бергенім үшін жауапқа тартылатыным туралы ескертілді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z385" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік бюджеттен және (немесе) Мемлекеттік әлеуметтік сақтандыру қорынан төленетін жәрдемақыларды және (немесе) әлеуметтік төлемдерді есептеу үшін жеке банк шотын ашу мүмкіндігі туралы, сондай-ақ осындай шоттағы ақшаны үшінші тұлғалардың өндіріп алуға жүгінуіне жол берілмейтіні туралы хабардар етілді.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...4 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтініш берушінің байланыс деректері:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">телефон__________ ұялы телефон ___________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Е-маіl ____________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20___ жылғы "___" ______________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(күні) (өтініш берушінің қолы)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мансап орталығының қызметтік белгілері үшін</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Құжаттар қабылданды</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20___ жылғы "___" _______________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Құжаттарды қабылдаған</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>адамның тегі, аты, әкесінің аты (ол болған жағдайда), лауазымы, қолы)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Өтініш берушінің (отбасының) тіркеу нөмірі </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтініш қоса берілген құжаттармен учаскелік комиссияға берілді:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20___ жылғы "___" _______________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Құжаттарды тапсыратын адамның тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20___ жылғы "____" ___________ учаскелік комиссия өтінішті қоса берілген құжаттармен қабылдады </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Құжаттарды қабылдаған учаскелік комиссия мүшесінің тегі, аты, әкесінің аты (ол болған жағдайда) және қолы)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20___ жылғы "___" ___________ учаскелік комиссиядан өтінішті қоса берілген құжаттармен қабылданды</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Құжаттарды жеткізушінің тегі, аты, әкесінің аты (ол болған жағдайда) және қолы)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мансап орталығының, кент, ауыл, ауылдық округ әкімінен өтініш берушінің құжаттарын қабылдаған күні 20___ жылғы "____"</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Құжаттарды жеткізетін адамның тегі, аты, әкесінің аты (ол болған жағдайда), лауазымы, қолы)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Құжаттарды қабылдаған адамның тегі, аты, әкесінің аты (ол болған жағдайда), лауазымы, қолы)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ _ __ _ _ _ _ _ _ _ _ _ _ _ _ __ _ _ _ _ _ _ _ _ _ _ _ __ __ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     (үзбелі талонның қию сызығы)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жалған ақпарат пен дәйексіз (жасанды) құжаттар бергенім үшін жауаптылық туралы ескертілдім.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Азамат _____________________________ өтініші қоса берілген ______ данадағы </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>құжаттармен, отбасының ________________ тіркеу нөмірімен</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20___ жылғы "___" _______ қабылданды.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Құжаттарды қабылдаған адамның тегі, аты, әкесінің аты (ол болған жағдайда), лауазымы, қолы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Өтініш берушінің байланыс деректері:</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z388" w:id="195"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      телефон__________ ұялы телефон ___________ </w:t>
-[...629 lines deleted...]
-      Дербес деректерді және банк құпиясын құрайтын деректерді трансшекаралық берудің жоқтығы туралы, сондай-ақ дербес деректерді және банк құпиясын құрайтын деректерді жалпыға қолжетімді көздерде таратылмайтыны туралы хабарлаймыз.</w:t>
+      Дербес деректерді және банк құпиясын құрайтын деректерді трансшекаралық берудің </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жоқтығы туралы, сондай-ақ дербес деректерді және банк құпиясын құрайтын деректерді </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жалпыға қолжетімді көздерде таратылмайтыны туралы хабарлаймыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -14858,286 +13823,104 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...15 lines deleted...]
-      </w:r>
+    <w:bookmarkStart w:name="z147" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Атаулы әлеуметтік көмекті тағайындау" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t>№ 195</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - </w:t>
-[...171 lines deleted...]
-        <w:t xml:space="preserve"> "Атаулы әлеуметтік көмекті тағайындау" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -15593,51 +14376,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кент, ауыл, ауылдық округ әкімі, мансап орталығы, "электрондық үкіметтің" веб-порталы www. egov. kz (бұдан әрі – портал), ұялы байланыстың абоненттік құрылғысы</w:t>
+Кент, ауыл, ауылдық округ әкімі, мансап орталығы, "цифрлық үкіметтің" веб-порталы www. egov. kz (бұдан әрі – "портал"), ұялы байланыстың абоненттік құрылғысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -16089,51 +14872,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронды (ішінара автоматтандырылған) / қағаз түрінде/проактивті</w:t>
+Электронды (ішінара цифрландырылған) / қағаз түрінде/проактивті</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16412,51 +15195,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және цифрлық объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16553,51 +15336,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-2) порталда – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының </w:t>
+ 2) порталда – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Еңбек кодексіне</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес демалыс және мереке күндері жүгінген кезде өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -16688,51 +15471,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мансап орталығына мемлекеттік қызмет көрсету үшін жүгінген кезде көрсетілетін қызметті беруші өтінішті қабылдау кезінде мынадай мәліметтерді алу үшін "электрондық үкімет" шлюзі арқылы мемлекеттік органдар мен ұйымдардың тиісті ақпараттық жүйелеріне (бұдан әрі – ақпараттық жүйелер) сұрау салуды қалыптастырады:</w:t>
+Мансап орталығына мемлекеттік қызмет көрсету үшін жүгінген кезде көрсетілетін қызметті беруші өтінішті қабылдау кезінде мынадай мәліметтерді алу үшін "цифрлық үкімет" шлюзі арқылы мемлекеттік органдар мен ұйымдардың тиісті цифрлық жүйелеріне (бұдан әрі – цифрлық жүйелер) сұрау салуды қалыптастырады:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -16956,51 +15739,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) шетелдік мәртебесі туралы;</w:t>
+4) шетел азаматының мәртебесі туралы;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -18430,51 +17213,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақпараттық жүйелерде мәліметтер болмаған жағдайда әкім немесе мансап орталығы тиісті мемлекеттік органға және (немесе) ұйымға жазбаша сұрау салуды ресімдейді.</w:t>
+Цифрлық жүйелерде мәліметтер болмаған жағдайда әкім немесе мансап орталығы тиісті мемлекеттік органға және (немесе) ұйымға жазбаша сұрау салуды ресімдейді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -18734,69 +17517,69 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 көрсетілетін қызметті алушының ЭЦҚ-мен куәландырылған портал арқылы атаулы әлеуметтік көмек тағайындауға өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-көрсетілетін қызметті алушы мен оның отбасы мүшелерінің жеке басын куәландыратын құжаттың, қандастың мәртебесі туралы, босқын мәртебесі туралы, шетелдіктің мәртебесі туралы, азаматтығы жоқ адамның мәртебесі туралы, отбасының әрбір мүшесіне тұрақты немесе уақытша тұрғылықты жері бойынша тіркеу туралы мәліметтер;</w:t>
+көрсетілетін қызметті алушы мен оның отбасы мүшелерінің жеке басын куәландыратын құжаттың, қандастың мәртебесі туралы, босқын мәртебесі туралы, шетел азаматының мәртебесі туралы, азаматтығы жоқ адамның мәртебесі туралы, отбасының әрбір мүшесіне тұрақты немесе уақытша тұрғылықты жері бойынша тіркеу туралы мәліметтер;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-жәрдемақы беру жөніндегі уәкілетті ұйымдағы банктік деректемелері туралы; мүгедектікті белгілеу туралы; баланың (барлық балаларға) тууын (қайтыс болуын) тіркеу туралы; қорғаншылық (қамқоршылық) белгілеу туралы; бала асырап алу туралы; некені (ерлі-зайыптылықты) одан тыс жерлерде тіркеу жағдайларын қоспағанда, неке қиюды (ерлі-зайыптылықты) тіркеу туралы; егер он сегіз жастан жиырма үш жасқа дейінгі асырауындағылар күндізгі оқу нысанының білім алушылары болып табылса – оқу орнында оқу фактісі туралы; табыстар туралы (жалақы, әлеуметтік төлемдер, кәсіпкерлік қызметтен, жылжымайтын және (немесе) жылжымалы мүлікті жалға беруден, жылжымайтын және (немесе) жылжымалы мүлікті сатудан түскен табыстар), кәсіпкерлік қызметті жүзеге асыратын адамның мәртебесі туралы, өтініш берушіде және оның отбасы мүшелерінде атаулы әлеуметтік көмекті тағайындау, төлеу немесе тағайындауға өтініш беру фактісінің болуы туралы әлеуметтік көмек, жұмыспен қамтуға жәрдемдесудің белсенді шараларына тартылатын отбасының еңбекке қабілетті мүшелері үшін жеке қосалқы шаруашылығының болуы туралы, еңбек қызметі (бар болса) туралы; жұмыспен қамтуға жәрдемдесудің белсенді шараларына тартылатын отбасының еңбекке қабілетті мүшелері үшін білімі, біліктілігі, арнайы білімінің немесе кәсіптік даярлығының (бар болса) болуы туралы; алименттер және (немесе) оларды алмастыратын адамдар туралы атаулы әлеуметтік көмек тағайындауға өтініш білдірген тоқсанның алдындағы үш ай қатарынан олар бойынша берешектің болуы туралы; өтініш берушінің отбасы мүшелерінің бас бостандығынан айыру немесе мәжбүрлеп емдеу орындарында болуы туралы; меншігінде тұрғын үйдің, үй-жайлардың болуы туралы, меншігінде жеке тұрғын үй құрылысына арналған жер учаскесінің болуы туралы, меншігінде көлік құралының болуы туралы, іздестіру есебіндегі адамның мәртебесі туралы көрсетілетін қызметті алушы "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
+жәрдемақы беру жөніндегі уәкілетті ұйымдағы банктік деректемелері туралы; мүгедектікті белгілеу туралы; баланың (барлық балаларға) тууын (қайтыс болуын) тіркеу туралы; қорғаншылық (қамқоршылық) белгілеу туралы; бала асырап алу туралы; некені (ерлі-зайыптылықты) одан тыс жерлерде тіркеу жағдайларын қоспағанда, неке қиюды (ерлі-зайыптылықты) тіркеу туралы; егер он сегіз жастан жиырма үш жасқа дейінгі асырауындағылар күндізгі оқу нысанының білім алушылары болып табылса – оқу орнында оқу фактісі туралы; табыстар туралы (жалақы, әлеуметтік төлемдер, кәсіпкерлік қызметтен, жылжымайтын және (немесе) жылжымалы мүлікті жалға беруден, жылжымайтын және (немесе) жылжымалы мүлікті сатудан түскен табыстар), кәсіпкерлік қызметті жүзеге асыратын адамның мәртебесі туралы, өтініш берушіде және оның отбасы мүшелерінде атаулы әлеуметтік көмекті тағайындау, төлеу немесе тағайындауға өтініш беру фактісінің болуы туралы әлеуметтік көмек, жұмыспен қамтуға жәрдемдесудің белсенді шараларына тартылатын отбасының еңбекке қабілетті мүшелері үшін жеке қосалқы шаруашылығының болуы туралы, еңбек қызметі (бар болса) туралы; жұмыспен қамтуға жәрдемдесудің белсенді шараларына тартылатын отбасының еңбекке қабілетті мүшелері үшін білімі, біліктілігі, арнайы білімінің немесе кәсіптік даярлығының (бар болса) болуы туралы; алименттер және (немесе) оларды алмастыратын адамдар туралы атаулы әлеуметтік көмек тағайындауға өтініш білдірген тоқсанның алдындағы үш ай қатарынан олар бойынша берешектің болуы туралы; өтініш берушінің отбасы мүшелерінің бас бостандығынан айыру немесе мәжбүрлеп емдеу орындарында болуы туралы; меншігінде тұрғын үйдің, үй-жайлардың болуы туралы, меншігінде жеке тұрғын үй құрылысына арналған жер учаскесінің болуы туралы, меншігінде көлік құралының болуы туралы, іздестіру есебіндегі адамның мәртебесі туралы көрсетілетін қызметті алушы "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті берушілер іске асырылған интеграция арқылы цифрлық құжаттарды цифрлық құжаттар</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18891,51 +17674,69 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мемлекеттік қызметті көрсету үшін – көрсетілетін қызметті алушының проактивті қызмет көрсетуге келісімі, сондай-ақ көрсетілетін қызметті алушының ұялы байланысының абоненттік құрылғысы арқылы банк шотының нөмірін растау немесе ұсыну.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының және оның отбасы мүшелерінің жеке басын куәландыратын құжаттың, қандас мәртебесі туралы, босқын мәртебесі туралы, шетелдік мәртебесі туралы, азаматтығы жоқ адам мәртебесі туралы, отбасының әрбір мүшесіне тұрақты немесе уақытша тұрғылықты жері бойынша тіркеу туралы, мүгедектікті белгілеу туралы, баланың тууын (қайтыс болуын) (барлық балаларға) тіркеу туралы, қорғаншылық (қамқоршылық) белгілеу туралы, бала асырап алу туралы, Қазақстан Республикасынан тыс жерлерде некені (ерлі-зайыптылықты) тіркеу жағдайларын қоспағанда, некені (ерлі-зайыптылықты) қиюды (бұзуды) тіркеу туралы, егер он сегіз жастан жиырма үш жасқа дейінгі асырауындағылар күндізгі оқу нысанының білім алушылары болып табылса - оқу орнында оқу фактісі туралы, табыс туралы (жалақы, әлеуметтік төлемдер, кәсіпкерлік қызметтен түскен табыстар, жылжымайтын және (немесе) жылжымалы мүлікті жалға беруден, жылжымайтын және (немесе) жылжымалы мүлікті сатудан түскен табыстар); кәсіпкерлік қызметті жүзеге асыратын адамның мәртебесі туралы, өтініш берушіде және оның отбасы мүшелерінде атаулы әлеуметтік көмек тағайындау, төлеу немесе оны тағайындауға өтініш беру фактісінің болуы туралы, жеке қосалқы шаруашылығының болуы туралы, жұмыспен қамтуға жәрдемдесудің белсенді шараларына тартылатын отбасының еңбекке қабілетті мүшелері үшін еңбек қызметі туралы (бар болса), жұмыспен қамтуға жәрдемдесудің белсенді шараларына тартылатын отбасының еңбекке қабілетті мүшелері үшін білімі, біліктілігі, арнайы білімінің немесе кәсіптік даярлығының (бар болса) болуы туралы, атаулы әлеуметтік көмек тағайындауға өтініш білдірген тоқсанның алдындағы қатарынан үш ай ішінде алимент және (немесе) олар бойынша берешегінің болуы туралы, бас бостандығынан айыру орындарында болуы немесе өтініш берушінің отбасы мүшелерін мәжбүрлеп емдеу туралы, меншігінде тұрғын үйдің, үй-жайлардың болуы туралы, меншігінде жеке тұрғын үй құрылысына арналған жер учаскесінің болуы туралы, меншігінде автокөлік құралының болуы туралы, іздестіру есебіндегі адамның мәртебесі туралы мәліметтерді, электрондық өтініште көрсетілген банк шотының нөмірі туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады. Көрсетілетін қызметті берушілер цифрлық құжаттарды іске асырылған интеграция арқылы цифрлық құжаттар сервисінен портал хабарламасына жауап ретінде қысқа мәтіндік хабар жіберу арқылы пайдаланушының порталда тіркелген ұялы байланысының абоненттік нөмірі арқылы ұсынылған құжат иесінің келісімі болған жағдайда алады.</w:t>
+Көрсетілетін қызметті алушының және оның отбасы мүшелерінің жеке басын куәландыратын құжаттың, қандас мәртебесі туралы, босқын мәртебесі туралы, шетел азаматының мәртебесі туралы, азаматтығы жоқ адам мәртебесі туралы, отбасының әрбір мүшесіне тұрақты немесе уақытша тұрғылықты жері бойынша тіркеу туралы, мүгедектікті белгілеу туралы, баланың тууын (қайтыс болуын) (барлық балаларға) тіркеу туралы, қорғаншылық (қамқоршылық) белгілеу туралы, бала асырап алу туралы, Қазақстан Республикасынан тыс жерлерде некені (ерлі-зайыптылықты) тіркеу жағдайларын қоспағанда, некені (ерлі-зайыптылықты) қиюды (бұзуды) тіркеу туралы, егер он сегіз жастан жиырма үш жасқа дейінгі асырауындағылар күндізгі оқу нысанының білім алушылары болып табылса - оқу орнында оқу фактісі туралы, табыс туралы (жалақы, әлеуметтік төлемдер, кәсіпкерлік қызметтен түскен табыстар, жылжымайтын және (немесе) жылжымалы мүлікті жалға беруден, жылжымайтын және (немесе) жылжымалы мүлікті сатудан түскен табыстар); кәсіпкерлік қызметті жүзеге асыратын адамның мәртебесі туралы, өтініш берушіде және оның отбасы мүшелерінде атаулы әлеуметтік көмек тағайындау, төлеу немесе оны тағайындауға өтініш беру фактісінің болуы туралы, жеке қосалқы шаруашылығының болуы туралы, жұмыспен қамтуға жәрдемдесудің белсенді шараларына тартылатын отбасының еңбекке қабілетті мүшелері үшін еңбек қызметі туралы (бар болса), жұмыспен қамтуға жәрдемдесудің белсенді шараларына тартылатын отбасының еңбекке қабілетті мүшелері үшін білімі, біліктілігі, арнайы білімінің немесе кәсіптік даярлығының (бар болса) болуы туралы, атаулы әлеуметтік көмек тағайындауға өтініш білдірген тоқсанның алдындағы қатарынан үш ай ішінде алимент және (немесе) олар бойынша берешегінің болуы туралы, бас бостандығынан айыру орындарында болуы немесе өтініш берушінің отбасы мүшелерін мәжбүрлеп емдеу туралы, меншігінде тұрғын үйдің, үй-жайлардың болуы туралы, меншігінде жеке тұрғын үй құрылысына арналған жер учаскесінің болуы туралы, меншігінде автокөлік құралының болуы туралы, іздестіру есебіндегі адамның мәртебесі туралы мәліметтерді, электрондық өтініште көрсетілген банк шотының нөмірі туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушілер цифрлық құжаттарды іске асырылған интеграция арқылы цифрлық құжаттар сервисінен портал хабарламасына жауап ретінде қысқа мәтіндік хабар жіберу арқылы пайдаланушының порталда тіркелген ұялы байланысының абоненттік нөмірі арқылы ұсынылған құжат иесінің келісімі болған жағдайда алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -19073,51 +17874,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) отбасының жан басына шаққандағы орташа кірісінің облыстарда, республикалық маңызы бар қалаларда, астанада белгіленген кедейлік шегінен асуы;</w:t>
+1) отбасының жан басына шаққандағы орташа кірісінің астанада, облыстарда, республикалық маңызы бар қалаларда белгіленген кедейлік шегінен асуы;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -19677,51 +18478,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цифрлық құжаттар сервисі мобильдік қосымшада және пайдаланушылардың ақпараттық жүйелерінде авторизацияланған субъектілер үшін қолжетімді. Цифрлық құжатты пайдалану үшін пайдаланушылардың мобильді қосымшасында және ақпараттық жүйелерінде қолжетімді әдістермен авторизациядан өту қажет, бұдан әрі "Цифрлық құжаттар" бөлімінде одан әрі пайдалану үшін қажетті құжатты қарайды.</w:t>
+Цифрлық құжаттар сервисі мобильдік қосымшада және пайдаланушылардың цифрлық жүйелерінде авторизацияланған субъектілер үшін қолжетімді. Цифрлық құжатты пайдалану үшін пайдаланушылардың мобильді қосымшасында және цифрлық жүйелерінде қолжетімді әдістермен авторизациядан өту қажет, бұдан әрі "Цифрлық құжаттар" бөлімінде одан әрі пайдалану үшін қажетті құжатты қарайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -19885,314 +18686,227 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...15 lines deleted...]
-      </w:r>
+    <w:bookmarkStart w:name="z149" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Атаулы әлеуметтік көмекті тағайындауға өтінішті қабылдаудан бас тарту туралы 20____ жылғы "___" ______ №_______ ҚОЛХАТ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t>№ 195</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      3-қосымша жаңа редакцияда көзделген - </w:t>
-[...49 lines deleted...]
-        <w:t>) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...137 lines deleted...]
-      </w:pPr>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мансап орталығы ____________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(елді мекен, аудан, облыс)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Азамат</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(өтініш берушінің тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Туған күні 20______ жылғы "____" _________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жүгінген күні 20 ____ жылғы "____" ________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Атаулы әлеуметтік көмек тағайындауға өтінішті қабылдаудан бас тартылды:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="304800" cy="266700"/>
@@ -20215,62 +18929,91 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="304800" cy="266700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік органдар мен ұйымдардың тиісті цифрлық жүйелерінде мәліметтердің болмауына байланысты өтініш беруші ұсынған құжаттардың дәйексіздігі анықталған және (немесе) қолданылу мерзімі өткен жағдайын анықтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="304800" cy="266700"/>
@@ -20293,108 +19036,134 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="304800" cy="266700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...6 lines deleted...]
-        <w:t>ақпараттық жүйелерде атаулы әлеуметтік көмек тағайындау, төлеу немесе өтініш беру фактісін растайтын мәліметтердің болуы;</w:t>
+        <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...18 lines deleted...]
-                     (жауапты адамның тегі, аты, әкесінің аты (бар болса) лауазымы және қолы)</w:t>
+        <w:t xml:space="preserve">
+      цифрлық жүйелерде атаулы әлеуметтік көмек тағайындау, төлеу немесе өтініш беру фактісін </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">растайтын мәліметтердің </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>болуы;______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(жауапты адамның тегі, аты, әкесінің аты (ол болған жағдайда) лауазымы және қолы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -20591,51 +19360,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 195</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); орыс тіліндегі мәтініне өзгеріс енгізіледі, қазақ тіліндегі мәтіні өзгермейді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 257</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -21716,509 +20505,449 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Әлеуметтік </w:t>
-[...9 lines deleted...]
-              <w:t>келісімшарт жасау нөмірі мен күні</w:t>
+              <w:t>Әлеуметтік келісімшарт жасау нөмірі мен күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Атаулы </w:t>
+              <w:t>Атаулы әлеуметтік көмек тағайындау жөніндегі уәкілетті органға өтініш берушінің құжат</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>әлеуметтік көмек тағайындау жөніндегі уәкілетті органға өтініш берушінің құжаттар пакеті қосылған шешім жобасын жолдаған күн</w:t>
+              <w:t>тар пакеті қосылған шешім жобасын жолдаған күн</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Атаулы әлеуметтік </w:t>
-[...9 lines deleted...]
-              <w:t>көмек түрі (шартты/шартсыз)</w:t>
+              <w:t>Атаулы әлеуметтік көмек түрі (шартты/шартсыз)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Атаулы әлеуметт</w:t>
+              <w:t xml:space="preserve">Атаулы әлеуметтік көмекті тағайындау (төлем мөлшерін өзгерту, төлеуді тоқтата тұру, төлеуді тоқтату, тағайындаудан </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ік көмекті тағайындау (төлем мөлшерін өзгерту, төлеуді тоқтата тұру, төлеуді тоқтату, тағайындаудан бас тарту) туралы шешімнің күні</w:t>
+              <w:t>бас тарту) туралы шешімнің күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Тағайындау </w:t>
-[...9 lines deleted...]
-              <w:t>кезеңі (аймен көрсетілсін)</w:t>
+              <w:t>Тағайындау кезеңі (аймен көрсетілсін)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Отбасыға </w:t>
-[...9 lines deleted...]
-              <w:t>тағайындалған төлемнің жалпы соммасы (теңге)</w:t>
+              <w:t>Отбасыға тағайындалған төлемнің жалпы соммасы (теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Қосымша </w:t>
-[...9 lines deleted...]
-              <w:t>келісімнің нөмірі және күні</w:t>
+              <w:t>Қосымша келісімнің нөмірі және күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Қосымша келісім </w:t>
+              <w:t>Қосымша келісім бойынша тағайындау немесе тағайындаудан бас тарту туралы атаулы әлеуметтік көмек тағайын</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бойынша тағайындау немесе тағайындаудан бас тарту туралы атаулы әлеуметтік көмек тағайындау жөніндегі уәкілетті орган шешімінің күні</w:t>
+              <w:t>дау жөніндегі уәкілетті орган шешімінің күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Отбасыға </w:t>
-[...9 lines deleted...]
-              <w:t>тағайындалған төлемнің жалпы сомасы</w:t>
+              <w:t>Отбасыға тағайындалған төлемнің жалпы сомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23004,51 +21733,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 195</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); орыс тіліндегі мәтініне өзгеріс енгізіледі, қазақ тіліндегі мәтіні өзгермейді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 257</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -23402,117 +22151,97 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жұмыспен қамту мәселелері жөніндегі аудандық (қалалық) немесе өңірлік комисс</w:t>
-[...9 lines deleted...]
-              <w:t>ияның қарауына жіберілген күні</w:t>
+              <w:t>Жұмыспен қамту мәселелері жөніндегі аудандық (қалалық) немесе өңірлік комиссияның қарауына жіберілген күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жұмыспен қамту мәселелері жөніндегі аудандық (қалалық) немесе өңірлік комисс</w:t>
-[...9 lines deleted...]
-              <w:t>ияның ұсынымдарын алған күн</w:t>
+              <w:t>Жұмыспен қамту мәселелері жөніндегі аудандық (қалалық) немесе өңірлік комиссияның ұсынымдарын алған күн</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24259,373 +22988,453 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өтініш берушінің құжаттар пакетімен шешім жобасын атаулы әлеуметтік көмек тағайындау жөніндегі уәкілетті органға жолдау күні</w:t>
+              <w:t xml:space="preserve">Өтініш берушінің </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құжаттар пакетімен шешім жобасын атаулы әлеуметтік көмек тағайындау жөніндегі уәкілетті органға жолдау күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Атаулы әлеуметтік көмектің түрі (шартсыз / шартты)</w:t>
+              <w:t xml:space="preserve">Атаулы әлеуметтік </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көмектің түрі (шартсыз / шартты)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Атаулы әлеуметтік көмек тағайындау (төлем мөлшерін өзгерту, төлемді тоқтата тұру, төлемді тоқтату, тағайындаудан бас тарту) туралы шешімнің күні</w:t>
+              <w:t xml:space="preserve">Атаулы әлеуметтік көмек </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тағайындау (төлем мөлшерін өзгерту, төлемді тоқтата тұру, төлемді тоқтату, тағайындаудан бас тарту) туралы шешімнің күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тағайындау кезеңі (аймен көрсету)</w:t>
+              <w:t xml:space="preserve">Тағайындау кезеңі </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(аймен көрсету)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Отбасына тағайындалған төлемнің жалпы сомасы (теңгемен)</w:t>
+              <w:t xml:space="preserve">Отбасына тағайындалған </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>төлемнің жалпы сомасы (теңгемен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қосымша келісімнің нөмірі және жасалған күні</w:t>
+              <w:t>Қосымша келісім</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нің нөмірі және жасалған күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>атаулы әлеуметтік көмек тағайындау жөніндегі уәкілетті органның қосымша келісім бойынша тағайындау немесе тағайындаудан бас тарту туралы шешімінің күні</w:t>
+              <w:t xml:space="preserve">атаулы әлеуметтік көмек </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тағайындау жөніндегі уәкілетті органның қосымша келісім бойынша тағайындау немесе тағайындаудан бас тарту туралы шешімінің күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Отбасына тағайындалған төлемнің жалпы сомасы (теңгемен)</w:t>
+              <w:t xml:space="preserve">Отбасына тағайындалған </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>төлемнің жалпы сомасы (теңгемен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25347,51 +24156,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 6-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 195</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); орыс тіліндегі мәтініне өзгеріс енгізіледі, қазақ тіліндегі мәтіні өзгермейді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 257</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Учаскелік комиссия Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -26399,61 +25228,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Қоғамдық жұмыстарға, кәсіптік дайындыққа (қайта даярлау, біліктілігін арттыру) немесе жұмыспен қамтудың мемлекеттік шараларына қатысуы туралы </w:t>
+              <w:t xml:space="preserve">Қоғамдық жұмыстарға, кәсіптік дайындыққа (қайта даярлау, біліктілігін арттыру) немесе жұмыспен қамтудың мемлекеттік шараларына қатысуы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мәліметтер</w:t>
+              <w:t>туралы мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27913,618 +26742,637 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Код ___________________________________________________________</w:t>
-[...6 lines deleted...]
-        <w:jc w:val="both"/>
+      Код ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Облыс (қала) ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z156" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Атаулы әлеуметтік көмек тағайындау (төлем мөлшерін өзгерту, төлемді тоқтата тұру, төлемді тоқтату, тағайындаудан бас тарту) туралы шешім ______________ (ауданы/қала) бойынша 20__ жылғы ___ __________ № _____</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 7-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 257</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Облыс (қала) ____________________________________________________</w:t>
-[...63 lines deleted...]
-      </w:pPr>
+      Отбасы ісін тіркеу № ________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтініштің күні/нөмірі _______________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтініш беруші</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     (Өтініш берушінің тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жүгінген күні 20 __ жылғы "___" _____________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жеке сәйкестендіру нөмірі ___________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтініш берушінің тұрғылықты жері</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Атаулы әлеуметтік көмек тағайындауға есептер:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Отбасындағы адамдардың саны: ______ ______ жылғы ____ тоқсандағы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>отбасының табысы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1.____________________________ теңге</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2.__________ _______________ теңге</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3.____ ______ _______________ теңге</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Отбасының тоқсандағы жалпы табысы __________ теңге</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Отбасының орташа айлық табысы: _________ теңге</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Отбасы ісін тіркеу № ___________________________________________</w:t>
-[...169 lines deleted...]
-        <w:t>Отбасының орташа айлық табысы: _________ теңге</w:t>
+      Айлар бойынша АӘК тағайындау:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...16 lines deleted...]
-      Айлар бойынша АӘК тағайындау:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с №</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Айы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Айы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бір адамға мөлшері</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бір адамға мөлшері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жалпы тағайындалды</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жалпы тағайындалды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...91 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -28550,51 +27398,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Адам</w:t>
+Сомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28885,511 +27733,868 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Адамға (отбасына) атаулы әлеуметтік көмек тағайындау 20__ жылғы "___" </w:t>
+        <w:t>      Адамға (отбасына) атаулы әлеуметтік көмек тағайындау 20__ жылғы "___"</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">__________________________________________________________________ бастап 20__ </w:t>
+        <w:t>____________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>жылғы "___" ____ дейін сомасы _______ теңге cомасында тағайындалады.</w:t>
+        <w:t>бастап 20 __ жылғы "___" _________ дейін сомасы ________ теңге cомасында</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(шартты/шартсыз ақшалай көмек - қажеті жазылсын)</w:t>
+        <w:t>тағайындалады. (шартты/шартсыз ақшалай көмек - қажеті жазылсын)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>__________________________________________________________________</w:t>
+        <w:t>____________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                        (сомасы жазбаша)</w:t>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                   (сомасы жазбаша)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бір жастан алты жасқа дейінгі балаларға қоса алғанда ай сайынғы қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төлем тағайындалсын</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...16 lines deleted...]
-      Бір жастан алты жасқа дейінгі балаларға қоса алғанда ай сайынғы қосымша төлем тағайындалсын</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Баланың А.Ә.Т.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Баланың А.Ә.Т.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ЖСН</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЖСН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ай бойынша төлем сомасы, теңге</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ай бойынша төлем сомасы, теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Барлығы тоқсанға тағайындалды, теңге</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Барлығы тоқсанға тағайындалды, теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1-ші ай</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2-ші ай</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1-і ай</w:t>
-[...71 lines deleted...]
-1-і ай</w:t>
+3-ші ай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29579,662 +28784,850 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...307 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Төлемнің жалпы сомасы: с _____________20__ жыл бойынша 20__ жыл</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сомасында _________________ теңге.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Атаулы әлеуметтік көмек мөлшерін өзгерту 20 __ жылғы "___" ___________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бастап 20__ жылғы "__"_____ дейін өзгертілсін және _______ теңге сомасында</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>белгіленсін.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (шартты/шартсыз ақшалай көмек - қажеті жазылсын)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...235 lines deleted...]
-        <w:t>(Тегі, аты, әкесінің аты (ол болған жағдайда) (қолы)</w:t>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           (сомасы жазбаша)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                  (негіздеме) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. _____________________ атаулы әлеуметтік көмек төлемін тоқтата тұру</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(шартты / шартсыз ақшалай көмек - қажеті жазылсын)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20__ ж. ______________________________ (негіз) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Атаулы әлеуметтік көмек тағайындауды (шартты/шартсыз ақшалай</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көмек – керегі жазылсын) тоқтату</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                              (негіздеме)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. Атаулы әлеуметтік тағайындаудан бас тарту (шартты / шартсыз ақшалай</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көмек – қажеті жазылсын) көмек</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________ (негіз)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Аудандық (қалалық) жұмыспен қамту және әлеуметтік бағдарламалар</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бөлімінің бастығы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                  (Тегі, аты, әкесінің аты (ол болған жағдайда) (қолы)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аудандық (қалалық) жұмыспен қамту және әлеуметтік бағдарламалар</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бөлімінің маманы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (Тегі, аты, әкесінің аты (ол болған жағдайда) (қолы)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шешім жобасы дайындалған: </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Аудандық / қалалық Еңбек мобильділігі орталығының (мансап орталығы)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Директоры</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (Тегі, аты, әкесінің аты (ол болған жағдайда) (қолы)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Еңбек мобильділігі орталығының (мансап орталығы) құрылымдық</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бөлімінің бастығы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                      (Тегі, аты, әкесінің аты (ол болған жағдайда) (қолы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Еңбек мобильділігі орталығының (мансап орталығы) маманы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>________________________________________________________________________</w:t>
-[...16 lines deleted...]
-        <w:t>(Тегі, аты, әкесінің аты (ол болған жағдайда) (қолы)</w:t>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     (Тегі, аты, әкесінің аты (ол болған жағдайда) (қолы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -34538,126 +33931,146 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z186" w:id="139"/>
+    <w:bookmarkStart w:name="z186" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жұмыспен қамтуға жәрдемдесу және әлеуметтік бейімделуге жәрдемдесу жөніндегі іс-шаралардың үлгі тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 9-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 31.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z187" w:id="140"/>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 257</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z187" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Халықты жұмыспен қамтуға жәрдемдесудің белсенді шараларының тізбесі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkEnd w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кәсіптік оқуға жіберу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -34740,70 +34153,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) мүгедектігі бар адамдарды жұмысқа орналастыру үшін арнайы жұмыс орындарын ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) қоғамдық жұмыстар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z188" w:id="141"/>
+    <w:bookmarkStart w:name="z188" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Әлеуметтік бейімдеу шараларының тізбесі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkEnd w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -34889,51 +34302,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тұрғын үй көмегін көрсету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) ауданның (облыстық маңызы бар қаланың), республикалық маңызы бар қаланың, астананың жергілікті өкілді органдарының шешімдерінде белгіленген тәртіппен және мөлшерде әлеуметтік көмек көрсету;</w:t>
+      4) ауданның (облыстық маңызы бар қаланың), астананың және республикалық маңызы бар қаланың жергілікті өкілді органдарының шешімдерінде белгіленген тәртіппен және мөлшерде әлеуметтік көмек көрсету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) мемлекеттің кепілдік берілген заң көмегін көрсету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -35370,51 +34783,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 10-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 195</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); орыс тіліндегі мәтініне өзгеріс енгізіледі, қазақ тіліндегі мәтіні өзгермейді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 257</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш берушінің тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -37426,922 +36859,922 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 227 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z165" w:id="142"/>
+    <w:bookmarkStart w:name="z165" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің, Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің күштері жойылды деп танылған бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z166" w:id="143"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z166" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Мемлекеттік атаулы әлеуметтік көмекті тағайындау және төлеу қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 5 мамырдағы № 320 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11426 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z167" w:id="144"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z167" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Мемлекеттік атаулы әлеуметтік көмекті тағайындау және төлеу қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму Министрінің 2015 жылғы 5 мамырдағы № 320 бұйрығына өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрі міндетін атқарушының 2016 жылғы 13 қаңтардағы № 14 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13091 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z168" w:id="145"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z168" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің кейбір бұйрықтарына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2016 жылғы 30 маусымдағы № 579 бұйрығының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4 тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14368 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z169" w:id="146"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z169" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Мемлекеттік атаулы әлеуметтік көмекті тағайындау және төлеу қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 5 мамырдағы № 320 бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2017 жылғы 25 сәуірдегі № 93 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15193 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z170" w:id="147"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z170" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Мемлекетті атаулы әлеуметтік көмекті тағайындау және төлеу қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 5 мамырдағы № 320 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2018 жылғы 4 қаңтардағы № 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16284 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z171" w:id="148"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z171" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Мемлекеттік атаулы әлеуметтік көмекті тағайындау және төлеу қағидаларын бекіту туралы" 2015 жылғы 5 мамырдағы № 320 Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2018 жылғы 20 шілдедегі № 313 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17269 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z172" w:id="149"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z172" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. "Мемлекеттік атаулы әлеуметтік көмекті тағайындау және төлеу қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 5 мамырдағы № 320 бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2019 жылғы 5 сәуірдегі № 165 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18469 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z173" w:id="150"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z173" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. "Мемлекеттік атаулы әлеуметтік көмекті тағайындау және төлеу қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 5 мамырдағы № 320 бұйрығына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2019 жылғы 26 тамыздағы № 459 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19299 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z174" w:id="151"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z174" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. "Мемлекеттік атаулы әлеуметтік көмекті тағайындау және төлеу қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 5 мамырдағы № 320 бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2019 жылғы 27 қыркүйектегі № 524 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19421 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z175" w:id="152"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z175" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. "Мемлекеттік атаулы әлеуметтік көмекті тағайындау және төлеу және кепілдік берілген әлеуметтік топтаманы ұсыну қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 5 мамырдағы № 320 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2020 жылғы 5 қаңтардағы № 3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19826 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z176" w:id="153"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z176" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. "Мемлекеттік атаулы әлеуметтік көмекті тағайындау және төлеу қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 5 мамырдағы № 320 бұйрығына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2020 жылғы 27 мамырдағы № 193 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20747 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z177" w:id="154"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z177" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. "Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің және Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрі міндетін атқарушының кейбір бұйрықтарына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2021 жылғы 16 наурыздағы № 78 бұйрығының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7 тарамағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22354 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z178" w:id="155"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z178" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. "Мемлекеттік атаулы әлеуметтік көмекті тағайындау және төлеу қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 5 мамырдағы № 320 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2021 жылғы 24 мамырдағы № 179 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22827 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z179" w:id="156"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z179" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. "Мемлекеттiк атаулы әлеуметтiк көмектi тағайындау және төлеу қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 5 мамырдағы № 320 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2021 жылғы 28 маусымдағы № 226 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 23414 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z180" w:id="157"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z180" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. "Мемлекеттік атаулы әлеуметтік көмек тағайындау және төлеу және кепілдік берілген әлеуметтік топтаманы ұсыну қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 5 мамырдағы № 320 бұйрығына өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2021 жылғы 23 желтоқсандағы № 487 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 26117 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z181" w:id="158"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z181" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. "Мемлекеттік атаулы әлеуметтік көмек тағайындау және төлеу және кепілдедік берілген әлеуметтік топтаманы ұсыну қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 5 мамырдағы № 320 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрі міндетін атқарушының 2022 жылғы 9 ақпандағы № 50 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 26773 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z182" w:id="159"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z182" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. "Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің және Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің кейбір бұйрықтарына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2022 жылғы 5 тамыздағы № 291 бұйрығының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3 тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 29047 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z183" w:id="160"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z183" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. "Мемлекеттік атаулы әлеуметтік көмек тағайындау және төлеу және кепілдік берілген әлеуметтік топтаманы ұсыну қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 5 мамырдағы № 320 бұйрығына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2022 жылғы 29 қыркүйектегі № 395 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 29904 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z184" w:id="161"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z184" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. "Мемлекеттік атаулы әлеуметтік көмек тағайындау және төлеу және кепілдік берілген әлеуметтік топтаманы ұсыну қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 5 мамырдағы № 320 бұйрығына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2022 жылғы 29 желтоқсандағы № 533 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 31494 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z185" w:id="162"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z185" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. "Мемлекеттік атаулы әлеуметтік көмек тағайындау және төлеу қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 5 мамырдағы № 320 бұйрығына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 22 ақпандағы № 53 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 31972 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkEnd w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -38667,31 +38100,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>