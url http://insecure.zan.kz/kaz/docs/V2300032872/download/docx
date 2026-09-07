--- v0 (2025-11-07)
+++ v1 (2026-09-07)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0532ae5" w14:textId="0532ae5">
+    <w:p w14:paraId="64b9b6b" w14:textId="64b9b6b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,214 +94,193 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жеке кәсіпкерлік субъектілерін және кәсіпкерлік бастамасы бар халықты қаржылай емес қолдау шараларының тиімділігін талдауды жүзеге асыру әдістемесін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Ұлттық экономика министрінің 2023 жылғы 20 маусымдағы № 119 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 21 маусымда № 32872 болып тіркелді</w:t>
-[...14 lines deleted...]
-      </w:pPr>
+        <w:t>Қазақстан Республикасы Ұлттық экономика министрінің 2023 жылғы 20 маусымдағы № 119 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 21 маусымда № 32872 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Кәсіпкерлік кодексінің 99-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Жеке кәсіпкерлік субъектілерін және кәсіпкерлік бастамасы бар халықты қаржылай емес қолдау шараларының тиімділігін талдауды жүзеге асыру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>әдістемесі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Ұлттық экономика министрлігінің Кәсіпкерлікті мемлекеттік қолдау және қорғау департаменті заңнамада белгіленген тәртіппен осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді және Қазақстан Республикасы Ұлттық экономика министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау Қазақстан Республикасы Ұлттық экономика бірінші вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1305,679 +1284,762 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 119 Бұйрықпен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жеке кәсіпкерлік субъектілерін және кәсіпкерлік бастамасы бар халықты қаржылай емес қолдау шараларының тиімділігін талдауды жүзеге асыру әдістемесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Жеке кәсіпкерлік субъектілерін және кәсіпкерлік бастамасы бар халықты қаржылай емес қолдау шараларының тиімділігін талдауды жүзеге асыру әдістемесі (бұдан әрі – Әдістеме) Қазақстан Республикасы Кәсіпкерлік кодексінің 99-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді, қаржылай емес қолдау шараларының тиімділігін талдаудың бірыңғай тәсілін айқындайды және оны бағалау үшін қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Жеке кәсіпкерлік субъектілерін және кәсіпкерлік бастамасы бар халықты қаржылай емес қолдау шараларының тиімділігін талдауды кәсіпкерлік жөніндегі уәкілетті орган жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бұл ретте талдауды әдіснамалық сүйемелдеуді кәсіпкерлік жөніндегі уәкілетті органның ведомстволық бағынысты ұйымы жүзеге асырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Жеке кәсіпкерлік субъектілерін және кәсіпкерлік бастамасы бар халықты қаржылай емес қолдау шараларының тиімділігін талдау қолдау шараларын алушылар бойынша алдыңғы күнтізбелік жылдың қорытындыcы бойынша сандық және сапалық әдістер арқылы жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Қаржылай емес қолдау шараларының тиімділігін талдау объектілері мүдделі орталық мемлекеттік органдар, қаржылай емес қолдау операторлары қызметінің нәтижелері бойынша кәсіпкерлік жөніндегі уәкілетті органға ресми түрде ұсынылған ақпарат болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы Әдістемеде мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кәсіпкерлік жөніндегі уәкілетті орган – жеке кәсіпкерлікті дамыту және қолдау саласында басшылықты және салааралық үйлестіруді жүзеге асыратын Қазақстан Республикасының мемлекеттік органы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кәсіпкерлік субъектілері – кәсіпкерлік қызметті жүзеге асыратын азаматтар, қандастар және мемлекеттік емес коммерциялық заңды тұлғалар (бұдан әрі – жеке кәсіпкерлік субъектілері), мемлекеттік кәсіпорындар (мемлекеттік кәсіпкерлік субъектілері);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қаржылай емес қолдау операторы – Қазақстан Республикасының заңнамасында белгіленген және (немесе) Қазақстан Республикасы Үкіметінің шешімі бойынша, сондай-ақ азаматтық-құқықтық қатынастар шеңберінде құрылған кәсіпкерлік саласындағы мемлекеттік қолдау шараларын іске асыратын заңды тұлға, филиал немесе өкілдік;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қаржылай емес қолдау шаралары – қолайлы және бәсекелес бизнес-орта құру, ақпараттық, консультациялық, консалтингтік, талдамалық, оқу-әдіснамалық, ұйымдастыру көрсетілетін қызметтерін ұсыну арқылы кәсіпкерлік бастаманы және кәсіпкерлікті дамытуды ынталандыру мақсатында мемлекеттік бюджет қаражаты есебінен жеке кәсіпкерлік субъектілеріне және кәсіпкерлік бастамасы бар халыққа мемлекеттік бюджет қаражаты есебінен көрсетілетін қолдау шаралары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) қаржылай емес қолдау шараларын алушылар – жеке кәсіпкерлік субъектілері және кәсіпкерлік бастамасы бар халық;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) мемлекеттік статистика саласындағы уәкілетті орган – өз құзыреті шегінде мемлекеттік статистика саласында басшылықты, сондай-ақ салааралық үйлестіруді жүзеге асыратын мемлекеттік орган.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармаққа өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 62</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Жеке кәсіпкерлік субъектілерін және кәсіпкерлік бастамасы бар халықты қаржылай емес қолдау шаралары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Жеке кәсіпкерлік субъектілері мен кәсіпкерлік бастамасы бар халықты қаржылай емес қолдау шараларына мыналар ақпараттық, консультациялық, талдамалық, консалтингтік, оқу-әдіснамалық, ұйымдастырушылық көрсетілетін қызметтер жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Ақпараттық көрсетілетін қызметтер жеке кәсіпкерлік субъектілеріне және кәсіпкерлік бастамасы бар халыққа кәсіпкерлік туралы хабардар болуды арттыру мақсатында ақпаратты электрондық түрде орналастыру, түсіндірме сипатындағы бейнематериалдар мен баспа өнімдерін, оның ішінде әдістемелік құралдар мен ақпараттық бюллетеньдерді тарату арқылы ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Консультациялық көрсетілетін қызметтер жеке кәсіпкерлік субъектілеріне және кәсіпкерлік бастамасы бар халыққа қолдау шараларын алушылардың кең ауқымды мәселелері бойынша түсіндіру, ұсынымдар, кеңестер және кәсіби деңгейдегі консультациялардың өзге де нысандары түрінде ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Талдамалық көрсетілетін қызметтер жеке кәсіпкерлік субъектілеріне және кәсіпкерлік бастамасы бар халыққа ұсынылған анықтамалықтар, статистикалық жинақтар, талдамалық анықтамалар, ақпараттық хаттар, есептер, баяндамалар және қаржылай емес қолдау көрсететін операторлардың ресми сайттарында орналастырылған өзге де материалдар негізінде кәсіпкерлік дамуының жай-күйін дербес талдауды және айқындауды жүзеге асыру мақсатында ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Консалтингтік көрсетілетін қызметтер жеке кәсіпкерлік субъектілеріне және кәсіпкерлік бастамасы бар халыққа басқарушылық, қаржылық, заңгерлік, кадрлық, технологиялық және өзге де мәселелерді шешу мақсатында түрлі салалар мамандарынан сараптамалық практикалық көмек көрсету арқылы ұсынылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Оқу-әдістемелік көрсетілетін қызметтер жеке кәсіпкерлік субъектілеріне және кәсіпкерлік бастамасы бар халыққа қолдау шараларын алушыларды оқыту, кәсіптік даярлау және олардың біліктілігін арттыру мақсатында, тиісті оқу-әдістемелік материалдарды пайдалана отырып, күндізгі және (немесе) онлайн нысандарда ұсынылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Ұйымдастырушылық көрсетілетін қызметтер жеке кәсіпкерлік субъектілеріне және кәсіпкерлік бастамасы бар халыққа материалдық-техникалық ресурстарды өтеусіз негізде пайдалана отырып, ішкі немесе сыртқы нарықтарда өз ісін ұйымдастыруға немесе ілгерілетуге жәрдемдесуді қамтамасыз ету мақсатында ұсынылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Қаржылай емес қолдау шараларының тиімділігіне сапалы әдіспен талдау жүргізу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z29" w:id="24"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Іріктеп қарап-тексеру жүргізу арқылы тиімділікті сапалы әдіспен талдау, оның шеңберінде қаржылай емес қолдау шаралары бөлінісінде алушылардың 30 (отыз) пайызына дейін кездейсоқ тәртіппен іріктеледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Әрбір іріктемелі жиынтықтың жеке және (немесе) командалық тиімділік деңгейін талдау үшін телефон және (немесе) онлайн-сауалнама арқылы ұсынылған гипотезаларды растау және (немесе) теріске шығару жүргізіледі. Қаржылық емес қолдау шараларының тиімділігін талдау шеңберінде жүргізілетін телефонмен және (немесе) онлайн сауалнама жүргізу үшін сұрақтар тізбесі осы Әдістемеге 1-қосымшада берілген. Бұл ретте қаржылық емес қолдаудың нақты құралын іске асыруға тікелей қатысты қосымша болжамдарды/мәселелерді пайдалануға жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 62</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Алынған нәтижелер барлық жеке кәсіпкерлік субъектілеріне және қаржылай емес қолдау шараларын алған кәсіпкерлік бастамасы бар халыққа экстраполяцияланады (қолданылады).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Қаржылай емес қолдау шараларының тиімділігіне сандық әдіспен талдау жүргізу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Жеке кәсіпкерлік субъектілерін және кәсіпкерлік бастамасы бар халықты қаржылай емес қолдау шараларының тиімділігін сандық әдіспен талдау қолдау шараларын алушылар қызметі тиімділігінің артуын сипаттайтын көрсеткіштер бойынша, сондай-ақ бюджет қаражатының жұмсалу көрсеткіші бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Қаржылай емес қолдау шараларын ұсынудың тиімділігін талдау мақсатында есептеу үшін мынадай негізгі көрсеткіштері пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қаржылай емес қолдау алу нәтижесінде тіркелген жеке кәсіпкерлік субъектілерінің қаржылай емес қолдау шараларын алған кәсіпкерлік бастамасы бар халықтың жалпы санына үлес салмағы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2096,70 +2158,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       алдыңғы кезеңмен салыстырғанда есепті кезеңде қаржылай емес қолдау шараларын алған жеке кәсіпкерлік субъектілері кірістерінің өсуі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       алдыңғы кезеңмен салыстырғанда есепті кезеңде қаржылай емес қолдау шараларын алған жеке кәсіпкерлік субъектілерінің жұмыскерлері санының өсуі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. "Қаржылай емес қолдау алу нәтижесінде тіркелген жеке кәсіпкерлік субъектілерінің қаржылай емес қолдау шараларын алған кәсіпкерлік бастамасы бар халықтың жалпы санына үлес салмағы" көрсеткішін есептеу үшін мынадай формула пайдаланылады: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2436,70 +2498,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> - қаржылай емес қолдау шараларын алған кәсіпкерлік бастамасы бар халықтың жалпы саны.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkStart w:name="z36" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. "Қаржылай емес қолдау алу нәтижесінде қаржылай және мүліктік, инфрақұрылымдық, институционалдық мемлекеттік қолдау алған жеке кәсіпкерлік субъектілерінің қаржылай емес қолдау алған кәсіпкерлік субъектілерінің жалпы санына үлес салмағы" көрсеткішін есептеу үшін мынадай формула пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2776,70 +2838,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> - есепті кезеңде қаржылай емес қолдау алған кәсіпкерлік субъектілерінің жалпы саны.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkStart w:name="z37" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. "Қаржылай емес қолдау алу нәтижесінде рұқсат құжаттарын алған жеке кәсіпкерлік субъектілерінің қаржылай емес қолдау шараларын алған/тиісті мәселе бойынша қаржылай емес қолдау шараларын алған жеке кәсіпкерлік субъектілерінің жалпы санына үлес салмағы" көрсеткішін есептеу үшін мынадай формула пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3116,70 +3178,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> - есепті кезеңде тиісті мәселе бойынша қаржылай емес қолдау шараларын алған кәсіпкерлік субъектілерінің жалпы саны.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkStart w:name="z38" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. "Қаржылай емес қолдау алу нәтижесінде сыртқы нарықтарға шыққан жеке кәсіпкерлік субъектілерінің қаржылай емес қолдау шараларын алған/тиісті мәселе бойынша қаржылай емес қолдау шараларын алған жеке кәсіпкерлік субъектілерінің жалпы санына үлес салмағы" көрсеткішін есептеу үшін мынадай формула пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3456,70 +3518,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> - есепті кезеңде қаржылай емес қолдау шараларын алған/есепті кезеңде тиісті мәселе бойынша қаржылай емес қолдау шараларын алған кәсіпкерлік субъектілерінің жалпы саны.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkStart w:name="z39" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. "Қаржылай емес қолдау алу нәтижесінде инвестицияларды жүзеге асыратын жеке кәсіпкерлік субъектілерінің қаржылай емес қолдау шараларын алған/тиісті мәселе бойынша қаржылай емес қолдау шараларын алған жеке кәсіпкерлік субъектілерінің жалпы санына үлес салмағы" көрсеткішін есептеу үшін мынадай формула пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3796,70 +3858,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> - есепті кезеңде қаржылай емес қолдау шараларын алған/есепті кезеңде тиісті мәселе бойынша қаржылай емес қолдау шараларын алған кәсіпкерлік субъектілерінің жалпы саны.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkStart w:name="z40" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. "Алдыңғы кезеңмен салыстырғанда есепті кезеңде қаржылай емес қолдау шараларын алған жеке кәсіпкерлік субъектілерінің салық түсімдерінің өсуі" көрсеткішін есептеу үшін мынадай формула пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4136,70 +4198,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – алдыңғы кезеңдегі салық түсімдері.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkStart w:name="z41" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. "Алдыңғы кезеңмен салыстырғанда есепті кезеңде қаржылай емес қолдау шараларын алған жеке кәсіпкерлік субъектілерінің еңбек өнімділігінің өсуі" көрсеткішін есептеу үшін мынадай формула пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4476,70 +4538,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – алдыңғы кезеңдегі еңбек өнімділігі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkStart w:name="z42" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. "Алдыңғы кезеңмен салыстырғанда есепті кезеңде қаржылай емес қолдау шараларын алған жеке кәсіпкерлік субъектілерінің кірістерінің өсуі" көрсеткішін есептеу үшін мынадай формула пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4816,70 +4878,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – алдыңғы кезеңдегі кіріс.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkStart w:name="z43" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. "Аылдыңғы кезеңмен салыстырғанда есепті кезеңде қаржылай емес қолдау шараларын алған жеке кәсіпкерлік субъектілерінің жұмыскерлер санының өсуі" көрсеткішін есептеу үшін мынадай формула пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -5156,128 +5218,128 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – алдыңғы кезеңдегі жұмыскерлердің саны.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkStart w:name="z44" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Негізгі көрсеткіштерді есептеу үшін мемлекеттік статистика саласындағы уәкілетті органның ресми сайттарында орналастырылған статистикалық деректер және қаржылай емес қолдау операторларының және қаржылай емес қолдау шараларын ұсынатын ұйымдардың ресми сайттарында орналастырылған ашық деректер пайдаланылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z45" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Қаржылай емес қолдау шарасы бойынша айқын қарсы міндеттемелер болмаған немесе қолдау шарасын ұсынудың тиімділігін растау қажет болған жағдайда кәсіпкерлік жөніндегі уәкілетті орган салыстырылатын ұқсас топтардың абсолютті ауытқуларын айқындауға қабілетті салыстырмалы талдауды пайдаланады. Қолдау шараларын алушылардың (А тобы) және қолдау алмаған А тобының өкілдеріне ұқсас сипаттамалары бар адамдардың (Б тобы) салыстырмалы іріктемелері салыстыруға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алынған нәтижелер қолдау шараларын алған барлық қатысушы жеке кәсіпкерлік субъектілеріне және кәсіпкерлік бастамасы бар халыққа экстраполяцияланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkStart w:name="z46" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Салыстырылатын топтардың мәндерін бір бірімен салыстыру үшін мынадай формула қолданылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5326,70 +5388,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       S қаржылай емес қолдау шаралары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-иә, 0-жоқ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkStart w:name="z47" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. Бюджет қаражатын жұмсаудың тиімділігін талдау мақсатында мынадай формула пайдаланылады: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ти б/ж = % ТН/% ҚИ х 100%, мұндағы: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5418,209 +5480,272 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       % ТН тікелей нәтижеге қол жеткізу пайызы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       % ҚИ бюджет қаражатын игеру пайызы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkStart w:name="z48" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Жеке кәсіпкерлік субъектілерін және кәсіпкерлік бастамасы бар халықты қаржылай емес қолдау шараларының тиімділігіне жүргізілген талдаудың қорытындысы бойынша есептілік</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z49" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Қаржылай емес қолдау шараларының тиімділігін талдаудың қорытындысы бойынша есепті кәсіпкерлік жөніндегі уәкілетті орган Қазақстан Республикасының Үкіметіне осы Әдістемеге 2-қосымшаға сәйкес нысан бойынша есепті үш жылда бір рет, есепті жылдан кейінгі жылғы 1 желтоқсаннан кешіктірмей ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-    </w:p>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z50" w:id="43"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 31-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 62</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Қаржылай емес қолдау шараларының тиімділігін талдаудың қорытындысы бойынша есеп кәсіпкерлік жөніндегі уәкілетті органның ресми сайтында орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z51" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Кәсіпкерлік жөніндегі уәкілетті орган қаржылық емес қолдау шараларының тиімділігін талдау қорытындылары бойынша осы Әдістемеге 3-қосымшаға сәйкес нысан бойынша қаржылық емес қолдау шараларын ұсынатын мемлекеттік органдар үшін есептік ақпарат жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z52" w:id="44"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 33-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 62</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Жеке кәсіпкерлік субъектілерін және кәсіпкерлік бастамасы бар халықты қаржылай емес қолдау шараларының тиімділігіне талдау жүргізудің қорытындысы бойынша нәтижелер кәсіпкерлікті қаржылай емес қолдау шараларын көрсету шарттарын түзету үшін дереккөз бола алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5738,98 +5863,98 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>асыру әдістемесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z54" w:id="45"/>
+    <w:bookmarkStart w:name="z54" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қаржылай емес қолдау шараларының тиімділігін талдау шеңберінде жүргізілетін телефон және (немесе) онлайн-сауалнамаға арналған сұрақтар тізбесі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z55" w:id="46"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z55" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1. Консультациялық көрсетілетін қызметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 1 тестіленетін гипотеза: "Егер адам бастапқыда бизнес ашқысы келсе, қаржылай емес қолдау шараларын алғаннан кейін ол өз ісін бастайды".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15530,70 +15655,70 @@
               <w:t>
 2) жоқ;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) әзірге білмеймін.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z56" w:id="47"/>
+    <w:bookmarkStart w:name="z56" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескерту:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * ЕДБ – екінші деңгейдегі банк;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15783,128 +15908,128 @@
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="48"/>
+    <w:bookmarkStart w:name="z58" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қаржылай емес қолдау шараларының тиімділігін талдаудың қорытындысы бойынша есеп </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z59" w:id="49"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z59" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жалпы ақпарат: есепті кезеңдегі қаржылай емес қолдау жүйесін талдау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z60" w:id="50"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z60" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Іріктемелі жиынтық бойынша есепті ақпарат: кездейсоқ іріктеу арқылы іріктемелі жиынтыққа түскен кәсіпкерлік субъектілерін (кәсіпкерлік санатын, салалық және өңірлік тиесілігін көрсете отырып) және кәсіпкерлік бастамасы бар халықты (жасын, жынысын, өңірін көрсете отырып) талдау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z61" w:id="51"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z61" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Мынадай өлшемшарттар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       алынған көрсетілетін қызметтердің және (немесе) консультациялардың тиімділігі; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15915,70 +16040,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       бизнесті ашуға/дамытуға/инвестициялауға қаржылай емес қолдау шараларын алушылардың бастапқы дайындығы; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кәсіпкерлік субъектілерінің одан әрі дамуға қабілеті бойынша қолдау шараларын алушылардың бір бөлігіне телефон және (немесе) онлайн-сауалнама арқылы жүргізілетін тиімділікті сапалы әдіспен талдау жөніндегі ақпарат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="52"/>
+    <w:bookmarkStart w:name="z62" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Сандық әдіспен тиімділікті талдау бойынша ақпарат: құралдар бөлінісінде қаржылай емес қолдау шараларын ұсыну шарттарынан туындайтын негізгі көрсеткіштерді есептеу үшін қажетті статистикалық көрсеткіштерді іздеу және өңдеу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Үлгі: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15989,108 +16114,108 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қаржылай емес қолдау құралының атауы _____________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сәйкес келетін түйінді индикаторды талдау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="53"/>
+    <w:bookmarkStart w:name="z63" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Бюджет қаражатын жұмсаудың тиімділігі бойынша талдау мынадай ақпарат бойынша жүзеге асырылады: тікелей нәтиженің нақты мәні үлес салмағының бюджет қаражатының ұқсас арақатынасының жоспарлы салмағынан үлес салмағына арақатынасын талдау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тиімділік қағидатына сәйкес салыстыру әдісімен бюджет қаражатының жұмсалуын бағалау қорытындылары бойынша бюджетті жұмсаудың тиімділігін одан әрі арттыру жөнінде ұсынымдар әзірленетін болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="54"/>
+    <w:bookmarkStart w:name="z64" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Қорытынды: түйінді тұжырымдар мен ұсынымдар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мынадай:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16316,88 +16441,88 @@
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="55"/>
+    <w:bookmarkStart w:name="z66" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қаржылай емес қолдау шараларын ұсынатын мемлекеттік органдар үшін есептік ақпарат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z67" w:id="56"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z67" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жалпы ақпарат:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік органның атауы: ___________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16444,126 +16569,126 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепті кезеңдегі әрбір құрал бөлінісінде қаржылай емес қолдау шараларын алушылардың саны.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тиімділікті талдаумен қамтылған кезең: 20 __ жыл. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="57"/>
+    <w:bookmarkStart w:name="z68" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Кәсіпкерлік жөніндегі уәкілетті органның тиімділігіне жүргізілген талдаудың қысқаша сипаттамасы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тиімділікті талдау кезінде қолданылатын әдістердің қысқаша сипаттамасы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Әрбір құрал бөлінісінде кездейсоқ іріктеу нәтижелері бойынша бақылау тобына кірген қаржылай емес қолдау шараларын алушылардың саны. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="58"/>
+    <w:bookmarkStart w:name="z69" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Ұсынылған қаржылай емес қолдау шараларының тиімділігін талдау нәтижелері. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қаржылай емес қолдау құралының атауы____________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16610,90 +16735,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бюджет қаражатын жұмсаудың тиімділігі бойынша талдау жөніндегі ақпарат: тікелей нәтиженің нақты мәні үлес салмағының бюджет қаражатының ұқсас арақатынасының жоспарлы салмағынан үлес салмағына арақатынасын талдау нәтижесін сипаттау.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Салыстырмалы талдауды қолдана отырып, тиімділікті талдау бойынша қосымша ақпарат: екі салыстырмалы топты, қолдау шараларын алушыларды (А тобы) және қолдауды алмаған ұқсас сипаттамалары бар адамдарды (Б тобы) салыстыру нәтижелерінің сипаттамасы, іріктеме тобының сауалнамасы нәтижелерінің экстраполяциясын ескере отырып, қаржылай емес қолдау шарасы тиімділігінің қорытынды нәтижелері*.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="59"/>
+    <w:bookmarkStart w:name="z70" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Қорытынды: қаржылай емес қолдау шарасының тиімділігін талдау нәтижелері бойынша алынған негізгі тұжырымдар және нәтижелілік пен тиімділікті арттыруға арналған ұсынымдар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z71" w:id="60"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z71" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * міндетті емес бөлік, өйткені кәсіпкерлік жөніндегі уәкілетті орган бұл әдісті қажет болған жағдайда қолданады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -16717,55 +16842,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -17091,31 +17216,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/><Relationship Target="media/document_image_rId19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId19"/><Relationship Target="media/document_image_rId20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId20"/><Relationship Target="media/document_image_rId21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId21"/><Relationship Target="media/document_image_rId22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId22"/><Relationship Target="media/document_image_rId23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId23"/><Relationship Target="media/document_image_rId24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId24"/><Relationship Target="media/document_image_rId25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId25"/><Relationship Target="media/document_image_rId26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId26"/><Relationship Target="media/document_image_rId27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId27"/><Relationship Target="media/document_image_rId28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId28"/><Relationship Target="media/document_image_rId29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId29"/><Relationship Target="media/document_image_rId30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId30"/><Relationship Target="media/document_image_rId31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId31"/><Relationship Target="media/document_image_rId32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId32"/><Relationship Target="media/document_image_rId33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId33"/><Relationship Target="media/document_image_rId34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId34"/><Relationship Target="media/document_image_rId35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId35"/><Relationship Target="media/document_image_rId36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId36"/><Relationship Target="media/document_image_rId37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId37"/><Relationship Target="media/document_image_rId38.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId38"/><Relationship Target="media/document_image_rId39.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId39"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>