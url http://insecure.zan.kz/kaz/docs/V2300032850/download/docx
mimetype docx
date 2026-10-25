--- v1 (2026-07-26)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2b19d29" w14:textId="2b19d29">
+    <w:p w14:paraId="9dd8254" w14:textId="9dd8254">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -977,1866 +977,2086 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2023 жылғы 9 маусымдағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 214 бұйрығымен</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...104 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жұмыс іздеп жүрген адамдарды, жұмыссыздарды тіркеу және мансап орталықтары көрсететін еңбек делдалдығын жүзеге асыру қағидалары</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 220</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z176" w:id="9"/>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-т.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z176" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z177" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z177" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Жұмыс іздеуші адамдарды, жұмыссыздарды тіркеу және мансап орталықтары көрсететін еңбек делдалдығын жүзеге асыру қағидалары (бұдан әрі - Қағидалар) Қазақстан Республикасы Әлеуметтік кодексінің 98-бабының </w:t>
+      1. Осы Жұмыс іздеуші адамдарды, жұмыссыздарды тіркеу және мансап орталықтары көрсететін еңбек делдалдығын жүзеге асыру қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасы Әлеуметтік кодексінің 98-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 99-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 3-тармағына және "Мемлекеттік және әлеуметтік маңызы бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
+        <w:t xml:space="preserve">, 106-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік маңызы бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және жұмыс іздеуші адамдарды тіркеу, жұмыссыздарды тіркеу, мансап орталықтарының еңбек делдалдығын жүзеге асыру тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z178" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z178" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z179" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ассистент – әлеуметтік жұмыс жөніндегі консультантқа және кент, ауыл, ауылдық округ әкіміне консультациялар, әңгімелесулер өткізуге, сондай-ақ әлеуметтік келісімшарт бойынша міндеттемелердің орындалуына мониторинг жүргізуге жәрдем көрсету жөніндегі функцияларды орындайтын мансап орталығының қызметкері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z180" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) әлеуметтік төлемдер – Мемлекеттік әлеуметтік сақтандыру қоры әлеуметтік төлемді алушының пайдасына жүзеге асыратын төлемдер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z184" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бос жұмыс орын – жұмыс берушідегі бос жұмыс орны (лауазым);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) "Еңбек нарығы" автоматтандырылған цифрлық жүйесі (бұдан әрі – "Еңбек нарығы" АЦЖ) – әлеуметтік-еңбек саласының бірыңғай цифрлық жүйесінің құрамындағы жұмысқа орналастыруға делдалдық көрсету, есептілікке мониторинг жүргізу және қалыптастыру мақсатында еңбек мобильділігі орталықтарының, мансап орталықтарының қызметін автоматтандыруға және мемлекеттік органдардың цифрлық жүйелерімен интеграциялаумен қоса ведомствоаралық өзара іс-қимылға арналған автоматтандырылған цифрлық жүйе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) жұмыс іздеуші адам – жұмыспен қамтуға жәрдемдесу үшін мансап орталығына жүгінген жеке тұлға; </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) жұмысқа орналастыру – халықты жұмыспен қамтуды қамтамасыз етуге жәрдемдесуге арналған ұйымдастырушылық, экономикалық және құқықтық іс-шаралар кешені;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z185" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) жұмысқа орналастырудың жеке жоспары – жұмыссыздың жеке деректері, жұмыспен қамтуға жәрдемдесу жөнінде жоспарланатын және іске асырылатын іс-шаралар көрсетілетін құжат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z186" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) жұмыспен қамтудың жеке картасы – жеке деректері, жұмыспен қамтылу тарихы, ұсынылатын және іске асырылатын іс-шаралар, жұмыспен қамтуға жәрдемдесу мақсаттары және олардың орындалуы көрсетілетін құжат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z188" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) жұмыссыз – жұмыс іздеп жүрген және жұмысқа кірісуге дайын жеке тұлға;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) лайықты жұмыс - кәсіптік даярлығына, еңбек өтіліне және бұрынғы мамандығы бойынша еңбек тәжірибесіне, денсаулық жағдайына, жұмыс уақытының режиміне, жұмыс орнына көліктің қолайлығына сәйкес келетін, оның ішінде уақытша сипаттағы жұмыс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z190" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) мансап орталығы –аудандарда, облыстық және республикалық маңызы бар қалаларда, астанада оның функцияларын орындауды жүзеге асыратын еңбек мобильділігі орталығының филиалы; </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) мемлекеттік көрсетілетін қызмет – көрсетілетін қызметті алушылардың өтініш жасауы бойынша немесе өтініш жасауынсыз жүзеге асырылатын және олардың құқықтарын, бостандықтары мен заңды мүдделерін іске асыруға, оларға тиісті материалдық немесе материалдық емес игіліктер беруге бағытталған жекелеген мемлекеттік функцияларды іске асыру нысандарының бірі немесе олардың жиынтығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z193" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесі – мемлекеттік қызметтер көрсету, оның ішінде "Азаматтарға арналған үкімет" мемлекеттік корпорациясы арқылы көрсету процесін цифрландыруға және мониторингтеуге арналған цифрлық жүйе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) мемлекеттік органдардың цифрлық жүйесі – цифрлық деректерді құруды, жинауды, өңдеуді, сақтауды және таратуды қамтамасыз ету мақсатында цифрлық инфрақұрылым объектілерін пайдаланатын, сондай-ақ цифрлық орта субъектілерінің өзара іс-қимылын автоматтандыратын және (немесе) цифрлық ортада қызметтер көрсетуді қамтамасыз ететін функционалдық байланысты цифрлық ресурстар кешені;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) ұялы байланыстың абоненттік құрылғысы – абонент белгілеген ақпаратты беру немесе қабылдау үшін электр байланысы сигналдарын қалыптастыратын және ұялы байланыс операторының желісіне қосылатын, қызмет көрсетілетін аумақ шеңберінде тұрақты географиялық айқындалатын орналасқан орны жоқ, ұялы байланыс желілерінде жұмыс істейтін жеке пайдаланудағы байланыс құралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z195" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) цифрлық технологиялар – цифрлық ресурстармен жұмыс істеу әдістерінің және аппараттық-бағдарламалық кешен мен телекомуникациялар желілерін қолдана отырып жүзеге асырылатын ақпараттық өзара іс-қимыл әдістерінің жиынтығы;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17) Электрондық еңбек биржасы – Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Әлеуметтік кодекске</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес жұмыс іздеуді және персоналды іріктеуге, жұмыспен қамту саласында электрондық және проактивті форматта қызметтер көрсетуге жәрдемдесуді қамтамасыз ететін, ізденушілер мен жұмыс берушілер үшін жұмыспен қамтудың бірыңғай ақпараттандыру тұғырнамасын білдіретін ақпараттандыру объектісі.</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z197" w:id="30"/>
+        <w:t xml:space="preserve"> сәйкес жұмыс іздеуді және персоналды іріктеуге, жұмыспен қамту саласында электрондық және проактивті форматта қызметтер көрсетуге жәрдемдесуді қамтамасыз ететін, ізденушілер мен жұмыс берушілер үшін жұмыспен қамтудың бірыңғай цифрлық тұғырнамасын білдіретін цифрлық объектісі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z179" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Процесс сипаттамасын, нысанын, мазмұны мен нәтижесін, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктерін, өзге де мәліметтерді қамтитын Мемлекеттік қызметтер көрсетуге қойылатын негізгі талаптардың тізбесі (бұдан әрі – Талаптар тізбесі) осы Қағидалардың "Жұмыс іздеп жүрген адамдарды тіркеу" мемлекеттік көрсетілетін қызметті көрсетуге қойылатын негізгі талаптардың тізбесі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Жұмыссыздарды тіркеу" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызметті көрсету ерекшеліктерін ескере отырып келтірілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Жұмыс іздеуші адамдарды тіркеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z198" w:id="31"/>
+    <w:bookmarkStart w:name="z180" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Жұмысы және (немесе) табысы (кірісі) жоқ, лайықты жұмыс іздеп жүрген адам (бұдан әрі – ізденуші) жұмысқа орналасуға жәрдемдесу үшін жүгінген кезде жұмыс іздеуші адам ретінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тұрғылықты жері бойынша мансап орталығы арқылы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) "Электрондық үкімет" веб-порталы арқылы;</w:t>
+      2) "цифрлық үкімет" веб-порталы арқылы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) "Электрондық еңбек биржасы" бірыңғай цифрлық жұмыспен қамту платформасы (бұдан әрі – Электрондық еңбек биржасы) арқылы тіркеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z199" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Жұмыспен қамту орталығына жүгінген кезде жұмыс іздеп жүрген адамдарды тіркеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z201" w:id="34"/>
+    <w:bookmarkStart w:name="z181" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Жұмыс іздеп жүрген адам ретінде тіркелу үшін ізденуші тұрғылықты жері бойынша мансап орталығына немесе уақытша орналасқан жері бойынша осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Талаптар тізбесінде көзделген тізбеге сәйкес құжаттарды ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке басын куәландырғаннан және "Еңбек нарығы" АЦЖ-ға деректерді енгізгеннен кейін құжаттар ізденушіге қайтарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z182" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Он алты жасқа толмаған адам сондай-ақ заңды өкілдерінің бірінің еркін нысандағы өтінішін ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z203" w:id="36"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z183" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Мансап орталығының маманы ізденуші ұсынған құжаттар мен дербес деректердің (мәліметтердің) дұрыстығын мемлекеттік органдардың және (немесе) ұйымдардың цифрлық жүйелерінен алынатын мәліметтер негізінде тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z270" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8. Ұсынылған дербес деректердің (мәліметтердің), құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігі анықталған жағдайда, мансап орталығы олар келіп түскен күннен бастап бір жұмыс күні ішінде өтінішке қоса берілген құжаттарды қайтарады және ізденушіге осы Қағидаларға </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z204" w:id="37"/>
+      7-1. "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18-2-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағында көзделген жағдайларда мансап орталығы мемлекеттік қызметті көрсету үрдісін тоқтата тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ізденуші ұсынған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктер анықталған, олардың нысаны мен мазмұны бойынша талаптарға сәйкес келмеген, осы Қағидаларға 1-қосымшаға сәйкес мемлекеттік көрсетілетін қызметті көрсетудің Негізгі талаптарының тізбесіндегі 10-тармаққа сәйкес құжаттардың толық топтамасы ұсынылмаған жағдайларда, мансап орталығының маманы цифрлық күту парағы арқылы өтінішті қабылдайды және осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-1-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ізденушіге мемлекеттік көрсетілетін қызметті көрсету үрдісінің тоқтатыла тұрғаны туралы хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыс іздеп жүрген адам ретінде тіркеу процесі осы тармақтың бірінші бөлігінде көзделген негіз бойынша тоқтатыла тұрған жағдайда, ізденуші ұсынған құжаттар (оның ішінде түпнұсқалар) мансап орталығының сақтауына қабылданбай, ізденушіге қайтарылуға тиіс, бұған өтініш және (немесе) құжаттар "цифрлық үкімет" веб-порталы немесе Электрондық еңбек биржасы арқылы берілген жағдайлар кірмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ізденушінің құжаттарды қайта ұсыну тоқтата тұру мерзімі шегінде анықталған кемшіліктер жойылғаннан кейін жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте ізденушіге анықталған кемшіліктерді жою үшін 1 (бір) жұмыс күні белгіленеді, аталған мерзім осы Қағидаларға 1-қосымшаға сәйкес мемлекеттік қызмет көрсетуге қойылатын Негізгі талаптардың тізбесінің 5-тармағында белгіленген тиісті мемлекеттік қызметті көрсетудің жалпы мерзіміне қосылмайды және одан аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кемшіліктер жойылған жағдайда, көрсетілетін ізденуші алғаш жүгінген күн мемлекеттік көрсетілетін қызметті алуға өтініш және (немесе) құжаттар қабылданған күн болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету мерзімінің өтуі анықталған кемшіліктер жойылған кезден бастап қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 7-1-тармақпен толықтырылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 381</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z184" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Анықталған кемшіліктер белгіленген мерзімде жойылмаған жағдайда, мансап орталығының маманы ізденушіге осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша құжаттарды қабылдаудан бас тарту туралы қолхат береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 381</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z185" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Мансап орталығының қызметкері ізденушіге жұмыспен қамтуға жәрдемдесудің мемлекеттік шаралары және мансап орталығы көрсететін қызметтер туралы толық ақпарат ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z207" w:id="40"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z186" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Мансап орталығының қызметкері ізденушінің жеке сәйкестендіру нөмірінің негізінде ол туралы дербес ақпарат алу үшін "Еңбек нарығы" АЦЖ-да мемлекеттік органдардың және (немесе) ұйымдардың цифрлық жүйелеріне сұрау салуды қалыптастырады, сондай-ақ "Еңбек нарығы" АЦЖ-дағы Жұмыспен қамтудың жеке картасына ізденушінің дербес деректерін енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z187" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. "Еңбек нарығы" АЦЖ-да жұмыспен қамтудың жеке картасына енгізген дербес деректердің негізінде, жұмыссыздық кезеңінің болжамды ұзақтығына қарай ізденушінің тиісті санаты автоматты түрде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z188" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Ұсынылған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анықтығы анықталғаннан кейін халықты мансап орталығы олар келіп түскен күннен бастап бір жұмыс күні ішінде ізденушіні жұмыс іздеп жүрген адамдар ретінде тіркейді және ізденушіге осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшадағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> нысанға сәйкес жұмыс іздеп жүрген адам ретінде тіркелгені туралы хабарлама береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z208" w:id="41"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адам цифрлық технологиялар және (немесе) ұялы байланыс абоненттік құрылғысы арқылы жұмыс іздеп жүрген адам ретінде тіркелгені туралы хабар алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z189" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Мансап орталығының қызметкері ізденушіні жұмыс іздеп жүрген адам ретінде тіркеген кезде Электрондық еңбек биржасын пайдалану мүмкіндіктері туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z209" w:id="42"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z190" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Ауылдық елді мекенде мансап орталығы болмаған жағдайда ізденуші ауылдық округ әкімдігінің аппаратына ассистентке жұмыс іздеп жүрген адам ретінде тіркелу үшін жүгінеді. Ассистент ізденушінінің деректерін алдын ала толтыруды жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z210" w:id="43"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z191" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Ізденуші ассистентке осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Талаптар тізбесінде көрсетілген тізбеге сәйкес құжаттарды ұсынады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ассистент ізденуші ұсынған құжаттар мен дербес деректердің (мәліметтердің) дұрыстығын тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z192" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Ассистент ізденушінің деректерін толтыру кезінде "Еңбек нарығы" АЦЖ-да жұмыспен қамтудың жеке картасына дербес деректерді енгізеді. "Еңбек нарығы" АЦЖ-ға қолжетімділік болмаған жағдайда ассистент жұмыспен қамтудың жеке картасын электрондық нысанда немесе қағаз түрінде толтырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z193" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. "Еңбек нарығы" АЦЖ-да осы Қағидалардың 11-тармағына сәйкес жұмыссыздық кезеңінің болжамды ұзақтығын негізге ала отырып, ізденушіні санаттарға бөлуді жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z194" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Ассистент ізденушіні Электрондық еңбек биржасын пайдалану мүмкіндіктері туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z195" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Ассистент ұсынылған құжаттардың және (немесе) оларда қамтылған деректерің (мәліметтердің) дәйектілігін анықтағаннан кейін бір жұмыс күні ішінде мансап орталығына осы Қағидаларға 1-қосымшаға сәйкес Талаптар тізбесінде көрсетілген құжаттарды жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z196" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Мансап орталығының қызметкері ассистенттен құжаттарды алған күннен бастап бір жұмыс күні ішінде ізденушінің дербес деректерін "Еңбек нарығы" АЦЖ-ға енгізеді, ізденушіні жұмыс іздеп жүрген адам ретінде тіркегені туралы белгі қояды және ізденушіге ассистент немесе цифрлық технологиялар және (немесе) ұялы байланыс желісінің абоненттік құрылғысы арқылы тіркеу күні туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z197" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Ізденуші жұмыс іздеп жүрген адам ретінде тіркелу үшін қайта жүгінген кезде мансап орталығының қызметкері ізденушінің бұрын ұсынған дербес деректері мен мәліметтерінің дәйектілігін тексеруді жүзеге асырады және (немесе) және жұмыспен қамтудың жеке картасына тиісті өзгерістерді енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z198" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Мансап орталығы мемлекеттік қызмет көрсетудің сатысы туралы деректерді мемлекеттік қызметтер көрсетуді мониторингілеудің цифрлық жүйесіне енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z199" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Мансап орталығы жұмыс іздеп жүрген адамды тіркеген күннен бастап екі жұмыс күні ішінде осы Қағидалардың 5-тарауына сәйкес оған лайықты жұмыс таңдауда жәрдем көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z200" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-параграф. Жұмыс іздеп жүрген адамдарды "цифрлық үкімет" веб-порталы арқылы тіркеу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z201" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Ізденуші электрондық цифрлық қолтаңбасы болған кезде "цифрлық үкімет" веб-порталы арқылы электрондық нысанда жұмыс іздеп жүрген адам ретінде тіркеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z202" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Ізденуші "цифрлық үкімет" веб-порталы арқылы жұмыс іздеп жүрген адам ретінде тіркелу үшін жеке деректерін көрсете отырып, мемлекеттік қызмет көрсетуге өтінімді толтырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсетуге сұрау салудың қабылданғаны туралы статус ізденушінің "жеке кабинетіне" жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z203" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Ізденушінің деректері "Еңбек нарығы" АЦЖ-не автоматты түрде тұрғылықты жері немесе уақытша орналасқан жері бойынша мансап орталығына жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z204" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Мансап орталығының қызметкері осы Қағидалардың 7, 7-1, 8, 9, 10, 11 және 12-тармақтарына сәйкес жұмыс іздеуші адамды тіркеуді жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мансап орталығының қызметкері жеке басты куәландыратын құжаттың мәліметтерін "цифрлық үкімет" шлюзі арқылы мемлекеттік органдардың тиісті цифрлық жүйелерінен алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 27-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 381</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z205" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. "Цифрлық үкімет" веб-порталында мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті алушының "жеке кабинетіне" мансап орталығы директорының немесе ол уәкілеттік берген адамның электрондық цифрлық қолтаңбасымен қол қойылған электрондық құжат түрінде жіберіледі және сақталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z206" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-параграф. Жұмыс іздеп жүрген адамдарды Электрондық еңбек биржасы арқылы тіркеу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z207" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Ізденуші электрондық цифрлық қолтаңбасы болған кезде Электрондық еңбек биржасы арқылы жұмыс іздеп жүрген адам ретінде тіркеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z208" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Ізденуші Электрондық еңбек биржасындағы "жеке кабинетінде" өзінің тұрғылықты жеріне сәйкес мансап орталығын таңдайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:p>
-[...33 lines deleted...]
-      16. Ассистент ізденушінің деректерін толтыру кезінде "Еңбек нарығы" ААЖ-да жұмыспен қамтудың жеке картасына дербес деректерді енгізеді. "Еңбек нарығы" ААЖ-ға қолжетімділік болмаған жағдайда ассистент жұмыспен қамтудың жеке картасын электрондық нысанда немесе қағаз түрінде толтырады.</w:t>
+    <w:bookmarkStart w:name="z209" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Ізденуші енгізген жеке сәйкестендіру нөмірінің негізінде Электрондық еңбек биржасында ізденуші туралы дербес ақпарат алу үшін мемлекеттік органдардың және (немесе) ұйымдардың цифрлық жүйелеріне сұрау салу қалыптастырылады</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z212" w:id="45"/>
-[...15 lines deleted...]
-      17. "Еңбек нарығы" ААЖ-да осы Қағидалардың 11-тармағына сәйкес жұмыссыздық кезеңінің болжамды ұзақтығын негізге ала отырып, ізденушіні санаттарға бөлуді жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z210" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Ізденуші Электрондық еңбек биржасындағы "жеке кабинетінде" дербес деректерін көрсете отырып, мемлекеттік қызметті алуға өтінімді толтырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z213" w:id="46"/>
-[...15 lines deleted...]
-      18. Ассистент ізденушіні Электрондық еңбек биржасын пайдалану мүмкіндіктері туралы хабардар етеді.</w:t>
+    <w:bookmarkStart w:name="z211" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Электрондық еңбек биржасында ізденушіні жұмыс іздеп жүрген адам ретінде тіркеу автоматты түрде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z214" w:id="47"/>
-[...15 lines deleted...]
-      19. Ассистент ұсынылған құжаттардың және (немесе) оларда қамтылған деректерің (мәліметтердің) дәйектілігін анықтағаннан кейін бір жұмыс күні ішінде мансап орталығына осы Қағидаларға 1-қосымшаға сәйкес Талаптар тізбесінде көрсетілген құжаттарды жібереді.</w:t>
+    <w:bookmarkStart w:name="z212" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Жұмыс іздеп жүрген адам ретінде тіркелу туралы ақпарат ізденушінің тұрғылықты жері бойынша мансап орталығына "Еңбек нарығы" АЦЖ-ға түседі. "Еңбек нарығы" АЦЖ-да жұмыс іздеп жүрген адамның жұмыспен қамтылуының жеке картасы автоматты түрде қалыптасады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z215" w:id="48"/>
-[...15 lines deleted...]
-      20. Мансап орталығының қызметкері ассистенттен құжаттарды алған күннен бастап бір жұмыс күні ішінде ізденушінің дербес деректерін "Еңбек нарығы" ААЖ-ға енгізеді, ізденушіні жұмыс іздеп жүрген адам ретінде тіркегені туралы белгі қояды және ізденушіге ассистент немесе ақпараттық-коммуникациялық технологиялар және (немесе) ұялы байланыс желісінің абоненттік құрылғысы арқылы тіркеу күні туралы хабарлайды.</w:t>
+    <w:bookmarkStart w:name="z213" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Электрондық еңбек биржасы жұмыс іздеп жүрген адамға жұмыс іздеп жүрген адам ретінде тіркелгені туралы хабарламаны Электрондық еңбек биржасындағы "жеке кабинетіне", сондай-ақ ұялы байланыс абоненттік құрылғысына хабарлама беру арқылы жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z216" w:id="49"/>
-[...15 lines deleted...]
-      21. Ізденуші жұмыс іздеп жүрген адам ретінде тіркелу үшін қайта жүгінген кезде мансап орталығының қызметкері ізденушінің бұрын ұсынған дербес деректері мен мәліметтерінің дәйектілігін тексеруді жүзеге асырады және (немесе) және жұмыспен қамтудың жеке картасына тиісті өзгерістерді енгізеді.</w:t>
+    <w:bookmarkStart w:name="z214" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Электрондық еңбек биржасы жұмыс іздеп жүрген адам тіркелген күннен бастап екі жұмыс күні ішінде осы Қағидалардың 5-бөлімінің 4-параграфына сәйкес бос жұмыс орындарын автоматты түрде таңдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z217" w:id="50"/>
-[...15 lines deleted...]
-      22. Мансап орталығы мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
+    <w:bookmarkStart w:name="z215" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Жұмыс іздеп жүрген адам Электрондық еңбек биржасы арқылы және мансап орталығынан алынған бос орындарына үн қатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z218" w:id="51"/>
-[...15 lines deleted...]
-      23. Мансап орталығы жұмыс іздеп жүрген адамды тіркеген күннен бастап екі жұмыс күні ішінде осы Қағидалардың 5-тарауына сәйкес оған лайықты жұмыс таңдауда жәрдем көрсетеді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыс іздеп жүрген адам мансап орталығын, ал ауылдық елді мекенде тұратындар кент, ауыл, ауылдық округ әкімін цифрлық технологиялар және (немесе) ұялы байланыс абоненттік құрылғысы арқылы ұсынылған лайықты жұмысқа келісу немесе одан бас тарту туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z216" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Жұмыссыз адамдарды тіркеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z219" w:id="52"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2-параграф. Жұмыс іздеп жүрген адамдарды "Электрондық үкімет" веб-порталы арқылы тіркеу тәртібі</w:t>
+    <w:bookmarkStart w:name="z217" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Егер мансап орталығы осы Қағидалардың 23-тармағында көрсетілген кезең өткеннен кейін жұмыс іздеп жүрген адам үшін лайықты жұмыс таба алмаса немесе жұмыс іздеп жүрген адам ұсынылған жұмыстан бас тартса, онда "Еңбек нарығы" АЦЖ-да жұмыс іздеп жүрген адам автоматты түрде жұмыссыз ретінде тіркеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z220" w:id="53"/>
-[...424 lines deleted...]
-      "Еңбек нарығы" ААЖ осы Қағидалардың 40-тармағында көзделген негіздер бойынша жұмыс іздеп жүрген адамды жұмыссыз ретінде тіркеу үшін мемлекеттік органдардың және (немесе) ұйымдардың ақпараттық жүйелерінен алынған ақпараттың дұрыстығын тексеруді жүзеге асырады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       "Еңбек нарығы" АЦЖ осы Қағидалардың 40-тармағында көзделген негіздер бойынша жұмыс іздеп жүрген адамды жұмыссыз ретінде тіркеу үшін мемлекеттік органдардың және (немесе) ұйымдардың цифрлық жүйелерінен алынған ақпараттың дұрыстығын тексеруді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жұмыс іздеп жүрген адамға Электрондық еңбек биржасы және (немесе) ұялы байланыс желісінің абоненттік құрылғысы арқылы жұмыссыз ретінде тіркелгені немесе бас тартқаны туралы хабарлама жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z237" w:id="70"/>
+    <w:bookmarkStart w:name="z218" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       39. Мансап орталығының қызметкері сұрау салу бойынша осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2851,1413 +3071,1433 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жұмыссыз ретінде тіркелгені туралы хабарлама не осы Қағидалардың 41-тармағында көзделген негіздер бойынша осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жұмыс іздеп жүрген адамды жұмыссыз ретінде тіркеуден бас тарту туралы хабарлама береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z238" w:id="71"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z219" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-[...33 lines deleted...]
-      2) жұмыспен қамтылған адамдар;</w:t>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) он алты жасқа толмағандар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жұмыспен қамтылған тұлғалар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) Қазақстан Республикасының Әлеуметтік кодекстің 207-бабының </w:t>
+      3) Қазақстан Республикасының Әлеуметтік кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>207-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1, 2 және 3-тармақтарында белгіленген зейнеткерлік жасқа толған;</w:t>
-[...19 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> 1, 2 және 3-тармақтарында белгіленген зейнеткерлік жасқа толған тұлғалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жұмысы мен табысының (кірісінің) жоқтығы туралы көрінеу жалған мәліметтер бар құжаттарды, сондай-ақ басқа де дұрыс емес мәліметтерді ұсынғандар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Қазақстан Республикасының Әлеуметтік кодекске сәйкес жұмыспен қамтуға жәрдемдесудің белсенді шараларына қатысуға үміткер студенттер мен жалпы білім беретін мектептердің жоғары сынып оқушылары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сот шешімі бойынша түзеу жұмыстарына не қоғамдық жұмыстарына, сондай-ақ бас бостандығынан айыру түріндегі жаза шартты түрде тағайындалмаған жағдайда, осындай жазаға сотталған адамдар жұмыссыз ретінде тіркелмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z220" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Мансап орталығының қызметкері тіркелген күннен бастап бір жұмыс күні ішінде жұмыссызды Мемлекеттік әлеуметтік сақтандыру қорынан жұмысынан айырылған жағдайда берілетін әлеуметтік төлемді тағайындау үшін қажетті құжаттардың тізбесі туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z221" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Халықты мансап орталығы мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z222" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Еңбек мобильділігі орталығында тіркелген жұмыссыздар Әлеуметтік кодекске және осы Қағидаларға сәйкес келу тәртібін, шарттарын және мерзімдерін немесе мансап орталығының хабарламаларын сақтайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z223" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5) Қазақстан Республикасының </w:t>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z241" w:id="74"/>
+      44. Жұмыссыз ретінде тіркелгендігі туралы ақпарат беру жұмыссыздың сұрауы бойынша Электрондық еңбек биржасы, "цифрлық үкімет" веб-порталы және (немесе) цифрлық объектілері арқылы осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес электрондық құжат түріндегі электрондық цифрлық қолтаңба болған кезде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыссыз ретінде тіркеу туралы ақпараттың қолданылу мерзімі оны берген күннен бастап күнтізбелік отыз күнді құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z224" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Еңбек мобильділігі орталығы "Еңбек нарығы" АЦЖ арқылы халықты мансап орталығынан тиісті ақпаратты алған күннен бастап екі жұмыс күні ішінде жұмыссызды мынадай жағдайларда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жұмыссыз үшін міндетті әлеуметтік медициналық сақтандыру аударымдары, міндетті зейнетақы жарналары және әлеуметтік аударымдар түскенде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Мансап орталығы ұсынған лайықты жұмыстың үш нұсқасынан бас тартқанда немесе мансап орталығын, ал ауылдық елді мекендерде тұратын адам кент, ауыл, ауылдық округ әкімін лайықты жұмыстың ұсынылған нұсқаларымен келісетіні немесе олардан бас тартатыны туралы уақтылы хабарламағанда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жұмыссыздың дәлелсiз себептермен:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мансап орталығыхабардар еткен күннен бастап бес жұмыс күнi iшiнде ұсынылған жұмысқа орналасу орнына немесе оқу орнына келмегенде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шақыру бойынша халықты жұмыспен қамтуға жәрдемдесудің белсенді шараларына қатысу үшін үш жұмыс күнi ішінде халықты мансап орталығына келмегенде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жұмыспен қамтуға жәрдемдесудің белсенді шараларына қатысуды өз бетiнше тоқтатқанда;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      43. Еңбек мобильділігі орталығында тіркелген жұмыссыздар Қазақстан Республикасының </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z242" w:id="75"/>
+      4) жұмыссыз мансап орталығына барудың немесе оны хабардар етудің осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>44-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген мерзiмдерiн дәлелсiз себептермен бұзғанда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жұмыссыз бас бостандығынан айыру түрiндегi жазамен сотталғанда не заңды күшіне енген сот шешiмi бойынша мәжбүрлеп емдеуге жiберiлгенде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мансап орталығына:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тұрғылықты жерiн ауыстыруды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тұрақты, уақытша жұмысқа, азаматтық-құқықтық сипаттағы шарттар бойынша жұмысқа орналасуды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кәсiпкерлiк қызметпен айналысуды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұйымдық-құқықтық нысаны мен меншiк нысанына қарамастан, ұйымға құрылтайшы (ортақ құрылтайшы) болуды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мүгедектiк тобын белгiлеудi немесе оның өзгеруiн;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зейнетақы төлемдерін тағайындауды қоса алғанда, жұмыссызбен алдағы уақытта жұмыс iстеу тәртiбiне ықпал ететiн өзгерiстер туралы мәлiметтердi уақтылы, бес жұмыс күнi iшiнде ұсынбағанда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) көрінеу жалған немесе қолдан жасалған құжаттар бергенде есептен шығарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z225" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Мансап орталығы жұмыссыз есептен шығарылған күннен бастап екі жұмыс күні ішінде оны бұл туралы цифрлық технологиялар және (немесе) ұялы байланыс абоненттік құрылғысы арқылы, ал ауылдық жердің тұрғындарын кент, ауыл және ауылдық округтің әкімі арқылы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z226" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      44. Жұмыссыз ретінде тіркелгендігі туралы ақпарат беру жұмыссыздың сұрауы бойынша Электрондық еңбек биржасы, "электрондық үкімет" веб-порталы және (немесе) ақпараттандыру объектілері арқылы осы Қағидаларға </w:t>
-[...489 lines deleted...]
-    <w:bookmarkStart w:name="z251" w:id="84"/>
+      47. Егер Электрондық еңбек биржасы немесе мансап орталығы осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>36-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген кезең өткеннен кейін лайықты жұмыс таңдамаса немесе жұмыс іздеп жүрген адам ұсынылған жұмыстан бас тартса, онда жұмыс іздеп жүрген адам автоматты түрде жұмыссыз ретінде тіркеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z227" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      48. Электрондық еңбек биржасы осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>40-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген негіздер бойынша жұмыс іздеп жүрген адамды жұмыссыз ретінде тіркеу үшін мемлекеттік органдардың және (немесе) ұйымдардың цифрлық жүйелерінен алынған ақпараттың анықтығын тексеруді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z228" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Жұмыссыз ретінде тіркелу туралы ақпарат ізденушінің тұрғылықты жері бойынша мансап орталығына "Еңбек нарығы" АЦЖ-ға түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z229" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Жұмыс іздеуші тұлғаға жұмыссыз ретінде тіркелгені немесе бас тартылғаны туралы хабарлама цифрлық технологиялар және (немесе) ұялы байланыс желісінің абоненттік құрылғысы арқылы жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z230" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Егер жұмыссыз міндетті әлеуметтік сақтандыру жүйесінің қатысушысы болса, ол Электрондық еңбек биржасындағы "жеке кабинетінде" Мемлекеттік әлеуметтік сақтандыру қорынан жұмысынан айырылған жағдайда төленетін әлеуметтік төлемді алу үшін өтінімді толтырады және банктік шот нөмірін көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z231" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      52. Жұмыссызды есептен шығару осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>45-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z232" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Еңбек мобильділігі орталығының және (немесе) оның лауазымды адамдарының, мансап орталығының және (немесе) оның лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z252" w:id="85"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z233" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       53. Еңбек мобильділігі орталығының және (немесе) оның лауазымды адамдарының, мансап орталығының және (немесе) оның лауазымды адамдарының мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағым Әкімшілік рәсімдік процессуалдық кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>91-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z253" w:id="86"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z234" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Мемлекеттік қызметті көрсету нәтижелерімен келіспеген жағдайларда көрсетілетін қызметті алушы Қазақстан Республикасының Әкімшілік рәсімдік процессуалдық кодексінде белгіленген тәртіппен сотқа жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z235" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Еңбек делдалдығын жүзеге асыру тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z236" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-параграф. Жұмысқа орналастырудың жеке жоспарын әзірлеу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z237" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Жұмыс берушілерге лайықты маман таңдауға, ал жұмыс іздеп жүрген адамдарға, жұмыссыздарға және өзге де жүгінген адамдарға лайықты жұмыс таңдауда жәрдемдесу үшін еңбек делдалдығы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      54. Мемлекеттік қызметті көрсету нәтижелерімен келіспеген жағдайларда көрсетілетін қызметті алушы Қазақстан Республикасының </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z254" w:id="87"/>
+      Еңбек делдалдығын жүзеге асыру мақсатында мансап орталығының қызметкері Еңбек мобильділігі орталығы жұмыс іздеп жүрген адамды жұмыссыз ретінде тіркеген күннен бастап екі жұмыс күні ішінде "Еңбек нарығы" АЦЖ-да осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сай нысан бойынша жұмысқа орналастырудың жеке жоспарын құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z238" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Жұмысқа орналастырудың жеке жоспары толтырылғаннан кейін жұмыссыз және жоспарды әзірлеген мансап орталығының қызметкері оған қол қояды. Жұмысқа орналастырудың жеке жоспарының бір данасы жұмыссызға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z239" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. Еңбек мобильділігі орталығыда тіркелген жұмыссыз жұмысқа орналастырудың жеке жоспарында белгіленген іс-шараларды орындайды және мерзімдерді сақтайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z240" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. Еңбек мобильділігі орталығында тіркелген жұмыссыз өзімен одан әрі жұмыс істеуге әсер ететін жағдайлар туындаған күннен бастап бес жұмыс күні ішінде мансап орталығына мыналарға байланысты тиісті ақпаратты ұсынады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тұрғылықты жерін ауыстыруды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тұрақты, уақытша жұмысқа, азаматтық-құқықтық сипаттағы шарттар бойынша жұмысқа орналасуды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) кәсіпкерлік қызметпен айналысуды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ұйымдық-құқықтық нысаны мен меншік нысанына қарамастан, ұйымға құрылтайшы (ортақ құрылтайшы) болуды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мүгедектік тобын белгілеуді немесе оның өзгеруін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) зейнетақы төлемдерін тағайындауды қоса алғанда, жұмыссызбен одан арғы жұмыс тәртібіне ықпал ететін өзгерістер туралы ақпаратты уақтылы, бес жұмыс күні ішінде мансап орталығына ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мансап орталығының қызметкері жұмыссыздың жұмысқа орналастырудың жеке жоспарының іс-шараларын орындауына мониторинг жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z241" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. Мансап орталығыадамды жұмыссыз ретінде тіркегеннен кейін осы тараудың 3-параграфына сәйкес оған лайықты жұмыс таңдауда жәрдем көрсетеді немесе оны жұмысқа орналастырудың жеке жоспарына сәйкес жұмыспен қамтуға жәрдемдесудің белсенді шараларына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z242" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5-тарау. Еңбек делдалдығын жүзеге асыру тәртібі</w:t>
-[...298 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Жұмыс берушілер мансап орталығына ұсынған бос орындарды тіркеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z262" w:id="95"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z243" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60. Мемлекеттік қызметшілердің, мемлекеттік сайланбалы қызметтердің, Парламент және мәслихаттар депутаттарының, Қазақстан Республикасы судьяларының, әскери қызметте тұрған адамдардың, арнаулы мемлекеттік, құқық қорғау органдары мен мемлекеттік фельдъегерлік қызмет қызметкерлерінің, Қазақстан Республикасының Ұлттық Банкі және оның ведомстволары, қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті орган жұмыскерлерінің бос лауазымдарын қоспағанда, жұмыс беруші мансап орталығына Электрондық еңбек биржасы арқылы бос жұмыс орындарының бар екені туралы ақпаратты еңбек жағдайлары және ақы төлеуді көрсетіп, олар пайда болған күннен бастап бес жұмыс күні ішінде жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z263" w:id="96"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z244" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       61. Жұмыс берушілер бос орындардың бар екені туралы мәліметтерді Электрондық еңбек биржасы арқылы жолдаған кезде осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша "жеке кабинеті" арқылы орналастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z264" w:id="97"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыс беруші Электрондық еңбек биржасында қалыптастырған бос орындар туралы мәліметтер автоматты түрде "Еңбек нарығы" АЦЖ-да орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z245" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. Бос жұмыс орындарына кандидаттарды іріктеу және оларды жұмыс берушілерге жіберу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z265" w:id="98"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z246" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62. Жұмыс берушілер мансап орталығына Электрондық еңбек биржасы арқылы жіберген бос орындарды тіркегеннен кейін мансап орталығы бір жұмыс күні ішінде осы тараудың 2-параграфына сәйкес бос орындарға кандидаттар таңдауды жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-[...36 lines deleted...]
-    <w:bookmarkStart w:name="z266" w:id="99"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мансап орталығы бос орындарға кандидаттарды "Еңбек нарығы" АЦЖ-да мансап орталығы тіркеген жұмыс іздеп жүрген адамдар мен жұмыссыздар және Электрондық еңбек биржасында өз бетінше тіркелген адамдар арасынан таңдауды жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мансап орталығы "Еңбек нарығы" АЦЖ-да тіркелген, жұмыс іздеп жүрген адамдар, жұмыссыздар және басқа да жүгінген адамдар үшін бос орындарды таңдауды қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z247" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63. Мансап орталығының қызметкері кандидаттың кәсібін (лауазымын), кәсіптік даярлық және біліктілік деңгейін, жұмыс тәжірибесі мен дағдыларын, жалақы деңгейін, жұмыс уақытының режимін ескере отырып, сондай-ақ жұмыс беруші бос орындарды тіркеу кезінде кандидаттар үшін белгілеген басқа да талаптар мен шарттарға сәйкес бос орындарға кандидаттарды іріктеуді жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z267" w:id="100"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z248" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64. Мансап ансап орталығының қызметкері бос жұмыс орны пайда болған күннен бастап бір жұмыс күні ішінде лайықты жұмыстың бар екені туралы жұмыс іздеп жүрген адамға және (немесе) жұмыссызға және (немесе) өзге де жүгінген адамдарға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ол мансап орталығына жеке келген кезде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4286,90 +4526,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ұялы байланыс желісінің абоненттік құрылғысы арқылы хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер жұмыс іздеп жүрген адам немесе жұмыссыз немесе өзге де жүгінген адам ауылдық жерде тұрса, мансап орталығының қызметкері лайықты жұмыстың бар екені туралы оларға ассистент арқылы хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z268" w:id="101"/>
+    <w:bookmarkStart w:name="z249" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      65. Мансап орталығынан лайықты жұмыстың болуы туралы ұсыныстар алған кезде жұмыс іздеп жүрген адам бір жұмыс күні ішінде, жұмыссыз және өзге де жүгінген адам үш жұмыс күні ішінде жеке өзі немесе ақпараттық-коммуникациялық технологиялар және (немесе) ұялы байланыстың абоненттік құрылғысы арқылы мансап орталығын ұсынылған лайықты жұмысқа келісетіні немесе одан бас тартатыны туралы хабардар етеді. </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="102"/>
+      65. Мансап орталығынан лайықты жұмыстың болуы туралы ұсыныстар алған кезде жұмыс іздеп жүрген адам бір жұмыс күні ішінде, жұмыссыз және өзге де жүгінген адам үш жұмыс күні ішінде жеке өзі немесе цифрлық технологиялар және (немесе) ұялы байланыстың абоненттік құрылғысы арқылы мансап орталығын ұсынылған лайықты жұмысқа келісетіні немесе одан бас тартатыны туралы хабардар етеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z250" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. Кандидаттардың деректері (түйіндемелері) Электрондық еңбек биржасында жұмыс берушінің "Жеке кабинетінде" көрсетіледі. Мансап орталығының маманы цифрлық технологиялар және (немесе) ұялы байланыс абоненттік құрылғысы арқылы жұмыс берушіге оған жіберілген кандидаттардың деректері (түйіндемесі) туралы хабарлайды. Мансап орталығының маманы цифрлық технологиялар және (немесе) ұялы байланыс абоненттік құрылғысы арқылы жұмыс берушіге оған жіберілген кандидаттардың деректері (түйіндемесі) туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қажет болған жағдайда, мансап орталығының маманы жұмыс берушіге кандидаттардың деректерін (түйіндемесін) қарауды және өзінің шешімі туралы ұялы байланыс абоненттік құрылғысы арқылы хабарлауды ескертеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4398,246 +4638,246 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мансап орталығының маманы ұялы байланыс желісінің абоненттік құрылғысы арқылы кандидаттарды жұмыс берушімен әңгімелесу өткізу уақыты мен орны туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер жұмыс іздеп жүрген адам, жұмыссыз немесе өзге де өтініш білдірген адам ауылдық жерде тұрса, мансап орталығының маманы оларды жұмыс берушімен әңгімелесу өткізілетін уақыт пен орын туралы ассистент арқылы хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z270" w:id="103"/>
+    <w:bookmarkStart w:name="z251" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67. Еңбек мобильділігі орталығында тіркелген жұмыссыз мансап орталығы әңгімелесу уақыты мен орны туралы хабарлаған күннен бастап үш жұмыс күні ішінде жұмысқа орналасу мәселесі бойынша жұмыс берушіге жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z252" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. Жұмыс беруші Электрондық еңбек биржасындағы "жеке кабинеті" арқылы кандидатты жұмысқа қабылдау немесе жұмысқа қабылдаудан бас тарту туралы белгілі қояды. Кандидаттың жұмысқа орналасуы немесе жұмысқа орналасудан бас тарту туралы ақпарат "Еңбек нарығы" АЦЖ-не түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Еңбек нарығы" ААЖ арқылы бес жұмыс күні ішінде жұмысқа қабылдау туралы ақпараттың болмауы ұсынылған кандидатты жұмысқа орналастырудан бас тарту болып саналады. </w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z273" w:id="106"/>
+      "Еңбек нарығы" АЦЖ арқылы бес жұмыс күні ішінде жұмысқа қабылдау туралы ақпараттың болмауы ұсынылған кандидатты жұмысқа орналастырудан бас тарту болып есептеледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z253" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69. Жұмыс беруші кандидатты жұмысқа орналастырғанын растаған жағдайда тиісті бос орын Электрондық еңбек биржасынан және "Еңбек нарығы" АЦЖ-дан автоматты түрде жойылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z254" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70. Мансап орталығы Электрондық еңбек биржасы арқылы ізденушілер үшін резюмесін өз бетінше орналастыру және бос орындарды іздеу және жұмыс берушілер үшін өз бетінше персонал іздеу мүмкіндігі берілетін, сондай-ақ Электрондық еңбек биржасын пайдалану мәселелері бойынша халыққа консультация жүзеге асырылатын өзі-өзіне қызмет көрсету аймағының жұмыс істеуін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z274" w:id="107"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z255" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-параграф. Электрондық еңбек биржасы арқылы еңбек делдалдығын жүзеге асыру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z275" w:id="108"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z256" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71. Бос орындары туралы ақпарат жұмыс іздеп жүрген адамның немесе жұмыссыздың Электрондық еңбек биржасыдағы "жеке кабинетіне" түседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z277" w:id="110"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z257" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72. Электрондық еңбек биржасы жұмыс іздеп жүрген адамға немесе жұмыссызға цифрлық технологиялар және (немесе) ұялы байланыс абоненттік құрылғысы арқылы жұмыс берушінің әңгімелесуді белгілегені туралы хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z258" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73. Жұмыс іздеп жүрген адамдар немесе жұмыссыздар Электрондық еңбек биржасында "жеке кабинет" арқылы әңгімелесуден бас тартуына болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z278" w:id="111"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z259" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       74. Жұмыс берушілер жұмыс іздеп жүрген адамды немесе жұмыссызды жұмысқа қабылдаған жағдайда Электрондық еңбек биржасыдағы "жеке кабинет" арқылы жұмысқа қабылдау туралы белгі қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4725,62 +4965,3807 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>еңбек делдалдығын жүзеге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>асыру Қағидаларына</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымшаға өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 381</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Жұмыс іздеп жүрген адамдарды тіркеу" мемлекеттік көрсетілетін қызметті көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызметтің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыс іздеп жүрген адамдарды тіркеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоқ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мансап орталығы (бұдан әрі – көрсетілетін қызметті беруші)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті беруші;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) "цифрлық үкімет" веб-порталы: www.egov.kz;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Электрондық еңбек биржасы: www.enbek.kz.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсетілетін және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 (бір) жұмыс күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электрондық (ішінара цифрландырылған)/қағаз түрінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыс іздеп жүрген адам ретінде тіркелгені туралы хабарлама не осы мемлекеттік көрсетілетін қызмет стандартының 9-тармағында көзделген негіздер бойынша мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет тегін көрсетіледі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және цифрлық объектілерінің жұмыс графигі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) көрсетілетін қызметті берушіде – Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден жұмаға дейін сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ 2) "цифрлық үкімет" веб-порталында – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) Электрондық еңбек биржасында – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Жұмыс іздеп жүрген адам ретінде тіркелу үшін көрсетілетін қызметті алушы көрсетілетін қызметті берушіге:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) тізбеге </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушының жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен электрондық құжат (жеке басын сәйкестендіру үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) еңбек қызметін растайтын құжат (бар болса);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ 4) білімі, біліктілігі, арнайы білімінің немесе кәсіптік даярлығының болуы туралы құжат (бар болса). </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке басты куәландырғаннан және "Еңбек нарығы" АЦЖ-ға деректерді енгізгеннен кейін құжаттар көрсетілетін қызметті алушыға қайтарылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ 2. "Цифрлық үкімет" веб-порталы немесе Электрондық еңбек биржасы мемлекеттік цифрлық порталы арқылы жұмыс іздеп жүрген адам ретінде тіркелу үшін көрсетілетін қызметті алушы "Жұмыспен қамтудың жеке картасын және оны толтыру нысанын бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары – Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 1 қыркүйектегі № 365 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33380 болып тіркелді) 1-қосымшаға сәйкес көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанында жұмыс іздеп жүрген адам ретінде тіркелу үшін мәліметтер нысанын толтырады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке басты куәландыратын құжаттың, еңбек қызметін растайтын құжаттың, білім туралы құжаттың мәліметтерін көрсетілетін қызметті беруші көрсетілетін қызметті беруші "цифрлық үкімет" шлюзі арқылы мемлекеттік органдардың тиісті цифрлық жүйелерінен алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Цифрлық үкімет" веб-порталында мемлекеттік көрсетілетін қызмет нәтижесін алған күнін көрсете отырып, өтінімнің қабылданғаны туралы хабарлама көрсетілетін қызметті алушының "жеке кабинетіне" жіберіледі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болған жағдайда) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) Қазақстан Республикасының "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Заңының </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18-2-бабы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2-тармағының 4) тармақшасында көзделген негіз бойынша мемлекеттік қызмет көрсетуді тоқтата тұру мерзімі өткеннен кейін анықталған кемшіліктердің жойылмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету орындарының мекенжайлары:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің www.gov.kz интернет-ресурсында, "Мемлекеттік көрсетілетін қызметтер" бөлімінде;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) "цифрлық үкімет" www.egov.kz веб-порталында орналастырылған.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің анықтамалық қызметтерінің байланыс телефондары www.gov.kz интернет-ресурста көрсетілген.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бірыңғай байланыс орталығы: "1414" .</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цифрлық құжатты пайдалану үшін электрондық-цифрлық қолтаңбаны немесе бір реттік парольді пайдалана отырып, мобильді қосымшада авторизациядан өту, содан кейін "цифрлық құжаттар" бөліміне өтіп, қажетті құжатты таңдау қажет. Цифрлық құжаттар сервисі мобильді қосымшада уәкілетті пайдаланушылар үшін қолжетімді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Жұмыс іздеп жүрген</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>адамдарды тіркеу" мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсетілетін қызметті көрсетуге</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қойылатын негізгі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>талаптардың тізбелеріне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>1-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________ мансап орталығы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кімнен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтініш берушінің тегі, аты, әкесінің аты (ол болған жағдайда) : ____________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жеке сәйкестендіру нөмірі: ____________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                Өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мені жұмыс іздеуші ретінде тіркеуді сұраймын, сонымен қатар:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Электрондық еңбек биржасында (www.enbek.kz) түйіндеме орналастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ия □</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жоқ □</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(белгі қою)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Халықты жұмыспен қамту саласындағы көрсетілетін қызметтерді аутсорсинг арқылы жұмысқа орналастыруға жәрдемдесу, сондай-ақ көрсетілетін қызметтерді аутсорсинг шеңберінде жеке жұмыспен қамту агенттіктеріне дербес деректерді беру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ия □</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоқ □</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(белгі қою)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       "Жұмыс іздеп жүрген адамдарды тіркеу" мемлекеттік қызметін көрсету үшін қажетті</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>менің дербес деректерімді жинауға және өңдеуге келісім беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Жалған мәліметтер мен жалған құжаттарды ұсынғаны үшін жауапкершілік туралы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертілді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтініш берушінің байланыс деректері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефон: ___________Ұялы телефон: __________E-mail: _________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"___" ___________ 20____ жыл.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(күні)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтініш берушінің қолы: __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (кесу сызығы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Азаматтың(шаның) өтініші ________________________________ қабылданды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"___" _________ 20___ жылы № _____тіркелді, құжаттарды қабылдаған адамның тегі, аты,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> әкесінің аты (ол болған жағдайда), лауазымы және қолы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________ _______________ Күні қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жұмыс іздеуші адамдарды,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жұмыссыздарды тіркеу және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мансап орталықтары көрсететін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>еңбек делдалдығын жүзеге</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>асыру қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-1-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z271" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мемлекеттік қызмет көрсету үрдісін тоқтата тұру туралы хабарлама</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар 1-1-қосымшамен толықтырылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 381</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18-2-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағын басшылыққа ала отырып, мансап орталығы (мекенжайы көрсетілсін) мемлекеттік қызмет көрсету процесін мынадай негіздердің бірі бойынша тоқтата тұрады (керегінің асты сызылсын):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өтініште және (немесе) ұсынылған құжаттарда қателердің немесе дәлсіздіктердің анықталуына;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) олардың нысаны мен мазмұны бойынша белгіленген талаптарға сәйкес келмеуіне;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 9 маусымдағы № 214 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32850 болып тіркелген) бекітілген Жұмыс іздеуші адамдарды, жұмыссыздарды тіркеу және мансап орталықтары көрсететін еңбек делдалдығын жүзеге асыру қағидаларына </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген "Жұмыс іздеп жүрген адамдарды тіркеу" мемлекеттік көрсетілетін қызметті көрсетуге қойылатын негізгі талаптардың тізбесіне сәйкес, құжаттардың толық топтамасын ұсынбауына байланысты, атап айтқанда:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)_______________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ______________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ..... .</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осыған байланысты Сізге осы хабарламаны алған күннен бастап 1 жұмыс күні ішінде анықталған кемшіліктерді түзету және түзетілген құжаттарды қайта тапсыру қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы хабарлама екі данада, әрбір тарап үшін бір данадан жасалды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мансап орталығының директоры тегі, аты, әкесінің аты (ол болған жағдайда), қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы: __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон: __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алдым: __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыс іздеп жүрген адамның тегі, аты, әкесінің аты (ол болған жағдайда), қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ жылғы "___" __________.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жұмыс іздеп жүрген адамдарды,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жұмыссыздарды тіркеу және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мансап орталықтары көрсететін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>еңбек делдалдығын жүзеге</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>асыру Қағидаларына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
@@ -4809,51 +8794,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Жұмыс іздеп жүрген адамдарды тіркеу" мемлекеттік көрсетілетін қызметті көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
+              <w:t>"Жұмыссыздарды тіркеу" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі (бұдан әрі – тізбе)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4886,87 +8871,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтің атауы</w:t>
+Мемлекеттік қызметтің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс іздеп жүрген адамдарды тіркеу</w:t>
+Жұмыссыздарды тіркеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5148,51 +9133,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мансап орталығы (бұдан әрі – көрсетілетін қызметті беруші)</w:t>
+Еңбек мобильділігі орталығы (бұдан әрі – көрсетілетін қызметті беруші)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5261,87 +9246,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті беруші;</w:t>
-[...35 lines deleted...]
-3) Электрондық еңбек биржасы: www.enbek.kz.</w:t>
+"Еңбек нарығы" АЦЖ арқылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5374,51 +9323,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5487,87 +9436,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (толық автоматтандырылған)</w:t>
+Электрондық (толық цифрландырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5636,51 +9585,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс іздеп жүрген адам ретінде тіркелгені туралы хабарлама не осы мемлекеттік көрсетілетін қызмет стандартының 9-тармағында көзделген негіздер бойынша мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап</w:t>
+Жұмыссыз ретінде тіркелгені туралы хабарлама не осы талаптар тізбесінің 9-тармағында көзделген негіздер бойынша мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5826,143 +9775,181 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және цифрлық объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті берушіде – Қазақстан Республикасының Еңбек кодексіне сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден жұмаға дейін сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін;</w:t>
+1) көрсетілетін қызметті берушіде - Қазақстан Республикасының Еңбек кодексіне сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден жұмаға дейін сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
- 2) "Электрондық үкімет" веб-порталында – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының </w:t>
+2) мансап орталығында – Қазақстан Республикасының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Еңбек кодексіне</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады);</w:t>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден жұмаға дейін сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) Электрондық еңбек биржасында – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының Еңбек кодексіне сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+ 3) "цифрлық үкімет" веб-порталында – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының Еңбек кодексіне сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4) Электрондық еңбек биржасында – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6031,215 +10018,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Жұмыс іздеп жүрген адам ретінде тіркелу үшін көрсетілетін қызметті алушы көрсетілетін қызметті берушіге:</w:t>
-[...163 lines deleted...]
-"Электрондық үкімет" веб-порталында мемлекеттік көрсетілетін қызмет нәтижесін алған күнін көрсете отырып, өтінімнің қабылданғаны туралы хабарлама көрсетілетін қызметті алушының "жеке кабинетіне" жіберіледі.</w:t>
+Құжаттарды ұсыну талап етілмейді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6308,69 +10131,179 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) дәйексіздігін анықтау;</w:t>
+Мыналар:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) көрсетілетін қызметті алушы ұсынған мемлекеттік қызметті көрсету үшін қажетті мәліметтердің осы Талаптар тізбесінде белгіленген талаптарға сәйкес келмеуі.</w:t>
+1) он алты жасқа толмаған адамдар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) жұмыспен қамтылған адамдар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ 3) Қазақстан Республикасының Әлеуметтік кодекстің </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>207-бабының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1-3-тармақтарында белгіленген зейнеткерлік жасқа толған адамдар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) жұмысы мен табысының (кірісінің) жоқ екендігі туралы көрінеу жалған мәліметтерді қамтитын құжаттарды, сондай-ақ басқа да анық емес мәліметтерді ұсынған адамдар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Қазақстан Республикасының Әлеуметтік кодекске сәйкес жұмыспен қамтуға жәрдемдесудің белсенді шараларына қатысуға үміткер студенттер мен жалпы білім беретін мектептердің жоғары сынып оқушылары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) сот шешімі бойынша түзеу жұмыстарына не мәжбүрлеу жұмыстарына, сондай-ақ бас бостандығынан айыру түріндегі жаза шартты түрде тағайындалмаған жағдайда, осындай жазаға сотталған адамдар жұмыссыз адам ретінде тіркелмейді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6474,88 +10407,88 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің www.gov.kz интернет-ресурсында, "Мемлекеттік көрсетілетін қызметтер" бөлімінде;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-2) "Электрондық үкімет" www.egov.kz веб-порталында орналастырылған. </w:t>
+              <w:t>
+2) "цифрлық үкімет" www.egov.kz веб-порталында орналастырылған.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің анықтамалық қызметтерінің байланыс телефондары www. egov.kz интернет-ресурста көрсетілген.</w:t>
+Бірыңғай байланыс орталығы: "1414".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бірыңғай байланыс орталығы: "1414" .</w:t>
+Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің анықтамалық қызметтерінің байланыс телефондары интернет-ресурста көрсетілген www.gov.kz.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Цифрлық құжатты пайдалану үшін электрондық-цифрлық қолтаңбаны немесе бір реттік парольді пайдалана отырып, мобильді қосымшада авторизациядан өту, содан кейін "цифрлық құжаттар" бөліміне өтіп, қажетті құжатты таңдау қажет. Цифрлық құжаттар сервисі мобильді қосымшада уәкілетті пайдаланушылар үшін қолжетімді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
@@ -6612,103 +10545,116 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Жұмыс іздеп жүрген</w:t>
+              <w:t>Жұмыс іздеп жүрген адамдарды,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>адамдарды тіркеу" мемлекеттік</w:t>
+              <w:t>жұмыссыздарды тіркеу және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>көрсетілетін қызметті көрсетуге</w:t>
+              <w:t>мансап орталықтары көрсететін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қойылатын негізгі талаптардың</w:t>
+              <w:t>еңбек делдалдығын жүзеге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тізбелеріне</w:t>
+              <w:t>асыру Қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -6729,798 +10675,324 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1-қосымша</w:t>
-[...63 lines deleted...]
-              </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...75 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                Өтініш</w:t>
+        <w:t xml:space="preserve">              Жұмыс іздеп жүрген адам ретінде тіркеуден</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">             Мені жұмыс іздеуші ретінде тіркеуді сұраймын, сонымен қатар:</w:t>
-[...539 lines deleted...]
-        <w:t>_________________________________________________________________</w:t>
+        <w:t xml:space="preserve">                   бас тарту туралы хабарлама</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Қазақстан Республикасы Заңының 5-бабы 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көрсетілетін қызметті берушінің толық атауы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сізге __________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">себебі бойынша мемлекеттік қызмет көрсетуден бас тартады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>__________________ _______________ Күні қолы</w:t>
+        <w:t>себебін көрсету</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Берілген күні: 20___ жылғы "___"___________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мансап орталығының маманы _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_______________________________________________________________. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7556,103 +11028,129 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жұмыс іздеп жүрген адамдарды,</w:t>
+              <w:t>Жұмыс іздеп жүрген</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жұмыссыздарды тіркеу және</w:t>
+              <w:t>адамдарды, жұмыссыздарды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мансап орталықтары көрсететін</w:t>
+              <w:t>тіркеу және мансап</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>еңбек делдалдығын жүзеге</w:t>
+              <w:t>орталықтары көрсететін еңбек</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>асыру Қағидаларына</w:t>
+              <w:t>делдалдығын жүзеге асыру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3-1-қосымша </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -7673,1797 +11171,384 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2-қосымша</w:t>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:tbl>
-[...1739 lines deleted...]
-    </w:tbl>
+    <w:bookmarkStart w:name="z274" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Құжаттарды қабылдаудан бас тарту туралы қолхат</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар 3-1-қосымшамен толықтырылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 381</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19-1 бабын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> басшылыққа ала отырып,____________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                  (мансап орталығы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сіз құжаттардың толық емес топтамасын және (немесе) қолданылу мерзімі өткен /дәйексіз құжаттарды, атап айтқанда:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ______________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ______________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ______________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынуыңызға / ізденушінің және (немесе) мемлекеттік қызметтерді көрсету үшін ұсынылған қажетті материалдардың, объектілердің, деректер мен мәлеметтердің сәйкес келмеуіне (керегін сызу) байланысты мемлекеттік қызмет көрсетуге құжаттарды қабылдаудан бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы қолхат әрбір тарап үшін бір-бірден 2 (екі) данада жасалды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы:______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (мансап орталығы маманының тегі, аты, әкесінің аты (ол болған жағдайда), қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон:__________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алдым: __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Жұмыс іздеп жүрген адамның тегі, аты, әкесінің аты (ол болған жағдайда), қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20___ жылғы "___" ____________.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9562,51 +11647,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>асыру Қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3-қосымша</w:t>
+              <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -9633,286 +11718,201 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z284" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                    Жұмыс іздеп жүрген адам ретінде тіркеуден бас тарту</w:t>
-[...118 lines deleted...]
-        <w:t xml:space="preserve">Сізге __________________________________________________________ </w:t>
+        <w:t xml:space="preserve">              Жұмыс іздеуші ретінде тіркелгені туралы хабарлама</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сіз ____________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">себебі бойынша мемлекеттік қызмет көрсетуден бас тартады. </w:t>
-[...67 lines deleted...]
-        <w:t>Мансап орталығының маманы _____________________</w:t>
+        <w:t xml:space="preserve">Қазақстан Республикасының Әлеуметтік кодексінің 98-бабына сәйкес </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20___ жылғы "___" ____________ бастап_________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мансап орталығының атауы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жұмыс іздеуші ретінде тіркелдіңіз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Берілген күні: 20___ жылғы "___" __________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мансап орталығының маманы ____________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_______________________________________________________________. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -10047,51 +12047,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>асыру Қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4-қосымша</w:t>
+              <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -10118,252 +12118,235 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z286" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                    Жұмыс іздеуші ретінде тіркелгені</w:t>
-[...14 lines deleted...]
-    <w:bookmarkEnd w:id="114"/>
+        <w:t xml:space="preserve">              Жұмыссыз ретінде тіркелгені туралы хабарлама</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сіз ____________________________________________________________ </w:t>
-[...155 lines deleted...]
-        <w:t xml:space="preserve">_______________________________________________________________. </w:t>
+      Сіз _____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тегі, аты, әкесінің аты (ол болған жағдайда) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Қазақстан Республикасының Әлеуметтік кодексінің 99-бабына сәйкес 20___ жылғы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"___" ____________ бастап</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Еңбек мобильділігі орталығының атауы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жұмыссыз ретінде тіркелдіңіз. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Берілген күні: 20___ жылғы "___" __________. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мансап орталығының маманы____________________________________. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
@@ -10481,51 +12464,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>асыру Қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>5-қосымша</w:t>
+              <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -10552,257 +12535,289 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z288" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                    Жұмыссыз ретінде тіркелгені туралы хабарлама</w:t>
-[...191 lines deleted...]
-        <w:t xml:space="preserve">Мансап орталығының маманы____________________________________. </w:t>
+        <w:t xml:space="preserve">        Жұмыссыз ретінде тіркеуден бас тарту туралы хабарлама</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">туралы" Қазақстан Республикасы Заңының 5-бабы 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көрсетілетін қызметті берушінің толық атауы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Сізге ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>себебін көрсету</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>себебі бойынша мемлекеттік қызмет көрсетуден бас тартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Берілген күні: 20___ жылғы "___" __________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мансап орталығының маманы _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
@@ -10909,63 +12924,50 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>еңбек делдалдығын жүзеге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>асыру Қағидаларына</w:t>
             </w:r>
-            <w:r>
-[...11 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
@@ -10985,297 +12987,360 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>7-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z290" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">              Жұмыссыз ретінде тіркеуден бас тарту туралы хабарлама</w:t>
-[...45 lines deleted...]
-        <w:t>14) тармақшасына</w:t>
+        <w:t xml:space="preserve">        Жұмыссыз ретінде тіркеу/не тіркелмегені туралы ақпарат</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының Әлеуметтік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>98-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">___________________________________________________________________ </w:t>
-[...152 lines deleted...]
-        <w:t xml:space="preserve">___________________________________________________________________. </w:t>
+        <w:t>жұмыссыз ретінде тіркелгені/тіркелмегені туралы осы анықтама</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20___ жылғы "___" ____________ бастап</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Еңбек мобильділігі орталығының атауы берілді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Берілген күні: 20___ жылғы "___" __________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Анықтаманың қолданылу мерзімі: 20__ жылғы "__" _____ қоса алғанға дейін жарамды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мансап орталығының маманы ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
@@ -11393,51 +13458,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>асыру Қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>7-қосымша</w:t>
+              <w:t>8-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -11464,652 +13529,101 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z292" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаланың, республикалық маңызы бар қаланың, астананың, ауданның мансап орталығының атауы</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">              Жұмыссыз ретінде тіркеу/не тіркелмегені туралы ақпарат</w:t>
-[...586 lines deleted...]
-    <w:bookmarkEnd w:id="118"/>
+        <w:t xml:space="preserve">              ЖҰМЫСҚА ОРНАЛАСТЫРУДЫҢ ЖЕКЕ ЖОСПАРЫ</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. ЖҰМЫССЫЗ ТУРАЛЫ АҚПАРАТ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12202,57 +13716,50 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Мамандығы (кәсібі)___________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2. ІС-ӘРЕКЕТ ЖОСПАРЫ</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -13097,51 +14604,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Іс-әрекет]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жұмысқа орналастырудың жеке жоспары 20___жылғы "__"______ дейін қолданылады.</w:t>
+      Жұмысқа орналастырудың жеке жоспары 20___жылғы "__"________ дейін қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мансап орталығының маманы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
@@ -13172,142 +14679,142 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- _________________________________ </w:t>
+              <w:t>
+_________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- (жұмыссыз адамның тегі, аты, әкесінің аты (ол болған жағдайда) </w:t>
+              <w:t>
+(жұмыссыз адамның тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- ________________________________ </w:t>
+              <w:t>
+________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- (қолы) </w:t>
+              <w:t>
+(қолы)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- Мобильді телефон: </w:t>
+              <w:t>
+Мобильді телефон:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- Электрондық пошта (бар болса): </w:t>
+              <w:t>
+Электрондық пошта (бар болса):</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20___ жылғы "___"____________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
@@ -13316,142 +14823,142 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- ____________________________________ </w:t>
+              <w:t>
+____________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- (тегі, аты, әкесінің аты (ол болған жағдайда) </w:t>
+              <w:t>
+(тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- ___________________________________ </w:t>
+              <w:t>
+___________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- (қолы) </w:t>
+              <w:t>
+(қолы)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- Байланыс телефоны: </w:t>
+              <w:t>
+Байланыс телефоны:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Электрондық пошта: </w:t>
+              <w:t>
+Электрондық пошта:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20___ жылғы "___"____________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
@@ -13644,68 +15151,66 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z296" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">              Бос жұмыс орны туралы мәліметтер</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="119"/>
+        <w:t xml:space="preserve">                    Бос жұмыс орны туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13959,153 +15464,153 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жұмыс режимі (қажетті таңдау):*________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(анықтамалықтан таңдалады - мысалы, бес күндік немесе алты күндік жұмыс аптасы,</w:t>
-[...33 lines deleted...]
-        <w:t>ұмыс уақытының өзге де режимдері)</w:t>
+        <w:t xml:space="preserve">(анықтамалықтан таңдалады - мысалы, бес күндік немесе алты күндік жұмыс аптасы, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ауысымдық жұмыс режимі, толық емес жұмыс уақыты, еңбек заңнамасында көзделген</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жұмыс уақытының өзге де режимдері)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жұмыс сипаты (қажетті таңдау):*________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(анықтамалықтан таңдалады - мысалы, жұмыстың вахталық сипаты, жүріп-тұру сипаты</w:t>
-[...33 lines deleted...]
-        <w:t>йымдастыруға байланысты жұмыс сипатының өзге де түрлері)</w:t>
+        <w:t xml:space="preserve">(анықтамалықтан таңдалады - мысалы, жұмыстың вахталық сипаты, жүріп-тұру сипаты бар </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жұмысы, қашықтан жұмыс істеу, жолда өтетін жұмыс, еңбек функциясын орындауды </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ұйымдастыруға байланысты жұмыс сипатының өзге де түрлері)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жұмыс түрі:*_________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -14129,51 +15634,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Еңбек жағдайлары (қажеттісін таңдау):*___________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(анықтамалықтан таңдалады - мысалы, қалыпты, ауыр жұмыстар, зиянды және (немесе)</w:t>
+        <w:t xml:space="preserve">(анықтамалықтан таңдалады - мысалы, қалыпты, ауыр жұмыстар, зиянды және (немесе) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қауіпті еңбек жағдайлары және т. б.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -14299,68 +15804,68 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Оның ішінде ата-анасының қамқорлығынсыз жастар үшін (кәмелетке толғанға дейін) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_______________________________________________________________</w:t>
-[...16 lines deleted...]
-        <w:t>Оның ішінде шетелдік азаматтар _____________________________________</w:t>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Оның ішінде шетелдік қызметкерлер _____________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Қосымша шарттар, әлеуметтік қолдау </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -14435,153 +15940,153 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кәсіби дағдылар _______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">(дағдылар анықтамалығынан таңдалады-мысалы, тоқылған бұйымдарды өндіру </w:t>
-[...16 lines deleted...]
-        <w:t>технологияларын талдау, тоқылған бұйымдарды жобалау және т. б.)</w:t>
+        <w:t>(дағдылар анықтамалығынан таңдалады-мысалы, тоқылған бұйымдарды өндіру</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> технологияларын талдау, тоқылған бұйымдарды жобалау және т. б.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жеке қасиеттер*_______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">(дағдылар анықтамалығынан таңдалады – мысалы, көшбасшылық, логикалық ойлау, дәлдік </w:t>
-[...50 lines deleted...]
-        <w:t>кәсіби, жоғары, жоғары оқу орнынан кейінгі және т. б.)</w:t>
+        <w:t>(дағдылар анықтамалығынан таңдалады – мысалы, көшбасшылық, логикалық ойлау, дәлдік</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және т. б.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Білім деңгейі (қажеттісін таңдау):* (анықтамалықтан таңдалады – мысалы, техникалық және</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кәсіби, жоғары, жоғары оқу орнынан кейінгі және т. б.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Лауазымдық міндеттері _________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -14690,68 +16195,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Электрондық еңбек биржасында жариялау мерзімі (қажеттісін таңдау):* </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(анықтамалықтан таңдалады-мысалы, 1 апта, 1 ай және т.</w:t>
-[...16 lines deleted...]
-        <w:t>б.)_________________________</w:t>
+        <w:t>(анықтамалықтан таңдалады-мысалы, 1 апта, 1 ай және т. б.)_________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>* міндетті түрде толтырылады</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
@@ -14901,322 +16389,322 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 214 Бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z170" w:id="120"/>
+    <w:bookmarkStart w:name="z170" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің күші жойылған кейбір бұйрықтарының және кейбір бұйрықтарының құрылымдық элементтерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z171" w:id="121"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z171" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Жұмыс іздеп жүрген адамдарды, жұмыссыздарды тіркеу және халықты жұмыспен қамту орталықтары көрсететін еңбек делдалдығын жүзеге асыру қағидаларын бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2018 жылғы 19 маусымдағы № 259 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының Әділет министрлігінде 2018 жылғы 13 шілдеде № 17199 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z172" w:id="122"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z172" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Жұмыс іздеп жүрген адамдарды, жұмыссыздарды тіркеу және халықты жұмыспен қамту орталықтары көрсететін еңбек делдалдығын жүзеге асыру қағидаларын бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2018 жылғы 19 маусымдағы № 259 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2020 жылғы 27 мамырдағы № 194 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеудегі тізілімінде № 20748 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z173" w:id="123"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z173" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Жұмыс іздеп жүрген адамдарды, жұмыссыздарды тіркеу және халықты жұмыспен қамту орталықтары көрсететін еңбек делдалдығын жүзеге асыру қағидаларын бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2018 жылғы 19 маусымдағы № 259 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2021 жылғы 30 наурыздағы № 95 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеудегі тізілімінде № 22458 болып тіркелді). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z174" w:id="124"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z174" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Жұмыспен қамтудың жеке картасын және оны толтыру нысанын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2016 жылғы 28 маусымдағы № 576 бұйрығына және Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің "Жұмыс іздеп жүрген адамдарды, жұмыссыздарды тіркеу және халықты жұмыспен қамту орталықтары көрсететін еңбек делдалдығын жүзеге асыру қағидаларын бекіту туралы" 2018 жылғы 19 маусымдағы № 259 бұйрығына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің м.а. 2022 жылғы 11 ақпандағы № 55 бұйрығының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2 тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеудегі тізілімінде № 26807 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z175" w:id="125"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z175" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің "Жұмыс іздеп жүрген адамдарды, жұмыссыздарды тіркеу және халықты жұмыспен қамту орталықтары көрсететін еңбек делдалдығын жүзеге асыру қағидаларын бекіту туралы" 2018 жылғы 19 маусымдағы № 259 және "Әлеуметтік-еңбек саласында мемлекеттік қызметтерді көрсетудің кейбір мәселелері туралы" 2021 жылғы 25 наурыздағы № 84 бұйрықтарына өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2022 жылғы 23 мамырдағы № 172 бұйрығының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1 тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеудегі тізілімінде № 28201 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -15542,31 +17030,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>