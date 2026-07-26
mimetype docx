--- v0 (2025-10-21)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="df3bad2" w14:textId="df3bad2">
+    <w:p w14:paraId="2b19d29" w14:textId="2b19d29">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -228,74 +228,156 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 106-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және "Мемлекеттік қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 220</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса берілген Жұмыс іздеп жүрген адамдарды, жұмыссыздарды тіркеу және мансап орталықтары көрсететін еңбек делдалдығын жүзеге асыру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -828,3337 +910,2372 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Қазақстан Республикасы </w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Премьер-Министрінің </w:t>
+              <w:t>Премьер-Министрінің орынбасары -</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>орынбасары -</w:t>
+              <w:t>Еңбек және халықты әлеуметтік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Еңбек және халықты</w:t>
+              <w:t>қорғау министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>әлеуметтік қорғау министрі</w:t>
+              <w:t>2023 жылғы 9 маусымдағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2023 жылғы 9 маусымдағы</w:t>
-[...11 lines deleted...]
-              </w:rPr>
               <w:t>№ 214 бұйрығымен</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қағидалар жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 220</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жұмыс іздеп жүрген адамдарды, жұмыссыздарды тіркеу және мансап орталықтары көрсететін еңбек делдалдығын жүзеге асыру қағидалары</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 220</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z176" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:p>
-[...10 lines deleted...]
-          <w:color w:val="ff0000"/>
+    <w:bookmarkStart w:name="z177" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Бүкіл мәтін бойынша "халықты жұмыспен қамту мәселелері жөніндегі жергілікті органға", "Халықты жұмыспен қамту мәселелері жөніндегі жергілікті орган", "Халықты жұмыспен қамту мәселелері жөніндегі жергілікті органның", "Халықты жұмыспен қамту мәселелері жөніндегі жергілікті органмен", "Жұмыспен қамту мәселелері жөніндегі жергілікті органда" деген сөздер тиісінше "Еңбек мобильділігі орталығына", "Еңбек мобильділігі орталығы", "Еңбек мобильділігі орталығының", "Еңбек мобильділігі орталығымен" деген сөздермен ауыстырылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 24.10.2023 </w:t>
-[...52 lines deleted...]
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      1. Осы Жұмыс іздеуші адамдарды, жұмыссыздарды тіркеу және мансап орталықтары көрсететін еңбек делдалдығын жүзеге асыру қағидалары (бұдан әрі - Қағидалар) Қазақстан Республикасы Әлеуметтік кодексінің 98-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 99-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>106-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тармағына және "Мемлекеттік және әлеуметтік маңызы бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және жұмыс іздеуші адамдарды тіркеу, жұмыссыздарды тіркеу, мансап орталықтарының еңбек делдалдығын жүзеге асыру тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
-[...115 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және жұмыс іздеп жүрген адамдарды, жұмыссыздарды тіркеу және мансап орталықтары көрсететін еңбек делдалдығын жүзеге асыру тәртібін айқындайды.</w:t>
+    <w:bookmarkStart w:name="z178" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:bookmarkStart w:name="z179" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+      1) ассистент – әлеуметтік жұмыс жөніндегі консультантқа және кент, ауыл, ауылдық округ әкіміне консультациялар, әңгімелесулер өткізуге, сондай-ақ әлеуметтік келісімшарт бойынша міндеттемелердің орындалуына мониторинг жүргізуге жәрдем көрсету жөніндегі функцияларды орындайтын мансап орталығының қызметкері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:bookmarkStart w:name="z180" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) ақпараттық-коммуникациялық технологиялар – электрондық ақпараттық ресурстармен жұмыс істеу әдістерінің және аппараттық-бағдарламалық кешен мен телекомуникациялар желілерін қолдана отырып жүзеге асырылатын ақпараттық өзара іс-қимыл әдістерінің жиынтығы;</w:t>
+      2) әлеуметтік төлемдер – Мемлекеттік әлеуметтік сақтандыру қоры әлеуметтік төлемді алушының пайдасына жүзеге асыратын төлемдер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:bookmarkStart w:name="z181" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) ассистент – әлеуметтік жұмыс жөніндегі консультантқа және кент, ауыл, ауылдық округ әкіміне консультациялар, әңгімелесулер өткізуге, сондай-ақ әлеуметтік келісімшарт бойынша міндеттемелердің орындалуына мониторинг жүргізуге жәрдем көрсету жөніндегі функцияларды орындайтын мансап орталығының қызметкері;</w:t>
+      3) бос жұмыс орын - жұмыс берушідегі бос жұмыс орны (лауазым);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:bookmarkStart w:name="z182" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) әлеуметтік қорғау саласындағы бірыңғай ақпараттық жүйе – уәкілетті мемлекеттік органның, халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органдардың, еңбек мобильділігі орталықтарының, мансап орталықтарының, Еңбек ресурстарын дамыту орталығының қызметін автоматтандыруға және әлеуметтік-еңбек саласында халыққа мемлекеттік қызметтер көрсету мақсатында ведомствоаралық өзара іс-қимылға арналған ақпараттандыру объектісі;</w:t>
+      4) "Еңбек нарығы" автоматтандырылған ақпараттық жүйесі (бұдан әрі – "Еңбек нарығы" ААЖ) – әлеуметтік-еңбек саласының бірыңғай ақпараттық жүйесінің құрамындағы жұмысқа орналастыруға делдалдық көрсету, есептілікке мониторинг жүргізу және қалыптастыру мақсатында еңбек мобильділігі орталықтарының, мансап орталықтарының қызметін автоматтандыруға және мемлекеттік органдардың ақпараттық жүйелерімен интеграциялаумен қоса ведомствоаралық өзара іс-қимылға арналған автоматтандырылған ақпараттық жүйе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:bookmarkStart w:name="z183" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) бос орын – жұмыс берушідегі бос жұмыс орны (лауазым);</w:t>
+      5) жұмыс іздеп жүрген адам – жұмыспен қамтуға жәрдемдесу үшін мансап орталығына жүгінген жеке тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес жұмыс іздеуді және персоналды іріктеуге, жұмыспен қамту саласында электрондық және проактивті форматта қызметтер көрсетуге жәрдемдесуді қамтамасыз ететін, ізденушілер мен жұмыс берушілер үшін жұмыспен қамтудың бірыңғай цифрлық тұғырнамасын білдіретін ақпараттандыру объектісі;</w:t>
+    <w:bookmarkStart w:name="z184" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жұмысқа орналастыру – халықты жұмыспен қамтуды қамтамасыз етуге жәрдемдесуге арналған ұйымдастырушылық, экономикалық және құқықтық іс-шаралар кешені;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:bookmarkStart w:name="z185" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) жұмыспен қамтудың жеке картасы – жеке деректері, жұмыспен қамтылу тарихы, ұсынылатын және іске асырылатын іс-шаралар, жұмыспен қамтуға жәрдемдесу мақсаттары және олардың орындалуы көрсетілетін құжат;</w:t>
+      7) жұмысқа орналастырудың жеке жоспары – жұмыссыздың жеке деректері, жұмыспен қамтуға жәрдемдесу жөнінде жоспарланатын және іске асырылатын іс-шаралар көрсетілетін құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
-[...15 lines deleted...]
-      7) жұмыс іздеп жүрген адам – жұмыспен қамтуға жәрдемдесу үшін мансап орталығына жүгінген жеке тұлға; </w:t>
+    <w:bookmarkStart w:name="z186" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) жұмыспен қамтудың жеке картасы – жеке деректері, жұмыспен қамтылу тарихы, ұсынылатын және іске асырылатын іс-шаралар, жұмыспен қамтуға жәрдемдесу мақсаттары және олардың орындалуы көрсетілетін құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:bookmarkStart w:name="z187" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) жұмыссыз адам – жұмыс іздеп жүрген және жұмысқа кірісуге дайын жеке тұлға;</w:t>
+      9) жұмыссыз адам – жұмыс іздеп жүрген және жұмысқа кірісуге дайын жеке тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:bookmarkStart w:name="z188" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) лайықты жұмыс - кәсіптік даярлығына, еңбек өтіліне және бұрынғы мамандығы бойынша еңбек тәжірибесіне, денсаулық жағдайына, жұмыс уақытының режиміне, жұмыс орнына көліктің қолайлығына сәйкес келетін, оның ішінде уақытша сипаттағы жұмыс;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z189" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) мансап орталығы –аудандарда, облыстық және республикалық маңызы бар қалаларда, астанада оның функцияларын орындауды жүзеге асыратын еңбек мобильділігі орталығының филиалы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:bookmarkStart w:name="z190" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) мемлекеттік көрсетілетін қызмет – көрсетілетін қызметті алушылардың өтініш жасауы бойынша немесе өтініш жасауынсыз жүзеге асырылатын және олардың құқықтарын, бостандықтары мен заңды мүдделерін іске асыруға, оларға тиісті материалдық немесе материалдық емес игіліктер беруге бағытталған жекелеген мемлекеттік функцияларды іске асыру нысандарының бірі немесе олардың жиынтығы;</w:t>
+      12) мемлекеттік көрсетілетін қызмет – көрсетілетін қызметті алушылардың өтініш жасауы бойынша немесе өтініш жасауынсыз жүзеге асырылатын және олардың құқықтарын, бостандықтары мен заңды мүдделерін іске асыруға, оларға тиісті материалдық немесе материалдық емес игіліктер беруге бағытталған жекелеген мемлекеттік функцияларды іске асыру нысандарының бірі немесе олардың жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:bookmarkStart w:name="z191" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесі – мемлекеттік қызметтер көрсету, оның ішінде "Азаматтарға арналған үкімет" мемлекеттік корпорациясы арқылы көрсету процесін автоматтандыруға және мониторингтеуге арналған ақпараттық жүйе;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z192" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) мемлекеттік органдардың ақпараттық жүйесі – ақпараттық өзара іс-қимыл арқылы белгілі бір технологиялық әрекеттерді іске асыратын және нақты функционалдық міндеттерді шешуге арналған ақпараттық-коммуникациялық технологиялардың, қызмет көрсетуші персоналдың және техникалық құжаттаманың ұйымдастырылып ретке келтірілген жиынтығы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:bookmarkStart w:name="z193" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) мансап орталығы – еңбек мобильділігі орталығының аудандарда, облыстық және республикалық маңызы бар қалаларда, астанада оның функцияларын орындауды жүзеге асыратын филиалы;</w:t>
+      15) ұялы байланыстың абоненттік құрылғысы – абонент белгілеген ақпаратты беру немесе қабылдау үшін электр байланысы сигналдарын қалыптастыратын және ұялы байланыс операторының желісіне қосылатын, қызмет көрсетілетін аумақ шеңберінде тұрақты географиялық айқындалатын орналасқан орны жоқ, ұялы байланыс желілерінде жұмыс істейтін жеке пайдаланудағы байланыс құралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:bookmarkStart w:name="z194" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) ұялы байланыс абоненттік құрылғысы – абонент берген ақпаратты беру немесе қабылдау үшін электр байланысы сигналдарын қалыптастыратын және ұялы байланыс операторының желісіне қосылатын, қызмет көрсетілетін аумақ шеңберінде географиялық жағынан айқындалатын тұрақты орналасқан жері жоқ, ұялы байланыс желілерінде жұмыс істейтін жеке пайдаланылатын байланыс құралы;</w:t>
+      16) ақпараттық-коммуникациялық технологиялар -электрондық ақпараттық ресурстармен жұмыс істеу әдістерінің және аппараттық-бағдарламалық кешен мен телекомуникациялар желілерін қолдана отырып жүзеге асырылатын ақпараттық өзара іс-қимыл әдістерінің жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
-[...15 lines deleted...]
-      16) жұмысқа орналастыру – халықты жұмыспен қамтуға жәрдемдесуге арналған ұйымдастырушылық, экономикалық және құқықтық іс-шаралар кешені;</w:t>
+    <w:bookmarkStart w:name="z195" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17) Электрондық еңбек биржасы – Қазақстан Республикасы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Әлеуметтік кодекске</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жұмыс іздеуді және персоналды іріктеуге, жұмыспен қамту саласында электрондық және проактивті форматта қызметтер көрсетуге жәрдемдесуді қамтамасыз ететін, ізденушілер мен жұмыс берушілер үшін жұмыспен қамтудың бірыңғай ақпараттандыру тұғырнамасын білдіретін ақпараттандыру объектісі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
-[...81 lines deleted...]
-    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:bookmarkStart w:name="z196" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Процесс сипаттамасын, нысанын, мазмұны мен нәтижесін, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктерін, өзге де мәліметтерді қамтитын Мемлекеттік қызметтер көрсетуге қойылатын негізгі талаптардың тізбесі (бұдан әрі – Талаптар тізбесі) осы Қағидалардың "Жұмыс іздеп жүрген адамдарды тіркеу" мемлекеттік көрсетілетін қызметті көрсетуге қойылатын негізгі талаптардың тізбесі 1-қосымшасына және "Жұмыссыздарды тіркеу" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі 2-қосымшасына сәйкес мемлекеттік қызметті көрсету ерекшеліктерін ескере отырып келтірілген.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z197" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Жұмыс іздеуші адамдарды тіркеу тәртібі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:bookmarkStart w:name="z198" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...60 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Жұмыс іздеп жүрген адамдарды тіркеу тәртібі</w:t>
+      4. Жұмысы және (немесе) табысы (кірісі) жоқ, лайықты жұмыс іздеп жүрген адам (бұдан әрі – ізденуші) жұмысқа орналасуға жәрдемдесу үшін жүгінген кезде жұмыс іздеуші адам ретінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z35" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тұрғылықты жері бойынша мансап орталығы арқылы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "Электрондық үкімет" веб-порталы арқылы;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "Электрондық еңбек биржасы" бірыңғай цифрлық жұмыспен қамту платформасы (бұдан әрі – Электрондық еңбек биржасы) арқылы тіркеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z199" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-параграф. Жұмыспен қамту орталығына жүгінген кезде жұмыс іздеп жүрген адамдарды тіркеу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z200" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Жұмыс іздеп жүрген адам ретінде тіркелу үшін ізденуші тұрғылықты жері бойынша мансап орталығына немесе уақытша орналасқан жері бойынша осы Қағидаларға 1-қосымшаға сәйкес Талаптар тізбесінде көзделген тізбеге сәйкес құжаттарды ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке басын куәландырғаннан және "Еңбек нарығы" ААЖ-ға деректерді енгізгеннен кейін құжаттар ізденушіге қайтарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z201" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Он алты жасқа толмаған адам сондай-ақ заңды өкілдерінің бірінің еркін нысандағы өтінішін ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
-[...115 lines deleted...]
-    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:bookmarkStart w:name="z202" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Мансап орталығының маманы мемлекеттік органдардың және (немесе) ұйымдардың ақпараттық жүйелерінен алынатын мәліметтер негізінде ізденуші ұсынған құжаттар мен дербес деректердің (мәліметтердің) дұрыстығын тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-[...62 lines deleted...]
-    <w:bookmarkStart w:name="z42" w:id="40"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z203" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Ұсынылған дербес деректердің (мәліметтердің), құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігі анықталған жағдайда, мансап орталығы олар келіп түскен күннен бастап бір жұмыс күні ішінде өтінішке қоса берілген құжаттарды қайтарады және ізденушіге осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жұмыс іздеп жүрген адам ретінде тіркеуден бас тарту туралы хабарлама береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z43" w:id="41"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z204" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Мансап орталығының қызметкері ізденушіге жұмыспен қамтуға жәрдемдесудің мемлекеттік шаралары және мансап орталығы көрсететін қызметтер туралы толық ақпарат ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z44" w:id="42"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z205" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Мансап орталығының қызметкері ізденушінің жеке сәйкестендіру нөмірінің негізінде ол туралы дербес ақпарат алу үшін "Еңбек нарығы" ААЖ-да мемлекеттік органдардың және (немесе) ұйымдардың ақпараттық жүйелеріне сұрау салуды қалыптастырады, сондай-ақ "Еңбек нарығы" ААЖ-дағы Жұмыспен қамтудың жеке картасына ізденушінің дербес деректерін енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z45" w:id="43"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z206" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. "Еңбек нарығы" ААЖ-да жұмыспен қамтудың жеке картасына енгізген дербес деректердің негізінде, жұмыссыздық кезеңінің болжамды ұзақтығына қарай ізденушінің тиісті санаты автоматты түрде айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z46" w:id="44"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z207" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Ұсынылған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анықтығы анықталғаннан кейін халықты мансап орталығы олар келіп түскен күннен бастап бір жұмыс күні ішінде ізденушіні жұмыс іздеп жүрген адамдар ретінде тіркейді және ізденушіге осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшадағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> нысанға сәйкес жұмыс іздеп жүрген адам ретінде тіркелгені туралы хабарлама береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Адам ақпараттық-коммуникациялық технологиялар және (немесе) ұялы байланыс абоненттік құрылғысы арқылы жұмыс іздеп жүрген адам ретінде тіркелгені туралы хабар алады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z208" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ізденушіге жұмыс іздеп жүрген адам ретінде тіркелу туралы хабарламаны беруді халықты мансап орталығыжеке куәлігін, оның ішінде цифрлық құжаттар сервисінен ұсынған кезде қолхат негізінде жүзеге асырады.</w:t>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z48" w:id="46"/>
+      13. Мансап орталығының қызметкері ізденушіні жұмыс іздеп жүрген адам ретінде тіркеген кезде Электрондық еңбек биржасын пайдалану мүмкіндіктері туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z209" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Ауылдық елді мекенде мансап орталығы болмаған жағдайда ізденуші ауылдық округ әкімдігінің аппаратына ассистентке жұмыс іздеп жүрген адам ретінде тіркелу үшін жүгінеді. Ассистент ізденушінінің деректерін алдын ала толтыруды жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z49" w:id="47"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z210" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Ізденуші ассистентке осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Талаптар тізбесінде көрсетілген тізбеге сәйкес құжаттарды ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ассистент ізденуші ұсынған құжаттар мен дербес деректердің (мәліметтердің) дұрыстығын тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="48"/>
+    <w:bookmarkStart w:name="z211" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Ассистент ізденушінің деректерін толтыру кезінде "Еңбек нарығы" ААЖ-да жұмыспен қамтудың жеке картасына дербес деректерді енгізеді. "Еңбек нарығы" ААЖ-ға қолжетімділік болмаған жағдайда ассистент жұмыспен қамтудың жеке картасын электрондық нысанда немесе қағаз түрінде толтырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z52" w:id="50"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z212" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Ассистент ізденушіні enbek.kz порталын пайдалану мүмкіндіктері туралы хабардар етеді.</w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z54" w:id="52"/>
+      17. "Еңбек нарығы" ААЖ-да осы Қағидалардың 11-тармағына сәйкес жұмыссыздық кезеңінің болжамды ұзақтығын негізге ала отырып, ізденушіні санаттарға бөлуді жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z213" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Ассистент ізденушіні Электрондық еңбек биржасын пайдалану мүмкіндіктері туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z214" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Ассистент ұсынылған құжаттардың және (немесе) оларда қамтылған деректерің (мәліметтердің) дәйектілігін анықтағаннан кейін бір жұмыс күні ішінде мансап орталығына осы Қағидаларға 1-қосымшаға сәйкес Талаптар тізбесінде көрсетілген құжаттарды жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z215" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Мансап орталығының қызметкері ассистенттен құжаттарды алған күннен бастап бір жұмыс күні ішінде ізденушінің дербес деректерін "Еңбек нарығы" ААЖ-ға енгізеді, ізденушіні жұмыс іздеп жүрген адам ретінде тіркегені туралы белгі қояды және ізденушіге ассистент немесе ақпараттық-коммуникациялық технологиялар және (немесе) ұялы байланыс желісінің абоненттік құрылғысы арқылы тіркеу күні туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z55" w:id="53"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z216" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Ізденуші жұмыс іздеп жүрген адам ретінде тіркелу үшін қайта жүгінген кезде мансап орталығының қызметкері ізденушінің бұрын ұсынған дербес деректері мен мәліметтерінің дәйектілігін тексеруді жүзеге асырады және (немесе) және жұмыспен қамтудың жеке картасына тиісті өзгерістерді енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z56" w:id="54"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z217" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22. Мансап орталығы мемлекеттік қызмет көрсетудің сатысы туралы деректерді мемлекеттік қызметтер көрсетуді мониторингілеудің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z57" w:id="55"/>
+      22. Мансап орталығы мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z218" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Мансап орталығы жұмыс іздеп жүрген адамды тіркеген күннен бастап екі жұмыс күні ішінде осы Қағидалардың 5-тарауына сәйкес оған лайықты жұмыс таңдауда жәрдем көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z219" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...61 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-параграф. Жұмыс іздеп жүрген адамдарды "электрондық үкімет" веб-порталы арқылы тіркеу тәртібі</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z59" w:id="57"/>
+        <w:t xml:space="preserve"> 2-параграф. Жұмыс іздеп жүрген адамдарды "Электрондық үкімет" веб-порталы арқылы тіркеу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z220" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Ізденуші электрондық цифрлық қолтаңбасы болған кезде "электрондық үкімет" веб-порталы арқылы электрондық нысанда жұмыс іздеп жүрген адам ретінде тіркеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z60" w:id="58"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z221" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Ізденуші "электрондық үкімет" веб-порталы арқылы жұмыс іздеп жүрген адам ретінде тіркелу үшін жеке деректерін көрсете отырып, мемлекеттік қызмет көрсетуге өтінімді толтырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызмет көрсетуге сұрау салудың қабылданғаны туралы статус ізденушінің "жеке кабинетіне" жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="59"/>
+    <w:bookmarkStart w:name="z222" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Ізденушінің деректері "Еңбек нарығы" ААЖ-не автоматты түрде тұрғылықты жері немесе уақытша орналасқан жері бойынша мансап орталығына жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-[...139 lines deleted...]
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z223" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Мансап орталығынының қызметкері осы Қағидалардың 7, 8, 9, 10, 11 және 12-тармақтарына сәйкес жұмыс іздеп жүрген адамды тіркейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мансап орталығының қызметкері жеке басты куәландыратын құжаттың мәліметтерін "электрондық үкімет" шлюзі арқылы мемлекеттік органдардың тиісті ақпараттық жүйелерінен алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="61"/>
+    <w:bookmarkStart w:name="z224" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      28. "Электрондық үкімет" порталында мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті алушының "жеке кабинетіне" мансап орталығы директорының немесе ол уәкілеттік берген адамның электрондық цифрлық қолтаңбасымен қол қойылған электрондық құжат түрінде жіберіледі және сақталады.</w:t>
+      28. "Электрондық үкімет" веб-порталында мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті алушының "жеке кабинетіне" мансап орталығы директорының немесе ол уәкілеттік берген адамның электрондық цифрлық қолтаңбасымен қол қойылған электрондық құжат түрінде жіберіледі және сақталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z225" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-параграф. Жұмыс іздеп жүрген адамдарды Электрондық еңбек биржасы арқылы тіркеу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z226" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Ізденуші электрондық цифрлық қолтаңбасы болған кезде Электрондық еңбек биржасы арқылы жұмыс іздеп жүрген адам ретінде тіркеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z227" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Ізденуші Электрондық еңбек биржасындағы "жеке кабинетінде" өзінің тұрғылықты жеріне сәйкес мансап орталығын таңдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z228" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Ізденуші енгізген жеке сәйкестендіру нөмірінің негізінде Электрондық еңбек биржасында ізденуші туралы дербес ақпарат алу үшін мемлекеттік органдардың және (немесе) ұйымдардың ақпараттық жүйелеріне сұрау салу қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z64" w:id="62"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 3-параграф. Жұмыс іздеп жүрген адамдарды enbek.kz порталы арқылы тіркеу тәртібі</w:t>
+    <w:bookmarkStart w:name="z229" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Ізденуші Электрондық еңбек биржасындағы "жеке кабинетінде" дербес деректерін көрсете отырып, мемлекеттік қызметті алуға өтінімді толтырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z65" w:id="63"/>
+    <w:bookmarkStart w:name="z230" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      29. Ізденуші электрондық цифрлық қолтаңбасы болған кезде enbek.kz порталы арқылы жұмыс іздеп жүрген адам ретінде тіркеледі.</w:t>
+      33. Электрондық еңбек биржасында ізденушіні жұмыс іздеп жүрген адам ретінде тіркеу автоматты түрде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z66" w:id="64"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z70" w:id="68"/>
+    <w:bookmarkStart w:name="z231" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Жұмыс іздеп жүрген адам ретінде тіркелу туралы ақпарат ізденушінің тұрғылықты жері бойынша мансап орталығына "Еңбек нарығы" ААЖ-ға түседі. "Еңбек нарығы" ААЖ-да жұмыс іздеп жүрген адамның жұмыспен қамтылуының жеке картасы автоматты түрде қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z71" w:id="69"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z232" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      35. Еnbek.kz порталы жұмыс іздеп жүрген адамға жұмыс іздеп жүрген адам ретінде тіркелгені туралы хабарламаны enbek.kz порталындағы "жеке кабинетіне", сондай-ақ ұялы байланыс абоненттік құрылғысына хабарлама беру арқылы жібереді.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z72" w:id="70"/>
+      35. Электрондық еңбек биржасы жұмыс іздеп жүрген адамға жұмыс іздеп жүрген адам ретінде тіркелгені туралы хабарламаны Электрондық еңбек биржасындағы "жеке кабинетіне", сондай-ақ ұялы байланыс абоненттік құрылғысына хабарлама беру арқылы жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z233" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      36. Еnbek.kz порталы жұмыс іздеп жүрген адам тіркелген күннен бастап екі жұмыс күні ішінде осы Қағидалардың 5-бөлімінің </w:t>
+      36. Электрондық еңбек биржасы жұмыс іздеп жүрген адам тіркелген күннен бастап екі жұмыс күні ішінде осы Қағидалардың 5-бөлімінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-параграфына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бос жұмыс орындарын автоматты түрде таңдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z73" w:id="71"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z234" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      37. Жұмыс іздеп жүрген адам enbek.kz порталы және мансап орталығыарқылы алынған бос жұмыс орындарына үн қатады.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="71"/>
+      37. Жұмыс іздеп жүрген адам Электрондық еңбек биржасы арқылы және мансап орталығынан алынған бос орындарына үн қатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жұмыс іздеп жүрген адам мансап орталығын, ал ауылдық елді мекенде тұратындар кент, ауыл, ауылдық округ әкімін ақпараттық-коммуникациялық технологиялар және (немесе) ұялы байланыс абоненттік құрылғысы арқылы ұсынылған лайықты жұмысқа келісу немесе одан бас тарту туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="72"/>
+    <w:bookmarkStart w:name="z235" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Жұмыссыз адамдарды тіркеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z75" w:id="73"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z236" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Егер мансап орталығы осы Қағидалардың 23-тармағында көрсетілген кезең өткеннен кейін жұмыс іздеп жүрген адам үшін лайықты жұмыс таба алмаса немесе жұмыс іздеп жүрген адам ұсынылған жұмыстан бас тартса, онда "Еңбек нарығы" ААЖ-да жұмыс іздеп жүрген адам автоматты түрде жұмыссыз ретінде тіркеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Еңбек нарығы" ААЖ осы Қағидалардың 40-тармағында көзделген негіздер бойынша жұмыс іздеп жүрген адамды жұмыссыз ретінде тіркеу үшін мемлекеттік органдардың және (немесе) ұйымдардың ақпараттық жүйелерінен алынған ақпараттың дұрыстығын тексеруді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыс іздеп жүрген адамға Электрондық еңбек биржасы және (немесе) ұялы байланыс желісінің абоненттік құрылғысы арқылы жұмыссыз ретінде тіркелгені немесе бас тартқаны туралы хабарлама жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z237" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Еңбек нарығы" ААЖ осы Қағидалардың </w:t>
-[...21 lines deleted...]
-    </w:p>
+      39. Мансап орталығының қызметкері сұрау салу бойынша осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша жұмыссыз ретінде тіркелгені туралы хабарлама не осы Қағидалардың 41-тармағында көзделген негіздер бойынша осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жұмыс іздеп жүрген адамды жұмыссыз ретінде тіркеуден бас тарту туралы хабарлама береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z238" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жұмыс іздеп жүрген адамға enbek.kz порталы және (немесе) ұялы байланыс желісінің абоненттік құрылғысы арқылы жұмыссыз ретінде тіркелгені немесе бас тартқаны туралы хабарлама жіберіледі.</w:t>
-[...240 lines deleted...]
-    <w:bookmarkStart w:name="z79" w:id="76"/>
+      40. Мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) он алты жасқа толмаған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z80" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жұмыспен қамтылған адамдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z81" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) Әлеуметтік кодекстің 207-бабының 207-бабының </w:t>
-[...63 lines deleted...]
-    <w:bookmarkStart w:name="z82" w:id="79"/>
+      3) Қазақстан Республикасының Әлеуметтік кодекстің 207-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>207-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1, 2 және 3-тармақтарында белгіленген зейнеткерлік жасқа толған;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жұмысы мен жалақысының (кірісінің) болмауы туралы көрінеу жалған мәліметтерді қамтитын құжаттар, сондай-ақ басқа да дәйексіз мәліметтер ұсынған адамдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z83" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5) Әлеуметтік </w:t>
-[...9 lines deleted...]
-        <w:t>кодексе</w:t>
+      5) Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Әлеуметтік кодексе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жұмыспен қамтуға жәрдемдесудің белсенді шараларына қатысуға үміткер студенттер мен жалпы білім беретін мектептердің жоғары сынып оқушылары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z84" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) сот шешімі бойынша түзеу жұмыстарына не мәжбүрлеу жұмыстарына, сондай-ақ бас бостандығынан айыру түріндегі жаза шартты түрде тағайындалмаған жағдайда, осындай жазаға сотталған адамдар жұмыссыз ретінде тіркелмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z85" w:id="82"/>
+    <w:bookmarkStart w:name="z239" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      42. Мансап орталығының қызметкері тіркелген күннен бастап бір жұмыс күні ішінде жұмыссызды Мемлекеттік әлеуметтік сақтандыру қорынан жұмысынан айырылған жағдайда берілетін әлеуметтік төлемді тағайындау үшін қажетті құжаттардың тізбесі туралы хабардар етеді.</w:t>
-[...7 lines deleted...]
-        <w:jc w:val="left"/>
+      41. Мансап орталығының қызметкері тіркелген күннен бастап бір жұмыс күні ішінде жұмыссызды Мемлекеттік әлеуметтік сақтандыру қорынан жұмысынан айырылған жағдайда берілетін әлеуметтік төлемді тағайындау үшін қажетті құжаттардың тізбесі туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z240" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...66 lines deleted...]
-    <w:bookmarkStart w:name="z87" w:id="84"/>
+      42. Халықты мансап орталығы мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z241" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...19 lines deleted...]
-        <w:t>кодекске</w:t>
+      43. Еңбек мобильділігі орталығында тіркелген жұмыссыздар Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Әлеуметтік кодекске</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және осы Қағидаларға сәйкес келу тәртібін, шарттарын және мерзімдерін немесе мансап орталығының хабарламаларын сақтайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z242" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      44. Жұмыссыз ретінде тіркелгендігі туралы ақпарат беру жұмыссыздың сұрауы бойынша Электрондық еңбек биржасы, "электрондық үкімет" веб-порталы және (немесе) ақпараттандыру объектілері арқылы осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес электрондық құжат түріндегі электрондық цифрлық қолтаңба болған кезде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жұмыссыз ретінде тіркеу туралы ақпараттың қолданылу мерзімі оны берген күннен бастап күнтізбелік отыз күнді құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:bookmarkStart w:name="z243" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...336 lines deleted...]
-    <w:bookmarkStart w:name="z96" w:id="87"/>
+      45. Еңбек мобильділігі орталығы "Еңбек нарығы" ААЖ арқылы халықты мансап орталығынан тиісті ақпаратты алған күннен бастап екі жұмыс күні ішінде жұмыссызды мынадай жағдайларда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жұмыссыз үшін міндетті әлеуметтік медициналық сақтандыру аударымдары, міндетті зейнетақы жарналары және әлеуметтік аударымдар түскен кезде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z97" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) Мансап орталығыұсынған лайықты жұмыстың үш нұсқасынан бас тартқанда немесе мансап орталығын, ал ауылдық елді мекендерде тұратын адам кент, ауыл, ауылдық округ әкімін лайықты жұмыстың ұсынылған нұсқаларымен келісетіні немесе олардан бас тартатыны туралы уақтылы хабардар етпегенде;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z98" w:id="89"/>
+      2) Мансап орталығы ұсынған лайықты жұмыстың үш нұсқасынан бас тартқанда немесе мансап орталығын, ал ауылдық елді мекендерде тұратын адам кент, ауыл, ауылдық округ әкімін лайықты жұмыстың ұсынылған нұсқаларымен келісетіні немесе олардан бас тартатыны туралы уақтылы хабардар етпегенде;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жұмыссыздың дәлелсiз себептермен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мансап орталығыхабардар еткен күннен бастап бес жұмыс күнi iшiнде ұсынылған жұмысқа орналасу орнына немесе оқу орнына келмегенде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4169,130 +3286,104 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       шақыру бойынша халықты жұмыспен қамтуға жәрдемдесудің белсенді шараларына қатысу үшін үш жұмыс күнi ішінде халықты мансап орталығына келмегенде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жұмыспен қамтуға жәрдемдесудің белсенді шараларына қатысуды өз бетiнше тоқтатқанда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z99" w:id="90"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z100" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жұмыссыз мансап орталығына барудың немесе оны хабардар етудің осы Қағидалардың 44-тармағында көзделген мерзiмдерiн дәлелсiз себептермен бұзғанда;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жұмыссыз бас бостандығынан айыру түрiндегi жазамен сотталғанда не заңды күшіне енген сот шешiмi бойынша мәжбүрлеп емдеуге жiберiлгенде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z101" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) мансап орталығына:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тұрғылықты жерiн ауыстыруды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4357,1248 +3448,928 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мүгедектiк тобын белгiлеудi немесе оның өзгеруiн;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       зейнетақы төлемдерін тағайындауды қоса алғанда, жұмыссызбен алдағы уақытта жұмыс iстеу тәртiбiне ықпал ететiн өзгерiстер туралы мәлiметтердi уақтылы, бес жұмыс күнi iшiнде ұсынбағанда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z102" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) көрінеу жалған немесе қолдан жасалған құжаттар бергенде есептен шығарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z103" w:id="94"/>
+    <w:bookmarkStart w:name="z244" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      52. Мансап орталығы жұмыссыз есептен шығарылған күннен бастап екі жұмыс күні ішінде оны бұл туралы ақпараттық-коммуникациялық технологиялар және (немесе) ұялы байланыс абоненттік құрылғысы арқылы, ал ауылдық жердің тұрғындарын кент, ауыл және ауылдық округтің әкімі арқылы хабардар етеді.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z104" w:id="95"/>
+      46. Мансап орталығы жұмыссыз есептен шығарылған күннен бастап екі жұмыс күні ішінде оны бұл туралы ақпараттық-коммуникациялық технологиялар және (немесе) ұялы байланыс абоненттік құрылғысы арқылы, ал ауылдық жердің тұрғындарын кент, ауыл және ауылдық округтің әкімі арқылы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z245" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Егер Электрондық еңбек биржасы немесе мансап орталығы осы Қағидалардың 36-тармағында көрсетілген кезең өткеннен кейін лайықты жұмыс таңдамаса немесе жұмыс іздеп жүрген адам ұсынылған жұмыстан бас тартса, онда жұмыс іздеп жүрген адам автоматты түрде жұмыссыз ретінде тіркеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z246" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Электрондық еңбек биржасы осы Қағидалардың 40-тармағында көзделген негіздер бойынша жұмыс іздеп жүрген адамды жұмыссыз ретінде тіркеу үшін мемлекеттік органдардың және (немесе) ұйымдардың ақпараттық жүйелерінен алынған ақпараттың анықтығын тексеруді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z247" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Жұмыссыз ретінде тіркелу туралы ақпарат ізденушінің тұрғылықты жері бойынша мансап орталығына "Еңбек нарығы" ААЖ-ға түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z248" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Жұмыс іздеп жүрген адамға ақпараттық-коммуникациялық технологиялар және (немесе) ұялы байланыс абоненттік құрылғысы арқылы жұмыссыз ретінде тіркелгені немесе бас тартылғаны туралы хабарлама жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z249" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Егер жұмыссыз міндетті әлеуметтік сақтандыру жүйесінің қатысушысы болып табылса, ол Электрондық еңбек биржасындағы "жеке кабинетінде" жұмыссыз жұмысынан айырылған жағдайда Мемлекеттік әлеуметтік сақтандыру қорынан әлеуметтік төлем алу үшін өтінім мен банк шотының нөмірін толтырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z250" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Жұмыссызды есептен шығару осы Қағидалардың 45-тармағына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z251" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Еңбек мобильділігі орталығының және (немесе) оның лауазымды адамдарының, мансап орталығының және (немесе) оның лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z252" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      53. Егер enbek.kz порталы немесе мансап орталығыосы Қағидалардың </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z105" w:id="96"/>
+      53. Еңбек мобильділігі орталығының және (немесе) оның лауазымды адамдарының, мансап орталығының және (немесе) оның лауазымды адамдарының мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағым Әкімшілік рәсімдік процессуалдық кодекстің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>91-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z253" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      54. Еnbek.kz порталы осы Қағидалардың </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="96"/>
+      54. Мемлекеттік қызметті көрсету нәтижелерімен келіспеген жағдайларда көрсетілетін қызметті алушы Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Әкімшілік рәсімдік процессуалдық кодексінде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген тәртіппен сотқа жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z254" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Еңбек делдалдығын жүзеге асыру тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z255" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-параграф. Жұмысқа орналастырудың жеке жоспарын әзірлеу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z256" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...299 lines deleted...]
-    <w:bookmarkEnd w:id="106"/>
+      55. Жұмыс берушілерге лайықты маман таңдауға, ал жұмыс іздеп жүрген адамдарға, жұмыссыздарға және өзге де жүгінген адамдарға лайықты жұмыс таңдауда жәрдемдесу үшін еңбек делдалдығы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Еңбек делдалдығын жүзеге асыру мақсатында мансап орталығының қызметкері Еңбек мобильділігі орталығы жұмыс іздеп жүрген адамды жұмыссыз ретінде тіркеген күннен бастап екі жұмыс күні ішінде "Еңбек нарығы" ААЖ-да осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>10-қосымшаға</w:t>
+        <w:t>8-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сай нысан бойынша жұмысқа орналастырудың жеке жоспарын жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z116" w:id="107"/>
+    <w:bookmarkStart w:name="z257" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      62. Жұмысқа орналастырудың жеке жоспары толтырылғаннан кейін жұмыссыз және жоспарды әзірлеген мансап орталығының қызметкері оған қол қояды. Жұмысқа орналастырудың жеке жоспарының бір данасы жұмыссызға беріледі.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z117" w:id="108"/>
+      56. Жұмысқа орналастырудың жеке жоспары толтырылғаннан кейін жұмыссыз және жоспарды әзірлеген мансап орталығының қызметкері оған қол қояды. Жұмысқа орналастырудың жеке жоспарының бір данасы жұмыссызға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z258" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      63. Еңбек мобильділігі орталығыда тіркелген жұмыссыз жұмысқа орналастырудың жеке жоспарында белгіленген іс-шараларды орындайды және мерзімдерді сақтайды.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z118" w:id="109"/>
+      57. Еңбек мобильділігі орталығыда тіркелген жұмыссыз жұмысқа орналастырудың жеке жоспарында белгіленген іс-шараларды орындайды және мерзімдерді сақтайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z259" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      64. Еңбек мобильділігі орталығыда тіркелген жұмыссыз мыналарды:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z119" w:id="110"/>
+      58. Еңбек мобильділігі орталығында тіркелген жұмыссыз өзімен одан әрі жұмыс істеуге әсер ететін жағдайлар туындаған күннен бастап бес жұмыс күні ішінде мансап орталығына мыналарға байланысты тиісті ақпаратты ұсынады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тұрғылықты жерін ауыстыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z120" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тұрақты, уақытша жұмысқа, азаматтық-құқықтық сипаттағы шарттар бойынша жұмысқа орналасуды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z121" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) кәсіпкерлік қызметпен айналысуды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z122" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ұйымдық-құқықтық нысаны мен меншік нысанына қарамастан, ұйымға құрылтайшы (ортақ құрылтайшы) болуды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z123" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) мүгедектік тобын белгілеуді немесе оның өзгеруін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z124" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) зейнетақы төлемдерін тағайындауды қоса алғанда, жұмыссызбен одан арғы жұмыс тәртібіне ықпал ететін өзгерістер туралы ақпаратты уақтылы, бес жұмыс күні ішінде мансап орталығына ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мансап орталығының қызметкері жұмыссыздың жұмысқа орналастырудың жеке жоспарының іс-шараларын орындауына мониторинг жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z125" w:id="116"/>
+    <w:bookmarkStart w:name="z260" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      59. Мансап орталығы адамды жұмыссыз ретінде тіркегеннен кейін осы тараудың 3-параграфына сәйкес оған лайықты жұмыс таңдауда жәрдем көрсетеді немесе оны жұмысқа орналастырудың жеке жоспарына сәйкес жұмыспен қамтуға жәрдемдесудің белсенді шараларына жібереді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z261" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-параграф. Жұмыс берушілер мансап орталығына ұсынған бос орындарды тіркеу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z262" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      65. Мансап орталығыадамды жұмыссыз ретінде тіркегеннен кейін осы тараудың 3-параграфына сәйкес оған лайықты жұмыс таңдауда жәрдем көрсетеді немесе оны жұмысқа орналастырудың жеке жоспарына сәйкес жұмыспен қамтуға жәрдемдесудің белсенді шараларына жібереді.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z126" w:id="117"/>
+      60. Мемлекеттік қызметшілердің, мемлекеттік сайланбалы қызметтердің, Парламент және мәслихаттар депутаттарының, Қазақстан Республикасы судьяларының, әскери қызметте тұрған адамдардың, арнаулы мемлекеттік, құқық қорғау органдары мен мемлекеттік фельдъегерлік қызмет қызметкерлерінің, Қазақстан Республикасының Ұлттық Банкі және оның ведомстволары, қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті орган жұмыскерлерінің бос лауазымдарын қоспағанда, жұмыс беруші мансап орталығына Электрондық еңбек биржасы арқылы бос жұмыс орындарының бар екені туралы ақпаратты еңбек жағдайлары және ақы төлеуді көрсетіп, олар пайда болған күннен бастап бес жұмыс күні ішінде жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z263" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      61. Жұмыс берушілер бос орындардың бар екені туралы мәліметтерді Электрондық еңбек биржасы арқылы жолдаған кезде осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша "жеке кабинеті" арқылы орналастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыс беруші Электрондық еңбек биржасында қалыптастырған бос орындар туралы мәліметтер автоматты түрде "Еңбек нарығы" ААЖ-да орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z264" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-параграф. Жұмыс берушілер мансап орталығына ұсынған бос орындарды тіркеу тәртібі</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z127" w:id="118"/>
+        <w:t xml:space="preserve"> 3-параграф. Бос жұмыс орындарына кандидаттарды іріктеу және оларды жұмыс берушілерге жіберу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z265" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      66. Мемлекеттік қызметшілердің, мемлекеттік сайланбалы қызметтердің, Парламент және мәслихаттар депутаттарының, Қазақстан Республикасы судьяларының, әскери қызметте тұрған адамдардың, арнаулы мемлекеттік, құқық қорғау органдары мен мемлекеттік фельдъегерлік қызмет қызметкерлерінің, Қазақстан Республикасы Ұлттық Банкі және оның ведомстволары, қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті орган жұмыскерлерінің бос лауазымдарын қоспағанда, жұмыс беруші мансап орталығына enbek.kz порталы арқылы бос жұмыс орындарының бар екені туралы ақпаратты еңбек жағдайлары және ақы төлеуді көрсетіп, олар пайда болған күннен бастап бес жұмыс күні ішінде жібереді.</w:t>
-[...7 lines deleted...]
-        <w:jc w:val="left"/>
+      62. Жұмыс берушілер мансап орталығына Электрондық еңбек биржасы арқылы жіберген бос орындарды тіркегеннен кейін мансап орталығы бір жұмыс күні ішінде осы тараудың 2-параграфына сәйкес бос орындарға кандидаттар таңдауды жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...211 lines deleted...]
-      Мансап орталығы бос орындарға кандидаттарды "Еңбек нарығы" ААЖ-да мансап орталығы тіркеген жұмыс іздеп жүрген адамдар мен жұмыссыздар және enbek.kz порталында өз бетінше тіркелген адамдар арасынан таңдауды жүргізеді.</w:t>
+      Мансап орталығы бос орындарға кандидаттарды "Еңбек нарығы" ААЖ-да мансап орталығы тіркеген жұмыс іздеп жүрген адамдар мен жұмыссыздар және Электрондық еңбек биржасында өз бетінше тіркелген адамдар арасынан таңдауды жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мансап орталығы "Еңбек нарығы" ААЖ-да тіркелген, жұмыс іздеп жүрген адамдар, жұмыссыздар және басқа да жүгінген адамдар үшін бос орындарды таңдауды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:bookmarkStart w:name="z266" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...33 lines deleted...]
-      </w:r>
+      63. Мансап орталығының қызметкері кандидаттың кәсібін (лауазымын), кәсіптік даярлық және біліктілік деңгейін, жұмыс тәжірибесі мен дағдыларын, жалақы деңгейін, жұмыс уақытының режимін ескере отырып, сондай-ақ жұмыс беруші бос орындарды тіркеу кезінде кандидаттар үшін белгілеген басқа да талаптар мен шарттарға сәйкес бос орындарға кандидаттарды іріктеуді жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z267" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z132" w:id="122"/>
+      64. Мансап ансап орталығының қызметкері бос жұмыс орны пайда болған күннен бастап бір жұмыс күні ішінде лайықты жұмыстың бар екені туралы жұмыс іздеп жүрген адамға және (немесе) жұмыссызға және (немесе) өзге де жүгінген адамдарға:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      70. Мансап орталығының қызметкері кандидаттың кәсібін (лауазымын), кәсіптік даярлық және біліктілік деңгейін, жұмыс тәжірибесі мен дағдыларын, жалақы деңгейін, жұмыс уақытының режимін ескере отырып, сондай-ақ жұмыс беруші бос орындарды тіркеу кезінде кандидаттар үшін белгілеген басқа да талаптар мен шарттарға сәйкес бос орындарға кандидаттарды іріктеуді жүргізеді.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z133" w:id="123"/>
+      1) ол мансап орталығына жеке келген кезде;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      71. Мансап орталығының қызметкері бос жұмыс орны пайда болған күннен бастап үш жұмыс күні ішінде лайықты жұмыстың бар екені туралы жұмыс іздеп жүрген адамға және (немесе) жұмыссызға және (немесе) өзге де жүгінген адамдарға:</w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z136" w:id="126"/>
+      2) Электрондық еңбек биржасындағы "жеке кабинет" арқылы;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ұялы байланыс желісінің абоненттік құрылғысы арқылы хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Егер жұмыс іздеп жүрген адам немесе жұмыссыз немесе өзге де жүгінген адам ауылдық жерде тұрса, мансап орталығының қызметкері лайықты жұмыстың бар екені туралы оларға АӘК бойынша ассистент арқылы хабарлайды.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z137" w:id="127"/>
+      Егер жұмыс іздеп жүрген адам немесе жұмыссыз немесе өзге де жүгінген адам ауылдық жерде тұрса, мансап орталығының қызметкері лайықты жұмыстың бар екені туралы оларға ассистент арқылы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z268" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      65. Мансап орталығынан лайықты жұмыстың болуы туралы ұсыныстар алған кезде жұмыс іздеп жүрген адам бір жұмыс күні ішінде, жұмыссыз және өзге де жүгінген адам үш жұмыс күні ішінде жеке өзі немесе ақпараттық-коммуникациялық технологиялар және (немесе) ұялы байланыстың абоненттік құрылғысы арқылы мансап орталығын ұсынылған лайықты жұмысқа келісетіні немесе одан бас тартатыны туралы хабардар етеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z269" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      72. Мансап орталығынан лайықты жұмыстың болуы туралы ұсыныстар алған кезде жұмыс іздеп жүрген адам бір жұмыс күні ішінде, жұмыссыз және өзге де жүгінген адам үш жұмыс күні ішінде жеке өзі немесе ақпараттық-коммуникациялық технологиялар және (немесе) ұялы байланыстың абоненттік құрылғысы арқылы мансап орталығын ұсынылған лайықты жұмысқа келісетіні немесе одан бас тартатыны туралы хабардар етеді.</w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="128"/>
+      66. Кандидаттардың деректері (түйіндемелері) Электрондық еңбек биржасында жұмыс берушінің "Жеке кабинетінде" көрсетіледі. Мансап орталығының маманы ақпараттық-коммуникациялық технологиялар және (немесе) ұялы байланыс абоненттік құрылғысы арқылы жұмыс берушіге оған жіберілген кандидаттардың деректері (түйіндемесі) туралы хабарлайды. Мансап орталығының маманы ақпараттық-коммуникациялық технологиялар және (немесе) ұялы байланыс абоненттік құрылғысы арқылы жұмыс берушіге оған жіберілген кандидаттардың деректері (түйіндемесі) туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қажет болған жағдайда, мансап орталығының маманы жұмыс берушіге кандидаттардың деректерін (түйіндемесін) қарауды және өзінің шешімі туралы ұялы байланыс абоненттік құрылғысы арқылы хабарлауды ескертеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5627,308 +4398,246 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мансап орталығының маманы ұялы байланыс желісінің абоненттік құрылғысы арқылы кандидаттарды жұмыс берушімен әңгімелесу өткізу уақыты мен орны туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер жұмыс іздеп жүрген адам, жұмыссыз немесе өзге де өтініш білдірген адам ауылдық жерде тұрса, мансап орталығының маманы оларды жұмыс берушімен әңгімелесу өткізілетін уақыт пен орын туралы ассистент арқылы хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z139" w:id="129"/>
+    <w:bookmarkStart w:name="z270" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      74. Еңбек мобильділігі орталығында тіркелген жұмыссыз мансап орталығы әңгімелесуді өткізу уақыты мен орны туралы хабарлаған күннен бастап үш жұмыс күні ішінде жұмысқа орналастыру мәселесі бойынша жұмыс берушіге жүгінуге тиіс.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="129"/>
+      67. Еңбек мобильділігі орталығында тіркелген жұмыссыз мансап орталығы әңгімелесу уақыты мен орны туралы хабарлаған күннен бастап үш жұмыс күні ішінде жұмысқа орналасу мәселесі бойынша жұмыс берушіге жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z271" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. Жұмыс беруші Электрондық еңбек биржасындағы "жеке кабинеті" арқылы кандидатты жұмысқа қабылдау немесе жұмысқа қабылдаудан бас тарту туралы белгі қояды. Кандидаттың жұмысқа орналасуы немесе жұмысқа орналасудан бас тарту туралы ақпарат "Еңбек нарығы" ААЖ-ға түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Еңбек нарығы" ААЖ арқылы бес жұмыс күні ішінде жұмысқа қабылдау туралы ақпараттың болмауы ұсынылған кандидатты жұмысқа орналастырудан бас тарту болып саналады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z272" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69. Жұмыс беруші кандидатты жұмысқа орналастырғанын растаған жағдайда тиісті бос орын Электрондық еңбек биржасынан және "Еңбек нарығы" ААЖ-дан автоматты түрде жойылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z273" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70. Мансап орталығы Электрондық еңбек биржасы арқылы ізденушілер үшін резюмесін өз бетінше орналастыру және бос орындарды іздеу және жұмыс берушілер үшін өз бетінше персонал іздеу мүмкіндігі берілетін, сондай-ақ Электрондық еңбек биржасын пайдалану мәселелері бойынша халыққа консультация жүзеге асырылатын өзі-өзіне қызмет көрсету аймағының жұмыс істеуін қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z274" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-параграф. Электрондық еңбек биржасы арқылы еңбек делдалдығын жүзеге асыру тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z275" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...33 lines deleted...]
-      </w:r>
+      71. Бос орындары туралы ақпарат жұмыс іздеп жүрген адамның немесе жұмыссыздың Электрондық еңбек биржасыдағы "жеке кабинетіне" түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z276" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z140" w:id="130"/>
+      72. Электрондық еңбек биржасы жұмыс іздеп жүрген адамға немесе жұмыссызға ақпараттық-коммуникациялық технологиялар және (немесе) ұялы байланыс абоненттік құрылғысы арқылы жұмыс берушінің әңгімелесуді белгілегені туралы хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z277" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      75. Жұмыс беруші кандидатты жұмысқа орналастыру үшін жолдаған күннен бастап бес жұмыс күні ішінде мансап орталығын жазбаша немесе enbek.kz порталындағы "жеке кабинеті" арқылы жұмысқа қабылдау немесе жұмысқа қабылдаудан бас тарту туралы хабарлайды.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="130"/>
+      73. Жұмыс іздеп жүрген адамдар немесе жұмыссыздар Электрондық еңбек биржасында "жеке кабинет" арқылы әңгімелесуден бас тартуына болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z278" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жұмыс берушінің жұмысқа қабылдау туралы хабарландыруының бес жұмыс күні ішінде болмауы ұсынылған кандидатты жұмысқа орналастырудан бас тарту болып саналады.</w:t>
-[...139 lines deleted...]
-    <w:bookmarkEnd w:id="137"/>
+      74. Жұмыс берушілер жұмыс іздеп жүрген адамды немесе жұмыссызды жұмысқа қабылдаған жағдайда Электрондық еңбек биржасыдағы "жеке кабинет" арқылы жұмысқа қабылдау туралы белгі қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5962,51 +4671,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жұмыс іздеп жүрген адамдарды,</w:t>
+              <w:t>Жұмыс іздеуші адамдарды,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жұмыссыздарды тіркеу және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6014,107 +4723,69 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>еңбек делдалдығын жүзеге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>асыру қағидаларына</w:t>
+              <w:t>асыру Қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...36 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6128,51 +4799,61 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Жұмыс іздеп жүрген адамдарды тіркеу" мемлекеттік көрсетілетін қызметті көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Жұмыс іздеп жүрген адамдарды тіркеу" мемлекеттік көрсетілетін қызметті көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6205,87 +4886,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+Мемлекеттік көрсетілетін қызметтің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мансап орталығы (бұдан әрі – көрсетілетін қызметті беруші)</w:t>
+Жұмыс іздеп жүрген адамдарды тіркеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6318,123 +4999,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету тәсілдері</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...16 lines deleted...]
-              </w:rPr>
               <w:t>
-2) "электрондық үкімет" веб-порталы: www.egov.kz (бұдан әрі – egov.kz порталы);</w:t>
-[...17 lines deleted...]
-3) ақпараттандыру объектісі enbek.kz порталы (бұдан әрі - enbek.kz порталы).</w:t>
+Жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6467,87 +5112,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 (бір) жұмыс күні</w:t>
+Мансап орталығы (бұдан әрі – көрсетілетін қызметті беруші)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6580,87 +5225,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған) /қағаз түрінде</w:t>
+1) көрсетілетін қызметті беруші;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) "Электрондық үкімет" веб-порталы: www.egov.kz;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Электрондық еңбек биржасы: www.enbek.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6693,87 +5374,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижесі</w:t>
+Мемлекеттік көрсетілетін қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс іздеп жүрген адам ретінде тіркелгені туралы хабарлама не осы мемлекеттік көрсетілетін қызмет стандартының 9-тармағында көзделген негіздер бойынша мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап</w:t>
+1 (бір) жұмыс күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6806,87 +5487,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік көрсетілетін қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет тегін көрсетіледі</w:t>
+Электрондық (толық автоматтандырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6919,143 +5600,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті берушіде – Қазақстан Республикасының Еңбек кодексіне сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден жұмаға дейін сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін;</w:t>
-[...55 lines deleted...]
-3) enbek.kz порталында – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының Еңбек кодексіне сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+Жұмыс іздеп жүрген адам ретінде тіркелгені туралы хабарлама не осы мемлекеттік көрсетілетін қызмет стандартының 9-тармағында көзделген негіздер бойынша мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7088,233 +5713,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Жұмыс іздеп жүрген адам ретінде тіркелу үшін көрсетілетін қызметті алушы көрсетілетін қызметті берушіге:</w:t>
-[...145 lines deleted...]
-Egov.kz порталында мемлекеттік көрсетілетін қызмет нәтижесін алған күнін көрсете отырып, өтінімнің қабылданғаны туралы хабарлама көрсетілетін қызметті алушының "жеке кабинетіне" жіберіледі.</w:t>
+Мемлекеттік қызмет тегін көрсетіледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7347,105 +5826,143 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздер</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) дәйексіздігін анықтау;</w:t>
+1) көрсетілетін қызметті берушіде – Қазақстан Республикасының Еңбек кодексіне сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден жұмаға дейін сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ 2) "Электрондық үкімет" веб-порталында – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) көрсетілетін қызметті алушы ұсынған мемлекеттік қызметті көрсету үшін қажетті мәліметтердің осы Талаптар тізбесінде белгіленген талаптарға сәйкес келмеуі.</w:t>
+3) Электрондық еңбек биржасында – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының Еңбек кодексіне сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7478,177 +5995,585 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+1. Жұмыс іздеп жүрген адам ретінде тіркелу үшін көрсетілетін қызметті алушы көрсетілетін қызметті берушіге:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) тізбеге 1-қосымшаға сәйкес нысан бойынша өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушының жеке басын куәландыратын құжат не ақпараттық құжаттар сервисінен электрондық құжат (жеке басын сәйкестендіру үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) еңбек қызметін растайтын құжат (бар болса);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ 4) білімі, біліктілігі, арнайы білімінің немесе кәсіптік даярлығының болуы туралы құжат (бар болса). </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке басты куәландырғаннан және "Еңбек нарығы" ААЖ-ға деректерді енгізгеннен кейін құжаттар көрсетілетін қызметті алушыға қайтарылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ 2. "Электрондық үкімет" веб-порталы немесе Электрондық еңбек биржасы мемлекеттік ақпараттық порталы арқылы жұмыс іздеп жүрген адам ретінде тіркелу үшін көрсетілетін қызметті алушы "Жұмыспен қамтудың жеке картасын және оны толтыру нысанын бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары – Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 1 қыркүйектегі № 365 бұйрығына (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33380 болып тіркелді) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанында жұмыс іздеп жүрген адам ретінде тіркелу үшін мәліметтер нысанын толтырады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке басты куәландыратын құжаттың, еңбек қызметін растайтын құжаттың, білім туралы құжаттың мәліметтерін көрсетілетін қызметті беруші көрсетілетін қызметті беруші "Электрондық үкімет" шлюзі арқылы мемлекеттік органдардың тиісті ақпараттық жүйелерінен алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Электрондық үкімет" веб-порталында мемлекеттік көрсетілетін қызмет нәтижесін алған күнін көрсете отырып, өтінімнің қабылданғаны туралы хабарлама көрсетілетін қызметті алушының "жеке кабинетіне" жіберіледі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) дәйексіздігін анықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушы ұсынған мемлекеттік қызметті көрсету үшін қажетті мәліметтердің осы Талаптар тізбесінде белгіленген талаптарға сәйкес келмеуі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Мемлекеттік қызмет көрсету орындарының мекенжайлары:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) www.enbek.kz;</w:t>
+1) Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің www.gov.kz интернет-ресурсында, "Мемлекеттік көрсетілетін қызметтер" бөлімінде;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) "Электрондық үкімет" www.egov.kz веб-порталында орналастырылған. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) www.egov.kz;</w:t>
-[...17 lines deleted...]
-Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің анықтамалық қызметтерінің байланыс телефондары интернет-ресурста Көрсетілген www.enbek.kz.</w:t>
+Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің анықтамалық қызметтерінің байланыс телефондары www. egov.kz интернет-ресурста көрсетілген.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бірыңғай байланыс орталығы: "1414" .</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Цифрлық құжатты пайдалану үшін электрондық-цифрлық қолтаңбаны немесе бір реттік парольді пайдалана отырып, мобильді қосымшада авторизациядан өту, содан кейін "цифрлық құжаттар" бөліміне өтіп, қажетті құжатты таңдау қажет. Цифрлық құжаттар сервисі мобильді қосымшада уәкілетті пайдаланушылар үшін қолжетімді".</w:t>
+Цифрлық құжатты пайдалану үшін электрондық-цифрлық қолтаңбаны немесе бір реттік парольді пайдалана отырып, мобильді қосымшада авторизациядан өту, содан кейін "цифрлық құжаттар" бөліміне өтіп, қажетті құжатты таңдау қажет. Цифрлық құжаттар сервисі мобильді қосымшада уәкілетті пайдаланушылар үшін қолжетімді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -7741,188 +6666,290 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қойылатын негізгі талаптардың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тізбелеріне</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ________ мансап орталығы</w:t>
-[...56 lines deleted...]
-    <w:bookmarkStart w:name="z177" w:id="138"/>
+      __________________ мансап орталығы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кімнен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтініш берушінің тегі, аты, әкесінің аты (ол болған жағдайда) : ____________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жеке сәйкестендіру нөмірі: ____________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkStart w:name="z281" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Өтініш</w:t>
-[...20 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve">                                Өтініш</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             Мені жұмыс іздеуші ретінде тіркеуді сұраймын, сонымен қатар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7934,51 +6961,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Электрондық еңбек биржасы" (www.enbek.kz) ақпараттық порталында түйіндеме орналастыру</w:t>
+Электрондық еңбек биржасында (www.enbek.kz) түйіндеме орналастыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8140,303 +7167,360 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (белгі қою)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Жұмыс іздеп жүрген адамдарды тіркеу" мемлекеттік қызметін көрсету үшін қажетті "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасының Заңына сәйкес менің дербес деректерімді жинауға және өңдеуге келісім беремін.</w:t>
-[...251 lines deleted...]
-      __________________ _______________ Күні қолы</w:t>
+       "Жұмыс іздеп жүрген адамдарды тіркеу" мемлекеттік қызметін көрсету үшін қажетті</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Дербес деректер және оларды қорғау туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>менің дербес деректерімді жинауға және өңдеуге келісім беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Жалған мәліметтер мен жалған құжаттарды ұсынғаны үшін жауапкершілік туралы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертілді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтініш берушінің байланыс деректері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефон: ___________Ұялы телефон: __________E-mail: _________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"___" ___________ 20____ жыл.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(күні)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтініш берушінің қолы: __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (кесу сызығы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Азаматтың(шаның) өтініші ________________________________ қабылданды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"___" _________ 20___ жылы № _____тіркелді, құжаттарды қабылдаған адамның</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тегі, аты, әкесінің аты (ол болған жағдайда), лауазымы және қолы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________ _______________ Күні қолы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8524,107 +7608,121 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>еңбек делдалдығын жүзеге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>асыру қағидаларына</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t>асыру Қағидаларына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...36 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -8638,51 +7736,61 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Жұмыссыздарды тіркеу" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі (бұдан әрі – тізбе)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Жұмыссыздарды тіркеу" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі (бұдан әрі – тізбе)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8715,87 +7823,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+Мемлекеттік көрсетілетін қызметтің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Еңбек мобильділігі орталығы (бұдан әрі – көрсетілетін қызметті беруші)</w:t>
+Жұмыссыздарды тіркеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8828,159 +7936,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету тәсілдері</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- Нәтиже:</w:t>
-[...71 lines deleted...]
-4) ұялы байланыс абоненттік құрылғысы (көрсетілетін қызметті алушының ұялы байланысының абоненттік құрылғысының телефон нөмірін электрондық үкіметтің веб-порталында немесе enbek.kz тіркеу кезінде) арқылы беріледі.</w:t>
+Жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9013,87 +8049,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 (екі) жұмыс күні</w:t>
+Еңбек мобильділігі орталығы (бұдан әрі – көрсетілетін қызметті беруші)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9126,87 +8162,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған)/проактивті</w:t>
+"Еңбек нарығы" АЦЖ арқылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9239,87 +8275,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыссыз ретінде тіркелгені туралы хабарлама не осы талаптар тізбесінің 9-тармағында көзделген негіздер бойынша мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап</w:t>
+1 (бір) жұмыс күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9352,87 +8388,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет тегін көрсетіледі</w:t>
+Электрондық (толық автоматтандырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9465,161 +8501,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті берушіде - Қазақстан Республикасының Еңбек кодексіне сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден жұмаға дейін сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін;</w:t>
-[...73 lines deleted...]
-4) enbek.kz порталында – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының Еңбек кодексіне сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+Жұмыссыз ретінде тіркелгені туралы хабарлама не осы талаптар тізбесінің 9-тармағында көзделген негіздер бойынша мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9652,87 +8614,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құжаттарды ұсыну талап етілмейді</w:t>
+Мемлекеттік қызмет тегін көрсетіледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9765,215 +8727,181 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздер</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мыналар:</w:t>
+1) көрсетілетін қызметті берушіде - Қазақстан Республикасының Еңбек кодексіне сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден жұмаға дейін сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) мансап орталығында – Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден жұмаға дейін сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) он алты жасқа толмаған адамдар;</w:t>
-[...17 lines deleted...]
-2) жұмыспен қамтылған адамдар;</w:t>
+ 3) "Электрондық үкімет" веб-порталында – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының Еңбек кодексіне сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-3) Әлеуметтік кодекстің 207-бабының </w:t>
-[...73 lines deleted...]
-6) сот шешімі бойынша түзеу жұмыстарына не мәжбүрлеу жұмыстарына, сондай-ақ бас бостандығынан айыру түріндегі жаза шартты түрде тағайындалмаған жағдайда, осындай жазаға сотталған адамдар жұмыссыз адам ретінде тіркелмейді.</w:t>
+4) Электрондық еңбек биржасында – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10006,159 +8934,531 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Құжаттарды ұсыну талап етілмейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мыналар:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) он алты жасқа толмаған адамдар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) жұмыспен қамтылған адамдар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ 3) Қазақстан Республикасының Әлеуметтік кодекстің </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>207-бабының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1-3-тармақтарында белгіленген зейнеткерлік жасқа толған адамдар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) жұмысы мен табысының (кірісінің) жоқ екендігі туралы көрінеу жалған мәліметтерді қамтитын құжаттарды, сондай-ақ басқа да анық емес мәліметтерді ұсынған адамдар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Қазақстан Республикасының Әлеуметтік кодекске сәйкес жұмыспен қамтуға жәрдемдесудің белсенді шараларына қатысуға үміткер студенттер мен жалпы білім беретін мектептердің жоғары сынып оқушылары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) сот шешімі бойынша түзеу жұмыстарына не мәжбүрлеу жұмыстарына, сондай-ақ бас бостандығынан айыру түріндегі жаза шартты түрде тағайындалмаған жағдайда, осындай жазаға сотталған адамдар жұмыссыз адам ретінде тіркелмейді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Мемлекеттік қызмет көрсету орындарының мекенжайлары:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) www.enbek.kz порталы;</w:t>
+1) Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің www.gov.kz интернет-ресурсында, "Мемлекеттік көрсетілетін қызметтер" бөлімінде;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) www.egov.kz порталы;</w:t>
+2) "Электрондық үкімет" www.egov.kz веб-порталында орналастырылған.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің анықтамалық қызметтерінің байланыс телефондары интернет-ресурста көрсетілген www.gov.kz.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бірыңғай байланыс орталығы: "1414".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Цифрлық құжатты пайдалану үшін электрондық-цифрлық қолтаңбаны немесе бір реттік парольді пайдалана отырып, мобильді қосымшада авторизациядан өту, содан кейін "цифрлық құжаттар" бөліміне өтіп, қажетті құжатты таңдау қажет. Цифрлық құжаттар сервисі мобильді қосымшада уәкілетті пайдаланушылар үшін қолжетімді".</w:t>
+Цифрлық құжатты пайдалану үшін электрондық-цифрлық қолтаңбаны немесе бір реттік парольді пайдалана отырып, мобильді қосымшада авторизациядан өту, содан кейін "цифрлық құжаттар" бөліміне өтіп, қажетті құжатты таңдау қажет. Цифрлық құжаттар сервисі мобильді қосымшада уәкілетті пайдаланушылар үшін қолжетімді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -10249,375 +9549,404 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>еңбек делдалдығын жүзеге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>асыру қағидаларына</w:t>
+              <w:t>асыру Қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z284" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                    Жұмыс іздеп жүрген адам ретінде тіркеуден бас тарту</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               туралы хабарлама</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Нысан</w:t>
-[...289 lines deleted...]
-      Тегі, аты, әкесінің аты (бар болса)</w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Қазақстан Республикасы Заңының 5-бабы 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көрсетілетін қызметті берушінің толық атауы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сізге __________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">себебі бойынша мемлекеттік қызмет көрсетуден бас тартады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>себебін көрсету</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Берілген күні: 20___ жылғы "___"___________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мансап орталығының маманы _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_______________________________________________________________. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10705,303 +10034,353 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>еңбек делдалдығын жүзеге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>асыру қағидаларына</w:t>
+              <w:t>асыру Қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z157" w:id="140"/>
+    <w:bookmarkStart w:name="z286" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жұмыс іздеуші ретінде тіркелгені туралы хабарлама</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="140"/>
+        <w:t xml:space="preserve">                    Жұмыс іздеуші ретінде тіркелгені</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         туралы хабарлама</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сіз ____________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...18 lines deleted...]
-      Қазақстан Республикасының Әлеуметтік кодексінің </w:t>
+        <w:t>Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Қазақстан Республикасының Әлеуметтік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>98-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...108 lines deleted...]
-      Тегі, аты, әкесінің аты (бар болса)</w:t>
+        <w:t xml:space="preserve">20___ жылғы "___" ____________ бастап_________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мансап орталығының атауы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жұмыс іздеуші ретінде тіркелдіңіз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Берілген күні: 20___ жылғы "___" __________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мансап орталығының маманы ____________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_______________________________________________________________. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11089,341 +10468,358 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>еңбек делдалдығын жүзеге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>асыру қағидаларына</w:t>
+              <w:t>асыру Қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z159" w:id="141"/>
+    <w:bookmarkStart w:name="z288" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жұмыссыз ретінде тіркелгені туралы хабарлама</w:t>
-[...14 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">                    Жұмыссыз ретінде тіркелгені туралы хабарлама</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 5-қосымшаға өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 24.10.2023 </w:t>
-[...73 lines deleted...]
-      Қазақстан Республикасының Әлеуметтік кодексінің </w:t>
+      Сіз _____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тегі, аты, әкесінің аты (ол болған жағдайда) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Қазақстан Республикасының Әлеуметтік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>99-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес 20___ жылғы </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...108 lines deleted...]
-      Тегі, аты, әкесінің аты (бар болса)</w:t>
+        <w:t>"___" ____________ бастап</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Еңбек мобильділігі орталығының атауы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жұмыссыз ретінде тіркелдіңіз. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Берілген күні: 20___ жылғы "___" __________. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мансап орталығының маманы____________________________________. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11511,395 +10907,392 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>еңбек делдалдығын жүзеге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>асыру қағидаларына</w:t>
+              <w:t>асыру Қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z290" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              Жұмыссыз ретінде тіркеуден бас тарту туралы хабарлама</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Нысан</w:t>
-[...309 lines deleted...]
-      Тегі, аты, әкесінің аты (бар болса)</w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Қазақстан Республикасы Заңының 5-бабы 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">___________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көрсетілетін қызметті берушінің толық атауы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сізге ______________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тегі, аты, әкесінің аты (ол болған жағдайда) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">___________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>себебін көрсету</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">себебі бойынша мемлекеттік қызмет көрсетуден бас тартылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Берілген күні: 20___ жылғы "___" __________. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мансап орталығының маманы _________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">___________________________________________________________________. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11987,105 +11380,392 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>еңбек делдалдығын жүзеге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>асыру қағидаларына</w:t>
+              <w:t>асыру Қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...10 lines deleted...]
-          <w:color w:val="ff0000"/>
+    <w:bookmarkStart w:name="z292" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              Жұмыссыз ретінде тіркеу/не тіркелмегені туралы ақпарат</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 7-қосымша алып тасталды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 13.06.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      Қазақстан Республикасының Әлеуметтік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>98-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жұмыссыз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ретінде тіркелгені/тіркелмегені туралы осы анықтама</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">___________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20___ жылғы "___" ____________ бастап </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Еңбек мобильділігі орталығының атауы берілді. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Берілген күні: 20___ жылғы "___" __________. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Анықтаманың қолданылу мерзімі: 20__ жылғы "__" _____ қоса алғанға дейін жарамды. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мансап орталығының маманы ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -12134,163 +11814,94 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жұмыс іздеп жүрген адамдарды,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жұмыссыздарды тіркеу және </w:t>
+              <w:t>жұмыссыздарды тіркеу және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мансап орталықтары көрсететін </w:t>
+              <w:t>мансап орталықтары көрсететін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>еңбек делдалдығын жүзеге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>асыру қағидаларына</w:t>
-[...12 lines deleted...]
-              <w:t>8-қосымша</w:t>
+              <w:t>асыру Қағидаларына</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...54 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -12307,448 +11918,55 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жұмыс іздеп жүрген адамдарды,</w:t>
-[...64 lines deleted...]
-              <w:t>9-қосымша</w:t>
+              <w:t>8-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...326 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -12765,354 +11983,276 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жұмыс іздеп жүрген адамдарды,</w:t>
-[...64 lines deleted...]
-              <w:t>10-қосымша</w:t>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Нысан</w:t>
-[...16 lines deleted...]
-        <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...21 lines deleted...]
-    <w:bookmarkStart w:name="z168" w:id="144"/>
+        <w:t>қаланың, республикалық маңызы бар қаланың, астананың, ауданның мансап</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>орталығының атауы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkStart w:name="z294" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ЖҰМЫСҚА ОРНАЛАСТЫРУДЫҢ ЖЕКЕ ЖОСПАРЫ</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="144"/>
+        <w:t xml:space="preserve">        ЖҰМЫСҚА ОРНАЛАСТЫРУДЫҢ ЖЕКЕ ЖОСПАРЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. ЖҰМЫССЫЗ ТУРАЛЫ АҚПАРАТ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...109 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Жұмыссыз___________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">тегі, аты, әкесінің аты (ол болған жағдайда) толық </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Жұмыссыз ретінде тіркеу күні__________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мақсаты ____________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Білімі _______________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мамандығы (кәсібі)___________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. ІС-ӘРЕКЕТ ЖОСПАРЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -13292,51 +12432,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) мансап орталығының дерекқорда бос жұмыс орындарының (бос орындардың) болуы туралы хабардар етуі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) ізденушінің enbek.kz порталы арқылы жұмыс іздестіруі;</w:t>
+2) ізденушінің Электрондық еңбек биржасы арқылы жұмыс іздестіруі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) ізденушінің жұмыспен қамтудың жекеше агенттіктері және жұмысқа орналастыру бойынша интернет-алаңдар арқылы жұмыс іздестіруі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13957,368 +13097,379 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Іс-әрекет]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жұмысқа орналастырудың жеке жоспары 20___жылғы "__"________ дейін қолданылады.</w:t>
+      Жұмысқа орналастырудың жеке жоспары 20___жылғы "__"______ дейін қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мансап орталығының маманы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none"/>
-[...2 lines deleted...]
-          <w:right w:val="none"/>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-_______________________________________________ </w:t>
+ _________________________________ </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-(жұмыссыз адамның тегі, аты, әкесінің аты, (бар болса) </w:t>
+ (жұмыссыз адамның тегі, аты, әкесінің аты (ол болған жағдайда) </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-______________________________________ </w:t>
+ ________________________________ </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-(қолы) </w:t>
+ (қолы) </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Мобильді телефон: </w:t>
+ Мобильді телефон: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Электрондық пошта (бар болса): </w:t>
+ Электрондық пошта (бар болса): </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20..… жылғы "…."……………</w:t>
+20___ жылғы "___"____________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-_____________________________________________ </w:t>
+ ____________________________________ </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-(тегі, аты, әкесінің аты, (бар болса) </w:t>
+ (тегі, аты, әкесінің аты (ол болған жағдайда) </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-___________________________________________ </w:t>
+ ___________________________________ </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-(қолы) </w:t>
+ (қолы) </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Байланыс телефоны: </w:t>
+ Байланыс телефоны: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Электрондық пошта: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық пошта: 2</w:t>
-[...17 lines deleted...]
-0..… жылғы "…."……………</w:t>
+20___ жылғы "___"____________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -14357,419 +13508,1715 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Қазақстан Республикасы </w:t>
+              <w:t>Жұмыс іздеп жүрген адамдарды,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Премьер- Министрінің </w:t>
+              <w:t>жұмыссыздарды тіркеу және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>орынбасары -</w:t>
+              <w:t>мансап орталықтары көрсететін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Еңбек және халықты</w:t>
+              <w:t>еңбек делдалдығын жүзеге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>әлеуметтік қорғау министрі</w:t>
+              <w:t>асыру Қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2023 жылғы 9 маусымдағы</w:t>
-[...25 lines deleted...]
-              <w:t>қосымша</w:t>
+              <w:t>9-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z170" w:id="145"/>
+    <w:bookmarkStart w:name="z296" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve">              Бос жұмыс орны туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жұмыс туралы ақпарат</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кәсіпорын * _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(кәсіпорынның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кәсіби сала (қажетті таңдау):___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(анықтамалықтан таңдалады-мысалы, қауіпсіздік және төтенше жағдай,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мемлекеттік қызмет, IT және телекоммуникация және т. б.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Лауазымның атауы (қажеттісін таңдау):*</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(ұлттық сабақ классификаторының анықтамалығынан таңдалады)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Лауазымын нақтылау __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қала немесе аудан (қажетті таңдау):*______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(анықтамалықтан таңдалады - мысалы, Ақмола облысы, Ақкөл ауданы және т. б.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Елді мекен (қажеттісін таңдау):*__________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(анықтамалықтан таңдалады-мысалы, Ақкөл қаласы және т. б.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мекен-жайы __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жұмыс режимі (қажетті таңдау):*________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(анықтамалықтан таңдалады - мысалы, бес күндік немесе алты күндік жұмыс аптасы,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ауысымдық жұмыс режимі, толық емес жұмыс уақыты, еңбек заңнамасында көзделген </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ұмыс уақытының өзге де режимдері)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жұмыс сипаты (қажетті таңдау):*________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(анықтамалықтан таңдалады - мысалы, жұмыстың вахталық сипаты, жүріп-тұру сипаты</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">бар жұмысы, қашықтан жұмыс істеу, жолда өтетін жұмыс, еңбек функциясын орындауды </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>йымдастыруға байланысты жұмыс сипатының өзге де түрлері)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жұмыс түрі:*_________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(анықтамалықтан таңдалады - мысалы, уақытша, тұрақты, маусымдық және т. б.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Еңбек жағдайлары (қажеттісін таңдау):*___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(анықтамалықтан таңдалады - мысалы, қалыпты, ауыр жұмыстар, зиянды және (немесе)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қауіпті еңбек жағдайлары және т. б.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Еңбекақы төлеу * бастап______________________дейін_____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бос орындардың жалпы саны:*__________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Оның ішінде жастар үшін ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Оның ішінде мүгедектігі бар адамдар үшін ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Олардың ішінде пробация қызметінің есебінде тұрғандар үшін ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Оның ішінде бас бостандығынан айыру орындарынан босатылған адамдар </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>үшін_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Оның ішінде ата-анасының қамқорлығынсыз жастар үшін (кәмелетке толғанға дейін) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Оның ішінде шетелдік азаматтар _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Қосымша шарттар, әлеуметтік қолдау </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтініш берушіге қойылатын талаптар</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мамандық бойынша жұмыс өтілі (қажеттісін таңдау):*_______________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(анықтамалықтан таңдалады-мысалы, тәжірибе қажет емес, 1 жыл, 2 жыл және т. б.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кәсіби дағдылар _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(дағдылар анықтамалығынан таңдалады-мысалы, тоқылған бұйымдарды өндіру </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>технологияларын талдау, тоқылған бұйымдарды жобалау және т. б.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жеке қасиеттер*_______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(дағдылар анықтамалығынан таңдалады – мысалы, көшбасшылық, логикалық ойлау, дәлдік </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>және т. б.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Білім деңгейі (қажеттісін таңдау):* (анықтамалықтан таңдалады – мысалы, техникалық және </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кәсіби, жоғары, жоғары оқу орнынан кейінгі және т. б.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Лауазымдық міндеттері _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Жүргізуші куәлігі (Санаттар) (қажеттісін таңдау): </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(анықтамалықтан таңдалады-мысалы, "А", "В", "С" және т. б.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тілдерді меңгеру ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Басқалары</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Электрондық еңбек биржасында жариялау мерзімі (қажеттісін таңдау):* </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(анықтамалықтан таңдалады-мысалы, 1 апта, 1 ай және т.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>б.)_________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>* міндетті түрде толтырылады</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қазақстан Республикасы </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Премьер- Министрінің </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орынбасары -</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек және халықты</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әлеуметтік қорғау министрі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2023 жылғы 9 маусымдағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 214 Бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z170" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің күші жойылған кейбір бұйрықтарының және кейбір бұйрықтарының құрылымдық элементтерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z171" w:id="146"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z171" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Жұмыс іздеп жүрген адамдарды, жұмыссыздарды тіркеу және халықты жұмыспен қамту орталықтары көрсететін еңбек делдалдығын жүзеге асыру қағидаларын бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2018 жылғы 19 маусымдағы № 259 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының Әділет министрлігінде 2018 жылғы 13 шілдеде № 17199 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z172" w:id="147"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z172" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Жұмыс іздеп жүрген адамдарды, жұмыссыздарды тіркеу және халықты жұмыспен қамту орталықтары көрсететін еңбек делдалдығын жүзеге асыру қағидаларын бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2018 жылғы 19 маусымдағы № 259 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2020 жылғы 27 мамырдағы № 194 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеудегі тізілімінде № 20748 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z173" w:id="148"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z173" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Жұмыс іздеп жүрген адамдарды, жұмыссыздарды тіркеу және халықты жұмыспен қамту орталықтары көрсететін еңбек делдалдығын жүзеге асыру қағидаларын бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2018 жылғы 19 маусымдағы № 259 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2021 жылғы 30 наурыздағы № 95 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеудегі тізілімінде № 22458 болып тіркелді). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z174" w:id="149"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z174" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Жұмыспен қамтудың жеке картасын және оны толтыру нысанын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2016 жылғы 28 маусымдағы № 576 бұйрығына және Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің "Жұмыс іздеп жүрген адамдарды, жұмыссыздарды тіркеу және халықты жұмыспен қамту орталықтары көрсететін еңбек делдалдығын жүзеге асыру қағидаларын бекіту туралы" 2018 жылғы 19 маусымдағы № 259 бұйрығына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің м.а. 2022 жылғы 11 ақпандағы № 55 бұйрығының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2 тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеудегі тізілімінде № 26807 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z175" w:id="150"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z175" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің "Жұмыс іздеп жүрген адамдарды, жұмыссыздарды тіркеу және халықты жұмыспен қамту орталықтары көрсететін еңбек делдалдығын жүзеге асыру қағидаларын бекіту туралы" 2018 жылғы 19 маусымдағы № 259 және "Әлеуметтік-еңбек саласында мемлекеттік қызметтерді көрсетудің кейбір мәселелері туралы" 2021 жылғы 25 наурыздағы № 84 бұйрықтарына өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2022 жылғы 23 мамырдағы № 172 бұйрығының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1 тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеудегі тізілімінде № 28201 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>