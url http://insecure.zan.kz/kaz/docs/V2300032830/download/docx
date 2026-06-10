--- v2 (2026-03-14)
+++ v3 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fcb4c0d" w14:textId="fcb4c0d">
+    <w:p w14:paraId="e0e5824" w14:textId="e0e5824">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2524,54 +2524,116 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Барлық Басқарушылар бойынша К2 номиналды кірістілік коэффициенттерінің, номиналды кірістіліктің соңғы өткен толық он екі, жиырма төрт және отыз алты айдағы және зейнетақы активтері кірістілігінің ең төмен мәнінің орташа алынған коэффициентінің мәндері ай сайын Қазақстан Республикасы Ұлттық Банкінің ресми интернет-ресурсында жарияланады.</w:t>
+      13. Барлық Басқарушылар бойынша К2 номиналды кірістілік коэффициенттерінің, композиттік индекстің номиналды кірістілігі коэффициенттерінің мәндері және зейнетақы активтері кірістілігінің ең аз мәні ай сайын Қазақстан Республикасы Ұлттық Банкінің ресми интернет-ресурсында жарияланады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4623,160 +4685,160 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Басқарушы алған зейнетақы активтерінің номиналды кірістілігі мен зейнетақы активтері кірістілігінің ең төмен мәні арасындағы теріс айырма нақты өтелген жағдайда, Басқарушының резервті бірмезгілде есептен шығаруына жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z45" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8. Басқарушы меншікті капиталы есебінен Басқарушы зейнетақы активтерін басқаруды жүзеге асырған толық күнтізбелік жылдан кейінгі жылдың 1 қаңтарындағы жағдай бойынша қалыптасқан, мына формула бойынша есептелген теріс айырма сомасын (бұдан әрі – өтеу сомасы) өтейді: </w:t>
+      8. Басқарушы меншікті капиталы есебінен инвестициялық портфельді қалыптастыру өлшемшартына қарай қатарынан 12 (он екі), 36 (отыз алты) немесе 60 (алпыс) айды құрайтын зейнетақы активтерін сенімгерлік басқару кезеңінен кейінгі жылдың 1 қаңтарына қалыптасқан, мына формула бойынша есептелген теріс айырма сомасын (бұдан әрі – өтеу сомасы) өтейді: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      S(T) = (Сmin(T) - Сt) * Yei, мұнда: Сmin &gt; Сt, мұндағы:</w:t>
-[...89 lines deleted...]
-      T – мыналар үшін: </w:t>
+      S = (Сmin - Сt) * Yei, мұндағы: Сmin &gt; Сt, мұндағы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      S - математикалық әдіспен үтірден кейін 2 (екі) таңбаға дейін дөңгелектелген өтеу сомасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Cmin - зейнетақы активтерінің номиналдық кірістілігі коэффициентінің ең аз мәнін орындау үшін зейнетақы активтерінің бір шартты бірлігінің есепті күнге қажетті құны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ct - Басқарушының сенімгерлік басқаруында болған зейнетақы активтерінің бір шартты бірлігінің есепті күнге құны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Yei - толық күнтізбелік он екі, отыз алты және алпыс ай Басқарушының сенімгерлік басқаруында болған зейнетақы активтерінің шартты бірліктерінің есепті күнге жалпы саны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      T - мыналар үшін:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) зейнеткерлікке шығу мерзіміне қарамастан салымшылардың зейнетақы активтері есебінен портфель үшін - 12 (он екі) ай;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4814,91 +4876,71 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 16.10.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 67</w:t>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2026 бастап </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z46" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5538,55 +5580,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5912,31 +5954,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>