--- v0 (2025-10-12)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e35b39b" w14:textId="e35b39b">
+    <w:p w14:paraId="86f6e23" w14:textId="86f6e23">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,185 +93,153 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының микроқаржылық қызмет мәселелері жөніндегі кейбір нормативтік құқықтық актілеріне өзгерістер мен толықтыру енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2023 жылғы 7 маусымдағы № 39 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 16 маусымда № 32825 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2023 жылғы 7 маусымдағы № 39 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 16 маусымда № 32825 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің Басқармасы ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Пруденциялық нормативтердi және микроқаржылық қызметті жүзеге асыратын ұйымның сақтауы мiндеттi өзге де нормалар мен лимиттердi, оларды есептеу әдістемесін бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 14 қарашадағы № 192 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19629 болып тіркелген) мынадай өзгерістер және толықтыру енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген Пруденциялық нормативтерде және микроқаржылық қызметті жүзеге асыратын ұйымның сақтауы мiндеттi өзге де нормалар мен лимиттерде, оларды есептеу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>әдістемесінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -304,90 +272,90 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2. Пруденциялық нормативтердің және микроқаржылық қызметті жүзеге асыратын ұйымның сақтауы міндетті өзге де нормалар мен лимиттердің құрамына:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) микроқаржы ұйымы үшін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жарғылық капиталдың ең төменгі мөлшері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -434,70 +402,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бір қарыз алушыға тәуекелдің ең жоғары мөлшері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       левередж коэффициенті;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) кредиттік серіктестік үшін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жарғылық капиталдың ең төменгі мөлшері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -508,110 +476,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       меншікті капиталдың ең төменгі мөлшері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       левередж коэффициенті;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ломбард үшін - жарғылық капиталдың ең төменгі мөлшері кіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Жарғылық капиталдың ең төменгі мөлшері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) микроқаржы ұйымы үшін – 100 000 000 (бір жүз миллион) теңге, мынадай жағдайларды қоспағанда: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2023 жылғы 1 шілдеден бастап - 150 000 000 (бір жүз елу миллион) теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -730,70 +698,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2023 жылғы 1 шілдеден бастап - 150 000 000 (бір жүз елу миллион) теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2024 жылғы 1 қаңтардан бастап - 200 000 000 (екі жүз миллион) теңге; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) кредиттік серіктестік үшін - 50 000 000 (елу миллион) теңге, мыналарды қоспағанда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кредиттік серіктестік ретінде 2020 жылғы 1 қаңтарға дейін мемлекеттік тіркеуден өткен және өз қызметін Астана, Алматы, Шымкент қалаларында немесе облыс орталығында жүзеге асыратын кредиттік серіктестікті, ол үшін жарғылық капиталдың ең төменгі мөлшері:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -930,70 +898,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2022 жылғы 1 қаңтардан бастап - 15 000 000 (он бес миллион) теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2023 жылғы 1 қаңтардан бастап - 25 000 000 (жиырма бес миллион) теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="8"/>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 2020 жылғы 1 қаңтарға дейін ломбард ретінде мемлекеттік тіркеуден өткен ломбардты қоспағанда, ломбард үшін – 70 000 000 (жетпіс миллион) теңге, ол үшін жарғылық капиталдың ең төменгі мөлшер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2020 жылғы 1 қаңтардан бастап - 10 000 000 (он миллион) теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1098,90 +1066,90 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4. Меншікті капиталдың ең төменгі мөлшері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) микроқаржы ұйымы үшін - 100 000 000 (бір жүз миллион) теңге, мына жағдайларды қоспағанда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2023 жылғы 1 шілдеден бастап - 150 000 000 (бір жүз елу миллион) теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1300,70 +1268,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2023 жылғы 1 шілдеден бастап - 150 000 000 (бір жүз елу миллион) теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2024 жылғы 1 қаңтардан бастап - 200 000 000 (екі жүз миллион) теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) кредиттік серіктестік үшін - 50 000 000 (елу миллион) теңге, мыналарды қоспағанда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кредиттік серіктестік ретінде 2020 жылғы 1 қаңтарға дейін мемлекеттік тіркеуден өткен және өз қызметін Астана, Алматы, Шымкент қалаларында немесе облыс орталығында жүзеге асыратын кредиттік серіктестікті, ол үшін меншікті капиталдың ең төменгі мөлшері:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1500,70 +1468,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2022 жылғы 1 қаңтардан бастап - 15 000 000 (он бес миллион) теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2023 жылғы 1 қаңтардан бастап - 25 000 000 (жиырма бес миллион) теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Микроқаржы ұйымының меншікті капиталының жеткіліктілігі k1 коэффициентімен сипатталады және меншікті капиталдың кредиттік тәуекел дәрежесі бойынша сараланған активтер сомасына қатынасы ретінде есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Кредиттік тәуекел дәрежесі бойынша сараланатын активтерді есептеу Нормативтерге қосымшаға сәйкес Салымдардың кредиттік тәуекел дәрежесі бойынша сараланған микроқаржы ұйымы активтерінің кестесіне сәйкес жүргізіледі. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1650,690 +1618,318 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "12. Микроқаржы ұйымының, кредиттік серіктестіктің міндеттемелерге капиталдандыру k3 левередж коэффициентімен сипатталады және микроқаржы ұйымының, кредиттік серіктестіктің жиынтық міндеттемелері сомасының оның меншікті капиталына қатынасы ретінде есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       k3 коэффициентінің мәні 10-нан аспайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кредиттік серіктестік үшін k3 коэффициентін есептеу кезінде кредиттік серіктестіктің жиынтық міндеттемелерінен ұлттық басқарушы холдингтер мен агроөнеркәсіптік кешен саласындағы ұлттық басқарушы холдингтің еншілес ұйымдары алдындағы міндеттемелер алып тасталады.";</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы қаулыға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес редакциядағы қосымшамен толықтырылсын.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...169 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      3) қарыз алушы – Заңның 3-бабы </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 03.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-1-тармағының</w:t>
+        <w:t>№ 50</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3) тармақшасына сәйкес микроқаржы ұйымының микрокредит беру жөніндегі қызметтерін пайдалануға ниет білдірген немесе пайдаланатын Қазақстан Республикасының резидент жеке тұлғасы;</w:t>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="17"/>
-[...183 lines deleted...]
-    <w:bookmarkStart w:name="z28" w:id="18"/>
+    <w:bookmarkStart w:name="z28" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Банктік емес ұйымдарды қадағалау департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z29" w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z29" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Заң департаментімен бірлесіп осы қаулыны Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z30" w:id="20"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z30" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы қаулыны ресми жарияланғаннан кейін Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің ресми интернет-ресурсына орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z31" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы қаулы мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Заң департаментіне осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген іс-шараның орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z32" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы қаулының орындалуын бақылау Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Төрағасының жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z33" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -15798,55 +15394,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -16172,31 +15768,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>