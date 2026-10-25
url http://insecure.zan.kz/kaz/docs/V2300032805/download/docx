--- v0 (2025-10-14)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3f77137" w14:textId="3f77137">
+    <w:p w14:paraId="5f224b6" w14:textId="5f224b6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ерікті жинақтаушы зейнетақы қорлары үшін пруденциялық нормативтердің тізбесін, олардың нормативтік мәндерін, есептеу әдістемесін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2023 жылғы 7 маусымдағы № 41 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 15 маусымда № 32805 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2023 жылғы 7 маусымдағы № 41 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 15 маусымда № 32805 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -172,338 +172,290 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Осы бұйрықтың қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-т</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Әлеуметтік кодексі 43-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің Басқармасы ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы қаулыға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Ерікті жинақтаушы зейнетақы қорлары үшін пруденциялық нормативтердің тізбесі, олардың нормативтік мәндері, есептеу әдістемесі белгіленсін.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы қаулыға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тізбе бойынша Қазақстан Республикасының нормативтік құқықтық актілерінің, сондай-ақ Қазақстан Республикасының нормативтік құқықтық актілерінің жекелеген құрылымдық элементтерінің күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қаржы ұйымдарының әдіснамасы және пруденциялық реттеу департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Заң департаментімен бірлесіп осы қаулыны Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы қаулыны ресми жарияланғаннан кейін Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің ресми интернет-ресурсына орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы қаулы мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Заң департаментіне осы тармақтың 2) тармақшасында көзделген іс-шараның орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы қаулының орындалуын бақылау Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Төрағасының жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы қаулы 2023 жылғы 1 шілдеден бастап қолданысқа енгізіледі және ресми жариялануға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -790,328 +742,404 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 41 Қаулыға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ерікті жинақтаушы зейнетақы қорлары үшін пруденциялық нормативтердің тізбесі, олардың нормативтік мәндері, есептеу әдістемесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Ерікті жинақтаушы зейнетақы қорлары үшін пруденциялық нормативтердің тізбесі, олардың нормативтік мәндері, есептеу әдістемесі (бұдан әрі - Тізбе) Қазақстан Республикасы Әлеуметтік </w:t>
-[...9 lines deleted...]
-        <w:t>кодексіне</w:t>
+      1. Осы Ерікті жинақтаушы зейнетақы қорлары үшін пруденциялық нормативтердің тізбесі, олардың нормативтік мәндері, есептеу әдістемесі (бұдан әрі - Тізбе) Қазақстан Республикасы Әлеуметтік кодексінің 43-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Әлеуметтік кодекс) сәйкес әзірленді және ерікті зейнетақы жарналарын тартатын және бірыңғай жинақтаушы зейнетақы қорының зейнетақы активтерін басқаруды жүзеге асырмайтын ерікті жинақтаушы зейнетақы қорлары (бұдан әрі – Қор) үшін пруденциялық нормативтердің тізбесін, олардың нормативтік мәндерін, есептеу әдістемесін белгілейді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 134</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Бағалы қағаздар нарығында кәсіби қызмет түрлерін қоса атқаратын ұйымдар үшін Тізбеде көрсетілмеген өзге пруденциялық нормативтер бойынша есептеу Қазақстан Республикасының нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17005 болып тіркелген "Бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыратын ұйымдар үшін пруденциялық нормативтердің түрлерін белгілеу, бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыратын ұйымдар сақтауы міндетті пруденциялық нормативтердің мәндерін есептеу қағидаларын және әдістемесін бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 27 сәуірдегі № 80 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="7"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Тізбеде Қордың үлестес тұлғаларына қатысты көзделген нормалар заңды тұлғаларға және "Самұрық-Қазына" ұлттық әл-ауқат қоры" акционерлік қоғамының аталған ұйымдардың дауыс беретін акцияларының 25 (жиырма бес) және одан астам пайызына тікелей (банктер бойынша – жанама) иелік етуі нәтижесінде олардың Қормен үлестес болып табылатын үлестес тұлғаларына қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Пруденциялық нормативтердің құрамына мыналар кіреді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мәні күнделікті кемінде 1 (бір) болатын, меншікті капиталдың жеткіліктілік коэффициенті;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инвестициялау лимиттері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Тізбенің мақсаты үшін Standard &amp; Poor's (Стандард энд Пурс) агенттігінің рейтингтік бағаларынан басқа қаржы нарығын және қаржы ұйымдарын реттеу, бақылау мен қадағалау жөніндегі уәкілетті органмен (бұдан әрі - уәкілетті орган) Moody's Investors Service және Fitch (Мудис Инвесторс Сервис және Фич) агенттіктерінің және олардың еншілес рейтингтік ұйымдарының (бұдан әрі - басқа рейтингтік агенттіктер) Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 38437 болып тіркелген, "Болу қажеттілігі қаржы ұйымдарының, Қазақстан Республикасының бейрезидент банктері филиалдарының, Қазақстан Республикасының бейрезидент сақтандыру (қайта сақтандыру) ұйымдары филиалдарының қызметін реттейтін Қазақстан Республикасының заңнамасына сәйкес талап етілетін заңды тұлғалар және мемлекеттер үшін ең төменгі рейтингіні, осы рейтингіні беретін рейтингтік агенттіктер тізбесін белгілеу туралы" Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2026 жылғы 14 сәуірдегі № 64 қаулысында белгіленген рейтингтік бағалары да танылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-    </w:p>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z18" w:id="10"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 134</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Осы Тізбенің мақсатында пайдаланылатын халықаралық қаржы ұйымдары ретінде мына халықаралық қаржы ұйымдары түсініледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азиялық даму банкі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1374,70 +1402,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Халықаралық қайта құру және даму банкі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Халықаралық қаржы корпорациясы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Қағидалардың мақсаттары үшін негізгі қор индекстері деп мынадай есептік көрсеткіштерді (индекстерді) білдіреді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       САС 40 (Compagnie des Agents de Change 40 Index) (Компани дэ Эжон дэ Шанж 40 Индекс);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1646,348 +1674,394 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       TOPIX 100 (Tokyo Stock Price 100 Index) (Токио Сток Прайс 100 Индекс);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       NASDAQ-100 (Nasdaq-100 Index) (Насдак-100 Индекс).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Қордың пруденциялық нормативтерін есептеу үшін Әлеуметтік кодекстің 217-бабы 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес бухгалтерлік есеп деректері бойынша қаржы құралдарының ағымдағы құны пайдаланылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. "Меншікті капиталдың жеткіліктілік коэффициенті" пруденциялық нормативін есептеу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Қордың меншікті капитал жеткіліктілігі коэффициенті (К1) мына формула бойынша есептеледі: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К1 = (ӨА – М)/МКТМ, мұнда:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ӨА - Қордың Тізбенің 10 және 12-тармақтарында көрсетілген өтімді және басқа да активтері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М - баланс бойынша міндеттемелер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МКТМ - Қордың 259 200 000 (екі жүз елу тоғыз миллион екі жүз мың) теңге мөлшеріндегі меншікті капиталының ең төменгі мөлшері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер инвестициялық басқаруға қабылданған зейнетақы активтерінің құны 40 (қырық) миллиард теңгеден астам болған жағдайда Қордың меншікті капиталының ең төменгі мөлшері мынадай формуламен есептеледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МКТМ = (БҚА – 40 (қырық) миллиард теңге)*0,0001 + 259 200 000 (екі жүз елу тоғыз миллион екі жүз мың) теңге, мұнда:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БҚА - инвестициялық басқаруға қабылданған зейнетақы активтері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қордың меншікті капитал жеткіліктілігі коэффициентінің мәні күнделікті кемінде 1 (бір) болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қор К1 коэффициентінің мәнін әр жұмыс күні алдыңғы жұмыс күнінің соңындағы, сондай-ақ ағымдағы жұмыс күнінің тікелей алдындағы әрбір демалыс күнінің соңындағы жағдай бойынша есептейді.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...81 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақтың орыс тіліндегі мәтініне өзгеріс енгізілді, қазақ тілінде өзгерімейді – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 134</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      К1 = (ӨА – М)/МКТМ, мұнда:</w:t>
-[...148 lines deleted...]
-    <w:bookmarkStart w:name="z24" w:id="15"/>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Қордың өтімді активтері ретінде Тізбеге қосымшаға сәйкес тиісті көлемде ерікті жинақтаушы зейнетақы қорының пруденциялық нормативтерінің мәндерін есептеу кестесінде көрсетілген активтер танылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Тізбенің 10-тармағында көрсетілген өтімді активтердің есебіне мыналар қосылмайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       репо операцияларын қоспағанда, Қордың меншік құқығы шектелген активтер (Қордың бағалы қағаздарды оларды қайта сатуға немесе кепілге беруге міндеттеме алу талабымен немесе Қазақстан Республикасының заңнамасына сәйкес өзге де ауыртпалықтары бар бағалы қағаздарды сатып алуы).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2052,362 +2126,391 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қордың ірі акционерлеріне тиесілі Қордың дауыс беретін акцияларының он және одан да көп пайызын сенімгерлікпен басқарушылары және осы сенімгерлік басқарушылардың үлестес тұлғалары шығарған бағалы қағаздар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қорға қатысты үлестес тұлғалар болып табылатын Қазақстан Республикасының екінші деңгейдегі банктеріндегі салымдар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Қордың балансы бойынша активтер сомасының бес пайызынан аспайтын сомадағы, Қордың жылжымайтын мүлік түріндегі негізгі құрал-жабдықтары басқа активтер ретінде танылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. "Инвестициялау лимиттері" пруденциялық нормативі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Қор инвестициялау лимиттерін есептеуді күн сайын жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. "Инвестициялау лимиттері" пруденциялық нормативін есептеген кезде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z30" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) Қазақстан Республикасының екінші деңгейдегі банкінің меншікті капиталы "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасының Заңы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>55-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> талабына сәйкес жарияланған не қор биржасының немесе қаржылық есептілік депозитарийінің интернет-ресурсында орналастырылған оның соңғы тоқсандық балансы негізінде шоғырландырылмаған қаржылық есептілік деректері бойынша айқындалады; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z31" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) бағалы қағаздары қор биржасының ресми тізіміне енгізілген Қазақстан Республикасы ұйымының меншікті капиталы қор биржасының немесе қаржылық есептілік депозитарийінің интернет-ресурсында орналастырылған оның соңғы тоқсандық балансы негізінде айқындалады; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасының бейрезидент-эмитентінің меншікті капиталы Bloomberg (Блумберг) немесе Reuters (Рейтер) цифрлық талдау жүйелерінде, сауда жүйелерінде осы бағалы қағаздарының бағасы белгіленетін қор биржасының немесе халықаралық (шетелдік) қор биржасының интернет-ресурсында немесе осы бағалы қағаздар эмитентінің интернет-ресурсында орналастырылған оның соңғы тоқсандық балансы негізінде айқындалады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) Қазақстан Республикасының екінші деңгейдегі банкінің және екінші деңгейдегі банк болып табылмайтын Қазақстан Республикасы ұйымының дауыс беретін және орналастырылған акцияларының жалпы саны уәкілетті органның ресми интернет-ресурсында ай сайын орналастырылатын деректердің негізінде айқындалады; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z34" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) пайлары қор биржасының ресми тізіміне енгізілген, басқарушы компаниясы Қазақстан Республикасының бағалы қағаздар нарығы туралы және инвестициялық қорлар туралы заңнамасына сәйкес құрылған заңды тұлға болып табылатын аралық инвестициялық пай қорының таза активтерінің құны уәкілетті органның ресми интернет-ресурсында тоқсан сайын орналастырылатын деректердің негізінде айқындалады; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z35" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) Қордың меншікті активтерінің мөлшері Қордың бухгалтерлік есебінің меншікті активтер бойынша деректерінің негізінде күн сайын айқындалады; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z36" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) зейнетақы активтерінің мөлшері бухгалтерлік есептің зейнетақы активтері бойынша күн сайынғы деректерінің негізінде күн сайын айқындалады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z37" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) борыштық бағалы қағаздарға инвестициялар мөлшері борыштық бағалы қағаздардың баланстық құны бойынша айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...144 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармаққа өзгеріс енгізілді – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 134</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) зейнетақы активтерінің мөлшері бухгалтерлік есептің зейнетақы активтері бойынша күн сайынғы деректерінің негізінде күн сайын айқындалады;</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z38" w:id="28"/>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Мына:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z39" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Тізбенің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2422,240 +2525,225 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>32-тармақтарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген инвестициялау лимиттерін есептеген кезде бір-біріне қатысты үлестес банктер бір банк ретінде танылады;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z40" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Тізбенің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген инвестициялау лимиттерін есептеген кезде Қазақстан Республикасының екінші деңгейдегі банктер болып табылмайтын, бір-біріне қатысты үлестес болып табылатын эмитенттер Қазақстан Республикасының екінші деңгейдегі банкі болып табылмайтын бір эмитент ретінде танылады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың талаптары кредиттік бюролардың қатысушылары (акционерлері) болып табылатын заңды тұлғаларға, сондай-ақ акцияларының (қатысу үлестері) мемлекеттік пакеттері "Самұрық-Қазына" ұлттық әл-ауқат қоры" акционерлік қоғамына берілген заңды тұлғаларға қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="29"/>
+    <w:bookmarkStart w:name="z41" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Қазақстан Республикасының екінші деңгейдегі банкі шығарған (ұсынған) қаржы құралдарына Қор инвестицияларының мөлшері мына мәндерді құрайды: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       меншікті активтер есебінен – Қордың меншікті активтерінің он пайызынан кем; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жиынтығында зейнетақы және меншікті активтері есебінен не тек қана зейнетақы активтері немесе меншікті активтер есебінен – осы банктің меншікті капиталы мөлшерінің отыз бес пайызынан кем (қаржылық агенттіктерді және ипотекалық облигациялардың эмитенттерін қоспағанда).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="30"/>
+    <w:bookmarkStart w:name="z42" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Қазақстан Республикасының екінші деңгейдегі бір банкі шығарған, Қор жиынтығында зейнетақы және меншікті активтер есебінен не тек қана зейнетақы активтері немесе меншікті активтер есебінен сатып алған дауыс беретін акциялардың үлесі осы банктің дауыс беретін акцияларының жалпы санының он пайызынан кем мәнді құрайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z43" w:id="31"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z43" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Қазақстан Республикасының екінші деңгейдегі бір банкі шығарған, Қор жиынтығында зейнетақы және меншікті активтер есебінен не тек қана зейнетақы активтері немесе меншікті активтер есебінен сатып алған орналастырылған акциялардың үлесі осы банктің орналастырылған акцияларының жалпы санының он пайызынан кем мәнді құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z44" w:id="32"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z44" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Қазақстан Республикасының екінші деңгейдегі банкі және осы банктiң үлестес тұлғалары болып табылатын эмитенттер, сондай-ақ осы банктің, оның ірі акционерлеріне тиесілі дауыс беретін акцияларының он және одан көп пайызын сенiмгерлiкпен басқарушылары шығарған (ұсынған) қаржы құралдарына Қордың меншікті активтері есебінен инвестицияларының жиынтық мөлшері Қордың меншікті активтерінің он пайызынан кем мәнді құрайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Егер Қазақстан Республикасының екінші деңгейдегі банкі болып табылмайтын банктің үлестес тұлғасы – эмитент, сондай-ақ осы банктің, оның ірі акционерлеріне тиесілі дауыс беретін акцияларының он және одан көп пайызын сенімгерлікпен басқарушы ипотекалық облигациялардың шығарылымын жүзеге асырған жағдайда, онда осы ипотекалық облигацияларға Қор инвестицияларының жиынтық мөлшері Тізбенің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2670,186 +2758,186 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>22-тармақтарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген мәндерден аспайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="33"/>
+    <w:bookmarkStart w:name="z45" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Қазақстан Республикасының екінші деңгейдегі банкі болып табылмайтын Қазақстан Республикасының ұйымы шығарған (ұсынған) қаржы құралдарына Қор инвестицияларының мөлшері мына мәндерді құрайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       меншікті активтер есебінен – Қордың меншікті активтерінің он пайызынан кем;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жиынтығында зейнетақы және меншікті активтер есебінен не тек қана зейнетақы активтері немесе меншікті активтер есебінен – осы эмитенттің меншікті капиталы мөлшерінің жиырма бес пайызынан кем (қаржылық агенттіктерді, ипотекалық облигациялар мен инфрақұрылымдық облигациялардың және мемлекеттің немесе қаржылық агенттіктің кепілдігімен шығарылған облигациялардың эмитенттерін қоспағанда).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="34"/>
+    <w:bookmarkStart w:name="z46" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Қор жиынтығында зейнетақы және меншікті активтер есебінен не тек қана зейнетақы активтері немесе меншікті активтер есебінен сатып алған, Қазақстан Республикасының екінші деңгейдегі банкі болып табылмайтын Қазақстан Республикасы ұйымының бір шығарылымының борыштық бағалы қағаздарының үлесі эмитенттің осы шығарылымының борыштық бағалы қағаздарының жалпы санының жиырма бес пайызынан кем мәнді құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z47" w:id="35"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z47" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Қор жиынтығында зейнетақы және меншікті активтер есебінен не тек қана зейнетақы активтері немесе меншікті активтер есебінен сатып алған, Қазақстан Республикасының екінші деңгейдегі банкі болып табылмайтын Қазақстан Республикасының ұйымы шығарған дауыс беретін акцияларының үлесі осы эмитенттің дауыс беретін акцияларының жалпы санының он пайызынан кем мәнді құрайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z48" w:id="36"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z48" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Қазақстан Республикасының екінші деңгейдегі банкі болып табылмайтын Қазақстан Республикасының ұйымы және осы ұйымның үлестес тұлғалары болып табылатын эмитенттер, сондай-ақ ірі акционерлеріне тиесілі оның дауыс беретін акцияларының он және одан көп пайызын сенімгерлікпен басқарушылары шығарған (ұсынған) қаржы құралдарына Қордың меншікті активтері есебінен инвестицияларының жиынтық мөлшері Қордың меншікті активтерінің он пайызынан кем мәнді құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z49" w:id="37"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z49" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Қордың Қазақстан Республикасының бейрезидент-эмитенті шығарған (ұсынған) қаржы құралдарына инвестицияларының мөлшері мына:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       меншікті активтер есебінен - Қордың меншікті активтерінің он пайызынан кем;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2860,326 +2948,309 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жиынтығында зейнетақы және меншікті активтер есебінен не тек қана зейнетақы активтері немесе меншікті активтері есебінен - егер эмитенттің мемлекеттік емес борыштық бағалы қағаздары бойынша бас ұйымның мөлшері осы эмитенттің мемлекеттік емес борыштық бағалы қағаздары шығарылымының толық көлеміне сәйкес келетін кепілдігі бар болса, осы эмитенттің немесе оның бас ұйымының меншікті капиталы мөлшерінің жиырма бес пайызынан кем мәндерді құрайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Егер эмитенттің бас ұйымы екінші деңгейдегі банк болса, Қордың жиынтығында зейнетақы және меншікті активтері есебінен не тек қана зейнетақы активтері немесе меншікті активтері есебінен осы Қазақстан Республикасының резиденті емес эмитент шығарған (берген) қаржы құралдарына инвестицияларының мөлшері бұл екінші деңгейдегі банктің меншікті капиталының отыз бес пайызынан кем болады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="38"/>
+    <w:bookmarkStart w:name="z50" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Қордың жиынтығында зейнетақы және меншікті активтері есебінен не тек қана зейнетақы активтері немесе меншікті активтері есебінен сатып алған Қазақстан Республикасының резидент емес эмитентінің бір шығарылымдағы борыштық бағалы қағаздарының үлесі эмитенттің осы шығарылымдағы борыштық бағалы қағаздарының жалпы санының жиырма бес пайызынан кем мәнді құрайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z51" w:id="39"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z51" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Қордың жиынтығында зейнетақы және меншікті активтері есебінен не тек қана зейнетақы активтері немесе меншікті активтері есебінен сатып алған Қазақстан Республикасының резидент емес бір эмитенті шығарған акциялардың үлесі осы эмитент акцияларының жалпы санының он пайызынан кем мәнді құрайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z52" w:id="40"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z52" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Қордың шетел валютасында номинирленген шетел эмитенттерінің бағалы қағаздарына меншікті активтері есебінен инвестицияларының мөлшері Қордың меншікті активтерінің елу пайызынан кем болады, оның ішінде "Standard &amp; Poor's" (Стандард энд Пурс) агенттігінің халықаралық шәкілі бойынша "ВВВ" төмен рейтингілік бағасы немесе басқа рейтингілік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингілік бағасы бар шетел эмитенттерінің бағалы қағаздарына – меншікті активтердің жалпы мөлшерінің он пайызынан кем мәнді құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z53" w:id="41"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z53" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Басқарушы компаниясы Қазақстан Республикасының заңнамасына сәйкес құрылған заңды тұлға болып табылатын аралық инвестициялық пай қорының қор биржасының ресми тізіміне енгізілген пайларына Қор инвестицияларының мөлшері мына:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z54" w:id="42"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z54" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) меншікті активтері есебінен - Қордың меншікті активтерінің он пайызынан кем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z55" w:id="43"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z55" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жиынтығында меншікті және зейнетақы активтері есебінен не тек қана зейнетақы активтері немесе меншікті активтері есебінен - осы аралық инвестициялық пай қорының таза активтерінің он пайызынан кем мәндерді құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z56" w:id="44"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z56" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Қазақстан Республикасының заңнамасына сәйкес құрылған заңды тұлға болып табылатын бір басқарушы компанияның басқаруындағы қор биржасының ресми тізіміне енгізілген аралық инвестициялық пай қорының пайларына және осы басқарушы компания шығарған (ұсынған) қаржы құралдарына Қордың меншікті активтері есебінен инвестицияларының жиынтық мөлшері Қордың меншікті активтерінің он пайызынан кем мәнді құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z57" w:id="45"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z57" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Бір шет мемлекеттің орталық үкіметі шығарған (ұсынған) мемлекеттік мәртебесі бар бағалы қағаздарына Қордың меншікті активтері есебінен инвестицияларының мөлшері Қордың меншікті активтерінің он пайызынан кем мәнді құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z58" w:id="46"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z58" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Бір халықаралық қаржы ұйымы шығарған (ұсынған) қаржы құралдарына Қордың меншікті активтері есебінен инвестицияларының мөлшері Қордың меншікті активтерінің он пайызынан кем мәнді құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z59" w:id="47"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z59" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Қор кассасында күннің соңындағы ақша қалдығының мөлшері Қордың меншікті активтері мөлшерінің он пайызынан кем мәнді құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қордың Қазақстан Республикасының екінші деңгейіндегі бір банкіндегі ағымдағы шоттарындағы ақшаның ең көп қалдығы Қордың меншікті активтері мөлшерінің он пайызынан кем мәнді құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="48"/>
+    <w:bookmarkStart w:name="z60" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Тазартылған бағалы металдарға және металл депозиттеріне Қордың меншікті активтер есебінен инвестицияларының жиынтық мөлшері Қордың меншікті активтері мөлшерінің он пайызынан кем мәнді құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z61" w:id="49"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z61" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Осы тарауда белгіленген инвестициялау лимиттері Қазақстан Республикасының мемлекеттік бағалы қағаздарына және "Самұрық-Қазына" ұлттық әл-ауқат қоры" акционерлік қоғамы шығарған борыштық бағалы қағаздарға таралмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z62" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       35. Қазақстан Республикасының екінші деңгейдегі банкінің, екінші деңгейдегі банк болып табылмайтын Қазақстан Республикасы ұйымының және Қазақстан Республикасының резиденті емес эмитентінің меншікті капиталының төмендеуі нәтижесінде Тізбенің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3214,68 +3285,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>24-тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес есептелген мәндер сәйкес келмеген жағдайда, Қор осы сәйкессіздіктің фактісі мен себептері туралы 1 (бір) жұмыс күні ішінде жоғарыда көрсетілген оқиға басталған күннен бастап 4 (төрт) ай ішінде оны жою жөніндегі іс-шаралар жоспарын қоса бере отырып уәкілетті органға хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z63" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36. Қорға қатысы жоқ себептер нәтижесінде Тізбенің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3330,50 +3385,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>26-тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес есептелген мәндер сәйкес келмеген жағдайда, Қор осы сәйкессіздіктің фактісі мен себептері туралы 1 (бір) жұмыс күні ішінде жоғарыда көрсетілген оқиға басталған күннен бастап 2 (екі) ай ішінде оны жою жөніндегі іс-шаралар жоспарын қоса бере отырып уәкілетті органға хабарлайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="60"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3491,68 +3547,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>әдістемесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z65" w:id="50"/>
+    <w:bookmarkStart w:name="z65" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ерікті жинақтаушы зейнетақы қоры үшін пруденциялық нормативтердің мәндерін есептеу кестесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -3622,143 +3678,263 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Көрсеткіштің атауы</w:t>
+              <w:t>Көрсеткіштің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Баланс бойынша сомасы</w:t>
+              <w:t xml:space="preserve">Баланс </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Есепке алынатын көлем (пайызбен)</w:t>
+              <w:t>Есепке</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алынатын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көлем</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пайызбен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11489,503 +11665,402 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қаулыға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z67" w:id="51"/>
+    <w:bookmarkStart w:name="z67" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Күші жойылды деп танылатын Қазақстан Республикасының кейбір нормативтік құқықтық актілерінің, сондай-ақ Қазақстан Республикасы нормативтік құқықтық актілерінің жекелеген құрылымдық элементтерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z68" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Ерікті жинақтаушы зейнетақы қорлары үшін пруденциялық нормативтердің тізбесін, олардың нормативтік мәндерін, есептеу әдістемесін бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2013 жылғы 27 тамыздағы № 236 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқық актілерді мемлекеттік тіркеу тізілімінде № 8794 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z69" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне қаржы ұйымдарының қызметін пруденциялық реттеу мәселелері бойынша өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2014 жылғы 16 шілдедегі № 152 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқық актілерді мемлекеттік тіркеу тізілімінде № 9732 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z70" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне қор биржасы бағалы қағаздарының ресми тізімі мәселелері бойынша өзгерістер енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2014 жылғы 24 желтоқсандағы № 244 қаулысымен (Нормативтік құқық актілерді мемлекеттік тіркеу тізілімінде № 10339 болып тіркелген) бекітілген Қор биржасы бағалы қағаздарының ресми тізімі мәселелері бойынша Қазақстан Республикасының өзгерістер енгізілетін нормативтік құқықтық актілері тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z71" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Эмитенттерге және олардың қор биржасында айналысқа жіберілетін бағалы қағаздарына, сондай-ақ қор биржасы ресми тізімінің жекелеген санаттарына қойылатын талаптарды бекіту және Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне бағалы қағаздар нарығын реттеу мәселелері бойынша өзгерістер енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2017 жылғы 27 наурыздағы № 54 қаулысымен (Нормативтік құқық актілерді мемлекеттік тіркеу тізілімінде № 15175 болып тіркелген) бекітілген Өзгерістер енгізілетін бағалы қағаздар нарығын реттеу мәселелері бойынша Қазақстан Республикасының нормативтік құқықтық актілері тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z72" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне қаржы нарығын реттеу мәселелері бойынша өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 10 қыркүйектегі № 151 қаулысымен (Нормативтік құқық актілерді мемлекеттік тіркеу тізілімінде № 19369 болып тіркелген) бекітілген Қазақстан Республикасының қаржы нарығын реттеу мәселелері бойынша өзгерістер мен толықтырулар енгізілетін нормативтік құқықтық актілері тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z73" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне пруденциялық реттеу мәселелері бойынша өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 28 қарашадағы № 214 қаулысымен (Нормативтік құқық актілерді мемлекеттік тіркеу тізілімінде № 19688 болып тіркелген) бекітілген Қазақстан Республикасының пруденциялық реттеу мәселелері бойынша өзгерістер мен толықтырулар енгізілетін нормативтік құқықтық актілері тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z74" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне бағалы қағаздар нарығы субъектілерінің қызметін реттеу мәселелері бойынша өзгерістер енгізу туралы Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2022 жылғы 14 ақпандағы № 5 қаулысымен (Нормативтік құқық актілерді мемлекеттік тіркеу тізілімінде № 26863 болып тіркелген) бекітілген Қазақстан Республикасының бағалы қағаздар нарығы субъектілерінің қызметін реттеу мәселелері бойынша өзгерістер енгізілетін нормативтік құқықтық актілері тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -12311,31 +12386,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>