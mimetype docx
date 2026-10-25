--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0a1879d" w14:textId="0a1879d">
+    <w:p w14:paraId="c779076" w14:textId="c779076">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1282,50 +1282,112 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес кепілдік берілген өтеудің талап етілмеген сомасы келіп түскен күні, сондай-ақ зейнетақы жинақтары ИПБ-нің сенімгерлік басқаруына аударылған күні;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЕЖЗҚ-ға – бастапқы ерікті зейнетақы жарнасы немесе БЖЗҚ-дан және (немесе) ЕЖЗҚ-дан аударылған ерікті зейнетақы жинақтарының сомасы түскен күні.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармаққа орыс тілінде өзгеріс енгізілді, қазақ тіліндегі мәтін өзгермейді - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 07.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z38" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Бұрын жабылған жеке зейнетақы шотын қайта ашу тәртібі БЖЗҚ-ның және (немесе) ЕЖЗҚ-ның ішкі құжаттарында айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z39" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1748,50 +1810,112 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Теңгемен және (немесе) шетел валютасымен төлемдердің және (немесе) зейнетақы жинақтары аударымдарының және (немесе) өзге сомалардың қайтарылуын есепке алу үшін салымшыға (зейнетақы төлемдерін алушыға) жеке атаулы шот болып табылатын, теңгемен және (немесе) шетел валютасымен төлемдерді және (немесе) зейнетақы жинақтары аударымдарының және (немесе) өзге сомалардың қайтарылуы түскен күні БЖЗҚ-да немесе ЕЖЗҚ-да ашылатын кредиторлық берешек шоты ашылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кредиторлық берешек шоттарындағы сомаларды есепке алу бойынша операциялардың тізбесі мен оларды жүргізу тәртібі БЖЗҚ және (немесе) ЕЖЗҚ ішкі құжаттарында айқындалады.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармаққа орыс тілінде өзгеріс енгізілді, қазақ тіліндегі мәтін өзгермейді - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 07.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z31" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Зейнетақы жинақтарының талап етілмеген сомаларын БЖЗҚ және (немесе) ЕЖЗҚ осы соманы алушы немесе оның мұрагері (мұрагерлері) талап еткенге дейін есептен шығармауға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z32" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1823,91 +1947,173 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БЖЗҚ Қағидалардың 19-тармағының бірінші бөлігінде көрсетілген салымшыларды (зейнетақы төлемдерін алушыларды) сәйкестендіруді мынадай тәртіппен жүзеге асырады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z34" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      1) сәйкестендірілмеген салымшылардың (зейнетақы төлемдерін алушылардың) деректемелерін салымшылардың (зейнетақы төлемдерін алушылардың) БЖЗҚ ақпараттық жүйесіндегі деректемелерімен фонетикалық іздеу (айтылуы бойынша ұқсас), сондай-ақ тектерін, аттарын және әкелерінің аттарын қазақ және орыс тілдерінде жазған кезде транслитерация белгісін ескере отырып, салыстырып тексеру жүргізіледі; </w:t>
+        <w:t>
+      1) сәйкестендірілмеген салымшылардың (зейнетақы төлемдерін алушылардың) деректемелерін салымшылардың (зейнетақы төлемдерін алушылардың) БЖЗҚ цифрлық жүйесіндегі деректемелерімен фонетикалық іздеу (айтылуы бойынша ұқсас), сондай-ақ тектерін, аттарын және әкелерінің аттарын қазақ және орыс тілдерінде жазған кезде транслитерация белгісін ескере отырып, салыстырып тексеру жүргізіледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z35" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) салымшылардың (зейнетақы төлемдерін алушылардың) деректемелерін (тегі, аты, әкесінің аты, туған күні) деректемелерін "Жеке тұлғалар" мемлекеттік дерекқорымен, оның ішінде жеке сәйкестендіру нөмірінің бар-жоғына қатысты салыстырып тексеру жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Деректемелері қате салымшылар (зейнетақы төлемдерін алушылар) сәйкестендірілген жағдайда, БЖЗҚ оларды "Жеке тұлғалар" мемлекеттік дерекқорына сәйкес келтіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармаққа өзгерістер енгізілді - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 03.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 07.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3413,55 +3619,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>