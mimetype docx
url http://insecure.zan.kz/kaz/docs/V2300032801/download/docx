--- v0 (2025-12-23)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="44cb737" w14:textId="44cb737">
+    <w:p w14:paraId="0a1879d" w14:textId="0a1879d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1011,127 +1011,187 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. ЖЗШ ашуға негіздеме мыналар болып табылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      міндетті зейнетақы жарналарын және міндетті кәсіптік зейнетақы жарналарын есепке алу үшін – Қазақстан Республикасының Үкіметі айқындайтын тәртіппен міндетті зейнетақы жарналарын, міндетті кәсіптік зейнетақы жарналарын немесе өсімпұлдарды аударған кезде БЖЗҚ-ға міндетті зейнетақы жарналарын, міндетті кәсіптік зейнетақы жарналарын төлеу жөніндегі агенттер (бұдан әрі – агент) ұсынатын, "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамынан (бұдан әрі – Мемлекеттік корпорация) БЖЗҚ-ға келіп түскен жеке тұлғалардың тізімдері;</w:t>
+      міндетті зейнетақы жарналарын және міндетті кәсіптік зейнетақы жарналарын есепке алу үшін - Қазақстан Республикасының Үкіметі айқындайтын тәртіппен міндетті зейнетақы жарналарын, міндетті кәсіптік зейнетақы жарналарын немесе өсімпұлдарды аударған кезде БЖЗҚ-ға міндетті зейнетақы жарналарын, міндетті кәсіптік зейнетақы жарналарын төлеу жөніндегі агенттер (бұдан әрі - агент) ұсынатын, "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамынан (бұдан әрі - Мемлекеттік корпорация) БЖЗҚ-ға келіп түскен жеке тұлғалардың тізімдері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ерікті зейнетақы жарналарын есепке алу үшін – </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес БЖЗҚ және депозиттерге міндетті кепілдік беруді жүзеге асыратын ұйым арасында жасалған келісімде белгіленген тәртіппен және мерзімде БЖЗҚ-қа және (немесе) ЕЖЗҚ-қа түскен, жеке тұлға (ерікті зейнетақы жарналарының салымшысы) өзінің пайдасына не үшінші тұлғаның (зейнетақы төлемдерін алушының) пайдасына аударған ерікті зейнетақы жарнасының бастапқы сомасы немесе ерікті зейнетақы жарналарын төлеу жөніндегі агенттер ерікті зейнетақы жарналарын аударған кезде БЖЗҚ-ға ұсынатын жеке тұлғалардың тізімдері немесе ерікті зейнетақы жарналары аударылған жеке тұлғаның (зейнетақы төлемдерін алушының) ЕЖЗҚ-тан және (немесе) БЖЗҚ-тан аударған ерікті зейнетақы жинақтарының сомасы не БЖЗҚ-қа "Қазақстан Республикасының екінші деңгейдегі банктерінде орналастырылған депозиттерге міндетті кепілдік беру туралы" Қазақстан Республикасының </w:t>
+      ерікті зейнетақы жарналарын есепке алу үшін - Заңға сәйкес БЖЗҚ және депозиттерге міндетті кепілдік беруді жүзеге асыратын ұйым арасында жасалған келісімде белгіленген тәртіппен және мерзімде БЖЗҚ-қа және (немесе) ЕЖЗҚ-қа түскен, жеке тұлға (ерікті зейнетақы жарналарының салымшысы) өзінің пайдасына не үшінші тұлғаның (зейнетақы төлемдерін алушының) пайдасына аударған ерікті зейнетақы жарнасының бастапқы сомасы немесе ерікті зейнетақы жарналарын төлеу жөніндегі агенттер ерікті зейнетақы жарналарын аударған кезде БЖЗҚ-ға ұсынатын жеке тұлғалардың тізімдері немесе ерікті зейнетақы жарналары аударылған жеке тұлғаның (зейнетақы төлемдерін алушының) ЕЖЗҚ-тан және (немесе) БЖЗҚ-тан аударған ерікті зейнетақы жинақтарының сомасы не БЖЗҚ-қа "Қазақстан Республикасының екінші деңгейдегі банктерінде орналастырылған депозиттерге міндетті кепілдік беру туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Заң) сәйкес депозиттерге міндетті кепілдік беруді жүзеге асыратын ұйымнан түскен талап етілмеген кепілдік берілген өтем сомасы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Міндетті зейнетақы жарналары салымшысының, міндетті кәсіби зейнетақы жарналары, ерікті зейнетақы жарналары аударылған жеке тұлғалардың ЖЗШ құрамында ИПБ сенімгерлік басқаруына берілген міндетті зейнетақы жарналарын, міндетті кәсіптік зейнетақы жарналарын, ерікті зейнетақы жарналарын есепке алуға арналған қосалқы шот ашу үшін негіздеме БЖЗҚ мен ИПБ арасында жасалған зейнетақы активтерін сенімгерлік басқару туралы шартқа сәйкес зейнетақы жинақтарының келіп түскен бастапқы сомасы болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қосалқы шоттар инвестициялық портфельді қалыптастыру өлшемшарттары бойынша жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. БЖЗҚ және ЕЖЗҚ бір мезгілде салымшылардың (зейнетақы төлемдерін алушылардың) ЖЗШ-ын электрондық нысанда тіркеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
@@ -3353,55 +3413,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3727,31 +3787,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>