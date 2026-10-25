--- v0 (2025-11-13)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="215aa92" w14:textId="215aa92">
+    <w:p w14:paraId="51f4d7a" w14:textId="51f4d7a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1006,150 +1006,150 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Жоғары және жоғары оқу орнынан кейінгі білім туралы құжаттарды тану </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (бұдан әрі – Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Мемлекеттік көрсетілетін қызметтер туралы заң) </w:t>
+      1. Осы Жоғары және жоғары оқу орнынан кейінгі білім туралы құжаттарды тану қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы Заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына, Қазақстан Республикасы Үкіметінің 2022 жылғы 19 тамыздағы № 580 қаулысымен бекітілген Қазақстан Республикасы Ғылым және жоғары білім министрлігі туралы ереженің 15-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>31) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес әзірленген және шетелдік білім беру ұйымдарында, оның ішінде олардың филиалдарында, сондай-ақ ғылыми орталықтар мен зертханаларда білім алған жеке адамдардың жоғары және жоғары білімнен кейінгі білім туралы құжаттарын тану тәртібін айқындайды.</w:t>
+        <w:t xml:space="preserve"> сәйкес әзірленген және шетелдік білім беру ұйымдарында, оның ішінде олардың филиалдарында, сондай-ақ ғылыми орталықтар мен зертханаларда білім алған жеке адамдардың жоғары және жоғары оқу орнынан кейінгі білім туралы құжаттарын тану тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 30.04.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 225</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің м.а. 12.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 383</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1168,51 +1168,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) аттестациялық іс – Қазақстан Республикасы азаматтарының, шетелдіктер мен азаматтығы жоқ адамдардың шетелде алған ғылыми дәреже беру туралы құжатты тану үшін жіберілетін құжаттар топтамасы;</w:t>
+      1) аттестаттау ісі – Қазақстан Республикасы азаматының, шетел азаматы мен азаматтығы жоқ адамның шетелде алған ғылыми дәреже беру туралы құжатын тану үшін жіберілетін құжаттар топтамасы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) білім туралы құжаттарды тану – бұл шетелдік білім беру ұйымдары, оның ішінде олардың филиалдары, сондай-ақ ғылыми орталықтар мен зертханалар берген білім туралы құжаттарды ресми растау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
@@ -1248,94 +1248,194 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) диссертация – философия докторы (PhD), бейіні бойынша доктор, ғылым кандидаты, ғылым докторы, хабилитацияланған доктор даярлау бойынша нақты мамандық/білім беру бағдарламасы бойынша шетелде қорғалған біліктілік ғылыми жұмысы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) сараптамалық бағалау – білім туралы шетелдік құжаттың ұлттық заңнаманы ескере отырып, оның иегерінің оқуын жалғастыруға және/немесе жұмысқа орналасуына қол жеткізу мақсатында академиялық және (немесе) кәсіби құқықтарын бере отырып, оның тең маңыздылығын ресми түрде белгілеу;</w:t>
+      5) сараптамалық бағалау – білім туралы шетелдік құжаттың Қазақстан Республикасының заңнамасын ескере отырып, оның иегерінің оқуын жалғастыруға және/немесе жұмысқа орналасуына қол жеткізу мақсатында академиялық және (немесе) кәсіби құқықтарын бере отырып, оның тең маңыздылығын ресми түрде белгілеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) философия докторы (РhD), бейіні бойынша доктор – ғылыми-педагогикалық бағыт немесе кәсіптік қызметтің тиісті саласы бойынша докторантура бағдарламасын меңгерген және Қазақстан Республикасында немесе одан тысқары жерде диссертация қорғаған адамдарға берілетін, Қазақстан Республикасының заңнамасында белгіленген тәртіппен танылған дәрежелер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) цифрлық құжаттар сервисі – "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторға бекітіп берілген және ақпараттандыру объектілерінен алынған мәліметтер негізінде қалыптастырылған электрондық түрдегі құжаттарды көрсетуге және пайдалануға арналған объектісі.</w:t>
+      7) цифрлық құжаттар сервисі – "цифрлық үкіметтің" цифрлық инфрақұрылымының операторға бекітіп берілген және цифрлық объектілерінен алынған мәліметтер негізінде қалыптастырылған цифрлық түрдегі құжаттарды көрсетуге және пайдалануға арналған объектісі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) интернатура – клиникалық практикаға рұқсат алу үшін білім алушыларды базалық жоғары медициналық білім беру шеңберінде клиникалық мамандықтар бойынша даярлау нысаны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгерістер енгізілді  – ҚР Ғылым және жоғары білім министрінің м.а. 12.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 383</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 8) тармақшамен толықтырылды - ҚР Ғылым және жоғары білім министрінің м.а. 12.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 383</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Білім туралы құжаттарды тану жеке адамдарға (бұдан әрі – көрсетілетін қызметті алушы) қатысты жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1365,95 +1465,219 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Білім туралы құжаттарды тану туралы шешімді көрсетілетін қызметті беруші қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      5. Көрсетілетін қызметті беруші Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы заңның 5-бабы 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсету мониторингінің цифрлық жүйесіне мемлекеттік қызметті көрсету сатысы туралы мәліметтерді енгізуді қамтамасыз етеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      5. Көрсетілетін қызметті беруші Мемлекеттік көрсетілетін қызметтер туралы Заңының 5-бабы </w:t>
-[...29 lines deleted...]
-      </w:pPr>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда – ҚР Ғылым және жоғары білім министрінің м.а. 12.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 383</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Қазақстан Республикасының ғылым және жоғары білім беру саласындағы уәкілетті органы 3 (үш) жұмыс күні ішінде Қағидаларға енгізілген өзгерістер мен толықтырулар туралы көрсетілетін қызметті берушілерге, "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамына (бұдан әрі – Мемлекеттік корпорация), "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылым операторына, сондай-ақ Бірыңғай байланыс орталығына хабарлайды.</w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Қазақстан Республикасының ғылым және жоғары білім беру саласындағы уәкілетті органы 3 (үш) жұмыс күні ішінде Қағидаларға енгізілген өзгерістер мен толықтырулар туралы көрсетілетін қызметті берушілерге, "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамына (бұдан әрі – Мемлекеттік корпорация), "цифрлық үкіметтің" операторына, сондай-ақ Бірыңғай байланыс орталығына хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда – ҚР Ғылым және жоғары білім министрінің м.а. 12.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 383</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Жоғары және жоғары оқу орнынан кейінгі білім туралы құжаттарды тану тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1482,71 +1706,91 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. Мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы көрсетілетін қызметті берушіге Қағидаларға </w:t>
+      7. Мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы көрсетілетін қызметті берушіге мемлекеттік көрсетілетін қызметке қойылатын Негізгі талаптар тізбесінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасында көрсетілген құжаттарды қоса бере отырып, Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес мемлекеттік көрсетілетін қызметіне қойылатын Негізгі талаптар тізбесінің 8-тармағының 1) тармақшасында көрсетілген құжаттарды қоса бере отырып, Қағидаларға 1-қосымшаға сәйкес нысан бойынша өтінішті "электрондық үкімет" веб-порталы (бұдан әрі – портал) арқылы не Мемлекеттік корпорация арқылы жібереді.</w:t>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішті "цифрлық үкімет" веб-порталы (бұдан әрі – портал) арқылы не Мемлекеттік корпорация арқылы жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті алушы Мемлекеттік корпорация арқылы мемлекеттік қызметті алуға жүгінген кезде Мемлекеттік корпорацияның қызметкері құжаттарды қабылдауды жүзеге асырады және көрсетілетін қызметті алушыға тиісті құжаттардың қабылданғаны туралы қолхат береді, көрсетілетін қызметті алушы құжаттардың толық емес топтамасын, сондай-ақ қолданылу мерзімі өткен құжаттарды ұсынған кезде құжаттарды қабылдаудан бас тартады және Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1562,50 +1806,112 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қолхат береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш портал арқылы жіберілген кезде көрсетілетін қызметті берушінің кеңсе қызметкері келіп түскен күні өтінішті тіркейді және оны басшының жетекшілік ететін орынбасарына қайта жібереді, ол жауапты қызметкерді 1 (бір) жұмыс күні ішінде айқындайды. Құжаттар топтамасы толық жіберілмеген жағдайда көрсетілетін қызметті берушінің жауапты қызметкері көрсетілетін қызметті алушының өтінішін қабылдаудан/одан әрі қараудан бас тартады. Өтініштер мен құжаттарды қабылдау күні мемлекеттік қызмет көрсету мерзіміне кірмейді.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармаққа өзгеріс енгізілді  – ҚР Ғылым және жоғары білім министрінің м.а. 12.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 383</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Мемлекеттік көрсетілетін қызметіне қойылатын негізгі талаптардың тізбесі (бұдан әрі – Негізгі талаптардың тізбесі), оның ішінде процестің сипаттамаларын, нысанын, мазмұны мен нәтижесін, сондай-ақ мемлекеттік көрсетілетін қызметтің ерекшеліктерін ескере отырып, өзге де мәліметтер Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1752,111 +2058,193 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) көрсетілетін қызметті берушінің кеңсе қызметкері келіп түскен күні өтінішті тіркейді және оны басшының жетекшілік ететін орынбасарына жолдайды, ол бір жұмыс күні ішінде жауапты қызметкерді айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) көрсетілетін қызметті берушінің жауапты қызметкері 8 (сегіз) жұмыс күні ішінде Қазақстан Республикасының аумағында заңдық күші бар білім туралы құжаттарды тану мәселелері бойынша халықаралық шарттарға (келісімдерге) сәйкес білім туралы құжаттарды тану рәсімін жүргізеді;</w:t>
+      2) көрсетілетін қызметті берушінің жауапты қызметкері 8 (сегіз) жұмыс күні ішінде Қазақстан Республикасының аумағында заңдық күші бар білім туралы құжаттарды тану мәселелері бойынша халықаралық шарттарға (келісімдерге) сәйкес білім туралы құжаттарды тану рәсімін жүргізеді, шетелдік деректер базасында құжат туралы мәліметтер болмаған кезде білім туралы құжатты берген білім беру ұйымында білім беру қызметін жүзеге асыру құқығының болу фактісін растауды алу мақсатында берген елдің тану мәселелері бойынша уәкілетті органына ресми сұрау салуды жібереді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z23" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Діни білім туралы құжаттар келіп түскен кезде көрсетілетін қызметті берушінің жауапты қызметкері тиісті саланың мамандарын тартады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z24" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Халықаралық шарттар болмаған кезде білім туралы құжаттың Қазақстан Республикасы заңнамасының талаптарына сәйкестігін сараптамалық бағалау жолымен тану рәсімін жүргізеді, қажет болған жағдайда тиісті салалардың мамандарын тартады.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z33" w:id="31"/>
+      Халықаралық шарттар болмаған кезде, сондай-ақ медициналық, фармацевтикалық және педагогикалық мамандық бойынша құжаттар түскен кезде білім туралы құжаттың Қазақстан Республикасы заңнамасының талаптарына сәйкестігін сараптамалық бағалау жолымен тану рәсімін жүргізеді, қажет болған кезде тиісті салалардың мамандарын тартады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) көрсетілетін қызметті берушінің жауапты қызметкері тану/сараптамалық бағалау негізінде 2 (екі) жұмыс күні ішінде білім туралы құжатты тану туралы бұйрық шығарады не Негізгі талаптар тізбесінің 9-тармағына сәйкес мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап беріледі;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="32"/>
+      2-1) Шетелдік білім беру ұйымдарында, ғылыми орталықтарда, зертханаларда кадрлар даярлаудың медициналық, фармацевтикалық бағыттары бойынша, оның ішінде интернатурадан өту туралы алынған білім туралы құжаттар мынадай тәртіппен танылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      егер білім туралы құжат заңдастырылмаған немесе апостиль қойылмаған болса, білім туралы құжаттың түпнұсқалығын белгілеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z28" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      білім туралы құжат берген білім беру ұйымында (ғылыми орталықта, зертханада) оны беру сәтінде тиісті білім беру қызметін жүзеге асыру құқығының болуын белгілеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z29" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      денсаулық сақтау саласындағы уәкілетті орган ұсынған санынан бейінді сарапшыларды тарта отырып, білім деңгейін бағалау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z33" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көрсетілетін қызметті берушінің жауапты қызметкері тану/сараптамалық бағалау негізінде 2 (екі) жұмыс күні ішінде білім туралы құжатты тану туралы бұйрық шығарады не Негізгі талаптар тізбесінің 11-тармағына сәйкес мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап беріледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z34" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) білім туралы құжатты тану туралы бұйрықтың негізінде 2 (екі) жұмыс күні ішінде Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1871,359 +2259,503 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> немесе </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> сәйкес нысаны бойынша білім туралы құжатты тану туралы куәлік ресімделеді</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z35" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) мемлекеттік қызметті көрсету нәтижесі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       портал арқылы жүгінген кезде білім туралы құжатты тану туралы электрондық куәлік электрондық цифрлық қолтаңбамен қол қойылған электрондық құжат нысанындағы сенімхаттың электрондық көшірмесі негізінде көрсетілетін қызметті алушының немесе уәкілетті өкілдің "жеке кабинетіне" жіберіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорация арқылы жүгінген кезде жауапты құрылымдық бөлімшенің жауапты қызметкері ілеспе хат дайындайды және білім туралы құжатты тану туралы куәлікті Мемлекеттік корпорацияға жібереді. Бұл ретте, көрсетілетін қызметті беруші Мемлекеттік көрсетілетін қызмет нәтижесін Мемлекеттік корпорацияға мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін бір тәуліктен кешіктірмей жеткізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармаққа өзгерістер енгізілді  – ҚР Ғылым және жоғары білім министрінің м.а. 12.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 383</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 2-1) тармақшамен толықтырылды – ҚР Ғылым және жоғары білім министрінің м.а. 12.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 383</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Көрсетілетін қызметті берушіге заңдастырылмаған немесе апостильденбеген білім туралы құжаттарды тануға арналған құжаттардың толық топтамасы портал не Мемлекеттік корпорация арқылы келіп түскен кезде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z37" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) көрсетілетін қызметті берушінің кеңсе қызметкері келіп түскен күні өтінішті тіркейді және оны басшының жетекшілік ететін орынбасарына жолдайды, ол бір жұмыс күні ішінде жауапты қызметкерді айқындайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z38" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) көрсетілетін қызметті берушінің жауапты қызметкері өтініш келіп түскен сәттен бастап 1 (бір) жұмыс күні ішінде білім туралы құжатты беру фактісін және білім туралы құжатты берген білім беру ұйымында білім беру қызметін жүзеге асыру құқығының болуын растауды алу мақсатында шетелдік білім беру ұйымына, ғылыми орталыққа немесе зертханаға ресми сұрау салу жібереді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z39" w:id="37"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z39" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) көрсетілетін қызметті берушінің жауапты қызметкері ресми сұрау салу жіберілген сәттен бастап жауапты күту барысында Қазақстан Республикасының аумағында заң күші бар білім туралы құжаттарды тану мәселелері бойынша халықаралық шарттарға (келісімдерге) сәйкес білім туралы құжаттарды тану рәсімін жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Діни білім туралы құжаттар келіп түскен кезде көрсетілетін қызметті берушінің жауапты қызметкері тиісті саланың мамандарын тартады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Халықаралық шарттар болмаған кезде білім туралы құжаттың Қазақстан Республикасы заңнамасының талаптарына сәйкестігін сараптамалық бағалау жолымен тану рәсімін жүргізеді, қажет болған жағдайда тиісті салалардың мамандарын тартады;</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="38"/>
+      Халықаралық шарттар болмаған кезде, сондай-ақ медициналық, фармацевтикалық және педагогикалық мамандықтар бойынша құжаттар түскен кезде, Қағидалардың 12-тармағында көзделген жағдайларды қоспағанда, білім туралы құжаттың Қазақстан Республикасы заңнамасының талаптарына сәйкестігін сараптамалық бағалау жолымен тану рәсімін жүргізеді, қажет болған кезде тиісті салалардың мамандарын тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) егер білім беру ұйымы, ғылыми орталық немесе білім туралы құжат берген зертхана 20 (жиырма) жұмыс күні ішінде көрсетілетін қызметті берушінің ресми сұрау салуына (электрондық пошта немесе ресми түрде) жауап бермесе, көрсетілетін қызметті берушінің жауапты қызметкері 2 (екі) жұмыс күні ішінде құжаттарды қайтару туралы дәлелді жауапты ресімдейді;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z41" w:id="39"/>
+      4) егер білім беру ұйымы, ғылыми орталық немесе білім туралы құжат берген зертхана 20 (жиырма) жұмыс күні ішінде көрсетілетін қызметті берушінің ресми сұрау салуына (электрондық пошта немесе ресми түрде) жауап бермесе, Негізгі талаптар тізбесінің 11-тармағына сәйкес көрсетілетін қызметті берушінің жауапты қызметкері 2 (екі) жұмыс күні ішінде құжаттарды қайтару туралы дәлелді жауапты ресімдейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z37" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) көрсетілетін қызметті берушінің жауапты қызметкерінің тану/сараптамалық бағалау негізінде оң жауап алған жағдайда 2 (екі) жұмыс күні ішінде білім туралы құжатты тану туралы бұйрық шығарылады не Негізгі талаптар тізбесінің 9-тармағына сәйкес мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап беріледі;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z42" w:id="40"/>
+      5) көрсетілетін қызметті берушінің жауапты қызметкерінің тану/сараптамалық бағалау негізінде оң жауабы алынған кезде 2 (екі) жұмыс күні ішінде білім туралы құжатты тану туралы бұйрық шығарылады не Негізгі талаптар тізбесінің 11-тармағына сәйкес мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап беріледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z42" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) білім туралы құжатты тану туралы бұйрықтың негізінде 2 (екі) жұмыс күні ішінде Қағидаларға 4 немесе 5-қосымшаға сәйкес нысан бойынша білім туралы құжатты тану туралы куәлік ресімделеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z43" w:id="41"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z43" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) мемлекеттік қызметті көрсету нәтижесі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       портал арқылы жүгінген кезде білім туралы құжатты тану туралы электрондық куәлік электрондық цифрлық қолтаңбамен қол қойылған электрондық құжат нысанындағы сенімхаттың электрондық көшірмесі негізінде көрсетілетін қызметті алушының немесе уәкілетті өкілдің "жеке кабинетіне" жіберіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорация арқылы жүгінген кезде жауапты құрылымдық бөлімшенің жауапты қызметкері ілеспе хат дайындайды және білім туралы құжатты тану туралы куәлікті Мемлекеттік корпорацияға жібереді. Бұл ретте, көрсетілетін қызметті беруші Мемлекеттік көрсетілетін қызмет нәтижесін Мемлекеттік корпорацияға мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін бір тәуліктен кешіктірмей жеткізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармаққа өзгерістер енгізілді  – ҚР Ғылым және жоғары білім министрінің м.а. 12.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 383</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Үш халықаралық академиялық рейтингке және олардың екеуінің немесе одан да көбінің алғашқы 250 (екі жүз елу) позицияларының қатарына кіретін: (әлемнің үздік университеттерінің әлемдік рейтингісі Квакарелли Саймондс (QS World University Rankings, КьюЭс Ворлд Юниверсити Ранкинг), әлем университеттерінің академиялық рейтингісі (Academic Ranking of World Universities, Академик Ранкинг оф Ворлд Юниверситиес), Таймс (Times Higher Education World University Rankings, Таймс Хайер Едукейшн Ворлд Юниверсити Ранкинг) басылымының нұсқасы бойынша әлемнің үздік университеттерінің рейтингісіне енгізілген жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында (бұдан әрі – ЖЖОКБҰ) алған білім туралы құжаттары білім туралы құжаттың түпнұсқалығын анықтау арқылы ғана танылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың бірінші бөлігінде көрсетілген ЖЖОКБҰ-ның білімі туралы құжаттар беру сәтінде білім туралы құжаттың түпнұсқалығын белгілеу жолымен ғана танылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2298,190 +2830,190 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="43"/>
+    <w:bookmarkStart w:name="z45" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Білім туралы құжаттарды тану рәсімінен мынадай адамдар өтпейді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z141" w:id="44"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z141" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Болашақ" халықаралық стипендиясының иегерлері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z142" w:id="45"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z142" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) танудан босататын мынадай құжаттарға және (немесе) халықаралық шарттарға (келісімдерге) қол қойған елдердің білім беру ұйымдарының білімі туралы құжаттардың иегерлері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z143" w:id="46"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z143" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1) 1992 жылғы 15 мамырдағы Тәуелсіз Мемлекеттер Достастығының "Білім беру саласындағы ынтымақтастық туралы" келісімі (бұл ретте 1992 жылғы 15 мамырдан кейін ТМД-ға қатысушы елдердің білім беру ұйымдары берген білім туралы құжаттар белгіленген тәртіппен тану рәсімінен өтеді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z144" w:id="47"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z144" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-2) 2014 жылғы 29 мамырдағы Еуразиялық экономикалық одақ туралы шарты (мүше мемлекеттердің аумағында еңбек қызметін жүзеге асыратын еңбекші-мигранттарға қолданылады);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z145" w:id="48"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z145" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-3) 2017 жылғы 9 қарашадағы Қазақстан Республикасының Үкіметі мен Ресей Федерациясының Үкіметі арасындағы М.В. Ломоносов атындағы Мәскеу мемлекеттік университетінің Қазақстандық филиалының жұмыс істеуі туралы келісімі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z146" w:id="49"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z146" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасында халықаралық шарттар негізінде немесе ғылым және жоғары білім саласындағы уәкілетті органның шешімі бойынша әрекет ететін шетелдiк жоғары және (немесе) жоғары оқу орнынан кейiнгi бiлiм беру ұйымдары филиалдарының және шетелдiк оқу орындары берген жоғары және жоғары оқу орнынан кейінгі білім туралы құжаттардың иегерлері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2500,1700 +3032,2070 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="50"/>
+    <w:bookmarkStart w:name="z51" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Өзара тану туралы халықаралық шарттарға (келісімдерге) қол қойған елдердің білімі туралы құжаттар мынадай тәртіппен танылады:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z52" w:id="51"/>
+      14. Өзара тану туралы халықаралық шарттарға (келісімдерге) қол қойған елдердің білімі туралы құжаттар медициналық, фармацевтикалық және педагогикалық мамандықтары бар тұлғаларды қоспағанда, мынадай тәртіппен танылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z52" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Егер білім туралы құжат заңдастырылмаған немесе апостиль қойылмаған болса, білім туралы құжаттың түпнұсқалығын белгілеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z53" w:id="52"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z53" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) білім туралы құжат берген білім беру ұйымында (ғылыми орталықта, зертханада) оны беру сәтінде тиісті білім беру қызметін жүзеге асыру құқығының болуын белгілеу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өзара тану туралы халықаралық шарттарға (келісімдерге) қол қойған елдердің білімі туралы құжаттарды тану көрсетілетін қызметті берушінің Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша куәлік беруі негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="53"/>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Өзара тану туралы халықаралық шарттар (келісімдер) болмаған кезде білім туралы құжаттар мынадай тәртіппен сараптамалық бағалау жүргізе отырып танылады:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z55" w:id="54"/>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармаққа өзгеріс енгізілді  – ҚР Ғылым және жоғары білім министрінің м.а. 12.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 383</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Өзара тану туралы халықаралық шарттар (келісімдер) болмаған кезде, оның ішінде педагогика бағытындағы білім туралы құжаттар мынадай тәртіппен сараптамалық бағалау жүргізіле отырып танылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z55" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) егер білім туралы құжат заңдастырылмаған немесе апостиль қойылмаған болса, білім туралы құжаттың түпнұсқалығын белгілеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z56" w:id="55"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z56" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) білім туралы құжат берген білім беру ұйымында (ғылыми орталықта, зертханада) оны беру сәтінде тиісті білім беру қызметін жүзеге асыру құқығының болуын белгілеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z57" w:id="56"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z57" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Білім және (немесе) біліктілік деңгейін бағалау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z58" w:id="57"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z58" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) оқу кезеңдерін бағалау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z59" w:id="58"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z59" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) оқыту мерзімдері мен нысанын бағалау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z60" w:id="59"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z60" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) осы құжат берілген мемлекетте білім туралы құжатты иеленушіге берілетін академиялық және (немесе) кәсіптік құқықтардың Қазақстан Республикасында белгіленген үлгідегі білім туралы тиісті құжаттарға берілетін құқықтарға тең екендігін айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z61" w:id="60"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z61" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) қосымша білімнің болуын айқындау (білім беру деңгейінде, оқу кезеңдерінде, оқыту мерзімдері мен нысанындағы айырмашылықтар анықталған кезде);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z62" w:id="61"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z62" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) мамандық немесе білім беру бағдарламасы бойынша практикалық дағдылар мен жұмыс тәжірибесінің болуын айқындау (білім беру деңгейінде, оқу кезеңдерінде, оқыту мерзімдері мен нысанында айырмашылықтар анықталған кезде).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z63" w:id="62"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгеріс енгізілді  – ҚР Ғылым және жоғары білім министрінің м.а. 12.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 383</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Сараптамалық бағалау жүргізу және білім беру деңгейіндегі, оқыту кезеңдеріндегі, оқыту мерзімдері мен нысанындағы айырмашылықтарды анықтау кезінде білім туралы құжатты тану қосымша білім алуды және оқуды, мәлімделген мамандық немесе білім беру бағдарламасы бойынша 5 жылдан астам практикалық дағдылар мен жұмыс тәжірибесінің болуын растайтын құжаттарды ескере отырып жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер шетелдiк бiлiм беру ұйымы, ғылыми орталық немесе зертханалар берген бiлiм туралы құжатта Қазақстан Республикасының бiлiм беру деңгейлерi бойынша кадрлар даярлау бағыттарының немесе бiлiктiлiктердiң, мамандықтардың сыныптауыштарында жоқ бiлiктiлiктер көрсетiлген жағдайда, білім беру мазмұны оқытудың тиісті саласы немесе біліктілік, мамандық бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="63"/>
+    <w:bookmarkStart w:name="z64" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Білім туралы құжаттарды тану рәсімінің нәтижелері бойынша көрсетілетін қызметті беруші төмендегі шешімдердің бірін қабылдайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z65" w:id="64"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z65" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қағидаларға 14-тармағында көрсетілген құжаттар санаты үшін оқуды жалғастыруға және (немесе) жұмысқа орналасуға құқық бере отырып, ұсынылған құжат бойынша білім туралы құжатқа сәйкес білім туралы құжатты тану туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z66" w:id="65"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z66" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қағидаларға 15-тармағында көрсетілген құжаттар санаты үшін оқуды жалғастыруға және (немесе) жұмысқа орналасуға құқық бере отырып, тиісті білім деңгейі/дәрежесі, мамандығы немесе кадрлар даярлау бағыты, біліктілігі бойынша білімі туралы құжатты тану туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z67" w:id="66"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z67" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Негізгі талаптар тізбесінің 9-тармағында көзделген мемлекеттік қызметті көрсетуден бас тарту үшін негіздер болған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ көрсетілетін қызметті алушының алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты, орны мен тәсілі туралы хабарлайды. Хабарлама (Хабарлама) ұялы байланыстың абоненттік нөмірі бойынша немесе электрондық мекен-жай бойынша не хабарламаны немесе шақыруды тіркеуді қамтамасыз ететін өзге де байланыс құралдарын пайдалана отырып мәтіндік хабарламамен жіберіледі.</w:t>
-[...8 lines deleted...]
-      </w:pPr>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">18. Алып тасталды  – ҚР Ғылым және жоғары білім министрінің м.а. 12.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 383</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тыңдау туралы хабарлама дәлелді бас тарту туралы шешім қабылданғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі.</w:t>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z69" w:id="68"/>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Тану туралы куәлік, білімі туралы құжаттарды қайтару немесе мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап Мемлекеттік корпорация арқылы көрсетілетін қызметті алушыға немесе нотариалды куәландырылған сенімхат бойынша үшінші тұлғаға беріледі не көрсетілетін қызметті берушінің басшысының немесе уәкілетті тұлғасының электрондық цифрлық қолтаңбамен (бұдан әрі – ЭЦҚ) қойылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z70" w:id="69"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z70" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Ғылыми дәреже беру туралы құжаттарды тану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z71" w:id="70"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z71" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20. Қазақстан Республикасы азаматтарының, шетелдіктердің және азаматтығы жоқ адамдардың шетелде алған ғылыми дәреже беру туралы құжаттарды тану рәсімі екі кезеңде жүргізіледі:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z72" w:id="71"/>
+      20. Қазақстан Республикасы азаматының, шетел азаматы мен азаматтығы жоқ адамның шетелде алған ғылыми дәреже беру туралы құжаттарын тану рәсімі екі кезеңде жүргізіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z72" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) дәреже беру туралы құжаттың түпнұсқалығын анықтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z73" w:id="72"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z73" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) диссертация және ғылыми мақалалар сараптамасы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z74" w:id="73"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 20-тармаққа өзгеріс енгізілді  – ҚР Ғылым және жоғары білім министрінің м.а. 12.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 383</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Қағидалардың 20-тармағының 2) тармақшасында көрсетілген диссертациялар мен ғылыми жарияланымдарға сараптама жүргізу кезеңі келесі адамдардың санаттары үшін жүргізілмейді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z75" w:id="74"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z75" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) диссертация қорғаған үш халықаралық академиялық рейтингтің (әлемнің үздік университеттерінің әлемдік рейтингісі Квакарелли Саймондс (QS World University Rankings, КьюЭс Ворлд Юниверсити Ранкинг), әлем университеттерінің академиялық рейтингісі (Academic Ranking of World Universities, Академик Ранкинг оф Ворлд Юниверситиес), Таймс (Times Higher Education World University Rankings, Таймс Хайер Едукейшн Ворлд Юниверсити Ранкинг) бірінің алғашқы 250 (екі жүз елу) позициясының қатарына кіретін жоғары және (немесе) ЖЖОКБҰ-да диссертация қорғаған адамдар үшін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z76" w:id="75"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z76" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "Болашақ" халықаралық стипендиясын иеленушілерге оқу үшін ұсынылатын ұйымдардың тізіміне енгізілген ЖЖОКБҰ-да, ғылыми орталықтарда, зертханаларда диссертация қорғаған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z77" w:id="76"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z77" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) еңбек көші-қон шеңберінде ЖЖОКБҰ-мен шақырылған шетел азаматтары үшін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z78" w:id="77"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z78" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Қазақстан Республикасы Қорғаныс министрлігі, Ұлттық қауіпсіздік органдары, Қазақстан Республикасы Ішкі істер министрлігі және Қазақстан Республикасы Бас прокуратурасы ғылыми және ғылыми-педагогикалық кадрлар даярлау бағдарламалары бойынша оқытуға жіберілген адамдар, сондай-ақ мемлекеттік құпияларды қамтитын диссертация қорғаған адамдар үшін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z79" w:id="78"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z79" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) шетелдік өнер ұйымдарында орындаушылық өнердің жоғары дәрежесі үшін екінші деңгейдегі магистр немесе философия докторы (PhD), бейіні бойынша доктор дипломдарын алған адамдар үшін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z80" w:id="79"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z80" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) хабилитацияланған доктор (Dr.Habil) дипломын алған адамдар үшін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z81" w:id="80"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z81" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Аспирантураның, докторантураның кәсіптік білім беру бағдарламалары бойынша оқуға жіберілген "Болашақ" халықаралық стипендиясының иегерлері ғылыми дәреже беру туралы құжаттарды тану рәсімінен өтпейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z82" w:id="81"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z82" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23. Қажетті құжаттардың тізбесі, сондай-ақ мемлекеттік қызметті көрсету ерекшеліктері ескерілген өзге де мәліметтер Негізгі талаптар тізбесінің 8-тармағының 2) тармақшасында көрсетілген.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z83" w:id="82"/>
+      23. Қажетті құжаттардың тізбесі, сондай-ақ мемлекеттік қызметті көрсету ерекшеліктері ескерілген өзге де мәліметтер Негізгі талаптар тізбесінің 10-тармағында көрсетілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда – ҚР Ғылым және жоғары білім министрінің м.а. 12.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 383</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z83" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Көрсетілетін қызметті берушіге портал не Мемлекеттік корпорация арқылы Қағидалардың 21-тармағында көрсетілген ғылыми дәрежелері туралы заңдастырылған немесе апостиль қойылған құжаттарды тану үшін құжаттардың толық топтамасы келіп түскен кезде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z84" w:id="83"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z84" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) көрсетілетін қызметті берушінің кеңсе қызметкері келіп түскен күні өтінішті тіркейді және оны басшының жетекшілік ететін орынбасарына жолдайды, ол бір жұмыс күні ішінде жауапты қызметкерді айқындайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z85" w:id="84"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z85" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) көрсетілетін қызметті берушінің жауапты қызметкерінің оң қорытындысы негізінде 2 (екі) жұмыс күні ішінде білімі туралы құжатты тану туралы бұйрық шығарылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z86" w:id="85"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z86" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) бұйрық негізінде 2 (екі) жұмыс күні ішінде Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша шетелдік ғылыми дәреже беру туралы құжатты тану туралы куәлік беріледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z87" w:id="86"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z87" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мемлекеттік қызметті көрсету нәтижесі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       портал арқылы жүгінген кезде электрондық цифрлық қолтаңбамен қол қойылған ғылыми дәреже беру туралы құжатты тану туралы электрондық анықтама көрсетілетін қызметті алушының немесе уәкілетті өкілдің электрондық құжат нысанындағы сенімхаттың электрондық көшірмесі негізінде "жеке кабинетіне" жіберіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорация арқылы жүгінген кезде жауапты құрылымдық бөлімшенің жауапты қызметкері ілеспе хат дайындайды және білімі туралы құжатты тану туралы куәлікті Мемлекеттік корпорацияға жібереді. Бұл ретте көрсетілетін қызметті беруші мемлекеттік қызмет көрсету мерзімінің аяқталуына бір күннен кешіктірмей мемлекеттік көрсетілетін қызмет нәтижесін Мемлекеттік корпорацияға жеткізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="87"/>
+    <w:bookmarkStart w:name="z88" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Көрсетілетін қызметті берушіге портал не Мемлекеттік корпорация арқылы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>21-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген ғылыми дәрежелері туралы заңдастырылмаған немесе апостильденбеген құжаттарды тану үшін құжаттардың толық топтамасы келіп түскен кезде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z89" w:id="88"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z89" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) көрсетілетін қызметті берушінің кеңсе қызметкері келіп түскен күні өтінішті тіркейді және оны басшының жетекшілік ететін орынбасарына жолдайды, ол бір жұмыс күні ішінде жауапты қызметкерді айқындайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z90" w:id="89"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z90" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) көрсетілетін қызметті алушы көрсетілетін қызметті берушінің жауапты қызметкері өтініш келіп түскен күннен бастап 1 (бір) жұмыс күні ішінде берілген білімі туралы құжат бойынша шетелдік деректер базасы арқылы білімі туралы құжаттарды беру фактісін белгілейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z91" w:id="90"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z91" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) шетелдік дерекқорда құжат туралы мәліметтер болмаған жағдайда көрсетілетін қызметті берушінің жауапты қызметкері 1 (бір) жұмыс күні ішінде ғылыми дәреже беру туралы құжатты беру фактісін растау және ғылыми дәреже беру туралы құжатты берген ұйымда білім беру қызметін жүзеге асыру құқығының барын анықтау үшін шетелдік білім беру ұйымына, уәкілетті органға ресми сұрау салу жолдайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z92" w:id="91"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z92" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) білім туралы құжатты берген білім беру ұйымы, ғылыми орталық немесе зертхана көрсетілетін қызметті берушінің ресми сұрау салуына 22 (жиырма екі) жұмыс күні ішінде жауапты (электрондық пошта арқылы немесе ресми түрде) ұсынбаған жағдайда, көрсетілетін қызметті берушінің жауапты қызметкері көрсетілетін қызметті беруші 2 (екі) жұмыс күні ішінде құжаттарды қайтару туралы дәлелді жауапты ресімдейді;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z93" w:id="92"/>
+      4) білім туралы құжатты берген білім беру ұйымы, ғылыми орталық немесе зертхана көрсетілетін қызметті берушінің ресми сұрау салуына (электрондық пошта арқылы не ресми түрде) 22 (жиырма екі) жұмыс күні ішінде жауап ұсынбаған жағдайда, көрсетілетін қызметті берушінің жауапты қызметкері Негізгі талаптар тізбесінің 11-тармағына сәйкес мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауапты 2 (екі) жұмыс күні ішінде ресімдейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z93" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) көрсетілетін қызметті берушінің жауапты қызметкерінің оң қорытындысы негізінде 2 (екі) жұмыс күні ішінде білімі туралы құжатты тану туралы бұйрық шығарылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z94" w:id="93"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z94" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) бұйрық негізінде 2 (екі) жұмыс күні ішінде Қағидаларға 6-қосымшаға сәйкес нысан бойынша шетелдік білімі туралы құжатты тану туралы электрондық куәлік беріледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z95" w:id="94"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z95" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) мемлекеттік қызметті көрсету нәтижесі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       портал арқылы жүгінген кезде электрондық цифрлық қолтаңбамен қол қойылған ғылыми дәреже беру туралы құжатты тану туралы электрондық анықтама көрсетілетін қызметті алушының немесе уәкілетті өкілдің электрондық құжат нысанындағы сенімхаттың электрондық көшірмесі негізінде "жеке кабинетіне" жіберіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорация арқылы жүгінген кезде жауапты құрылымдық бөлімшенің жауапты қызметкері ілеспе хат дайындайды және ғылыми дәреже беру туралы құжатты тану туралы куәлікті Мемлекеттік корпорацияға жібереді. Бұл ретте көрсетілетін қызметті беруші мемлекеттік қызмет көрсету мерзімінің аяқталуына бір күннен кешіктірмей мемлекеттік көрсетілетін қызмет нәтижесін Мемлекеттік корпорацияға жеткізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z96" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 25-тармаққа өзгеріс енгізілді  – ҚР Ғылым және жоғары білім министрінің м.а. 12.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 383</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z96" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Көрсетілетін қызметті берушіге портал не Мемлекеттік корпорация арқылы Қағидалардың 21-тармағында көрсетілмеген ғылыми дәрежелері туралы заңдастырылған немесе апостиль қойылған құжаттарды тану үшін құжаттардың толық топтамасы келіп түскен кезде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z97" w:id="96"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z97" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) көрсетілетін қызметті берушінің кеңсе қызметкері келіп түскен күні өтінішті тіркейді және оны басшының жетекшілік ететін орынбасарына жолдайды, ол бір жұмыс күні ішінде жауапты қызметкерді айқындайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z98" w:id="97"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z98" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) көрсетілетін қызметті алушы құжаттардың толық топтамасын тапсырған кезде көрсетілетін қызметті берушінің жауапты қызметкері 2 (екі) жұмыс күні ішінде көрсетілетін қызметті алушының аттестаттау ісін Қазақстан Республикасы Ғылым және жоғары білім министрлігі Ғылым және жоғары білім саласындағы сапаны қамтамасыз ету комитетінің Сараптамалық кеңесіне сараптамаға жібереді (бұдан әрі – Сараптамалық кеңес).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z99" w:id="98"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z99" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) диссертацияны Сараптамалық кеңесте қарау мерзімі 48 (қырық сегіз) жұмыс күнінен аспайды. Сараптама Қазақстан Республикасы Білім және ғылым министрінің 2011 жылғы 31 наурыздағы № 127 бұйрығымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6951 болып тіркелген) Ғылыми дәреже беру қағидаларының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өткізіледі (бұдан әрі – Ғылыми дәрежелер беру қағидалары);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z100" w:id="99"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z100" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Сараптамалық кеңестің қорытындысы көрсетілетін қызметті берушіге Сараптамалық кеңес отырысы өткен күннен бастап 3 (үш) жұмыс күні ішінде жіберіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z101" w:id="100"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z101" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Сараптамалық кеңестің қорытындысы негізінде көрсетілетін қызметті беруші 2 (екі) жұмыс күні ішінде мемлекеттік қызметті көрсетуден тану туралы бұйрық не Негізгі талаптар тізбесінің 9-тармағына сәйкес бас тарту туралы дәлелді жауап береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z102" w:id="101"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z102" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) көрсетілетін қызметті беруші 2 (екі) жұмыс күні ішінде Сараптамалық кеңестің оң шешімі негізінде Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша ғылыми дәреже беру туралы шетелдік құжатты тану туралы куәлікті рәсімдейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z103" w:id="102"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z103" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) мемлекеттік қызметті көрсету нәтижесі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       портал арқылы жүгінген кезде электрондық цифрлық қолтаңбамен қол қойылған ғылыми дәреже беру туралы құжатты тану туралы электрондық анықтама көрсетілетін қызметті алушының немесе уәкілетті өкілдің электрондық құжат нысанындағы сенімхаттың электрондық көшірмесі негізінде "жеке кабинетіне" жіберіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорация арқылы жүгінген кезде жауапты құрылымдық бөлімшенің жауапты қызметкері ілеспе хат дайындайды және ғылыми дәреже беру туралы құжатты тану туралы куәлікті Мемлекеттік корпорацияға жібереді. Бұл ретте көрсетілетін қызметті беруші мемлекеттік қызмет көрсету мерзімінің аяқталуына бір күннен кешіктірмей мемлекеттік көрсетілетін қызмет нәтижесін Мемлекеттік корпорацияға жеткізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z104" w:id="103"/>
+    <w:bookmarkStart w:name="z104" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Көрсетілетін қызметті берушіге портал не Мемлекеттік корпорация арқылы Қағидалардың 21-тармағында көрсетілмеген ғылыми дәрежелері туралы заңдастырылмаған немесе апостиль қойылмаған құжаттарды тану үшін құжаттардың толық топтамасы келіп түскен кезде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z105" w:id="104"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z105" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) көрсетілетін қызметті берушінің кеңсе қызметкері келіп түскен күні өтінішті тіркейді және оны басшының жетекшілік ететін орынбасарына жолдайды, ол бір жұмыс күні ішінде жауапты қызметкерді айқындайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z106" w:id="105"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z106" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) көрсетілетін қызметті алушы құжаттар топтамасын толық тапсырған кезде көрсетілетін қызметті берушінің жауапты қызметкері өтініш келіп түскен күннен бастап 1 (бір) жұмыс күні ішінде берілген білімі туралы құжат бойынша шетелдік деректер базасы арқылы білімі туралы құжаттарды беру фактісін белгілейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z107" w:id="106"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z107" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) шетелдік дерекқорда құжат туралы мәліметтер болмаған жағдайда көрсетілетін қызметті беруші 1 (бір) жұмыс күні ішінде білімі туралы құжатты беру фактісін растау және білім туралы құжатты берген ұйымда білім беру қызметін жүзеге асыру құқығының барын анықтау үшін шетелдік білім беру ұйымына, уәкілетті органға ресми сұрау салу жолдайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Білім туралы құжатты берген білім беру ұйымы, ғылыми орталық немесе зертхана көрсетілетін қызметті берушінің ресми сұрау салуына 14 (он төрт) жұмыс күні ішінде жауапты (электрондық пошта арқылы немесе ресми түрде) ұсынбаған жағдайда, көрсетілетін қызметті берушінің жауапты қызметкері көрсетілетін қызметті беруші 2 (екі) жұмыс күні ішінде құжаттарды қайтару туралы дәлелді жауапты ресімдейді;</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z108" w:id="107"/>
+      Егер ғылыми дәреженің берілгені туралы құжатты берген білім беру ұйымы, ғылыми орталық немесе зертхана көрсетілетін қызметті берушінің ресми сұрау салуына (электрондық пошта арқылы не ресми түрде) 14 (он төрт) жұмыс күні ішінде жауап ұсынбаған жағдайда, көрсетілетін қызметті берушінің жауапты қызметкері Негізгі талаптар тізбесінің 11-тармағына сәйкес мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауапты 2 (екі) жұмыс күні ішінде ресімдейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z108" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) көрсетілетін қызметті берушінің жауапты қызметкері оң жауап алғаннан кейін 1 (бір) жұмыс күні ішінде көрсетілетін қызметті алушының аттестаттау ісін Сараптамалық кеңеске сараптамаға жолдайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z109" w:id="108"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z109" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) диссертацияны Сараптамалық кеңесте қарау мерзімі 48 (қырық сегіз) жұмыс күнінен аспайды. Бұл ретте Ғылыми дәреже беру қағидаларының 18-тармағына сәйкес сараптама жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z110" w:id="109"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z110" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Сараптамалық кеңестің қорытындысы көрсетілетін қызметті берушіге Сараптамалық кеңес отырысы өткен күннен бастап 3 (үш) жұмыс күні ішінде жіберіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z111" w:id="110"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z111" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) Сараптамалық кеңестің қорытындысы негізінде көрсетілетін қызметті беруші 2 (екі) жұмыс күні ішінде мемлекеттік қызметті көрсетуді тану туралы бұйрық немесе Негізгі талаптар тізбесінің 9-тармағына сәйкес бас тарту туралы дәлелді жауап береді;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z112" w:id="111"/>
+      7) Сараптамалық кеңестің қорытындысы негізінде көрсетілетін қызметті беруші 2 (екі) жұмыс күні ішінде ғылыми дәреженің берілгені туралы құжатты тану туралы бұйрық не Негізгі талаптар тізбесінің 11-тармағына сәйкес мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап шығарады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z112" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) көрсетілетін қызметті беруші 2 (екі) жұмыс күні ішінде Сараптамалық кеңестің оң шешімі негізінде ғылыми дәреже тану туралы құжатты мойындайды және Қағидаларға 6-қосымшаға сәйкес нысан бойынша ғылыми дәреже беру туралы шетелдік құжатты тану туралы куәлік рәсімдейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z113" w:id="112"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z113" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) мемлекеттік қызметті көрсету нәтижесі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       портал арқылы жүгінген кезде электрондық цифрлық қолтаңбамен қол қойылған ғылыми дәреже беру туралы құжатты тану туралы электрондық анықтама көрсетілетін қызметті алушының немесе уәкілетті өкілдің электрондық құжат нысанындағы сенімхаттың электрондық көшірмесі негізінде "жеке кабинетіне" жіберіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорация арқылы жүгінген кезде жауапты құрылымдық бөлімшенің жауапты қызметкері ілеспе хат дайындайды және ғылыми дәреже беру туралы құжатты тану туралы куәлікті Мемлекеттік корпорацияға жібереді. Бұл ретте көрсетілетін қызметті беруші мемлекеттік қызмет көрсету мерзімінің аяқталуына бір күннен кешіктірмей мемлекеттік көрсетілетін қызмет нәтижесін Мемлекеттік корпорацияға жеткізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z114" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 27-тармаққа өзгерістер енгізілді  – ҚР Ғылым және жоғары білім министрінің м.а. 12.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 383</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z114" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Тану туралы куәлік не мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап Мемлекеттік корпорация арқылы көрсетілетін қызметті алушының жеке өзіне немесе нотариаттық куәландырылған сенімхат бойынша үшінші тұлғаға беріледі не көрсетілетін қызметті беруші басшысының немесе уәкілетті адамының ЭЦҚ қойылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z115" w:id="114"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z115" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Көрсетілетін қызметті алушы Сараптамалық кеңестің теріс шешімі негізінде қабылданған мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауаппен келіспеген кезде, көрсетілетін қызметті алушы көрсетілетін қызметті берушіге еркін нысанда апелляциялық өтініш береді. Апелляциялық өтініш танудан бас тартуды алған күннен бастап күнтізбелік 90 (тоқсан) күн ішінде беріледі. Апелляциялық өтініш Дәрежелерді беру қағидаларының 28 және 29-тармақтарында көрсетілген тәртіппен қаралады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4212,530 +5114,784 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z116" w:id="115"/>
+    <w:bookmarkStart w:name="z116" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Жоғары және (немесе) жоғары оқу орнынан кейінгі білім туралы құжаттарды тану туралы куәліктердің телнұсқаларын беру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z117" w:id="116"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z117" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Тегі, аты немесе әкесінің аты (бар болған жағдайда) өзгерген, білімі туралы құжатты тану туралы куәлік жоғалған, бүлінген жағдайда тану туралы куәліктің телнұсқасы (бұдан әрі – телнұсқа) беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z118" w:id="117"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z118" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      31. Телнұсқаны алу үшін көрсетілетін қызметті алушы көрсетілетін қызметті берушіге Мемлекеттік корпорация немесе портал арқылы Негізгі талаптар тізбесінің 8-тармағының 3) тармақшасында көрсетілген құжаттарды қоса бере отырып, Қағидаларға </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z119" w:id="118"/>
+      31. Телнұсқаны алу үшін көрсетілетін қызметті алушы Мемлекеттік корпорация немесе портал арқылы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішті Негізгі талаптар тізбесінің 10-тармағында көрсетілген құжаттарды қоса бере отырып, көрсетілетін қызмет берушіге жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 31-тармақ жаңа редакцияда – ҚР Ғылым және жоғары білім министрінің м.а. 12.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 383</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z119" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Берілген куәлік бланкісінің оң жақ жоғары бұрышына "Телнұсқа" деген жазу жазылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z120" w:id="119"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z120" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Көрсетілетін қызметті берушіге білім туралы құжаттардың тану туралы куәліктеріне телнұсқаларын беруге арналған құжаттардың толық топтамасы портал не Мемлекеттік корпорация арқылы келіп түскен кезде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z121" w:id="120"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z121" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) көрсетілетін қызметті берушінің кеңсе қызметкері келіп түскен күні өтінішті тіркейді және оны басшының жетекшілік ететін орынбасарына жолдайды, ол бір жұмыс күні ішінде жауапты қызметкерді айқындайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z122" w:id="121"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z122" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) құрылымдық бөлімшенің қызметкері 3 (үш) жұмыс күні ішінде тану туралы куәлікті беру фактісін растайды және оны көрсетілетін қызметті берушінің жауапты қызметкеріне жолдайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z123" w:id="122"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z123" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) көрсетілетін қызметті берушінің жауапты қызметкері 2 (екі) жұмыс күні ішінде білім туралы құжатты тану туралы куәліктің телнұсқасын немесе мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауапты ресімдейді;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z124" w:id="123"/>
+      3) Негізгі талаптар тізбесінің 11-тармағына сәйкес көрсетілетін қызметті берушінің жауапты қызметкері 2 (екі) жұмыс күні ішінде білім туралы құжатты тану туралы куәліктің телнұсқасын немесе мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауапты ресімдейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z58" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) көрсетілетін қызметті берушінің басшысы 1 (бір) жұмыс күні ішінде білім туралы құжатты тану туралы куәліктің телнұсқасына немесе Негізгі талаптар тізбесінің 9-тармағына сәйкес бас тарту туралы дәлелді жауапқа қол қояды;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z125" w:id="124"/>
+      4) көрсетілетін қызметті берушінің басшысы 1 (бір) жұмыс күні ішінде білім туралы құжатты тану туралы куәліктің телнұсқасына немесе Негізгі талаптар тізбесінің 11-тармағына сәйкес мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауапқа қол қояды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z125" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) мемлекеттік қызметті көрсету нәтижесі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       портал арқылы жүгінген кезде білім туралы құжатты тану туралы электрондық куәліктің телнұсқасы электрондық цифрлық қолтаңбамен қол қойылған электрондық құжат нысанындағы сенімхаттың электрондық көшірмесі негізінде көрсетілетін қызметті алушының немесе уәкілетті өкілдің "жеке кабинетіне" жіберіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорация арқылы жүгінген кезде жауапты құрылымдық бөлімшенің жауапты қызметкері ілеспе хат дайындайды және білім туралы құжатты тану туралы куәліктің телнұсқасын Мемлекеттік корпорацияға жібереді. Бұл ретте, көрсетілетін қызметті беруші Мемлекеттік көрсетілетін қызмет нәтижесін Мемлекеттік корпорацияға мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін бір тәуліктен кешіктірмей жеткізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z126" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 33-тармаққа өзгеріс енгізілді  – ҚР Ғылым және жоғары білім министрінің м.а. 12.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 383</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z126" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4 тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) олардың лауазымды адамдарының, мемлекеттік корпорацияның және (немесе) олардың қызметкерлерінің шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z127" w:id="126"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z127" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      34. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешіміне, әрекетіне (әрекетсіздігіне) шағым Қазақстан Республикасының </w:t>
-[...9 lines deleted...]
-        <w:t>Әкімшілік рәсімдік-процестік кодексіне</w:t>
+      34. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешіміне, әрекетіне (әрекетсіздігіне) шағым Қазақстан Республикасының Әкімшілік рәсімдік-процестік </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті беруші басшысының атына, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға берілуі мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z61" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы заңның 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z62" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы заңның 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес ол тіркелген күннен бастап 15 (он бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z63" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік корпорация арқылы қызмет көрсету кезінде Мемлекеттік корпорация қызметкерлерінің әрекетіне (әрекетсіздігіне) шағым Мемлекеттік корпорация басшысының атына не цифрландыру саласындағы уәкілетті органға беріледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z64" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көрсетілген мемлекеттік қызмет нәтижелерімен келіспеген жағдайда, көрсетілетін қызметті алушы Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>91-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нормаларына сәйкес әкімшілік (сотқа дейінгі) тәртіппен әкімшілік әрекетке (әрекетсіздікке) шағым жасауға, сондай-ақ Қазақстан Республикасының заңнамасында белгіленген тәртіппен сотқа жүгінуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Заңның 25-бабының </w:t>
-[...27 lines deleted...]
-      </w:pPr>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 34-тармақ жаңа редакцияда – ҚР Ғылым және жоғары білім министрінің м.а. 12.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 383</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы Заңның 25-бабының 2-тармағына сәйкес ол тіркелген күннен бастап 15 (он бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z128" w:id="127"/>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z128" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Шағым әкімшілік актісіне, әкімшілік әрекетіне (әрекетсіздігіне) шағым жасалатын әкімшілік органға, лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік актісіне, әкімшілік әрекетіне (әрекетсіздігіне) шағым жасалатын әкімшілік орган, лауазымды адам шағым келіп түскен күннен бастап үш жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте әкімшілік актісіне, әкімшілік әрекетіне (әрекетсіздігіне) шағым жасалатын әкімшілік орган, лауазымды адам, егер ол үш жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын қолайлы әкімшілік акт қабылдаса, әкімшілік әрекет жасаса, шағымды қарайтын органға шағымды жібермеуге құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z129" w:id="128"/>
+    <w:bookmarkStart w:name="z129" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Егер заңда өзгеше көзделмесе, сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4769,51 +5925,77 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Білім туралы құжаттарды</w:t>
+              <w:t>Жоғары және жоғары</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оқу орнынан кейінгі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>білім туралы құжаттарды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тану қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4938,64 +6120,64 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ғылым және жоғары білім</w:t>
+              <w:t>Ғылым және жоғары</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>министрлігінің</w:t>
+              <w:t>білім министрлігінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Жоғары білім беруді</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5029,297 +6211,401 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мемлекеттік кәсіпорны</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>________________________</w:t>
+              <w:t>______________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>______________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>(Тегі, аты, әкесінің аты</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(бар болған жағдайда) *</w:t>
+              <w:t>(ол болған жағдайда) *</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>________________________</w:t>
+              <w:t>______________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Азаматтығы: *____________</w:t>
+              <w:t>______________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Азаматтығы:</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>* _____________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>*_______________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жеке басын растайтын құжаты</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(паспорт/жеке куәлік):</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>*_______________________</w:t>
+              <w:t>*_____________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>_____________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>(нөмірі, сериясы, күні</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>және кім бергені)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>________________________</w:t>
+              <w:t>_____________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>_____________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Тұрғылықты мекенжайы:</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>________________________</w:t>
+              <w:t>______________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>________________________</w:t>
+              <w:t>______________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>_______________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>(ел, облыс, қала, аудан, көше</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>атауы, үй және пәтер нөмрі)</w:t>
+              <w:t>атауы, үй және пәтер нөмірі)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Байланыс деректері*______</w:t>
+              <w:t xml:space="preserve">Байланыс </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>*Тел.:______________________</w:t>
+              <w:t>деректері*____________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>*Тел.:_________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>*Эл.пошта: ________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(ұялы, жұмыс/үй телефондары,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -5328,409 +6614,428 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жұмыс немесе оқу орны:</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>*_______________________</w:t>
+              <w:t>*_____________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>________________________</w:t>
+              <w:t>_____________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_____________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z131" w:id="129"/>
+    <w:bookmarkStart w:name="z76" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда – ҚР Ғылым және жоғары білім министрінің м.а. 12.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 383</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сізден білім туралы құжатты *_________________________________________</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+      Сізден білім туралы құжатты *___________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                (жұмысқа орналасу, оқуды жалғастыру)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_________________________________________ мақсатымен тануды өтінемін. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Білім туралы құжаттың түрі, сериясы және нөмірі*</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                    (диплом, аттестат, куәлік, сертификат)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кім берген*___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                  (білім беру ұйымының, ғылыми орталықтың, зертхананың, елдің толық атауы)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мамандық/бағыты бойынша*____________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                             (толық атауы) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Берілген біліктілік/ дәреже*_____________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                               (толық атауы) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Цифрлық жүйелерде қамтылған заңмен қорғалатын құпия мәліметтерді пайдалануға келісім </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>беремін. Ұсынылған құжаттар мен мәліметтердің  дұрыстығы үшін толық жауап беремін.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"___"______________20____жыл </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(жеке қолы) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>*- толтырылуы міндетті.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (жұмысқа орналасу, оқуды жалғастыру)</w:t>
-[...287 lines deleted...]
-      *- толтырылуы міндетті.</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5766,563 +7071,384 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Білім туралы құжаттарды</w:t>
+              <w:t>Жоғары және жоғары</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>оқу орнынан кейінгі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>білім туралы құжаттарды</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>тану қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
-            </w:r>
-[...245 lines deleted...]
-              <w:t>__________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z133" w:id="130"/>
+    <w:bookmarkStart w:name="z79" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құжаттарды қабылдаудан бас тарту туралы қолхат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
-[...21 lines deleted...]
-    </w:p>
+      Ескерту. 2-қосымша жаңа редакцияда – ҚР Ғылым және жоғары білім министрінің м.а. 12.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 383</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z80" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Жоқ құжаттардың атауы:  </w:t>
-[...161 lines deleted...]
-      мемлекеттік көрсетілетін қызметті алушының Т.А.Ә. (бар болған жағдайда)/қолы  </w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 20-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> басшылыққа ала отырып, "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы, Сіздің Қағидаларда көрсетілген тізбеге сәйкес құжаттардың толық топтамасын ұсынбаған, сондай-ақ қолданылу мерзімі өтіп кеткен құжаттарды ұсынған жағдайда, мемлекеттік қызмет көрсетуге құжаттарды қабылдаудан бас тартады, атап айтқанда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z81" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жоқ құжаттардың атауы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. _______________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. _______________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы қолхат әр тарапқа бір-бірден 2 данада жасалған.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация қызметкерінің Т.А.Ә. (ол болған жағдайда) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон: __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алдым: _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік көрсетілетін қызметті алушының Т.А.Ә. (ол болған жағдайда)/қолы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20_____жылғы "____" ______________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -6376,2336 +7502,1824 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Білім туралы құжаттарды</w:t>
+              <w:t>Жоғары және жоғары оқу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тану қағидаларына</w:t>
+              <w:t>орнынан кейінгі білім</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>туралы құжаттарды тану</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z84" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Жоғары және жоғары оқу орнынан кейінгі білім туралы құжаттарды тану" мемлекеттік қызметіне қойылатын негізгі талаптардың тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 3-қосымшаға өзгеріс енгізілді - ҚР Ғылым және жоғары білім министрінің 30.04.2025 </w:t>
+      Ескерту. 3-қосымша жаңа редакцияда – ҚР Ғылым және жоғары білім министрінің м.а. 12.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 225</w:t>
+        <w:t>№ 383</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
-[...16 lines deleted...]
-              <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мемлекеттік көрсетілетін қызмет атауы: "Жоғары және жоғары оқу орнынан кейінгі білім туралы құжаттарды тану"</w:t>
-[...91 lines deleted...]
-        </w:trPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік қызметтің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="3"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Жоғары және жоғары оқу орнынан кейінгі білім туралы құжаттарды тану"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Ғылым және жоғары білім министрлігінің "Жоғары білім беруді дамыту ұлттық орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны</w:t>
-[...7 lines deleted...]
-        </w:trPr>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+Мемлекеттік қызметтің кіші түрінің атауы (бар болса)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету тәртібі</w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="3"/>
+Жоғары және жоғары оқу орнынан кейінгі білім туралы құжаттарды тану</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоғары және жоғары оқу орнынан кейінгі білім туралы құжаттарды тану туралы куәліктердің телнұсқаларын беру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Барлық кіші түрлер үшін:</w:t>
-[...43 lines deleted...]
-        </w:trPr>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+Көрсетілетін қызметті берушінің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметтерді көрсету мерзімі</w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="3"/>
+Қазақстан Республикасы Ғылым және жоғары білім министрлігінің "Жоғары білім беруді дамыту ұлттық орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Білім туралы заңдастырылған немесе апостиль қойылған құжаттарды тану туралы өтінішті қарау мерзімі:</w:t>
-[...421 lines deleted...]
-        </w:trPr>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+Мемлекеттік қызметті және оның кіші түрлерін көрсету тәртібі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
-[...1 lines deleted...]
-          </w:p>
+Барлық кіші түрлер үшін:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронды түрінде (ішінара автоматтандырылған)/ Қағаз түрінде:</w:t>
-[...35 lines deleted...]
-"Жоғары және жоғары оқу орнынан кейінгі білім туралы құжаттарды тану туралы куәліктің телнұсқасын беру".</w:t>
+1) Мемлекеттік корпорация арқылы;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...2 lines deleted...]
-        </w:tc>
+2) "цифрлық үкімет" веб-порталы www.egov.kz. (бұдан әрі – портал) арқылы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметтер көрсету нәтижесі</w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="3"/>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижесі:</w:t>
-[...395 lines deleted...]
-            <w:vMerge w:val="restart"/>
+Мемлекеттік қызметті және оның кіші түрлерін көрсету мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...7 lines deleted...]
-            <w:vMerge w:val="restart"/>
+              <w:t xml:space="preserve">
+Жоғары және жоғары оқу орнынан кейінгі білім туралы заңдастырылған немесе апостиль қойылған құжаттарды тану туралы өтінішті қарау мерзімі: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушыдан мемлекеттік қызметтер көрсету кезінде өндіріп алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны жинау тәсілдері</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+- портал арқылы жүгінген кезде - 15 (он бес) жұмыс күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ п/п</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+- Мемлекеттік корпорация бөлімшелеріне жүгінген кезде - 25 (жиырма бес) жұмыс күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...6 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+              <w:t xml:space="preserve">
+Жоғары және жоғары оқу орнынан кейінгі білім туралы заңдастырылмаған және апостиль қойылмаған құжаттарды тану туралы өтінішті қарау мерзімі: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 бірліктің бағасы айлық есептік көрсеткіш мөлшерінде (АЕК)</w:t>
+- портал арқылы жүгінген кезде - 35 (отыз бес) жұмыс күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+- Мемлекеттік корпорация бөлімшелеріне жүгінген кезде - 45 (қырық бес) жұмыс күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жоғары және жоғары оқу орнынан кейінгі білім туралы құжаттарды тану</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+Жоғары және жоғары оқу орнынан кейінгі білім туралы құжаттарды тану қағидаларының (бұдан әрі – Қағидалар) 24-тармағында көрсетілген ғылыми дәрежелері туралы заңдастырылған немесе апостиль қойылған құжаттарды тану туралы өтінішті қарау мерзімі:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10 АЕК</w:t>
+- портал арқылы жүгінген кезде - 10 (он) жұмыс күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+- Мемлекеттік корпорация бөлімшелеріне жүгінген кезде - 15 (он бес) жұмыс күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шетелде диссертация қорғаған адамдардың құжаттарын тану</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+Қағидалардың 25-тармағында көрсетілген ғылыми дәрежелері туралы заңдастырылмаған немесе апостиль қойылмаған құжаттарды тану туралы өтінішті қарау мерзімі:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10 АЕК</w:t>
+- портал арқылы жүгінген кезде-35 (отыз бес) жұмыс күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+- Мемлекеттік корпорация бөлімшелеріне жүгінген кезде - 40 (қырық) жұмыс күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Білім туралы құжаттарды мойындау туралы куәліктің көшірмесін жасау/қалпына келтіру</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+Қағидалардың 26-тармағында көрсетілген ғылыми дәрежелері туралы заңдастырылған немесе апостиль қойылған құжаттарды тану туралы өтінішті қарау мерзімі:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 АЕК</w:t>
+- портал арқылы жүгінген кезде-60 (алпыс) жұмыс күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -8728,2128 +9342,9228 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-              </w:rPr>
               <w:t>
-Көрсетілетін қызметті беруші өтінімді қарастыруға қабылдаған жағдайда, төлем қайтарылмайды.</w:t>
+- Мемлекеттік корпорация бөлімшелеріне жүгінген кезде - 65 (алпыс бес) жұмыс күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+Қағидалардың 27-тармағында көрсетілген ғылыми дәрежелері туралы заңдастырылмаған немесе апостиль қойылмаған құжаттарды тану туралы өтінішті қарау мерзімі:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...2 lines deleted...]
-          </w:p>
+              <w:t>
+- портал арқылы жүгінген кезде - 77 (жетпіс жеті) жұмыс күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-              </w:rPr>
               <w:t>
-2) Мемлекеттік корпорацияда - дүйсенбіден жұмаға дейін сағат 9.00-ден 18.00-ға дейін үзіліссіз, Мемлекеттік корпорацияның халыққа қызмет көрсету бөлімдерінің кезекшілері дүйсенбіден жұмаға дейін сағат 9.00-ден 20.00-ге дейін және сенбі күні сағат 9.00-ден 13.00-ге дейін Қазақстан Республикасының Еңбек кодексіне сәйкес мереке және демалыс күндерінен басқа.</w:t>
-[...55 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген жағдайда өтініштерді қабылдау және мемлекеттік көрсетілетін қызметтерді көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+- Мемлекеттік корпорация бөлімшелеріне жүгінген кезде - 82 (сексен екі) жұмыс күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+Жоғары және жоғары оқу орнынан кейінгі білім туралы құжаттарды тану туралы куәліктердің телнұсқасын беру туралы өтінішті қарау мерзімі:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметтер көрсету үшін қажетті құжаттар тізімі</w:t>
-[...1 lines deleted...]
-          </w:p>
+Мемлекеттік корпорация бөлімшелеріне жүгінген кезде - 15 (он бес) жұмыс күні.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.Білім туралы құжатты тану туралы куәлікті алу үшін мынадай құжаттар ұсынылады:</w:t>
-[...1251 lines deleted...]
-Көрсетілетін қызметті алушының жеке басын куәландыратын құжаттар туралы мәліметтерді Мемлекеттік корпорация қызметкері "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
+Портал арқылы жүгінген кезде - 7 (жеті) жұмыс күні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+Құжаттар топтамасын Мемлекеттік корпорацияға тапсыру үшін күтудің рұқсат етілген ең ұзақ уақыты - 15 минут;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="3"/>
+Көрсетілетін қызметті алушыға Мемлекеттік корпорацияда қызмет көрсетудің рұқсат етілген ең ұзақ уақыты - 15 минуттан аспайды.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) дәйексіздігін анықтау;</w:t>
-[...189 lines deleted...]
-        </w:trPr>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+Мемлекеттік қызметті және оның кіші түрлерін көрсету нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметтерді, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы ұсыну ерекшеліктерін ескеретін өзге де талаптар</w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="3"/>
+Барлық кіші түрлері бойынша: Электрондық (ішінара цифрландырылған) /қағаз түрінде:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цифрлық құжаттар сервисі мобильдік қосымшада және пайдаланушылардың ақпараттық жүйелерінде авторизацияланған субъектілер үшін қолжетімді.</w:t>
-[...1 lines deleted...]
-          </w:p>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...2 lines deleted...]
-          </w:p>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін көрсету нәтижесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Заңнамада белгіленген тәртіпте өзіне-өзі қызмет көрсетуді, өз бетінше жүруді, бағдарлануды жүзеге асыру қабілеттерінен немесе мүмкіндігінен толық немесе жартылай айырылған көрсетілетін қызметті алушылардан мемлекеттік қызмет көрсету үшін құжаттарды қабылдауды Бірыңғай байланыс орталығы арқылы өтініш беру жолымен Мемлекеттік корпорация қызметкері тұрғылықты жеріне барып жүргізеді.</w:t>
-[...1 lines deleted...]
-          </w:p>
+Мемлекеттік қызмет көрсету нәтижесі:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтама қызметтерінің байланыс телефондары: 8 (7172) 28-75-27. Мемлекеттік қызмет көрсету мәселелері жөніндегі бірыңғай байланыс орталығы: 1414, 8-800-080-7777.</w:t>
+1) Мемлекеттік корпорацияға жүгінген кезде:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+– Қағидаларға 4, 5 және (немесе) 6-қосымшаларға сәйкес білім туралы құжаттарды тану туралы куәлік;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- Қағидаларға 4, 5 және (немесе) 6-қосымшаларға сәйкес білім туралы құжаттарды тану туралы куәліктің телнұсқасы;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- осы Тізбенің 11-тармағында көзделген жағдайларда және негіздер бойынша Мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) порталға жүгінген кезде:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+– Қағидаларға 4, 5 және (немесе) 6-қосымшаларға сәйкес білім туралы құжатты электрондық нысанда тану туралы куәлік;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- Қағидаларға 4, 5 және (немесе) 6-қосымшаларға сәйкес электрондық нысанда білім туралы құжаттарды тану туралы куәліктің телнұсқасы;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- осы Тізбенің 11-тармағында көзделген жағдайларда және негіздер бойынша Мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы мемлекеттік қызметті көрсету нәтижесіне қағаз жеткізгіште жүгінген кезде мемлекеттік қызметті көрсету нәтижесі қағаз нысанда ресімделеді, көрсетілетін қызметті берушінің басшысының немесе осыған уәкілеттік берілген адамның мөрімен және қолымен куәландырылады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Порталда мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті берушінің басшысының немесе уәкілетті тұлғасының ЭЦҚ қол қойылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" жіберіледі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету нәтижесін беру шарты:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- көрсетілетін қызметті алушыға құжаттарды беру көрсетілетін қызметті алушы немесе оның өкілі Мемлекеттік корпорация арқылы жеке куәлігін көрсеткен кезде жүзеге асырылады;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- порталда мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті берушінің уәкілетті тұлғасының ЭЦҚ қойылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" жіберіледі және сақталады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның мерзімінде талап етілмеген құжаттарды сақтау шарты:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы көрсетілген мерзімде мемлекеттік көрсетілетін қызмет нәтижесіне жүгінген кезде көрсетілетін қызметті беруші оларды көрсетілетін қызметті алушы алғанға дейін қабылдау орны бойынша сақтауды қамтамасыз етеді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік корпорация құжаттардың сақталуын бір ай бойы қамтамасыз етеді, содан кейін оларды көрсетілетін қызметті берушіге одан әрі сақтау үшін береді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы бір ай өткеннен кейін жүгінген кезде, Мемлекеттік корпорацияның сұрау салуы бойынша көрсетілетін қызметті беруші бір жұмыс күні ішінде дайын құжаттарды көрсетілетін қызметті алушыға беру үшін Мемлекеттік корпорацияға жібереді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметті көрсету нәтижесін ұсыну нысаны: электрондық (ішінара цифрландырылған) /қағаз түрінде. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушыдан мемлекеттік қызметтер көрсету кезінде өндіріп алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны жинау тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Қазақстан Республикасының резиденттері үшін төлем мөлшері:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+р/с№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызмет атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 бірліктің бағасы айлық есептік көрсеткіш мөлшерінде (АЕК)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоғары және жоғары оқу орнынан кейінгі білім туралы құжаттарды тану</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 АЕК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шетелде диссертация қорғаған адамдардың құжаттарын тану (ғылыми дәреже беру туралы құжат)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 АЕК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоғары және жоғары оқу орнынан кейінгі білім туралы құжаттарды тану туралы куәліктің телнұсқасын беру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 АЕК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Жеңілдікті төлем келесі санаттар үшін қарастырылуы мүмкін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) атаулы әлеуметтік көмек алушылар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) мүгедектігі бар адамдар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) көп балалы отбасылар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) жетім балалар және ата-анасының қамқорлығынсыз қалған балалар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) аз қамтылған отбасылардан шыққан адамдар; Қазақстан Республикасының заңнамасына сәйкес халықтың әлеуметтік осал топтарына жатқызылған өзге де санаттар:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+р/с</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызмет атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 бірліктің бағасы айлық есептік көрсеткіш мөлшерінде (АЕК)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоғары және жоғары оқу орнынан кейінгі білім туралы құжаттарды тану</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8 АЕК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шетелде диссертация қорғаған адамдардың құжаттарын тану (ғылыми дәреже беру туралы құжат)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8 АЕК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоғары және жоғары оқу орнынан кейінгі білім туралы құжаттарды тану туралы куәліктің телнұсқасын беру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 АЕК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Бейрезиденттер үшін төлем мөлшері:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+р/с №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызмет атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 бірліктің бағасы айлық есептік көрсеткіш мөлшерінде (АЕК)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоғары және жоғары оқу орнынан кейінгі білім туралы құжаттарды тану</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 АЕК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шетелде диссертация қорғаған адамдардың құжаттарын тану (ғылыми дәреже беру туралы құжат)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 АЕК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоғары және жоғары оқу орнынан кейінгі білім туралы құжаттарды тану туралы куәліктің телнұсқасын беру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8 АЕК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметті көрсету құнын "Мемлекеттік мүлік туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>146-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес айқындалып Мемлекеттік көрсетілетін қызмет құнын төлеу қолма-қол және қолма-қол ақшасыз нысанда екінші деңгейдегі банктер және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы жүзеге асырылады. Көрсетілетін қызметті беруші өтінімді қарастыруға қабылдаған жағдайда, төлем қайтарылмайды.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) Көрсетілетін қызметті беруші - Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі – Кодекс) сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс кестесіне сәйкес дүйсенбіден жұмаға дейін сағат 8.00-ден 17.30-ға дейін, сағат 12.00-ден 13.30-ға дейінгі түскі үзіліспен. Өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижелерін беру сағат 9.00-ден 17.00-ге дейін жүзеге асырылады;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Мемлекеттік корпорацияда - дүйсенбіден жұмаға дейін сағат 9.00-ден 18.00-ға дейін үзіліссіз, Мемлекеттік корпорацияның халыққа қызмет көрсету бөлімдерінің кезекшілері дүйсенбіден жұмаға дейін сағат 9.00-ден 20.00-ге дейін және сенбі күні сағат 9.00-ден 13.00-ге дейін Кодекске сәйкес мереке және демалыс күндерінен басқа.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қабылдау "электронды" кезек тәртібімен, жеделдетіп қызмет көрсетусіз, көрсетілетін қызметті алушының таңдауы бойынша жүзеге асырылады, портал арқылы кезекті броньдауға болады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Порталда - құжаттарды қабылдау жөндеу жұмыстарына байланысты техникалық үзілісті есептемегенде тәулік бойы жүзеге асады (көрсетілетін қызметті алушы Кодекске сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген жағдайда өтініштерді қабылдау және мемлекеттік көрсетілетін қызметтерді көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін көрсету үшін қызмет алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Білім туралы құжатты тану туралы куәлікті алу үшін мынадай құжаттар ұсынылады:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- Мемлекеттік корпорацияға жүгінген кезде:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) нотариус куәландырған сенімхат негізінде иеленушінің немесе уәкілетті өкілдің цифрлық құжаттар сервисі (жеке басын сәйкестендіру үшін) арқылы жеке басын куәландыратын және (немесе) электрондық құжат нысанындағы құжат;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Қағидаларға 1-қосымшаға сәйкес нысан бойынша білім туралы құжаттарды тану туралы өтініш;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) заңдастырылған немесе апостильденген білім туралы құжаттың және оған қосымшаның көшірмесі мөрдің аудармасын қоса алғанда, қазақ немес орыс тіліндегі нотариус куәландырған аудармасымен (егер құжат толығымен шет тілінде болса).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құқықтық көмек туралы халықаралық шартқа (келісімге) қатысушы елде білім туралы құжат берілген кезде, егер бұл шарт (келісім) білім туралы құжаттарды заңдастырудан және (немесе) апостильдеуден босатуды көздесе немесе мұндай шарт (келісім) болмаған жағдайда, білім туралы құжаттың және оған қосымшаның көшірмесі, сондай-ақ мөрді, мөртабанды аударуды қоса алғанда, қазақ немес орыс тіліндегі нотариус куәландырған аударма (егер құжат толығымен шет тілінде болса) ұсынылады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осы тармақта көрсетілген құжаттардың қазақ немесе орыс тілдеріне аударылуын куәландыруды Қазақстан Республикасының аумағындағы нотариус немесе құжат берілген елдегі Қазақстан Республикасының дипломатиялық қызмет органдары жүзеге асырады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тиісті мемлекеттік органдар шектеу іс-шараларын жүзеге асырған, төтенше жағдай енгізілген, белгілі бір аумақта әлеуметтік, табиғи және техногендік сипаттағы төтенше жағдайлар туындаған жағдайларда көрсетілетін қызметті алушы білім туралы құжаттың және оған қосымшаның көшірмесін, олардың қазақ немесе орыс тіліндегі нотариус куәландырған аудармаларымен бірге (егер құжат толығымен шет тілінде болса) мөрді, мөртабанды аударуды қоса алғанда ұсынады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Қазақстан Республикасының бейрезиденттері үшін – білім туралы құжат иесінің жеке басын куәландыратын құжаттың көшірмесі (қазақ немесе орыс тіліндегі нотариус куәландырған аудармасы бар).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) төлем туралы мәліметтер (сұрау салуға жауап болмаған кезде қайта жүгінген кезде талап етілмейді);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) егер білім туралы құжаттың иесі Қазақстан Республикасы Қорғаныс министрлігінің, Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің, Қазақстан Республикасы Ішкі істер министрлігінің жолдамасы бойынша оқудан өткен болса, бұйрықтың көшірмесі не тиісті ЖЖОКБҰ-ға жіберу туралы бұйрықтан үзінді көшірме қоса берілсін.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) күндізгі оқу нысаны бойынша алынған медициналық, фармацевтикалық немесе педагогикалық мамандық бойынша білімі туралы құжаттың иегері халықаралық академиялық рейтингтердің алғашқы 1000 позициясына кіретін ЖЖОКБҰ берген білім туралы құжаттарды қоспағанда, оқу кезеңінде білім беру бағдарламасын іске асыру орны бойынша оқу процесіне қатысуын растайды.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының жеке басын куәландыратын құжаттар туралы мәліметтерді Мемлекеттік корпорация қызметкері "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- портал арқылы жүгінген кезде:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Қағидаларға 1-қосымшаға сәйкес нысан бойынша білім туралы құжаттарды тану туралы өтініш;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) заңдастырылған немесе апостильденген білім туралы құжаттың және оған қосымшаның электрондық көшірмесі және мөрдің аудармасын қоса алғанда, қазақ немес орыс тіліндегі нотариус куәландырған аудармасымен (егер құжат толығымен шет тілінде болса).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құқықтық көмек туралы халықаралық шартқа (келісімге) қатысушы елде білім туралы құжат берілген кезде, егер бұл шарт (келісім) білім туралы құжаттарды заңдастырудан және (немесе) апостильдеуден босатуды көздесе немесе мұндай шарт (келісім) болмаған жағдайда, білім туралы құжаттың және оған қосымшаның электрондық көшірмесі, сондай-ақ мөрді, мөртабанды аударуды қоса алғанда, қазақ немес орыс тіліндегі нотариус куәландырған аударма (егер құжат толығымен шет тілінде болса) ұсынылады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осы тармақта көрсетілген құжаттардың қазақ немесе орыс тілдеріне аударылуын куәландыруды Қазақстан Республикасының аумағындағы нотариус немесе құжат берілген елдегі Қазақстан Республикасының дипломатиялық қызмет органдары жүзеге асырады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тиісті мемлекеттік органдар шектеу іс-шараларын жүзеге асырған, төтенше жағдай енгізілген, белгілі бір аумақта әлеуметтік, табиғи және техногендік сипаттағы төтенше жағдайлар туындаған жағдайларда көрсетілетін қызметті алушы білім туралы құжаттың және оған қосымшаның электрондық көшірмесін, олардың қазақ немес орыс тіліндегі нотариус куәландырған аудармаларымен бірге (егер құжат толығымен шет тілінде болса) мөрді, мөртабанды аударуды қоса алғанда ұсынады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Қазақстан Республикасының бейрезиденттері үшін – білім туралы құжат иесінің жеке басын куәландыратын құжаттың электрондық көшірмесі (қазақ немес орыс тіліндегі нотариус куәландырған аудармасы бар).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) төлем туралы мәліметтер (сұрау салуға жауап болмаған кезде қайта жүгінген кезде талап етілмейді).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Егер білім туралы құжаттың иесі Қазақстан Республикасы Қорғаныс министрлігінің, Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің, Қазақстан Республикасы Ішкі істер министрлігінің жолдамасы бойынша оқудан өткен болса, бұйрықтың көшірмесі не тиісті ЖЖОКБҰ-ға жіберу туралы бұйрықтан үзінді көшірме қоса берілсін.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Портал арқылы жүгінген кезде көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік қызмет көрсетуге сұрау салуды қабылдау/бас тарту мәртебесі туралы ақпарат, сондай-ақ мемлекеттік қызмет нәтижесін алу күні мен уақыты көрсетілген хабарлама жіберіледі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Ғылыми дәреже беру туралы құжатты тану туралы куәлік алу үшін мынадай құжаттар ұсынылады:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2-1. Егер көрсетілетін қызметті алушы Қағидалардың 21-тармағының 1), 2), 5) және 6) тармақшаларында көрсетілген адамдар санатына жатса, ғылыми дәреже құжатын тану туралы куәлікті алу үшін көрсетілетін қызметті алушы көрсетілетін қызметті берушіге Мемлекеттік корпорация немесе портал арқылы сәйкес нысан бойынша өтініш жібереді Қағидаларға 1-қосымшаға мынадай құжаттарды қоса бере отырып:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) нотариус куәландырған сенімхат негізінде иеленушінің немесе уәкілетті өкілдің цифрлық құжаттар сервисі (жеке басын сәйкестендіру үшін) арқылы жеке басын куәландыратын және (немесе) электрондық құжат нысанындағы құжат;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) қорғау елінде диссертацияны қорғау фактісін растайтын дәреже беру туралы апостиль қойылған не заңдастырылған дипломның электрондық көшірмесі/көшірмесі және дәреже беру туралы дипломның қазақ немесе орыс тіліндегі нотариус куәландырған аудармасы (егер құжат толығымен шет тілінде болса);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) дәреже беру туралы құжатқа қосымшаның электрондық көшірмесі/көшірмесі (транскрипт) немесе өткен оқу пәндері мен практикаларының көлемі туралы мәліметтер және/немесе кандидаттық емтихандарды тапсыру туралы куәліктің көшірмесі (бар болса) және дәреже беру туралы құжатқа қосымшаның қазақ немесе орыс тіліндегі нотариалды куәландырылған аудармасы (транскрипт) немесе өткен оқу пәндерінің көлемі туралы мәліметтер және және/немесе кандидаттық емтихандарды тапсыру туралы куәліктің көшірмелері (бар болса) қазақ немесе орыс тілдерінде (егер құжат толығымен шет тілінде болса).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2-2. Егер көрсетілетін қызметті алушы Қағидалардың 21-тармағының 3) тармақшасында көрсетілген адамдар санатына жататын болса, онда ғылыми дәреже тану туралы куәлікті алу үшін көрсетілетін қызметті алушы көрсетілетін қызметті берушіге Мемлекеттік корпорация немесе портал арқылы Қағидаларға 1-қосымшаға сәйкес нысан бойынша мынадай құжаттарды қоса бере отырып өтініш жібереді:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) нотариус куәландырған сенімхат негізінде иеленушінің немесе уәкілетті өкілдің цифрлық құжаттар сервисі (жеке басын сәйкестендіру үшін) арқылы жеке басын куәландыратын және (немесе) электрондық құжат нысанындағы құжат;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) қорғау елінде диссертацияны қорғау фактісін растайтын дәреже беру туралы апостиль қойылған не заңдастырылған дипломның электрондық көшірмесі/көшірмесі және дәреже беру туралы дипломның қазақ немесе орыс тіліндегі нотариус куәландырған аудармасы (егер құжат толығымен шет тілінде болса);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) дәреже беру туралы құжатқа қосымшаның электрондық көшірмесі/көшірмесі (транскрипт) немесе өткен оқу пәндері мен практикаларының көлемі туралы мәліметтер және/немесе кандидаттық емтихандарды тапсыру туралы куәліктің көшірмесі (бар болса) және дәреже беру туралы құжатқа қосымшаның қазақ немес орыс тіліндегі нотариалды куәландырылған аудармасы (транскрипт) немесе өткен оқу пәндерінің көлемі туралы мәліметтер және практик және/немесе кандидаттық емтихандарды тапсыру туралы куәліктің көшірмелері (бар болған жағдайда) қазақ немесе орыс тілдерінде (егер құжат толығымен шет тілінде болса);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) шетелдік азаматтың ЖЖОКБҰ шақыруын растайтын құжаттың электрондық көшірмесі/қағаз түрінде;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) жұмыс орны бойынша куәландырылған Қазақстан Республикасының еңбек заңнамасына сәйкес еңбек қызметін растайтын электрондық көшірме/көшірме.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2-3. Егер көрсетілетін қызметті алушы Қағидалардың 21-тармағының 4) тармақшасында көрсетілген адамдар санатына жататын болса, онда ғылыми дәреже құжатын тану туралы куәлікті алу үшін көрсетілетін қызметті алушы көрсетілетін қызметті берушіге Мемлекеттік корпорация немесе портал арқылы Қағидаларға 1-қосымшаға сәйкес нысан бойынша мынадай құжаттарды қоса бере отырып өтініш жібереді:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) нотариус куәландырған сенімхат негізінде иеленушінің немесе уәкілетті өкілдің цифрлық құжаттар сервисі (жеке басын сәйкестендіру үшін) арқылы жеке басын куәландыратын және (немесе) электрондық құжат нысанындағы құжат;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) қорғау елінде диссертацияны қорғау фактісін растайтын дәреже беру туралы апостиль қойылған немесе заңдастырылған дипломның электрондық көшірмесі/көшірмесі және дәреже беру туралы дипломның қазақ немесе орыс тіліндегі нотариус куәландырған аудармасы (егер құжат толығымен шет тілінде болса);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) дәреже беру туралы құжатқа қосымшаның электрондық көшірмесі/көшірмесі (транскрипт) немесе өткен оқу пәндері мен практикаларының көлемі туралы мәліметтер және / немесе кандидаттық емтихандарды тапсыру туралы куәліктің көшірмесі (бар болса) және дәреже беру туралы құжатқа қосымшаның нотариалды куәландырылған аудармасы (транскрипт) немесе өткен оқу пәндерінің көлемі туралы мәліметтер және практик және/немесе кандидаттық емтихандарды тапсыру туралы куәліктің көшірмелері (бар болса) қазақ немесе орыс тіліндегі нотариалды куәландырылған аудармасымен (егер құжат толығымен шет тілінде болса);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) электрондық көшірмесі/қағаз түрінде ғылыми және ғылыми-педагог кадрларды даярлау бағдарламалары бойынша оқуға жіберу еркін нысандағы құжатпен расталады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2-4. Егер көрсетілетін қызметті алушы Қағидалардың 21-тармағында көрсетілген адамдар санатына жатпаса, онда ғылыми дәреже құжатын тану туралы куәлікті алу үшін көрсетілетін қызметті алушы көрсетілетін қызметті берушіге Мемлекеттік корпорация арқылы Қағидаларға 1-қосымшаға сәйкес нысан бойынша мынадай құжаттарды қоса бере отырып өтініш жібереді:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) нотариус куәландырған сенімхат негізінде иеленушінің немесе уәкілетті өкілдің цифрлық құжаттар сервисі (жеке басын сәйкестендіру үшін) арқылы жеке басын куәландыратын және (немесе) электрондық құжат нысанындағы құжат;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) қорғау елінде диссертацияны қорғау фактісін растайтын дәреже беру туралы апостиль қойылған немесе заңдастырылған дипломның көшірмесі және дәреже беру туралы дипломның қазақ немесе орыс тіліндегі нотариус куәландырған аудармасы (егер құжат толығымен шет тілінде болса);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) дәреже беру туралы құжатқа қосымшаның көшірмесі (транскрипт) немесе өткен оқу пәндері мен практикаларының көлемі туралы мәліметтер және / немесе кандидаттық емтихандарды тапсыру туралы куәліктің көшірмесі (бар болса) және дәреже беру туралы құжатқа қосымшаның қазақ немесе орыс тіліндегі нотариалды куәландырылған аудармасы (транскрипт) немесе өткен оқу пәндерінің көлемі туралы мәліметтер және практик және/немесе кандидаттық емтихандарды тапсыру туралы куәліктің көшірмелері (бар болса) қазақ немесе орыс тілдерінде (егер құжат толығымен шет тілінде болса);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) диссертация электронды түрде (CD-диск). Шет тіліндегі диссертацияға авторефераттың немесе кеңейтілген аннотацияның (кемінде 40 (қырық) мың баспа белгісі) көшірмесі қазақ немесе орыс тіліндегі аудармасы қоса беріледі. Аннотацияда нәтижелер, зерттеудің мақсаттары, міндеттері, таңдалған тақырыптың өзектілігі, негізгі ғылыми ережелер, қорытындылар мен ұсыныстар көрсетіледі;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) "Ұлттық мемлекеттік ғылыми-техникалық сараптама орталығы" акционерлік қоғамының (бұдан әрі – ҰМҒТСО) анықтамасының көшірмесі (еркін нысанда) және диссертация қорғалған елдің уәкілетті органының немесе ЖЖОКБҰ-ның диссертацияның плагиатқа тексерілгені туралы анықтамасы (еркін нысанда, бар болса).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) ғылыми еңбектер тізімі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Жоғары және (немесе) жоғары оқу орнынан кейінгі білім туралы құжаттарды тану туралы куәліктің телнұсқасын алу үшін мынадай құжаттар ұсынылады:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- Мемлекеттік корпорацияға жүгінген кезде:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) нотариус куәландырған сенімхат негізінде иеленушінің немесе уәкілетті өкілдің цифрлық құжаттар сервисі (жеке басын сәйкестендіру үшін) арқылы жеке басын куәландыратын және (немесе) электрондық құжат нысанындағы құжат;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Қағидаларға 7-қосымшаға сәйкес нысан бойынша телнұсқа беру туралы өтініш;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Егер тану туралы куәліктің иесі оны алғаннан кейін тегін, атын немесе әкесінің атын (бар болса) өзгерткен болса, тегін, атын немесе әкесінің атын өзгерту жазбасы актілерін мемлекеттік тіркеу туралы куәліктің көшірмесін немесе неке туралы немесе некені бұзу туралы актілік жазба (қазақ немес орыс тіліндегі нотариус куәландырған аудармасы бар);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) тану туралы куәліктің түпнұсқасы (егер бар болса);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Қазақстан Республикасының бейрезиденттері үшін-білім туралы құжат иесінің жеке басын куәландыратын құжаттың көшірмесі (қазақ немес орыс тіліндегі нотариус куәландырған аудармасы бар);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) төлем туралы түбіртек (қайта жүгінген кезде талап етілмейді) ұсынылады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушілер цифрлық құжаттарды "цифрлық үкімет" веб-порталында тіркелген пайдаланушының ұялы байланысының абоненттік нөмірі арқылы бір реттік парольді беру арқылы немесе "цифрлық үкімет" веб-порталының хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу арқылы ұсынылған құжат иесінің келісімі болған жағдайда іске асырылған интеграция арқылы цифрлық құжаттар сервисінен алады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының жеке басын куәландыратын құжаттар туралы мәліметтерді Мемлекеттік корпорация қызметкері "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызметті және оның кіші түрлерін көрсетуден бас тарту үшін негіздер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) дәйексіздігін анықтау;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартуы;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) білім туралы құжатты беру фактісін растау туралы сұрау салуға теріс жауап немесе білім туралы құжатты берген білім беру ұйымында тиісті білім беру қызметін жүзеге асыру құқығының болмауы;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Қазақстан Республикасы Халықаралық құқық субъектісі ретінде танымайтын елдердің білімі туралы құжаттарды не шетелдік білім беру ұйымын беру елінің білім беру саласындағы уәкілетті органы мойындамаса;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Сараптама кеңесінің теріс қорытындысы;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Қазақстан Республикасының заңнамасына сәйкес шетелдік білім беру бағдарламасының білім беру деңгейлерінің және (немесе) даярлау бағыттарының (мамандықтардың, кәсіптердің) ешқайсысына сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) білім туралы құжатты беру фактісін және білім туралы құжатты берген білім беру ұйымында тиісті білім беру қызметін жүзеге асыру құқығын растау туралы сұрау салуға жауаптың болмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы мемлекеттік қызметті көрсетуден бас тарту себептерін жойған жағдайда, Қазақстан Республикасының заңнамасында белгіленген тәртіппен көрсетілетін мемлекеттік қызметті алу үшін көрсетілетін қызметті алушының қайта жүгінуіне болады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осы тармақтың 1), 2), 6) және 8) тармақшаларына сәйкес бас тартылған жағдайда көрсетілетін қызметті алушы қайта жүгінген кезде мемлекеттік көрсетілетін қызмет үшін жаңа төлем жүргізбейді.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметтерді, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы ұсыну ерекшеліктерін ескеретін өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цифрлық құжаттар сервисі мобильдік қосымшада және пайдаланушылардың цифрлық жүйелерінде авторизацияланған субъектілер үшін қолжетімді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъект мобильдік қосымшада және пайдаланушылардың цифрлық жүйелерінде қолжетімді әдістермен авторландырудан өтеді, бұдан әрі "Цифрлық құжаттар" бөлімінде одан әрі пайдалану үшін қажетті құжатты қарайды.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заңнамада белгіленген тәртіпте өзіне-өзі қызмет көрсетуді, өз бетінше жүруді, бағдарлануды жүзеге асыру қабілеттерінен немесе мүмкіндігінен толық немесе жартылай айырылған көрсетілетін қызметті алушылардан мемлекеттік қызмет көрсету үшін құжаттарды қабылдауды Бірыңғай байланыс орталығы арқылы өтініш беру жолымен Мемлекеттік корпорация қызметкері тұрғылықты жеріне барып жүргізеді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтама қызметтерінің байланыс телефондары: 8 (7172) 57-20-83. Мемлекеттік қызмет көрсету мәселелері жөніндегі бірыңғай байланыс орталығы: 1414, 8-800-080-7777.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу тәртібінде көрсетілетін қызметті берушінің мемлекеттік қызмет көрсету мәселелері жөніндегі анықтама қызметі, мемлекеттік қызмет көрсету мәселелері жөніндегі бірыңғай байланыс-орталығының 1414, 8-800-080-7777 телефондары арқылы алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
@@ -10906,51 +18620,77 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Білім туралы құжаттарды</w:t>
+              <w:t>Жоғары және жоғары</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оқу орнынан кейінгі білім</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>туралы құжаттарды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тану қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -11003,468 +18743,383 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z96" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қазақстан Республикасы Ғылым және жоғары білім министрлігінің</w:t>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Ғылым және жоғары білім министрлігінің "Жоғары білім беруді дамыту ұлттық орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Білім туралы шетелдік құжатты тану туралы КУӘЛІК</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-қосымша жаңа редакцияда – ҚР Ғылым және жоғары білім министрінің м.а. 12.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 383</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (білім туралы құжаттың түпнұсқасымен және оның нотариалды расталған аудармасымен нақты) </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">"Жоғары білім беруді дамыту ұлттық орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Білім туралы шетелдік құжатты тану туралы </w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">БТ № ______________ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...11 lines deleted...]
-      </w:pPr>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Осы білім туралы құжат________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                         (құжаттың атауы, сериясы, нөмірі және берілген күні)  </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                 (Тегі, аты, әкесінің аты (ол болған жағдайда)  </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">__________________________________________________________атына </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>берілген оқу орны _____________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (білім туралы құжатты берген ұйымның, ғылыми орталықтың, зертхананың, елдің атауы)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       Қазақстан Республикасында танылып </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________ құқығымен куәландырылады</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>оқуды жалғастыру және (немесе) жұмысқа орналасу)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Негіздеме:_____________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                            (көрсетілетін қызметті беруші шешімінің нөмірі мен күні)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Басшы_________________________М.О (қолы)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тіркеу нөмірі № __________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20__ жылғы "____"_______________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (білім туралы құжаттың түпнұсқасымен және оның нотариалды расталған аудармасымен нақты)</w:t>
-[...361 lines deleted...]
-      20__ жылғы "____"_______________________ </w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11500,51 +19155,77 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Білім туралы құжаттарды</w:t>
+              <w:t>Жоғары және жоғары</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оқу орнынан кейінгі білім</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>туралы құжаттарды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тану қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -11597,576 +19278,500 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z99" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қазақстан Республикасы Ғылым және жоғары білім министрлігінің </w:t>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Ғылым және жоғары білім министрлігінің "Жоғары білім беруді дамыту ұлттық орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Білім туралы шетелдік құжатты тану туралы  КУӘЛІК</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 5-қосымша жаңа редакцияда – ҚР Ғылым және жоғары білім министрінің м.а. 12.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 383</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (білім туралы құжаттың түпнұсқасымен және оның нотариалды расталған  аудармасымен нақты) </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">"Жоғары білім беруді дамыту ұлттық орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Білім туралы шетелдік құжатты тану туралы </w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БТ І № __________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...11 lines deleted...]
-      </w:pPr>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Осы білім туралы құжат__________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                        (құжаттың атауы, сериясы, нөмірі және берілген күні) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                 (Тегі, аты, әкесінің аты (ол болған жағдайда) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                       атына берілген  оқу орны </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">               (білім туралы құжатты берген ұйымның, ғылыми орталықтың, </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 зертхананың, елдің атауы) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_________________________________________________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_________________________________________________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_________________________________________________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_______ Қазақстан Республикасында (деңгейі/білім дәрежесі, мамандығы </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">немесе білім беру бағдарламасы/ біліктілік, кадрларды дайындау бағыты </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бойынша)________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">________________________________________________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______ сәйкес құқықтық теңдігімен танылсын</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (білім алуға және (немесе) кәсіби қызметке қол жеткізу)  </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Негіздеме:_____________________________________________________________  </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                (көрсетілетін қызметті беруші шешімінің нөмірі мен күні)  </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Басшы ________________ М.О (қолы)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тіркеу нөмірі № ___________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20 ___ жылғы "____" ______________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (білім туралы құжаттың түпнұсқасымен және оның нотариалды расталған аудармасымен нақты)</w:t>
-[...469 lines deleted...]
-      20 ___ жылғы "____" ______________</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -12202,51 +19807,77 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Білім туралы құжаттарды</w:t>
+              <w:t>Жоғары және жоғары</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оқу орнынан кейінгі білім</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>туралы құжаттарды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тану қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -12299,488 +19930,479 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z137" w:id="131"/>
+    <w:bookmarkStart w:name="z103" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қазақстан Республикасы Ғылым және жоғары білім министрлігінің</w:t>
-[...56 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Ғылым және жоғары білім министрлігінің "Жоғары білім беруді дамыту ұлттық орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Ғылыми дәреже беру туралы шетелдік құжатты тану туралы КУӘЛІК</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> __________  </w:t>
+      Ескерту. 6-қосымша жаңа редакцияда – ҚР Ғылым және жоғары білім министрінің м.а. 12.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 383</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      _____________________________________________________________________атына  </w:t>
-[...323 lines deleted...]
-      20_____ жылғы "____" ______________</w:t>
+      (білім туралы құжаттың түпнұсқасымен және оның нотариалды расталған  аудармасымен нақты) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БТ ІІ № ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">               атына (тегі, аты, әкесінің аты (ол болған жағдайда) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(білім туралы құжатты берген ұйымның, ғылыми орталықтың, зертхананың, елдің атауы) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>оқу орнымен берілген _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                      (құжаттың атауы, сериясы, нөмірі және берілген күні) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________ осы ғылыми</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">дәрежесі туралы құжат Қазақстан Республикасының Ұлттық біліктілік </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">шеңберінің 8 (сегізінші) деңгейіне </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">______________________________________________________ даярлық бағыты </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">бойынша____________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>философия докторы (PhD) / бейіні бойынша доктор дәрежесіне сәйкес деп танылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Негіздеме: ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                            (көрсетілетін қызметті беруші шешімінің нөмірі мен күні)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Басшы ___________________________ М.О (қолы) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тіркеу нөмірі № ____________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20_____ жылғы "____" ______________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -12816,64 +20438,90 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Білім туралы құжаттарды</w:t>
+              <w:t xml:space="preserve">Жоғары және жоғары оқу </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тану қағидаларына</w:t>
+              <w:t>орнынан кейінгі білім</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">туралы құжаттарды тану </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13011,64 +20659,64 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>министрлігінің "Жоғары білім</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>беруді дамыту ұлттық орталығы"</w:t>
+              <w:t xml:space="preserve">беруді дамыту ұлттық </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>шаруашылық жүргізу</w:t>
+              <w:t>орталығы" шаруашылық жүргізу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>құқығындағы республикалық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -13115,77 +20763,77 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>___________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(бар болған жағдайда)</w:t>
+              <w:t xml:space="preserve">(ол болған жағдайда) </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Азаматтығы:</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>*______________</w:t>
+              <w:t>*___________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>___________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -13297,64 +20945,64 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>___________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(ел, облыс, қала, аудан, көше атауы,</w:t>
+              <w:t xml:space="preserve">(ел, облыс, қала, аудан, көше </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>үй және пәтер нөмрі)</w:t>
+              <w:t>атауы, үй және пәтер нөмірі)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>___________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -13446,444 +21094,481 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жұмыс немесе оқу орны:*_____</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>___________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z139" w:id="132"/>
+    <w:bookmarkStart w:name="z89" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сізден _________________________________________________________ </w:t>
-[...277 lines deleted...]
-      </w:pPr>
+      Ескерту. 7-қосымша жаңа редакцияда – ҚР Ғылым және жоғары білім министрінің м.а. 12.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 383</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z90" w:id="146"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ақпараттық жүйелерде қамтылған заңмен қорғалатын құпия мәліметтерді</w:t>
-[...71 lines deleted...]
-      *- толтырылуы міндетті.</w:t>
+      Сізден _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(білім туралы құжатты тану туралы куәліктің телнұсқасын беру)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Себебі _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(куәліктің жоғалуы/бүлінуін/ тегі, аты немесе әкесінің аты (ол болған </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         жағдайда) өзгеруі және т.б.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Білім туралы құжаттың түрі, сериясы және нөмірі _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       (диплом, аттестат, куәлік, сертификат) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        (білім беру ұйымының, елдің толық атауы) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                    мамандық бойынша (толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>берілген біліктілік/дәрежесі ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                (толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Цифрлық жүйелерде қамтылған заңмен қорғалатын құпия мәліметтерді </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пайдалануға келісім беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20_____жылғы "____"___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________ (жеке қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>*- толтырылуы міндетті.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -13891,55 +21576,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>