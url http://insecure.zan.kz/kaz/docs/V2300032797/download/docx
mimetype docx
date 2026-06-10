--- v0 (2025-11-07)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4c9c63e" w14:textId="4c9c63e">
+    <w:p w14:paraId="baa549f" w14:textId="baa549f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Халықты жұмыспен қамту саласында көрсетілетін қызметтердің аутсорсингін ұйымдастыру және қаржыландыру қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 13 маусымдағы № 217 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 15 маусымда № 32797 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 13 маусымдағы № 217 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 15 маусымда № 32797 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -152,296 +152,231 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Осы бұйрық 01.07.2023 бастап қолданысқа енгізіледі</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Әлеуметтік Кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тармақшасының сегізінші абзацына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы бұйрыққа сәйкес Халықты жұмыспен қамту саласында көрсетілетін қызметтердің аутсорсингін ұйымдастыру және қаржыландыру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің бұйрығының және кейбір бұйрықтарының құрылымдық элементтерінің күші жойылды деп танылсын</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Халықты жұмыспен қамту департаменті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрық ресми жарияланғаннан кейін оны Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің ресми интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы бұйрық Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелген күннен бастап он жұмыс күні ішінде Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Заң қызметі департаментіне осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -456,90 +391,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген іс-шаралардың орындалуы туралы мәліметтер ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау вице-министрге жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы бұйрық 2023 жылғы 1 шілдеден бастап қолданысқа енгізіледі және ресми жариялануға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -947,93 +883,87 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 217 бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Халықты жұмыспен қамту саласында көрсетілетін қызметтердің аутсорсингін ұйымдастыру және қаржыландыру қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Халықты жұмыспен қамту саласындағы көрсетілетін қызметтерді аутсорсингті ұйымдастыру және қаржыландыру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1048,1294 +978,1680 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі-қағидалар) Қазақстан Республикасы Әлеуметтік кодексінің (бұдан әрі – Әлеуметтік кодекс) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5) тармақшасының сегізінші абзацына сәйкес әзірленді және халықты жұмыспен қамту саласында көрсетілетін қызметтердің аутсорсингін ұйымдастыру және қаржыландыру тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="7"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда қолданылатын негізгі ұғымдар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) еңбек мобильділігі орталығы – жұмыспен қамтуға жәрдемдесу шараларын әзірлеу және іске асыру мақсатында облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органы құратын заңды тұлға; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жұмыспен қамтудың жекеше агенттiгi – еңбек делдалдығын көрсететін, Қазақстан Республикасының заңнамасында белгiленген тәртiппен тiркелген жеке немесе заңды тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жұмыссыз адам – жұмыс іздеп жүрген және жұмысқа кірісуге дайын жеке тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) халықты жұмыспен қамту саласында көрсетілетін қызметтер аутсорсингі (бұдан әрі – қызметтер аутсорсингі) – еңбек мобильдігі орталықтарымен жұмыспен қамтудың жекеше агенттіктеріне көрсетілетін қызметтерді халықты жұмыспен қамту саласында көрсетілетін қызметтердің аутсорсингі туралы шарт негізінде беруіне бағытталған іс-шаралар кешені.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) Электрондық еңбек биржасы (бұдан әрі - ЭЕБ) – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодекске</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жұмыс іздеуді жұмыс іздеуді және персоналды іріктеуге, жұмыспен қамту саласында электрондық және проактивті форматта қызметтер көрсетуге жәрдемдесуді қамтамасыз ететін, ізденушілер мен жұмыс берушілер үшін жұмыспен қамтудың бірыңғай цифрлық тұғырнамасын білдіретін ақпараттандыру объектісі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Халықты жұмыспен қамту саласында көрсетілетін қызметтер аутсорсингін ұйымдастыру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Еңбек мобильділігі орталығы ЭЕБ халықты жұмыспен қамту саласында көрсетілетін қызметтердің аутсорсингін өткізу туралы хабарландыру орналастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Еңбек мобильділігі орталығы ЭЕБ-да көрсетілетін қызметтер аутсорсингін өткізу туралы хабарландыруды әр аптаның сәрсенбі күні жариялайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметтер аутсорсингін өткізу туралы хабарландыру мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) еңбек мобильділігі орталығының атауы, заңды мекенжайы, байланыс деректері, жауапты адамның тегі, аты, әкесінің аты (бар болса);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қызметтер аутсорсингі шеңберінде ұсынылатын қызметтердің (бұдан әрі – көрсетілетін қызметтер) тізбесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) кәсіптер бойынша топтастырылған лоттардың және санаттар бойынша ондағы жұмыссыз адамдардың саны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қызметтер аутсорсингі туралы шарт жобасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) қызметтер аутсорсингін өткізу мерзімдері ақпаратынан тұрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Жұмыссыздық кезеңінің болжамды ұзақтығын негізге ала отырып жұмыссыз адамдарды санаттарға бөлуді еңбек мобильділігі орталығы жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z30" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Еңбек мобильдігі орталығы Әлеуметтік кодекстің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5) тармақшасының оныншы абзацына сәйкес уәкілетті орган бекіткен халықты жұмыспен қамту саласындағы қызметтер аутсорсингі шеңберінде ұсынылатын қызметтер тізбесіне сәйкес дүйсенбі сайын сағат 9-00-ден 18-30-ға дейінгі аралықта ЭЕБ-да көрсетілетін қызметтердің аутсорсингін өткізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z31" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Көрсетілетін қызметтердің аутсорcингіне қатысуға үміткер жұмыспен қамтудың жекеше агенттіктері электрондық цифлық қолтанбасымен расталған жеке кабинет ашу арқылы ЭЕБ-да тіркеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Еңбек мобильділігі орталығы көрсетілетін қызметтердің аутсорсингін өткізу үшін осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша халықты жұмыспен қамту саласындағы көрсетілетін қызметтер аутсорсингі арқылы жұмысқа орналасуда жәрдемдесуге келісімін берген тіркелген жұмыссыз адамдар қатарынан лоттар қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лот 30-дан (отыз) аспайтын адамнан құралады, онда екінші және үшінші санаттағы жұмыссыз адамдардың саны кемінде 30 (отыз) пайызды құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Жеке жұмыспен қамту агенттігі таңдалған лоттарға өтініш береді, бірақ бір күнде 3 (үш) лоттан аспайды. Жеке жұмыспен қамту агенттігі лоттарды таңдауды электрондық цифрлық қолтаңбамен куәландырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z34" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Жұмыспен қамтудың жекеше агенттіктері халықты жұмыспен қамту саласындағы көрсетілетін қызметтер аутсорсингі туралы шарт бойынша міндеттемелерді орындау үшін жеткілікті жұмыс тәжірбиені, материалдық және еңбек ресурстарын растайтын құжаттарды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z35" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Еңбек мобильділігі орталығы жұмыспен қамтудың жекеше агенттіктерімен таңдаған лоттарына өтінім берген күннен бастап 2 (екі) жұмыс күні ішінде жұмыспен қамтудың жекеше агентітктерінің біліктілік талаптарына сәйкестігін қарастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еңбек мобильділігі орталығы жұмыспен қамтудың жекеше агенттіктерінің біліктілік талаптарына сәйкестігін және ұсынылған құжаттардың толықтығын қарау нәтижелері бойынша оны аутсорсингке қатысуға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Біліктілік талаптарына сәйкестігін және ұсынылған құжаттардың толықтығын қарау мерзімдері өткеннен кейін 1 (бір) жұмыс күні ішінде еңбек мобильдігі орталығы бас тартудың негізді себептерін көрсете отырып жұмыспен қамтудың жекеше агенттігін хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еңбек мобильділігі орталығы мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z37" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жұмыспен қамтудың жекеше агенттігі біліктілік талаптарына сәйкес келмеген;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z38" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) егер жұмыспен қамтудың жекеше агенттігі осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген мерзім ішінде лотты бірінші болып таңдамаса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z39" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жұмыспен қамтудың жекеше агенттігі ұсынган құжаттар мен мәліметтердің дәйексіздігі анықталған жағдайда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z40" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) Әлеуметтік кодекстің 106-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> төртінші бөлігіне сәйкес уәкілетті орган бекіткен аутсорсинг туралы бұрын жасалған шарттар бойынша міндеттемелерді орындамаған жағдайларда жұмыспен қамтудың жекеше агенттігіне көрсетілетін қызметтер аутсорсингіне қатыстырудан бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z41" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Еңбек мобильділігі орталығы біліктілік талаптарына сәйкес келетін және лотты бірінші болып таңдағанын растаған жұмыспен қамтудың жекеше агенттігіне оның жеке кабинетіне хабарлама және жұмыспен қамтудың жекеше агенттігінің біліктілік талаптарына сәйкес келуін қарау мерзімдері өткен соң 1 (бір) жұмыс күні ішінде ЭЕБ-да көрсетілетін қызметтер аутсорсингі туралы шарттың жобасын жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z42" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Егер жұмыспен қамтудың жекеше агенттігі ЭЕБ арқылы көрсетілетін қызметтер аутсорсингі туралы шарттың жобасын алған күннен бастап 2 (екі) жұмыс күні ішінде оған қол қоймаса (электрондық цифрлық қолтаңбасымен куәландырмаса), еңбек мобильділігі орталығы жұмыспен қамтудың жекеше агенттігіне жіберілген көрсетілетін қызметтердің аутсорсингі туралы шарттың жобасын кері қайтарады және электрондық цифрлық қолтаңбамен куәландырылған көрсетілетін қызметтердің аутсорсингі туралы шарттың жобасын біліктілік талаптарына сәйкес келетін және лотты таңдау бойынша келесі болып тіркелген жұмыспен қамтудың жекеше агенттігіне ЭЕБ арқылы жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z43" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. Егер ЭЕБ-да көрсетілетін қызметтер аутсорсингін өткізу мерзімі ішінде лотты бірде-бір жұмыспен қамтудың жекеше агенттігі таңдамаса, онда еңбек мобильділігі орталығы осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген мерзімдерге сәйкес лотты қайта орналастыруды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z44" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Еңбек мобильділігі орталығы мен жұмыспен қамтудың жекеше агенттігі арасында көрсетілетін қызметтер аутсорсингі туралы шарт жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z45" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Еңбек мобильділігі орталығы көрсетілетін қызметтердің аутсорсингі туралы шарт жобасына қол қойылған күннен бастап 10 (он) жұмыс күні ішінде ЭЕБ-да ол туралы ақпаратты орналастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...63 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...459 lines deleted...]
-        </w:rPr>
         <w:t>
       17. Еңбек мобильділігі орталығы 1 (бір) жұмыс күні ішінде ақпараттық-коммуникациялық технология құралдары (телефон, ұялы байланыс, электрондық пошта арқылы) тиісті жұмыспен қамтудың жекеше агенттігінің байланыс деректерін ұсына отырып, жұмыссыз адамдарды көрсетілетін қызметтер аутсорсингі шеңберінде оларға қызмет көрсетілетіні туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z47" w:id="34"/>
+    <w:bookmarkStart w:name="z47" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Еңбек мобильділігі орталығы аутсорсинг шарты жасалған жекеше агенттікке 1 (бір) жұмыс күні ішінде жұмыссыз адамдардың тізімімен және қызметтерді көрсету үшін қажетті ақпаратпен, оның ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z48" w:id="35"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z48" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тегі, аты, әкесінің аты (бар болса);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z49" w:id="36"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z49" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) туған күні, айы және жылы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z50" w:id="37"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z50" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) облыстың, ауданның, елді мекеннің, көшенің атауы, үй нөмірі, пәтер нөмірін көрсетумен тұрғылықты мекенжайы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z51" w:id="38"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z51" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) телефоны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z52" w:id="39"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z52" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) электрондық почта мекенжайы (бар болса);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z53" w:id="40"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z53" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) алған мамандығы бойынша білімі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z54" w:id="41"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z54" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) жұмыс берушілердің атауы, жұмысқа қабылдану және жұмыстан босатылу күні, лауазым атауы (бар болса) көрсетумен жұмыс өтілі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z55" w:id="42"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z55" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) жұмыспен қамтуға жәрдемдесудің белсенді шараларына қатысуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z56" w:id="43"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z56" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) кәсіптік бағдарлаудан өтуі және оның қорытындысы туралы мәліметтер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z57" w:id="44"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z57" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) жұмыс берушінің, лауазымдардың (кәсіптердің) атауын көрсетумен лайықты жұмысқа берілген жолдамалар туралы мәліметтер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z58" w:id="45"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z58" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) күтілетін жалақысын және жұмыс орнын көрсетумен жұмыссыз адамның күтетін лауазымы (кәсібі) қамтылған ақпаратпен жұмыссыз адамдар лотын ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z59" w:id="46"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z59" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Аутсорсинг туралы шарт бойынша жұмыссыздарды жұмысқа орналастыруды жеке жұмыспен қамту агенттігі шарт жасалған күннен бастап 30 (отыз) жұмыс күні ішінде қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z60" w:id="47"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z60" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметтердің аутсорсингін қаржыландыру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z61" w:id="48"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z61" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Көрсетілетін қызметтер аутсорсингін қаржыландыру аутсорсинг туралы шартта көзделген қаражат шегінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z62" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Жұмыспен қамтудың жекеше агенттігі Әлеуметік кодекстің 106-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2350,269 +2666,265 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> төртінші бөлігіне сәйкес уәкілетті орган бекіткен аутсорсинг туралы шартта көзделген еңбек делдалдығы бойынша қызмет көрсетудің әрбір кезенінің орындалу күнінен бастап 3 (үш) жұмыс күні ішінде Еңбек мобильділігі орталығына осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бюйынша жұмыспен қамтудың жекеше агенттігі басшысының қолымен бекітілген көрсетілген қызметтер актісін (бұдан әрі – акт) жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="49"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z63" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Еңбек мобильділігі орталығы актіні алған күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оған қол қояды не дәлелді негіздемелерді көрсете отырып, көрсетілетін қызметтерді қабылдаудан бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Еңбек мобильділігі орталығы көрсетілген қызметтерді қосымша зерделеу қажет болған жағдайда орындалған жұмыстар актісін алған күннен бастап 10 (он) жұмыс күнінен кешіктірмей осы тармақтың бірінші бөлігінде көзделген іс-қимылдарды орындайды, бұл туралы актіні алған күннен бастап 3 (үш) жұмыс күнінен кешіктірмей жекеше агенттікті хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="50"/>
+    <w:bookmarkStart w:name="z64" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Тіркелген жұмыссыздарға қатысты еңбек делдалдығы жөніндегі қызметті қаржыландыруды еңбек мобильдігі орталығы қызметтер аутсорсингі туралы шарт негізінде мынадай тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z65" w:id="51"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z65" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қызметтің бірінші кезеңін орындағаны үшін шарт күшіне енгеннен кейін 5 (бес) жұмыс күнінен кешіктірмей еңбек мобильдігі орталығы шарт сомасының 20 (жиырма) пайызы мөлшерінде алдын ала төлем жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жұмыссыздар осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген мерзім ішінде жұмысқа орналастырылмаған жағдайда, жеке жұмыспен қамту агенттігі көрсетілген қызметтер актісіне қол қойылған күннен бастап 10 (он) жұмыс күні ішінде көрсетілген қызметтер актісінің негізінде жұмысқа орналастырылмаған жұмыссыздар санына барабар алдын ала төлем сомасының бір бөлігін қайтаруды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="52"/>
+    <w:bookmarkStart w:name="z66" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) көрсетілген қызметтер актісіне қол қойылған күннен бастап 10 (он) жұмыс күнінен кешіктірмей қызметтің екінші кезеңін орындағаны үшін еңбек мобильдігі орталығы жұмыссыз бір жұмыс орнында (бір жұмыс берушіде) 3 (үш) ай ішінде үздіксіз жұмыспен қамтылған кезде қызмет көрсеткені үшін бағаның 50 (елу) пайызы мөлшерінде төлем жүргізеді көрсетілген қызметтер актісі негізінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z67" w:id="53"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z67" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) көрсетілген қызметтер актісіне қол қойылған күннен бастап 10 (он) жұмыс күнінен кешіктірмей қызметтің үшінші кезеңін орындағаны үшін еңбек мобильдігі орталығы 6 (алты) ай ішінде жұмыссыз бір жұмыс орнында (бір жұмыс берушіде) үздіксіз жұмыспен қамтылған кезде қызмет көрсеткені үшін бағаның 30 (отыз) пайызы мөлшерінде төлем жүргізеді көрсетілген қызметтер актісі негізінде жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z68" w:id="54"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z68" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Қызметтерді аутсорсингке мониторинг жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z69" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Қызметтердің аутсорсингіне мониторингті "Мемлекеттік функцияларды бәсекелес ортаға берудің кейбір мәселелері туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2021 жылғы 31 мамырдағы № 55 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22891 болып тіркелген) Орталық және (немесе) жергілікті атқарушы органдардың бәсекелес ортаға берілген функцияларының жүзеге асырылуына мониторинг жүргізу қағидаларына сәйкес еңбек мобильдігі орталығы жүргізеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="65"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2782,68 +3094,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z71" w:id="55"/>
+    <w:bookmarkStart w:name="z71" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Халықты жұмыспен қамту саласында көрсетілетін қызметтердің аутсорсингі арқылы жұмысқа орналасуға жәрдемдесуге келісім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20___жылғы "____"______________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3103,68 +3415,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z73" w:id="56"/>
+    <w:bookmarkStart w:name="z73" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Көрсетілген қызметтер актісі 2018 жылғы "___" _________ №___ Құжат нөмірі қол қойылған күні (Тапсырыс берушінің актіге қол қойған күні мен уақыты тіркеледі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы акт төменде қол қойған Өнім берушінің өкілдері (Тапсырыс берушінің атауы) _______________ (Өнім беруші), (Өнім берушінің тегі, аты, әкесінің аты (бар болса) атауы) 2018 жылғы "___" _________ №___ (шарттың (қосымша келісімнің) атауы, күні және нөмірі) шартқа (және қосымша келісімге) сәйкес орындағаны, ал _________ (Тапсырыс беруші) төменде қол қойған Тапсырыс берушінің өкілдері (Тапсырыс берушінің атауы) атынан қабылдағаны жөнінде жасалды:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -8804,70 +9116,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z74" w:id="57"/>
+    <w:bookmarkStart w:name="z74" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * еңбек мобильдігі орталығы толтырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9106,279 +9418,242 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 217 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z76" w:id="58"/>
+    <w:bookmarkStart w:name="z76" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің күші жойылған бұйрығының және кейбір бұйрықтарының құрылымдық элементтерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z77" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Халықты жұмыспен қамту саласында көрсетілетін қызметтердің аутсорсингін ұйымдастыру және қаржыландыру қағидаларын бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2018 жылғы 19 маусымдағы № 255 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеудегі тізілімінде № 17193 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z78" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің кейбір бұйрықтарына өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2018 жылғы 20 қыркүйектегі № 400 бұйрығымен бекітілген Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің өзгерістер мен толықтыру енгізілетін кейбір бұйрықтарының тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеудегі тізілімінде № 17428 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z79" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің кейбір бұйрықтарына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2019 жылғы 26 маусымдағы № 345 бұйрығымен бекітілген Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің өзгерістер енгізілетін кейбір бұйрықтарының тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеудегі тізілімінде № 18912 болып тіркелді).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9704,31 +9979,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>