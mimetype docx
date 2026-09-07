--- v0 (2025-11-11)
+++ v1 (2026-09-07)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0ead1eb" w14:textId="0ead1eb">
+    <w:p w14:paraId="e7954e5" w14:textId="e7954e5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,88 +85,174 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қамтамасыз етілген цифрлық активтерді шығаруды және олардың айналысын жүзеге асыратын тұлғаларға қатысты қамтамасыз етілген цифрлық активтер саласындағы тексеру парағын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 8 маусымдағы № 172/НҚ және Қазақстан Республикасы Ұлттық экономика министрінің 2023 жылғы 12 маусымдағы № 106 бірлескен бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 14 маусымда № 32792 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 8 маусымдағы № 172/НҚ және Қазақстан Республикасы Ұлттық экономика министрінің 2023 жылғы 12 маусымдағы № 106 бірлескен бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 14 маусымда № 32792 болып тіркелді. Күші жойылды - Қазақстан Республикасы Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 2026 жылғы 22 маусымдағы № 344/НҚ және Қазақстан Республикасы Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 2026 жылғы 29 маусымдағы № 92 бірлескен бұйрығымен</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Күші жойылды - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 344/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 29.06.2026 № 92 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -172,282 +260,250 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Осы бұйрықтың қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-т</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Кәсіпкерлік кодексінің 143-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫЗ:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы бірлескен бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қоса беріліп отырған қамтамасыз етілген цифрлық активтерді шығаруды және олардың айналысын жүзеге асыратын тұлғаларға қатысты қамтамасыз етілген цифрлық активтер саласындағы тексеру парағы бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігінің Ақпараттық қауіпсіздік комитеті:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігінің интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z6" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы бұйрық Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігінің Заң департаментіне осы тармақтың 1) және 2) тармақшаларында көзделген іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z8" w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бірлескен бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1063,68 +1119,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 172/НҚ бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қамтамасыз етілген цифрлық активтерді шығаруды және олардың айналысын жүзеге асыратын тұлғаларға қатысты қамтамасыз етілген цифрлық активтер саласындағы ТЕКСЕРУ ПАРАҒЫ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тексеруді тағайындаған мемлекеттік орган</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1464,153 +1520,243 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Талаптар тізбесі</w:t>
+              <w:t>Талаптар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Талаптарға сәйкес келеді</w:t>
+              <w:t>Талаптарға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сәйкес</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>келеді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Талаптарға сәйкес</w:t>
+              <w:t>Талаптарға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> келмейді</w:t>
+              <w:t>сәйкес</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>келмейді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3244,63 +3390,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3622,35 +3790,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>