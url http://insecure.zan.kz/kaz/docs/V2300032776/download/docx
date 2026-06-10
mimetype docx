--- v0 (2025-12-15)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9c0c3c8" w14:textId="9c0c3c8">
+    <w:p w14:paraId="c0221a8" w14:textId="c0221a8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -948,54 +948,92 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бала бір жарым жасқа толғанға дейін оның күтіміне байланысты кірісінен айырылу жағдайы бойынша әлеуметтік төлемдерді алушыларға міндетті зейнетақы жарналарын субсидиялау қағидаларын бекіту туралы</w:t>
+        <w:t xml:space="preserve"> Бала бір жарым жасқа толғанға дейін оның күтіміне байланысты кірісінен айырылу жағдайы бойынша әлеуметтік төлемдерді алушыларға міндетті зейнетақы жарналарын субсидиялау қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалардың тақырыбы жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1170,331 +1208,487 @@
         <w:t>
       6) орталықтандырылған дерекқор (бұдан әрі – ОДҚ) – әлеуметтік төлемдерді алушылардың орталықтандырылған дерекқоры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді, Қордың қызметін реттеуді, бақылау функцияларын жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) электрондық-цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгерістер енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 12.03.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 299</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Бюджеттік субсидиялардың мөлшерін электрондық белгілеу кезінде субсидиялар белгілеу жөніндегі уәкілетті орган мен Мемлекеттік корпорацияның өзара іс-қимылы Қазақстан Республикасының Цифрлық кодексіне сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгерістер енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 12.03.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 72</w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.09.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Бала бір жарым жасқа толғанға дейін оның күтіміне байланысты кірісінен айырылу жағдайы бойынша әлеуметтік төлемдерді алушыларға міндетті зейнетақы жарналарын субсидиялауды жүзеге асыру тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Бала бір жарым жасқа толғанға дейін оның күтіміне байланысты кірісінен айырылу жағдайы бойынша әлеуметтік төлемдерді алушыларға міндетті зейнетақы жарналарын субсидиялауды жүзеге асыру тәртібі</w:t>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Бала бір жарым жасқа толғаннан кейін оның күтіміне байланысты табысынан айырылу жағдайы бойынша әлеуметтік төлем алушылардың пайдасына қосымша белгіленген міндетті зейнетақы жарналарын бюджет қаражаты есебінен субсидиялау (бұдан әрі – бюджеттік субсидия) осы Қағидаларда айқындалған тәртіппен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Егер мүгедектігі мерзімсіз болып белгіленсе, бірінші немесе екінші топтағы мүгедектігі бар бала бір жарым жасқа толғанда оның күтіміне байланысты табысынан айырылу жағдайы бойынша әлеуметтік төлемді алушыға (бұдан әрі – күтім бойынша әлеуметтік төлем) бюджеттік субсидиялар оның күтім бойынша әлеуметтік төлем сомасынан міндетті зейнетақы жарналарын ұстап қалуға келіскен кезде Кодекстің 248-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2) тармақшасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Ай сайынғы бюджеттік субсидияның мөлшері әлеуметтік аударымдарды есептеу объектісі ретінде ескерілген орташа айлық табыс мөлшерінен есептелген міндетті зейнетақы жарналарының сомасы мен күтіміне баланысты төленетін әлеуметтік төлемнен ұсталатын міндетті зейнетақы жарналарының сомасы арасындағы айырма ретінде мынадай формула бойынша айқындалады:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
-[...15 lines deleted...]
-      6. Ай сайынғы бюджеттік субсидияның мөлшері әлеуметтік аударымдарды есептеу объектісі ретінде ескерілген орташа айлық табыс мөлшерінен есептелген міндетті зейнетақы жарналарының сомасы мен күтіміне баланысты төленетін әлеуметтік төлемнен ұсталатын міндетті зейнетақы жарналарының сомасы арасындағы айырма ретінде мынадай формула бойынша айқындалады:</w:t>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      СУБ = (ОАТ * 10 % / 100 %) – (БКәт * 10 % / 100 %), мұндағы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
-[...15 lines deleted...]
-      СУБ = (ОАТ * 10 % / 100 %) – (БКәт * 10 % / 100 %), мұндағы:</w:t>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      СУБ – ай сайынғы бюджеттік субсидияның мөлшері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:bookmarkStart w:name="z30" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ОАТ – күтіміне байланысты әлеуметтік төлемді алушының әлеуметтік аударымдарды есептеу объектісі ретінде есепке алынған табыстың орташа айлық мөлшері. ОАТ Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1509,332 +1703,446 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалады. Әлеуметтік аударымдарды есептеу Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>245-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z31" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       БКәт – Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>85-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалатын Қордан күтіміне байланысты төленетін ай сайынғы әлеуметтік төлемнің мөлшері.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Республикалық бюджет туралы заңда тиісті қаржы жылына белгіленген айлық есептік көрсеткіштің өзгеруіне байланысты күтім бойынша төленетін әлеуметтік төлемнің мөлшерін қайта есептеген жағдайда ай сайынғы бюджеттік субсидияның мөлшері қайта есептеуге жатады және осы Қағидалардың 6-тармағына сәйкес айқындалады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z32" w:id="30"/>
-[...15 lines deleted...]
-      7. Республикалық бюджет туралы заңда тиісті қаржы жылына белгіленген айлық есептік көрсеткіштің өзгеруіне байланысты күтім бойынша төленетін әлеуметтік төлемнің мөлшерін қайта есептеген жағдайда ай сайынғы бюджеттік субсидияның мөлшері қайта есептеуге жатады және осы Қағидалардың 6-тармағына сәйкес айқындалады.</w:t>
+    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Күтім бойынша төленетін әлеуметтік төлемдерден ұсталатын міндетті зейнетақы жарналарының мөлшері әлеуметтік аударымдарды есептеу объектісі ретінде ескерілген орташа айлық табыстың он пайызынан асатын болса, бюджет қаражаты есебінен субсидиялау жүргізілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:bookmarkStart w:name="z34" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Бюджеттік субсидиялау баланың туу туралы куәлігінде көрсетілген баланың туған күнінен бастап, ал баланы (балаларды) асырап алған және ата-анасының қамқорлығынсыз қалған бір жарым жасқа дейінгі балаға қамқоршылық тағайындалған жағдайларда – баланы (балаларды) асырап алу туралы сот шешімі заңды күшіне енген күнінен бастап немесе қорғаншы тағайындалған күнінен бастап бала бір жасқа толған күнді қоса алған күнге дейін не қамқоршы (асырап алушы) Әлеуметтік кодекстің 207-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген зейнеткерлік жасқа жеткенге дейін жүргізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z35" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Міндетті зейнетақы жарналарының ай сайынғы бюджеттік субсидиясын белгілеу кезеңін келесі туылған, жаңа туған баланы (балаларды) асырап алған жағдайда, бюджет қаражаты есебінен міндетті зейнетақы жарналарын субсидиялау алдыңғы бала бір жарым жасқа толған күннен кейінгі күннен бастап, ал осы Қағидалардың 19-тармағына сәйкес тоқтатылған жағдайда бала қайтыс болған айдан кейінгі айдың бірінші күнінен бастап немесе алдыңғы күтіміне байланысты төленетін әлеуметтік төлемдерді алушыға міндетті зейнетақы жарналарын аудару тоқтатылған айдан кейінгі айдың бірінші күнінен бастап жүргізіледі және белгіленеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
-[...15 lines deleted...]
-      10. Міндетті зейнетақы жарналарының ай сайынғы бюджеттік субсидиясын белгілеу кезеңін келесі туылған, жаңа туған баланы (балаларды) асырап алған жағдайда, бюджет қаражаты есебінен міндетті зейнетақы жарналарын субсидиялау алдыңғы бала бір жарым жасқа толған күннен кейінгі күннен бастап, ал осы Қағидалардың 19-тармағына сәйкес тоқтатылған жағдайда бала қайтыс болған айдан кейінгі айдың бірінші күнінен бастап немесе алдыңғы күтіміне байланысты төленетін әлеуметтік төлемдерді алушыға міндетті зейнетақы жарналарын аудару тоқтатылған айдан кейінгі айдың бірінші күнінен бастап жүргізіледі және белгіленеді.</w:t>
+    <w:bookmarkStart w:name="z36" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Мемлекеттік корпорацияның бөлімшесі күтіміне байланысты төленетін әлеуметтік төлемді тағайындау туралы шешім Қор филиалынан келіп түскеннен кейін екі жұмыс күні ішінде міндетті зейнетақы жарналарының ай сайынғы бюджеттік субсидиясының мөлшерін есептейді, осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша бюджеттік субсидиясының мөлшерін белгілеу (белгілеуден бас тарту) туралы шешімнің электрондық жобасы бар істің электрондық макетін қалыптастырады және оларды Мемлекеттік корпорацияның филиалына жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
-[...15 lines deleted...]
-      11. Мемлекеттік корпорацияның бөлімшесі күтіміне байланысты төленетін әлеуметтік төлемді тағайындау туралы шешім Қор филиалынан келіп түскеннен кейін екі жұмыс күні ішінде міндетті зейнетақы жарналарының ай сайынғы бюджеттік субсидиясының мөлшерін есептейді, осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша бюджеттік субсидиясының мөлшерін белгілеу (белгілеуден бас тарту) туралы шешімнің электрондық жобасы бар істің электрондық макетін қалыптастырады және оларды Мемлекеттік корпорацияның филиалына жібереді.</w:t>
+    <w:bookmarkStart w:name="z37" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Бюджеттік субсидия мөлшерін белгілеу (белгілеуден бас тарту) туралы шешімнің электрондық жобасы Мемлекеттік корпорацияның жауапты тұлғаларының ЭЦҚ арқылы куәландырылған электрондық-цифрлық нысандағы құжатты білдіреді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
-[...15 lines deleted...]
-      12. Бюджеттік субсидия мөлшерін белгілеу (белгілеуден бас тарту) туралы шешімнің электрондық жобасы Мемлекеттік корпорацияның жауапты тұлғаларының ЭЦҚ арқылы куәландырылған электрондық-цифрлық нысандағы құжатты білдіреді.</w:t>
+    <w:bookmarkStart w:name="z38" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Уәкілетті орган міндетті зейнетақы жарналарының бюджеттік субсидиясының мөлшерін белгілеу (белгілеуден бас тарту) туралы шешімнің электрондық жобасы бар істің электрондық макетін олар түскен күннен бастап төрт жұмыс күні ішінде қарайды және бюджеттік субсидиясының мөлшерін белгілеу (белгілеуден бас тарту) туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z38" w:id="36"/>
-[...15 lines deleted...]
-      13. Уәкілетті орган міндетті зейнетақы жарналарының бюджеттік субсидиясының мөлшерін белгілеу (белгілеуден бас тарту) туралы шешімнің электрондық жобасы бар істің электрондық макетін олар түскен күннен бастап төрт жұмыс күні ішінде қарайды және бюджеттік субсидиясының мөлшерін белгілеу (белгілеуден бас тарту) туралы шешім қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z39" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Субсидиялауды белгілеу жөніндегі уәкілетті орган бюджеттік субсидиясының мөлшерін белгілеу (белгілеуден бас тарту) туралы шешімнің электрондық жобасымен электрондық іс макетін олар келіп түскен күннен бастап төрт жұмыс күні ішінде қарайды және бюджеттік субсидиясының мөлшерін белгілеу (белгілеуден бас тарту) туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z39" w:id="37"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="38"/>
+    <w:bookmarkStart w:name="z40" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік корпорация бюджеттік субсидия мөлшерін белгілеу (белгілеуден бас тарту) туралы шешімнің электрондық жобасымен электрондық іс макеті келіп түскен күннен бастап екі жұмыс күні ішінде оған өзгерістер енгізеді, бюджеттік субсидия мөлшерін белгілеу (белгілеуден бас тарту) туралы шешімнің электрондық жобасымен электрондық іс макетін қайта қалыптастырады және уәкілетті органға жібереді. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Бюджеттік субсидияның мөлшерін белгілеу (белгілеуден бас тарту) туралы шешім маманның, басқарма (бөлімше) басшысының және уәкілетті орган басшысының ЭЦҚ арқылы куәландырылған электрондық-цифрлық нысандағы құжатты білдіреді. Бюджеттік субсидияның мөлшерін белгілеу (белгілеуден бас тарту) туралы шешімнің нөмірі мен күні автоматты режимде беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Істердің электрондық макеттері орталық атқарушы органның ақпараттық жүйесінде тұрақты сақталады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z41" w:id="39"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z43" w:id="41"/>
+    <w:bookmarkStart w:name="z43" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Бюджеттік субсидияның мөлшері белгіленген (белгілеуден бас тартылған, аударуды тоқтата тұрған) жағдайда Мемлекеттік корпорацияның бөлімшесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1909,52 +2217,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша хабарламалар журналына тіркей отырып, оны өзі жүгінген кезде береді немесе өтініш берушінің ұялы телефонына sms-хабарлар жіберу арқылы өтініш берушіні хабардар етеді. Sms-хабарлар осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша sms-хабарлар журналында тіркеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z44" w:id="42"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z44" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Бюджеттік субсидия уәкілетті органның шешімі негізінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2009,192 +2317,192 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>89-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші абзацында көзделген осындай тоқтата тұру үшін негіз болып табылатын мән-жай туындаған айдан кейінгі айдың бірінші күнінен бастап тоқтатыла тұрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z45" w:id="43"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z45" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Бюджеттік субсидияны аударуды қайта бастау бала күтімі бойынша әлеуметтік төлемді алушы бала бір жарым жасқа толған күннен кешіктірмей тоқтата тұру негізіне байланысты мынадай құжаттардың бірін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z46" w:id="44"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z46" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша бала бір жарым жасқа толғанға дейін оның күтіміне байланысты кірісінен айырылу фактісін растайтын анықтаманы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z47" w:id="45"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z47" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тұрғылықты тұратын жері бойынша тіркелу фактісін растайтын мәліметтерді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z48" w:id="46"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z48" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) баланы (балаларды) асырап алу туралы және/немесе балаға қамқоршылық тағайындау туралы құжатты ұсынған кезде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша субсидиялауды белгілеу жөніндегі уәкілетті органның шешімі негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z49" w:id="47"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z49" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бюджеттік субсидиялауды қалпына келтіру осындай тоқтата тұруға негіз болып табылған мән-жай тоқтатылған айдан кейінгі айдың бірінші күнінен бастап, ал баланы (балаларды) асырап алған және (немесе) балаға қамқоршы тағайындалған жағдайда баланы (балаларды) асырап алу туралы соттың шешімі заңды күшіне енген күннен бастап немесе қамқоршы тағайындалған күннен бастап жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z50" w:id="48"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z50" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бюджеттік субсидияны аударуды қайта бастау үшін негіз болып табылатын мәліметтермен толықтырылған электрондық іс макетін дайындау және бюджеттік субсидияны аударуды қайта бастау туралы шешімнің электрондық жобасын бекіту осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2269,469 +2577,625 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15-тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z51" w:id="49"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z51" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Бюджеттік субсидияны аудару:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z52" w:id="50"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z52" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) кодекстің 86-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z53" w:id="51"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z53" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) егер бала күтіміне байланысты әлеуметтік төлемдерден ұсталатын міндетті зейнетақы жарналарының мөлшері әлеуметтік аударымдарды есептеу объектісі ретінде ескерілген орташа айлық кірістің он пайызынан асатын болса; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z54" w:id="52"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z54" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бюджеттік субсидиялауды аудару осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша субсидиялауды белгілеу жөніндегі уәкілетті органның шешімі негізінде тоқтатылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z55" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Бюджеттік субсидиялауды аудару тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z56" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Уәкілетті орган, Мемлекеттік корпорация қабылдаған бюджеттік субсидия мөлшерін белгілеу туралы шешімдердің негізінде бюджеттік субсидияны БЖЗҚ-ға аудару үшін ОДҚ-ға электрондық іс макеттерін қою жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z55" w:id="53"/>
+    <w:bookmarkStart w:name="z57" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Мемлекеттік корпорация бюджеттік субсидияның мөлшерін белгілеу туралы уәкілетті органның шешімдерінің негізінде бес жұмыс күні ішінде бюджеттік субсидияның белгіленген мөлшерін төлеуге арналған бюджет қаражатының қажеттілігіне қосуды қамтамасыз етеді, ол ай сайын уәкілетті органға төлем айының алдындағы айдың 27-күніне ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z58" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төлем айына қажеттілікті қалыптастырғаннан кейінгі сомалар одан кейінгі айдың қажеттілігіне қосуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z59" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация бөлімшелерінің қызметкерлері ОДБ-да алушылардың қайтыс болуына, шығуына, төлемнің тоқтатыла тұруына, тоқтатылуына байланысты қажеттілік сомаларын азаю жағына түзетуді күн сайын жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z60" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Уәкілетті мемлекеттік орган тиісті кезеңге төлемдер бойынша қаржыландырудың жиынтық жоспары шегінде бюджеттік субсидиялар үшін қажетті бюджет қаражаты туралы мәліметтерді Қазақстан Республикасының Қаржы министрлігіне жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z61" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Уәкілетті мемлекеттік орган бюджеттік субсидияларға арналған бюджет қаражатының қажеттілігіне сәйкес есепті кезеңге төлемдер бойынша жеке қаржыландыру жоспарында көзделген сомалар шегінде бюджет қаражатын Мемлекеттік корпорацияға аударуды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z62" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Мемлекеттік корпорация бюджеттік субсидияларға бюджет қаражатын алып, төлем тапсырмаларын қалыптастырады және бюджеттік субсидиялардың сомаларын кейіннен қордан кету жөніндегі әлеуметтік төлемді алушының жеке зейнетақы шотына аудару үшін БЖЗҚ-ға аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z63" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте, бюджеттік субсидиялауды аудару тиісті кезең (ай (айлар) және жыл) көрсетіле отырып, Қордан күтіміне байланысты төленетін әлеуметтік төлемді төлеген айдан кейінгі айдың 25-күніне дейін жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...143 lines deleted...]
-      24. Мемлекеттік корпорация бюджеттік субсидияларға бюджет қаражатын алып, төлем тапсырмаларын қалыптастырады және бюджеттік субсидиялардың сомаларын кейіннен қордан кету жөніндегі әлеуметтік төлемді алушының жеке зейнетақы шотына аудару үшін БЖЗҚ-ға аударады.</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      25-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Ақпараттық жүйелерде күтіміне байланысты әлеуметтік төлемді алушының тегі, аты, әкесінің аты (бар болса), туған күні өзгерген жағдайда ОДҚ-да автоматты режимде өзгерістер жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z65" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Артық аударылған қаражат немесе шешімнің электрондық жобасы өзгерген жағдайда, бюджеттік субсидияның мөлшерін белгілеу және оларды аудару кезінде Мемлекеттік корпорация бес жұмыс күні ішінде қате аударылған бюджеттік субсидияларды қайтаруға электрондық түрде осы Қағидалардың 11-қосымшасына сәйкес өтінім қалыптастырады. Өтінімде: міндетті зейнетақы жарналары салымшысының (күтім бойынша әлеуметтік төлем алушының) деректемелері: тегі, аты, әкесінің аты (ол болған жағдайда), туған күні, жеке сәйкестендіру нөмірі, қайтарылуға жататын бюджеттік субсидиялардың мөлшері және қайтару себебі көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z63" w:id="61"/>
-[...15 lines deleted...]
-      Бұл ретте, бюджеттік субсидиялауды аудару тиісті кезең (ай (айлар) және жыл) көрсетіле отырып, Қордан күтіміне байланысты төленетін әлеуметтік төлемді төлеген айдан кейінгі айдың 25-күніне дейін жүзеге асырылады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 26-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z66" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      27. Мемлекеттік корпорация қате аударылған бюджеттік субсидияларды электрондық түрде қайтаруға өтінімді әлеуметтік қорғау туралы заңнамада көзделген тәртіппен ақпаратты тасымалдаудың қаржылық автоматтандырылған жүйесін пайдалана отырып, БЖЗҚ-ға жібереді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z64" w:id="62"/>
-[...15 lines deleted...]
-      25. Ақпараттық жүйелерде күтіміне байланысты әлеуметтік төлемді алушының тегі, аты, әкесінің аты (бар болса), туған күні өзгерген жағдайда ОДҚ-да автоматты режимде өзгерістер жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z67" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. БЖЗҚ, Мемлекеттік корпорациядан қате аударылған бюджеттік субсидияларды электрондық түрде қайтаруға өтінімді алған күннен бастап бес жұмыс күні ішінде Мемлекеттік корпорацияның өтінімінің нөмірі мен күнін көрсете отырып, қате аударылған бюджеттік субсидияларды Мемлекеттік корпорацияға қайтаруды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z65" w:id="63"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес өтінім қалыптастырады. Өтінімде: міндетті зейнетақы жарналары салымшысының (күтім бойынша әлеуметтік төлем алушының) деректемелері: тегі, аты, әкесінің аты (бар болса), туған күні, жеке сәйкестендіру нөмірі, қайтарылуға жататын бюджеттік субсидиялардың мөлшері және қайтару себебі көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z68" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Қате аударылған бюджеттік субсидияларды БЖЗҚ-ға қайтару мемлекеттік корпорацияның банктік шотына жеке тұлғалардың тізімдерін қоса бере отырып, қате аударылған бюджеттік субсидияларды, Мемлекеттік корпорацияны электрондық түрде қайтаруға арналған өтінімде көрсетілген нақты БЖЗҚ-ға енгізілген бюджеттік субсидиялардың номиналды сомасы бойынша төлем тапсырмасымен жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z66" w:id="64"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="66"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2843,105 +3307,524 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жарналарын субсидиялау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
-[...12 lines deleted...]
-              <w:t>1-қосымша</w:t>
+              <w:t>қағидаларына 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2025 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 299</w:t>
+        <w:t>№ 193</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Код ___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Облыс (қала) ____ ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитеті</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________ облысы (қаласы) бойынша департаментінің</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ жылғы " ___ " _________ № ___________ шешімі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Міндетті зейнетақы жарналарының бюджеттік субсидиясының мөлшерін белгілеу </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (белгілеуден бас тарту) туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Қазақстан Республикасы Әлеуметтік кодексінің 87-бабының 1-тармағына сәйкес міндетті зейнетақы жарналарының ай сайынғы бюджеттік субсидиясының мөлшері 20__ жылғы "___" _______ бастап 20__ жылғы "___" _________ қоса алғанда </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________ теңге сомасында белгіленсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (сомасы цифрлармен және жазбаша)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегі______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аты________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкесінің аты (ол болған жағдайда) ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖСН____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Туған күні __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (күні, айы, жылы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бала бір жарым жасқа толғанға дейін оның күтіміне байланысты кірісінен айырылу жағдайы бойынша әлеуметтік төлемді тағайындауға жүгінген күн 20__ жылғы "___" ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бала бір жарым жасқа толғанға дейін оның күтіміне байланысты кірісінен айырылу жағдайы бойынша әлеуметтік төлем тағайындалған күн 20__ жылғы "___" ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік аударымдарды есептеу объектісі ретінде ескерілген орташа  айлық табыстың мөлшері ________ ж. бастап _________ ж. қоса алғанда</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________(________________________________) теңге  (сомасы жазбаша)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бала бір жарым жасқа толғанға дейін оның күтіміне байланысты кірісінен  айырылу жағдайы бойынша әлеуметтік төлемнің тағайындалған мөлшері  ________________ жылдан бастап _______ жылды қоса алғанда  _________ (________________________________)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      теңге  (сомасы жазбаша)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бала бір жарым жасқа толғанға дейін оның күтіміне байланысты кірісінен  айырылу жағдайы бойынша әлеуметтік төлемнен ұсталатын міндетті зейнетақы  жарналарының мөлшері _____ жылдан бастап _____ жылды қоса алғанда  ______(__________________)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      теңге  (сомасы жазбаша)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2963,51 +3846,145 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бала бір жарым жасқа толғанға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дейін оның күтіміне байланысты</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кірісінен айырылу жағдайы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша әлеуметтік төлемдерді</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алушыларға міндетті зейнетақы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жарналарын субсидиялау</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына 2-қосымша</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -3026,506 +4003,344 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Нысан </w:t>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...107 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Қазақстан Республикасы Әлеуметтік кодексінің 87-бабының </w:t>
-[...325 lines deleted...]
-      (сомасы жазбаша)</w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Міндетті зейнетақы жарналарының бюджеттік субсидиясының мөлшерін белгілеу</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      туралы № ______ хабарлама</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ жылғы "___" ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азамат _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Туған күні _____ жыл "___" _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Міндетті зейнетақы жарналарының бюджеттік субсидиясының мөлшерін белгілеу туралы 20__ жылғы "___" _____________ № _______ шешімі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Міндетті зейнетақы жарналарының ай сайынғы бюджеттік субсидиясының мөлшері </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ жылдан бастап ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (________________________________________________) теңгені құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       (сомасы сандармен және жазбаша)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хабарлама жауапты адамның ЭЦҚ-мен куәландырылған</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жауапты адамның лауазымы және тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3639,64 +4454,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жарналарын субсидиялау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
-[...12 lines deleted...]
-              <w:t>2-қосымша</w:t>
+              <w:t>қағидаларына 3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -3734,55 +4536,111 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      Міндетті зейнетақы жарналарының бюджеттік субсидиясының мөлшерін белгілеу туралы</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Міндетті зейнетақы жарналарының бюджеттік субсидиясының мөлшерін белгілеуден</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бас тарту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № ______ хабарлама</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3792,213 +4650,213 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ жылғы "___" ____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Азамат _____________________________________________________</w:t>
-[...161 lines deleted...]
-      (жауапты адамның лауазымы және тегі, аты, әкесінің аты (бар болса)</w:t>
+      Азамат________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Туған күні _____ жыл "___" _____________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Міндетті зейнетақы жарналарының бюджеттік субсидиясының мөлшерін белгілеуден</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бас тартылды: ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      __________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (негіздеме: себебі көрсетілсін)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хабарлама жауапты адамның ЭЦҚ-мен куәландырылған</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жауапты адамның лауазымы және Т.А.Ә.)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4112,150 +4970,128 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жарналарын субсидиялау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
-[...77 lines deleted...]
-              <w:t>Нысан</w:t>
+              <w:t>қағидаларына 4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      Міндетті зейнетақы жарналарының бюджеттік субсидиясының мөлшерін белгілеуден бас тарту туралы</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Міндетті зейнетақы жарналарының бюджеттік субсидиясының мөлшерін аударуды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тоқтата тұру туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № ______ хабарлама</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4265,177 +5101,267 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ жылғы "___" ____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Азамат________________________________________________________</w:t>
-[...71 lines deleted...]
-      __________________________________________________________________</w:t>
+      Азамат ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Туған күні _____ жылғы "___" ____________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (негіздеме: себебі көрсетілсін)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Хабарлама жауапты адамның электрондық-цифрлық қолтаңбасымен куәландырылған</w:t>
-[...17 lines deleted...]
-      _____________________________________________________________________</w:t>
+      себебі бойынша Бірыңғай жинақтаушы зейнетақы қорындағы Сіздің жеке зейнетақы шотыңызға міндетті зейнетақы жарналарының бюджеттік субсидиясын аудару тоқтатылды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осыған байланысты Сіз тұрғылықты жеріңіз бойынша Мемлекеттік корпорацияның мынадай құжаттарды ұсынуыңыз қажет:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (құжаттар көрсетілсін)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хабарлама жауапты адамның ЭЦҚ-мен куәландырылған</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (жауапты адамның лауазымы және Т.А.Ә.)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -4580,51 +5506,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4-қосымша</w:t>
+              <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -4651,615 +5577,70 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...544 lines deleted...]
-    <w:bookmarkStart w:name="z81" w:id="67"/>
+    <w:bookmarkStart w:name="z81" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Хабарламалар журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6451,70 +6832,70 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z84" w:id="68"/>
+    <w:bookmarkStart w:name="z84" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Sms-хабарламалар журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7622,105 +8003,470 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жарналарын субсидиялау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
-[...12 lines deleted...]
-              <w:t>7-қосымша</w:t>
+              <w:t>қағидаларына 7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 7-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2025 </w:t>
+      Ескерту. 7-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 299</w:t>
+        <w:t>№ 193</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Облыс (қала) ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитеті</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________ облысы (қаласы) бойынша департаментінің 20__ жылғы "___"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _________ № ___________ шешімі _____________________________ теңге сомасына </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      субсидиялауға жататын (сомасы сандармен және жазумен)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      міндетті зейнетақы жарналарын аудару 20__ жылғы "___" ______ бастап тоқтата тұрылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегі ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аты ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкесінің аты (ол болған жағдайда)_________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖСН __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Туған күні _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Негіздеме __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       (себебі көрсетілсін)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департамент басшысы ___________________________________ (Т.А.Ә.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқарма (бөлім) басшысы ________________________________ (Т.А.Ә.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Маман _________________________(Т.А.Ә.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шешімнің жобасын дайындаған:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорацияның жауапты адамдары</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Т.А.Ә.)________________________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7756,72 +8502,206 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Нысан </w:t>
+              <w:t>Бала бір жарым жасқа толғанға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дейін оның күтіміне байланысты</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кірісінен айырылу жағдайы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша әлеуметтік төлемдерді</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алушыларға міндетті зейнетақы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жарналарын субсидиялау</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына 8-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...14 lines deleted...]
-      Облыс (қала) ________________</w:t>
+    <w:bookmarkStart w:name="z112" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 8-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Облыс (қала) ___________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитеті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7849,285 +8729,303 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ жылғы "___" _________ № ___________ шешімі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _____________________________ теңге сомасына субсидиялауға жататын</w:t>
-[...35 lines deleted...]
-      міндетті зейнетақы жарналарын аудару 20__ жылғы "___" ______ бастап тоқтата тұрылсын.</w:t>
+      ______________________________ теңге сомада субсидиялауға жататын</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (сомасы сандармен және жазумен) міндетті зейнетақы жарналарын аудару</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__жылғы "___" ___________ бастап</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ жылғы "___" ________ қоса алғанда қайта басталсын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тегі ___________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Аты ___________________________________________________________</w:t>
-[...125 lines deleted...]
-      Департамент басшысы ___________________________________ (Т.А.Ә.)</w:t>
+      Аты __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкесінің аты (ол болған жағдайда) _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖСН ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Туған күні ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Негіздеме __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       (себебі көрсетілсін)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департамент басшысы__________________________________ (Т.А.Ә.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басқарма (бөлім) басшысы ________________________________ (Т.А.Ә.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Маман _________________________(Т.А.Ә.)</w:t>
+      Маман _________________________________________________ (Т.А.Ә.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шешімнің жобасын дайындаған:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8137,51 +9035,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорацияның жауапты адамдары</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ________________________________________________________________________________</w:t>
+      _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Т.А.Ә.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8191,51 +9089,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       (Т.А.Ә.)</w:t>
+      (Т.А.Ә.)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8362,92 +9260,625 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>8-қосымша</w:t>
+              <w:t>9-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...34 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+    <w:bookmarkStart w:name="z91" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АНЫҚТАМА</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төлеушінің атауы ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бизнес-сәйкестендiру нөмірі (БСН) немесе жеке сәйкестендіру нөмірі (ЖСН) және міндетті зейнетақы жарналарын төлеушінің орналасқан жері</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызметкердің Т.А.Ә. _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызметкердің жеке сәйкестендіру нөмірі (ЖСН) ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бала күтімі бойынша жалақы сақталмайтын демалыс туралы бұйрықтың нөмірі және күні ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік аударымдар және (немесе) міндетті зейнетақы жарналары және (немесе) жұмыс берушінің міндетті зейнетақы жарналары _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________ сәйкес</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (төлем тапсырмасының күні мен нөмірін көрсету)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (негіз көрсетілсін: сыйлықақы, материалдық көмек берілді және</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      т.б., еңбек қызметі қалпына келтірілді және басқалар)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      негіз бойынша 20 __жылғы _________ ___________________________ жүргізілді</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (кезеңі (ай, айлар) көрсетілсін)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анықтама Мемлекеттік корпорацияға тапсыру үшін берілді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мөрдің орны</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы ____________ _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы)            Т.А.Ә.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бас бухгалтер ___________ ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы)            Т.А.Ә.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Берілген күні: 20___ жылғы "__" _________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: Мен ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қызметкердің Т.А.Ә.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Субсидиялауға жататын міндетті зейнетақы жарналарын аудару үшін қажетті менің дербес деректерімді жинауға және өңдеуге келісім беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Міндетті зейнетақы жарналарының бюджеттік субсидиясының мөлшерін sms-хабарлама арқылы, телефон байланысы арқылы белгілеу (белгілеуден бас тарту, аударуды тоқтата тұру) туралы хабарламаға келісім беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұялы телефон нөмірі ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күні ________ Өтініш берушінің қолы ______________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8483,360 +9914,445 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Нысан </w:t>
+              <w:t>Бала бір жарым жасқа толғанға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дейін оның күтіміне байланысты кірісінен айырылу жағдайы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша әлеуметтік төлемдерді</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алушыларға міндетті зейнетақы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жарналарын субсидиялау</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына 10-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 10-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Код ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Облыс (қала) ___________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитеті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ____________________ облысы (қаласы) бойынша департаментінің</w:t>
-[...251 lines deleted...]
-      Департамент басшысы__________________________________ (Т.А.Ә.)</w:t>
+      ________________облысы (қаласы) бойынша департаментінің</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ жылғы "___" _________ № ________________ шешімі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________ теңге сомада субсидиялауға</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (сомасы цифрлармен және жазбаша) жататын міндетті зейнетақы жарналарын  аудару тоқтатылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ жылғы "___" ______</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегі _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аты __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкесінің аты (ол болған жағдайда) ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖСН __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Туған күні _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Негізі __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________ (себебі көрсетілсін)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департамент басшысы _____________________________________ (Т.А.Ә.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басқарма (бөлім) басшысы ________________________________ (Т.А.Ә.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8882,105 +10398,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорацияның жауапты адамдары</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _______________________________________________________________</w:t>
-[...53 lines deleted...]
-      (Т.А.Ә.)</w:t>
+      _______________________________________________ (Т.А.Ә.)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9107,51 +10569,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>9-қосымша</w:t>
+              <w:t>11-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -9178,554 +10640,472 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z91" w:id="69"/>
-[...15 lines deleted...]
-      АНЫҚТАМА</w:t>
+    <w:bookmarkStart w:name="z96" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Субсидиялауға жататын міндетті зейнетақы жарналарының қате аударылған сомаларын қайтаруға арналған өтінім</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z97" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Субсидиялауға жататын міндетті зейнетақы жарналарын төлеушінің деректемелері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Төлеушінің атауы ________________________________________________</w:t>
-[...467 lines deleted...]
-      Күні ________ Өтініш берушінің қолы ______________</w:t>
+      Атауы_______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z98" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қателіктер жіберілген төлем тапсырмасының деректемелері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № ___________ күні "___" ____________ 20 ___ жыл</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төлем тапсырмасының жалпы сомасы _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (сомасы сандармен және жазумен)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z106" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Міндетті зейнетақы жарналары салымшысының деректемелері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Т. А. Ә., туған күні)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Міндетті зейнетақы жарналары салымшысының ЖСН ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Салымшының жарна сомасы, кезеңі, міндетті зейнетақы жарналары</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қайтарылатын сома, кезең _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z107" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. __________________________________________________ байланысты кейінгі төлемдерді түзету мүмкін емес</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қайтаруды мынадай деректемелер бойынша жүргізуді сұраймыз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (кәсіпорынның толық деректері, барлық банк деректемелері көрсетіледі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (басшының қолы) __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (бас бухгалтердің қолы) _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М. П. ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (күні)__________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9761,1775 +11141,421 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Бала бір жарым жасқа толғанға</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>дейін оның күтіміне байланысты</w:t>
+              <w:t>Премьер-Министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>кірісінен айырылу жағдайы</w:t>
+              <w:t>орынбасары -</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ойынша әлеуметтік төлемдерді</w:t>
+              <w:t>Еңбек және халықты</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>алушыларға міндетті зейнетақы</w:t>
+              <w:t>әлеуметтік қорғау министрі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жарналарын субсидиялау</w:t>
+              <w:t>2023 жылғы 9 маусымдағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
+              <w:t>№ 213 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>10-қосымша</w:t>
+              <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...921 lines deleted...]
-      3. Міндетті зейнетақы жарналары салымшысының деректемелері</w:t>
+    <w:bookmarkStart w:name="z100" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Еңбек және әлеуметтік қорғау министрлігінің күші жойылған кейбір шешімдерінің және кейбір шешімдерінің құрылымдық элементтерінің тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:p>
-[...447 lines deleted...]
-    <w:bookmarkStart w:name="z101" w:id="76"/>
+    <w:bookmarkStart w:name="z101" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Мемлекеттік әлеуметтік сақтандыру қорынан бала бір жарым жасқа толғанға дейін оның күтіміне байланысты табысынан айрылған жағдайда төленетін әлеуметтiк төлемдерді алушыларға міндетті зейнетақы жарналарын субсидиялау қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2016 жылғы 18 желтоқсандағы № 330 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық кесімдерінің мемлекеттік тіркеу тізілімінде № 10091 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z102" w:id="77"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z102" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің кейбір шешімдеріне өзгерістер енгізу туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2016 жылғы 12 қаңтардағы № 11 бұйрығымен бекітілген Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің өзгерістер енгізілетін шешімдері тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық кесімдерінің мемлекеттік тіркеу тізілімінде № 13218 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z103" w:id="78"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z103" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің кейбір бұйрықтарына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2019 жылғы 21 тамыздағы № 443 бұйрығымен бекітілген Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің өзгерістер мен толықтырулар енгізілетін кейбір бұйрықтарының тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық кесімдерінің мемлекеттік тіркеу тізілімінде № 19278 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z104" w:id="79"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z104" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің, Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрі міндетін атқарушының және Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің кейбір бұйрықтарына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2020 жылғы 2 сәуірдегі № 121 бұйрығымен бекітілген Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің, Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрі міндетін атқарушының және Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің өзгерістер енгізілетін кейбір бұйрықтарының тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық кесімдерінің мемлекеттік тіркеу тізілімінде № 20295 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z105" w:id="80"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z105" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Әлеуметтік төлемдердің мөлшерлерін есептеу (айқындау), Мемлекеттік әлеуметтік сақтандыру қорынан төленетін әлеуметтік төлемдерді тағайындау, қайта есептеу, тоқтата тұру, қайта бастау, тоқтату және жүзеге асыру қағидаларын бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2020 жылғы 8 маусымдағы № 217 бұйрығы және "Мемлекеттік әлеуметтік сақтандыру қорынан бала бір жасқа толғанға дейін оның күтіміне байланысты табысынан айырылған жағдайда төленетін әлеуметтiк төлемдерді алушыларға міндетті зейнетақы жарналарын субсидиялау қағидаларын бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2014 жылғы 18 желтоқсандагы № 330 бұйрығы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2022 жылғы 28 желтоқсандагы№ 528 бұйрығының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық кесімдерінің мемлекеттік тіркеу тізілімінде № 31443 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -11855,31 +11881,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>