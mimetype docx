--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c0221a8" w14:textId="c0221a8">
+    <w:p w14:paraId="e64ec41" w14:textId="e64ec41">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,61 +85,147 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Бала бір жарым жасқа толғанға дейін оның күтіміне байланысты кірісінен айырылу жағдайы бойынша әлеуметтік төлемдерді алушыларға міндетті зейнетақы жарналарын субсидиялау қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 9 маусымдағы № 213 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 13 маусымда № 32776 болып тіркелді.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 9 маусымдағы № 213 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 13 маусымда № 32776 болып тіркелді. Күші жойылды - Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2026 жылғы 6 қазандағы № 390 бұйрығымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Күші жойылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 06.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 390</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш рет ресми жарияланған күннен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1208,487 +1296,393 @@
         <w:t>
       6) орталықтандырылған дерекқор (бұдан әрі – ОДҚ) – әлеуметтік төлемдерді алушылардың орталықтандырылған дерекқоры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді, Қордың қызметін реттеуді, бақылау функцияларын жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) электрондық цифрлық қолтаңба (бұдан әрі –ЭЦҚ) – электрондық цифрлық қолтаңбаның жабық кілті мен электрондық цифрлық қолтаңба құралдарын пайдалана отырып жасалған, электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын цифрлық жазба (цифрлық деректер жиынтығы).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгерістер енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 12.03.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 299</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Бюджеттік субсидиялардың мөлшерін электрондық белгілеу кезінде субсидиялар белгілеу жөніндегі уәкілетті орган мен Мемлекеттік корпорацияның өзара іс-қимылы Қазақстан Республикасының Цифрлық кодексіне сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      8) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 193</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...163 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Бала бір жарым жасқа толғанға дейін оның күтіміне байланысты кірісінен айырылу жағдайы бойынша әлеуметтік төлемдерді алушыларға міндетті зейнетақы жарналарын субсидиялауды жүзеге асыру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Бала бір жарым жасқа толғаннан кейін оның күтіміне байланысты табысынан айырылу жағдайы бойынша әлеуметтік төлем алушылардың пайдасына қосымша белгіленген міндетті зейнетақы жарналарын бюджет қаражаты есебінен субсидиялау (бұдан әрі – бюджеттік субсидия) осы Қағидаларда айқындалған тәртіппен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Егер мүгедектігі мерзімсіз болып белгіленсе, бірінші немесе екінші топтағы мүгедектігі бар бала бір жарым жасқа толғанда оның күтіміне байланысты табысынан айырылу жағдайы бойынша әлеуметтік төлемді алушыға (бұдан әрі – күтім бойынша әлеуметтік төлем) бюджеттік субсидиялар оның күтім бойынша әлеуметтік төлем сомасынан міндетті зейнетақы жарналарын ұстап қалуға келіскен кезде Кодекстің 248-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2) тармақшасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Ай сайынғы бюджеттік субсидияның мөлшері әлеуметтік аударымдарды есептеу объектісі ретінде ескерілген орташа айлық табыс мөлшерінен есептелген міндетті зейнетақы жарналарының сомасы мен күтіміне баланысты төленетін әлеуметтік төлемнен ұсталатын міндетті зейнетақы жарналарының сомасы арасындағы айырма ретінде мынадай формула бойынша айқындалады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       СУБ = (ОАТ * 10 % / 100 %) – (БКәт * 10 % / 100 %), мұндағы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       СУБ – ай сайынғы бюджеттік субсидияның мөлшері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z30" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ОАТ – күтіміне байланысты әлеуметтік төлемді алушының әлеуметтік аударымдарды есептеу объектісі ретінде есепке алынған табыстың орташа айлық мөлшері. ОАТ Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1703,446 +1697,392 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалады. Әлеуметтік аударымдарды есептеу Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>245-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z31" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       БКәт – Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>85-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалатын Қордан күтіміне байланысты төленетін ай сайынғы әлеуметтік төлемнің мөлшері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Республикалық бюджет туралы заңда тиісті қаржы жылына белгіленген айлық есептік көрсеткіштің өзгеруіне байланысты күтім бойынша төленетін әлеуметтік төлемнің мөлшерін қайта есептеген жағдайда ай сайынғы бюджеттік субсидияның мөлшері қайта есептеуге жатады және осы Қағидалардың 6-тармағына сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Күтім бойынша төленетін әлеуметтік төлемдерден ұсталатын міндетті зейнетақы жарналарының мөлшері әлеуметтік аударымдарды есептеу объектісі ретінде ескерілген орташа айлық табыстың он пайызынан асатын болса, бюджет қаражаты есебінен субсидиялау жүргізілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z34" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Бюджеттік субсидиялау баланың туу туралы куәлігінде көрсетілген баланың туған күнінен бастап, ал баланы (балаларды) асырап алған және ата-анасының қамқорлығынсыз қалған бір жарым жасқа дейінгі балаға қамқоршылық тағайындалған жағдайларда – баланы (балаларды) асырап алу туралы сот шешімі заңды күшіне енген күнінен бастап немесе қорғаншы тағайындалған күнінен бастап бала бір жасқа толған күнді қоса алған күнге дейін не қамқоршы (асырап алушы) Әлеуметтік кодекстің 207-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген зейнеткерлік жасқа жеткенге дейін жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z35" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Міндетті зейнетақы жарналарының ай сайынғы бюджеттік субсидиясын белгілеу кезеңін келесі туылған, жаңа туған баланы (балаларды) асырап алған жағдайда, бюджет қаражаты есебінен міндетті зейнетақы жарналарын субсидиялау алдыңғы бала бір жарым жасқа толған күннен кейінгі күннен бастап, ал осы Қағидалардың 19-тармағына сәйкес тоқтатылған жағдайда бала қайтыс болған айдан кейінгі айдың бірінші күнінен бастап немесе алдыңғы күтіміне байланысты төленетін әлеуметтік төлемдерді алушыға міндетті зейнетақы жарналарын аудару тоқтатылған айдан кейінгі айдың бірінші күнінен бастап жүргізіледі және белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z36" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z36" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Мемлекеттік корпорацияның бөлімшесі күтіміне байланысты төленетін әлеуметтік төлемді тағайындау туралы шешім Қор филиалынан келіп түскеннен кейін екі жұмыс күні ішінде міндетті зейнетақы жарналарының ай сайынғы бюджеттік субсидиясының мөлшерін есептейді, осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша бюджеттік субсидиясының мөлшерін белгілеу (белгілеуден бас тарту) туралы шешімнің электрондық жобасы бар істің электрондық макетін қалыптастырады және оларды Мемлекеттік корпорацияның филиалына жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z37" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z37" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Бюджеттік субсидия мөлшерін белгілеу (белгілеуден бас тарту) туралы шешімнің электрондық жобасы Мемлекеттік корпорацияның жауапты тұлғаларының ЭЦҚ арқылы куәландырылған электрондық-цифрлық нысандағы құжатты білдіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z38" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z38" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Уәкілетті орган міндетті зейнетақы жарналарының бюджеттік субсидиясының мөлшерін белгілеу (белгілеуден бас тарту) туралы шешімнің электрондық жобасы бар істің электрондық макетін олар түскен күннен бастап төрт жұмыс күні ішінде қарайды және бюджеттік субсидиясының мөлшерін белгілеу (белгілеуден бас тарту) туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z39" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z39" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Субсидиялауды белгілеу жөніндегі уәкілетті орган бюджеттік субсидиясының мөлшерін белгілеу (белгілеуден бас тарту) туралы шешімнің электрондық жобасымен электрондық іс макетін олар келіп түскен күннен бастап төрт жұмыс күні ішінде қарайды және бюджеттік субсидиясының мөлшерін белгілеу (белгілеуден бас тарту) туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z40" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z40" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік корпорация бюджеттік субсидия мөлшерін белгілеу (белгілеуден бас тарту) туралы шешімнің электрондық жобасымен электрондық іс макеті келіп түскен күннен бастап екі жұмыс күні ішінде оған өзгерістер енгізеді, бюджеттік субсидия мөлшерін белгілеу (белгілеуден бас тарту) туралы шешімнің электрондық жобасымен электрондық іс макетін қайта қалыптастырады және уәкілетті органға жібереді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Бюджеттік субсидияның мөлшерін белгілеу (белгілеуден бас тарту) туралы шешім маманның, басқарма (бөлімше) басшысының және уәкілетті орган басшысының ЭЦҚ арқылы куәландырылған электрондық-цифрлық нысандағы құжатты білдіреді. Бюджеттік субсидияның мөлшерін белгілеу (белгілеуден бас тарту) туралы шешімнің нөмірі мен күні автоматты режимде беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Істердің электрондық макеттері орталық атқарушы органның цифрлық жүйесінде тұрақты сақталады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...102 lines deleted...]
-    <w:bookmarkStart w:name="z43" w:id="39"/>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Бюджеттік субсидияның мөлшері белгіленген (белгілеуден бас тартылған, аударуды тоқтата тұрған) жағдайда Мемлекеттік корпорацияның бөлімшесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2217,52 +2157,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша хабарламалар журналына тіркей отырып, оны өзі жүгінген кезде береді немесе өтініш берушінің ұялы телефонына sms-хабарлар жіберу арқылы өтініш берушіні хабардар етеді. Sms-хабарлар осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша sms-хабарлар журналында тіркеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z44" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z44" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Бюджеттік субсидия уәкілетті органның шешімі негізінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2317,192 +2257,192 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>89-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші абзацында көзделген осындай тоқтата тұру үшін негіз болып табылатын мән-жай туындаған айдан кейінгі айдың бірінші күнінен бастап тоқтатыла тұрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z45" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z45" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Бюджеттік субсидияны аударуды қайта бастау бала күтімі бойынша әлеуметтік төлемді алушы бала бір жарым жасқа толған күннен кешіктірмей тоқтата тұру негізіне байланысты мынадай құжаттардың бірін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z46" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z46" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша бала бір жарым жасқа толғанға дейін оның күтіміне байланысты кірісінен айырылу фактісін растайтын анықтаманы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z47" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z47" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тұрғылықты тұратын жері бойынша тіркелу фактісін растайтын мәліметтерді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z48" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z48" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) баланы (балаларды) асырап алу туралы және/немесе балаға қамқоршылық тағайындау туралы құжатты ұсынған кезде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша субсидиялауды белгілеу жөніндегі уәкілетті органның шешімі негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z49" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z49" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бюджеттік субсидиялауды қалпына келтіру осындай тоқтата тұруға негіз болып табылған мән-жай тоқтатылған айдан кейінгі айдың бірінші күнінен бастап, ал баланы (балаларды) асырап алған және (немесе) балаға қамқоршы тағайындалған жағдайда баланы (балаларды) асырап алу туралы соттың шешімі заңды күшіне енген күннен бастап немесе қамқоршы тағайындалған күннен бастап жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z50" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z50" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бюджеттік субсидияны аударуды қайта бастау үшін негіз болып табылатын мәліметтермен толықтырылған электрондық іс макетін дайындау және бюджеттік субсидияны аударуды қайта бастау туралы шешімнің электрондық жобасын бекіту осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2577,625 +2517,573 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15-тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z51" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z51" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Бюджеттік субсидияны аудару:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z52" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z52" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) кодекстің 86-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z53" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z53" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) егер бала күтіміне байланысты әлеуметтік төлемдерден ұсталатын міндетті зейнетақы жарналарының мөлшері әлеуметтік аударымдарды есептеу объектісі ретінде ескерілген орташа айлық кірістің он пайызынан асатын болса; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z54" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z54" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бюджеттік субсидиялауды аудару осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша субсидиялауды белгілеу жөніндегі уәкілетті органның шешімі негізінде тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z55" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z55" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Бюджеттік субсидиялауды аудару тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z56" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z56" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Уәкілетті орган, Мемлекеттік корпорация қабылдаған бюджеттік субсидия мөлшерін белгілеу туралы шешімдердің негізінде бюджеттік субсидияны БЖЗҚ-ға аудару үшін ОДҚ-ға электрондық іс макеттерін қою жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z57" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z57" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Мемлекеттік корпорация бюджеттік субсидияның мөлшерін белгілеу туралы уәкілетті органның шешімдерінің негізінде бес жұмыс күні ішінде бюджеттік субсидияның белгіленген мөлшерін төлеуге арналған бюджет қаражатының қажеттілігіне қосуды қамтамасыз етеді, ол ай сайын уәкілетті органға төлем айының алдындағы айдың 27-күніне ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z58" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z58" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төлем айына қажеттілікті қалыптастырғаннан кейінгі сомалар одан кейінгі айдың қажеттілігіне қосуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z59" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z59" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорация бөлімшелерінің қызметкерлері ОДБ-да алушылардың қайтыс болуына, шығуына, төлемнің тоқтатыла тұруына, тоқтатылуына байланысты қажеттілік сомаларын азаю жағына түзетуді күн сайын жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z60" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z60" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Уәкілетті мемлекеттік орган тиісті кезеңге төлемдер бойынша қаржыландырудың жиынтық жоспары шегінде бюджеттік субсидиялар үшін қажетті бюджет қаражаты туралы мәліметтерді Қазақстан Республикасының Қаржы министрлігіне жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z61" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z61" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Уәкілетті мемлекеттік орган бюджеттік субсидияларға арналған бюджет қаражатының қажеттілігіне сәйкес есепті кезеңге төлемдер бойынша жеке қаржыландыру жоспарында көзделген сомалар шегінде бюджет қаражатын Мемлекеттік корпорацияға аударуды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z62" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z62" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Мемлекеттік корпорация бюджеттік субсидияларға бюджет қаражатын алып, төлем тапсырмаларын қалыптастырады және бюджеттік субсидиялардың сомаларын кейіннен қордан кету жөніндегі әлеуметтік төлемді алушының жеке зейнетақы шотына аудару үшін БЖЗҚ-ға аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z63" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z63" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте, бюджеттік субсидиялауды аудару тиісті кезең (ай (айлар) және жыл) көрсетіле отырып, Қордан күтіміне байланысты төленетін әлеуметтік төлемді төлеген айдан кейінгі айдың 25-күніне дейін жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z64" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Цифрлық жүйелерде күтіміне байланысты әлеуметтік төлемді алушының тегі, аты, әкесінің аты (бар болса), туған күні өзгерген жағдайда ОДҚ-да автоматты режимде өзгерістер жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 25-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z65" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Артық аударылған қаражат немесе шешімнің электрондық жобасы өзгерген жағдайда, бюджеттік субсидияның мөлшерін белгілеу және оларды аудару кезінде Мемлекеттік корпорация бес жұмыс күні ішінде қате аударылған бюджеттік субсидияларды қайтаруға электрондық түрде осы Қағидалардың 11-қосымшасына сәйкес өтінім қалыптастырады. Өтінімде: міндетті зейнетақы жарналары салымшысының (күтім бойынша әлеуметтік төлем алушының) деректемелері: тегі, аты, әкесінің аты (ол болған жағдайда), туған күні, жеке сәйкестендіру нөмірі, қайтарылуға жататын бюджеттік субсидиялардың мөлшері және қайтару себебі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      25-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 26-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 193</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 193</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z66" w:id="61"/>
+    <w:bookmarkStart w:name="z66" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. Мемлекеттік корпорация қате аударылған бюджеттік субсидияларды электрондық түрде қайтаруға өтінімді әлеуметтік қорғау туралы заңнамада көзделген тәртіппен ақпаратты тасымалдаудың қаржылық автоматтандырылған жүйесін пайдалана отырып, БЖЗҚ-ға жібереді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z67" w:id="62"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z67" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. БЖЗҚ, Мемлекеттік корпорациядан қате аударылған бюджеттік субсидияларды электрондық түрде қайтаруға өтінімді алған күннен бастап бес жұмыс күні ішінде Мемлекеттік корпорацияның өтінімінің нөмірі мен күнін көрсете отырып, қате аударылған бюджеттік субсидияларды Мемлекеттік корпорацияға қайтаруды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z68" w:id="63"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z68" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Қате аударылған бюджеттік субсидияларды БЖЗҚ-ға қайтару мемлекеттік корпорацияның банктік шотына жеке тұлғалардың тізімдерін қоса бере отырып, қате аударылған бюджеттік субсидияларды, Мемлекеттік корпорацияны электрондық түрде қайтаруға арналған өтінімде көрсетілген нақты БЖЗҚ-ға енгізілген бюджеттік субсидиялардың номиналды сомасы бойынша төлем тапсырмасымен жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3348,51 +3236,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 193</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); Орыс тіліндегі мәтініне өзгеріс енгізіледі, қазақ тіліндегі мәтіні өзгермейді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Код ___________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4044,51 +3952,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 193</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); Орыс тіліндегі мәтініне өзгеріс енгізіледі, қазақ тіліндегі мәтіні өзгермейді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Міндетті зейнетақы жарналарының бюджеттік субсидиясының мөлшерін белгілеу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5577,70 +5505,70 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z81" w:id="64"/>
+    <w:bookmarkStart w:name="z81" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Хабарламалар журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6832,70 +6760,70 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z84" w:id="65"/>
+    <w:bookmarkStart w:name="z84" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Sms-хабарламалар журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8044,51 +7972,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 7-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 193</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); Орыс тіліндегі мәтініне өзгеріс енгізіледі, қазақ тіліндегі мәтіні өзгермейді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Облыс (қала) ________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8586,104 +8534,124 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жарналарын субсидиялау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына 8-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z112" w:id="66"/>
+    <w:bookmarkStart w:name="z112" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 8-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 193</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); Орыс тіліндегі мәтініне өзгеріс енгізіледі, қазақ тіліндегі мәтіні өзгермейді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Облыс (қала) ___________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9331,70 +9299,70 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z91" w:id="67"/>
+    <w:bookmarkStart w:name="z91" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       АНЫҚТАМА</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төлеушінің атауы ________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10020,51 +9988,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 10-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 193</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); Орыс тіліндегі мәтініне өзгеріс енгізіледі, қазақ тіліндегі мәтіні өзгермейді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Код ________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10640,146 +10628,146 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z96" w:id="68"/>
+    <w:bookmarkStart w:name="z96" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субсидиялауға жататын міндетті зейнетақы жарналарының қате аударылған сомаларын қайтаруға арналған өтінім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z97" w:id="69"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z97" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Субсидиялауға жататын міндетті зейнетақы жарналарын төлеушінің деректемелері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Атауы_______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z98" w:id="70"/>
+    <w:bookmarkStart w:name="z98" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қателіктер жіберілген төлем тапсырмасының деректемелері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № ___________ күні "___" ____________ 20 ___ жыл</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10790,70 +10778,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төлем тапсырмасының жалпы сомасы _____________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (сомасы сандармен және жазумен)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z106" w:id="71"/>
+    <w:bookmarkStart w:name="z106" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Міндетті зейнетақы жарналары салымшысының деректемелері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10918,70 +10906,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қайтарылатын сома, кезең _______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z107" w:id="72"/>
+    <w:bookmarkStart w:name="z107" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. __________________________________________________ байланысты кейінгі төлемдерді түзету мүмкін емес</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қайтаруды мынадай деректемелер бойынша жүргізуді сұраймыз</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11238,324 +11226,346 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 213 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z100" w:id="73"/>
+    <w:bookmarkStart w:name="z100" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Еңбек және әлеуметтік қорғау министрлігінің күші жойылған кейбір шешімдерінің және кейбір шешімдерінің құрылымдық элементтерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z101" w:id="74"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z101" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Мемлекеттік әлеуметтік сақтандыру қорынан бала бір жарым жасқа толғанға дейін оның күтіміне байланысты табысынан айрылған жағдайда төленетін әлеуметтiк төлемдерді алушыларға міндетті зейнетақы жарналарын субсидиялау қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2016 жылғы 18 желтоқсандағы № 330 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық кесімдерінің мемлекеттік тіркеу тізілімінде № 10091 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z102" w:id="75"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z102" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің кейбір шешімдеріне өзгерістер енгізу туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2016 жылғы 12 қаңтардағы № 11 бұйрығымен бекітілген Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің өзгерістер енгізілетін шешімдері тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық кесімдерінің мемлекеттік тіркеу тізілімінде № 13218 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z103" w:id="76"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z103" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің кейбір бұйрықтарына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2019 жылғы 21 тамыздағы № 443 бұйрығымен бекітілген Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің өзгерістер мен толықтырулар енгізілетін кейбір бұйрықтарының тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық кесімдерінің мемлекеттік тіркеу тізілімінде № 19278 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z104" w:id="77"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z104" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің, Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрі міндетін атқарушының және Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің кейбір бұйрықтарына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2020 жылғы 2 сәуірдегі № 121 бұйрығымен бекітілген Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің, Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрі міндетін атқарушының және Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің өзгерістер енгізілетін кейбір бұйрықтарының тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық кесімдерінің мемлекеттік тіркеу тізілімінде № 20295 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z105" w:id="78"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z105" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Әлеуметтік төлемдердің мөлшерлерін есептеу (айқындау), Мемлекеттік әлеуметтік сақтандыру қорынан төленетін әлеуметтік төлемдерді тағайындау, қайта есептеу, тоқтата тұру, қайта бастау, тоқтату және жүзеге асыру қағидаларын бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2020 жылғы 8 маусымдағы № 217 бұйрығы және "Мемлекеттік әлеуметтік сақтандыру қорынан бала бір жасқа толғанға дейін оның күтіміне байланысты табысынан айырылған жағдайда төленетін әлеуметтiк төлемдерді алушыларға міндетті зейнетақы жарналарын субсидиялау қағидаларын бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2014 жылғы 18 желтоқсандагы № 330 бұйрығы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2022 жылғы 28 желтоқсандагы№ 528 бұйрығының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық кесімдерінің мемлекеттік тіркеу тізілімінде № 31443 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -11877,35 +11887,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>