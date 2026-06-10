--- v1 (2026-03-15)
+++ v2 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="892c090" w14:textId="892c090">
+    <w:p w14:paraId="b32e37b" w14:textId="b32e37b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1424,2510 +1424,2234 @@
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Заң) және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және өзіндік ерекшелігі бар тауарлардың экспортына лицензия, қос мақсаттағы тауарлардың немесе ұлттық қауіпсіздікті қамтамасыз ету үшін бақыланатын тауарлардың экспортына жалпы лицензия, өзіндік ерекшелігі бар тауарлардың импортына лицензия беру, сондай-ақ "Өзіндік ерекшелігі бар тауарлардың экспортына және импортына лицензия беру" мемлекеттік қызметін көрсету тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. "Түпкілікті пайдаланушысының сертификатын және халықаралық импорттық сертификатын беру" мемлекеттік көрсетілетін қызмет (бұдан әрі - мемлекеттік көрсетілетін қызмет) болып табылады және оны осы Қағидаларға сәйкес Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің Өнеркәсіп комитеті (бұдан әрі - көрсетілетін қызметті беруші) көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
+      3. Көрсетілетін қызметті беруші осы Қағидаларға өзгерістер және (немесе) толықтырулар қолданысқа енгізілген күннен бастап үш жұмыс күні ішінде енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты Бірыңғай байланыс орталығына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы Қағидаларда пайдаланылатын негізгі терминдер мен анықтамалар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) әскери мақсаттағы тауарлар – арнайы тауарлардың бақылау тізімінде көрсетілген қару-жарақ, әскери техника, технологиялар, бағдарламалық қамтамасыз ету, техникалық және арнайы құралдар, материалдар, өндіруге және сынауға арналған жабдықтар, олардың жиынтықтаушылары мен қосалқы бөлшектері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. "Өзіндік ерекшелігі бар тауарлардың экспорты мен импортына лицензия беру" мемлекеттік көрсетілетін қызмет (бұдан әрі – мемлекеттік көрсетілетін қызмет) болып табылады және осы Қағидаларға сәйкес Индустрия және инфрақұрылымдық даму министрлігінің Индустриялық даму комитеті (бұдан әрі - көрсетілетін қызметті беруші) көрсетеді.</w:t>
-[...57 lines deleted...]
-      1) әскери мақсаттағы тауарлар – арнайы тауарлардың бақылау тізімінде көрсетілген қару-жарақ, әскери техника, технологиялар, бағдарламалық қамтамасыз ету, техникалық және арнайы құралдар, материалдар, өндіруге және сынауға арналған жабдықтар, олардың жиынтықтаушылары мен қосалқы бөлшектері;</w:t>
+      2) импорт – тауарларды Қазақстан Республикасының аумағына әкелу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) импорт – тауарларды Қазақстан Республикасының аумағына әкелу;</w:t>
+      3) Қазақстан Республикасының ұлттық қауіпсіздігін қамтамасыз ету үшін бақыланатын тауарлар (бұдан әрі – ұлттық қауіпсіздікті қамтамасыз ету үшін бақыланатын тауарлар) – өзіндік ерекшелігі бар тауарлардың бақылау тізімінде көрсетілген, қосарлы немесе әскери мақсаттағы тауарларға жатпайтын, халықаралық деңгейде ұлттық мүдделерге және саяси имиджге нұқсан келтіруді болғызбау бөлігінде ұлттық қауіпсіздік мүддесінде бақыланатын тауарлар, сондай-ақ азаматтардың өмірі мен денсаулығының қауіпсіздігін қамтамасыз ету, терроризм мен қылмысқа қарсы іс-қимыл;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) Қазақстан Республикасының ұлттық қауіпсіздігін қамтамасыз ету үшін бақыланатын тауарлар (бұдан әрі – ұлттық қауіпсіздікті қамтамасыз ету үшін бақыланатын тауарлар) – өзіндік ерекшелігі бар тауарлардың бақылау тізімінде көрсетілген, қосарлы немесе әскери мақсаттағы тауарларға жатпайтын, халықаралық деңгейде ұлттық мүдделерге және саяси имиджге нұқсан келтіруді болғызбау бөлігінде ұлттық қауіпсіздік мүддесінде бақыланатын тауарлар, сондай-ақ азаматтардың өмірі мен денсаулығының қауіпсіздігін қамтамасыз ету, терроризм мен қылмысқа қарсы іс-қимыл;</w:t>
+      4) қосарланған мақсаттағы тауарлар – азаматтық мақсаттарда пайдаланылатын, бірақ жаппай қырып-жою қаруын және оны жеткізу құралдарын, қару-жарақты, әскери техниканы жасау үшін қолданылуы мүмкін өзіндік ерекшелігі бар тауарлардың бақылау тізімінде көрсетілген өнім (оның ішінде бағдарламалық қамтамасыз ету мен технологиялар);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) қосарланған мақсаттағы тауарлар – азаматтық мақсаттарда пайдаланылатын, бірақ жаппай қырып-жою қаруын және оны жеткізу құралдарын, қару-жарақты, әскери техниканы жасау үшін қолданылуы мүмкін өзіндік ерекшелігі бар тауарлардың бақылау тізімінде көрсетілген өнім (оның ішінде бағдарламалық қамтамасыз ету мен технологиялар);</w:t>
+      5) өзіндік ерекшелігі бар тауарлар – қосарланған және әскери мақсаттағы тауарлар, сондай-ақ ұлттық қауіпсіздікті қамтамасыз ету үшін бақыланатын тауарлар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      5) өзіндік ерекшелігі бар тауарлар – қосарланған және әскери мақсаттағы тауарлар, сондай-ақ ұлттық қауіпсіздікті қамтамасыз ету үшін бақыланатын тауарлар;</w:t>
+        <w:t xml:space="preserve">
+      6) өзіндік ерекшелігі бар тауарларды бақылау жүйесінің мемлекеттік органдары – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және Қазақстан Республикасының заңнамасында белгіленген құзырет шегінде өзіндік ерекшелігі бар тауарларды бақылауды жүзеге асыратын Қазақстан Республикасының орталық мемлекеттік органдары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> және Қазақстан Республикасының заңнамасында белгіленген құзырет шегінде өзіндік ерекшелігі бар тауарларды бақылауды жүзеге асыратын Қазақстан Республикасының орталық мемлекеттік органдары;</w:t>
+        <w:t>
+      7) уәкілетті орган – өзіндік ерекшелігі бар тауарларды бақылау саласында, сондай-ақ Қазақстан Республикасының заңнамасында көзделген шектерде – салааралық үйлестіруді мемлекеттік реттеуді жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) уәкілетті орган – өзіндік ерекшелігі бар тауарларды бақылау саласында, сондай-ақ Қазақстан Республикасының заңнамасында көзделген шектерде – салааралық үйлестіруді мемлекеттік реттеуді жүзеге асыратын орталық атқарушы орган;</w:t>
+      8) экспорт – тауарларды Қазақстан Республикасының аумағынан тысқары жерлерге әкету, сондай-ақ Қазақстан Республикасының аумағында бағдарламалық қамтамасыз ету мен технологияларды шетелдік тұлғаларға беру.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      8) экспорт – тауарларды Қазақстан Республикасының аумағынан тысқары жерлерге әкету, сондай-ақ Қазақстан Республикасының аумағында бағдарламалық қамтамасыз ету мен технологияларды шетелдік тұлғаларға беру.</w:t>
+        <w:t xml:space="preserve">
+      5. 1С350, 10C905, 10C906 және 10С907 бақылау кодтарына сәйкес келетін, Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5) тармақшасына сәйкес бекітілген (бұдан әрі – Бақылау тізімі), бірнеше шет мемлекеттер, импорттаушылар және (немесе) түпкі пайдаланушылар көрсетіле отырып, қосарланған мақсаттағы тауарлардың (ядролық және арнайы ядролық емес материалдарды, жабдықтарды, қондырғыларды, технологияларды, иондандырушы сәулелену көздерін, қосарланған мақсаттағы жабдықтарды және тиісті тауарлар мен технологияларды, оларды шығаруға байланысты жұмыстарды, көрсетілетін қызметтерді қоспағанда) және ұлттық қауіпсіздікті қамтамасыз ету үшін бақыланатын тауарлардың экспортына жалпы лицензия, қосарланған мақсаттағы тауарлардың немесе ұлттық қауіпсіздікті қамтамасыз ету үшін бақыланатын тауарлардың экспортын жүзеге асыратын Қазақстан Республикасының жеке және заңды тұлғаларына беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> 5) тармақшасына сәйкес бекітілген (бұдан әрі – Бақылау тізімі), бірнеше шет мемлекеттер, импорттаушылар және (немесе) түпкі пайдаланушылар көрсетіле отырып, қосарланған мақсаттағы тауарлардың (ядролық және арнайы ядролық емес материалдарды, жабдықтарды, қондырғыларды, технологияларды, иондандырушы сәулелену көздерін, қосарланған мақсаттағы жабдықтарды және тиісті тауарлар мен технологияларды, оларды шығаруға байланысты жұмыстарды, көрсетілетін қызметтерді қоспағанда) және ұлттық қауіпсіздікті қамтамасыз ету үшін бақыланатын тауарлардың экспортына жалпы лицензия, қосарланған мақсаттағы тауарлардың немесе ұлттық қауіпсіздікті қамтамасыз ету үшін бақыланатын тауарлардың экспортын жүзеге асыратын Қазақстан Республикасының жеке және заңды тұлғаларына беріледі.</w:t>
+        <w:t>
+      6. Өзіндік ерекшелігі бар тауарлардың импорты мен экспортына лицензия 1 (бір) жыл мерзімге беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Өзіндік ерекшелігі бар тауарлардың импорты мен экспортына лицензия 1 (бір) жыл мерзімге беріледі.</w:t>
+      Лицензияның қолданылу мерзімі лицензия беруге негіз болып табылатын құжаттардың қолданылу мерзімімен шектелуі мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Лицензияның қолданылу мерзімі лицензия беруге негіз болып табылатын құжаттардың қолданылу мерзімімен шектелуі мүмкін.</w:t>
+      7. Лицензия шартқа (келісімшартқа) енгізілген тауарлар атауларының санына қарамастан, бір сыртқы сауда шарты (келісімшарты) шеңберінде Еуразиялық экономикалық комиссия Кеңесінің 2021 жылғы 14 қыркүйектегі № 80 шешімімен бекітілген Еуразиялық экономикалық одақтың сыртқы экономикалық қызметінің бірыңғай тауар номенклатурасына және Еуразиялық экономикалық одақтың Бірыңғай кедендік тарифіне (бұдан әрі – СЭҚ ТН) сәйкес әрбір тауар түріне бір он таңбалы кодты және Бақылау тізіміне сәйкес бір тауар кодын көрсете отырып, бір сыртқы сауда шарты (келісімшарты) шеңберінде беріледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...62 lines deleted...]
-      </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Лицензия шартқа (келісімшартқа) енгізілген тауарлар атауларының санына қарамастан, он таңбалы кодты көрсете отырып, Еуразиялық экономикалық комиссия кеңесінің 2021 жылғы 14 қыркүйектегі № 80 шешімімен бекітілген Еуразиялық экономикалық одақтың сыртқы экономикалық қызметінің бірыңғай тауар номенклатурасына және Еуразиялық экономикалық одақтың Бірыңғай кедендік тарифіне (бұдан әрі – СЭҚ ТН) сәйкес тауардың әрбір түріне беріледі.</w:t>
+      8. Бақылау тізімінде жоқ СЭҚ ТН кодтарын пайдалануға рұқсат етіледі, өйткені белгілі бір өзіндік ерекшелігі бар тауарды сәйкестендіру және арақатынасы бойынша түпкілікті шешім бақылау тізімдері бойынша белгілі бір кодқа сәйкес келетін осы тізімдегі бақыланатын өзіндік ерекшелігі бар тауарлардың техникалық параметрлерімен анықталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Бақылау тізімінде жоқ СЭҚ ТН кодтарын пайдалануға рұқсат етіледі, өйткені белгілі бір өзіндік ерекшелігі бар тауарды сәйкестендіру және арақатынасы бойынша түпкілікті шешім бақылау тізімдері бойынша белгілі бір кодқа сәйкес келетін осы тізімдегі бақыланатын өзіндік ерекшелігі бар тауарлардың техникалық параметрлерімен анықталады.</w:t>
+      9. Лицензия Еуразиялық экономикалық одақ ішінде, сол сияқты үшінші елдерге және үшінші елдерден өзіндік ерекшелігі бар тауарларды өткізу үшін ресімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      9. Лицензия Еуразиялық экономикалық одақ ішінде, сол сияқты үшінші елдерге және үшінші елдерден өзіндік ерекшелігі бар тауарларды өткізу үшін ресімделеді.</w:t>
+        <w:t xml:space="preserve">
+      10. Лицензия және (немесе) лицензияға қосымша "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген жағдайларда қайта ресімделуге жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z24" w:id="20"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызмет көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10. Лицензия және (немесе) лицензияға қосымша "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының </w:t>
+      11. Мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы көрсетілетін қызметті берушіге www.egov.kz "электрондық үкімет" веб-порталы арқылы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Заңында</w:t>
+        <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> белгіленген жағдайларда қайта ресімделуге жатады.</w:t>
+        <w:t xml:space="preserve"> сәйкес "Өзіндік ерекшелігі бар тауарлардың экспорты мен импортына лицензия беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесінде келтірілген мемлекеттік қызметті көрсету үшін қажетті құжаттарды жібереді (бұдан әрі – портал).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. Көрсетілетін қызметті алушы барлық қажетті құжаттарды, осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11 тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген бойынша, портал арқылы берген кезде – көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік көрсетілетін қызмет нәтижесін алу күнін көрсете отырып, мемлекеттік қызметті көрсету үшін сұрау салудың қабылданғаны туралы мәртебе көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Жеке тұлғаның жеке басын куәландыратын құжат туралы, Қазақстан Республикасының заңды тұлғасын, дара кәсіпкерін мемлекеттік тіркеу (қайта тіркеу) туралы, көрсетілетін қызметті алушыда бар рұқсат беру құжаттары туралы, сондай-ақ Қазақстан Республикасының арнайы тауарларды бақылау саласындағы заңнамасын бұзғаны үшін көрсетілетін қызметті алушыға қолданылған әкімшілік жазалар туралы мәліметтерді көрсетілетін қызметті беруші "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызмет көрсету тәртібі</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту.  13-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес "Өзіндік ерекшелігі бар тауарлардың экспорты мен импортына лицензия беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесінде келтірілген мемлекеттік қызметті көрсету үшін қажетті құжаттарды жібереді (бұдан әрі – портал).</w:t>
+        <w:t>
+      14. Көрсетілетін қызметті берушінің кеңсе қызметкері құжаттарды олар келіп түскен күні қабылдауды және тіркеуді жүзеге асырады және жауапты орындаушыға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> көрсетілген бойынша, портал арқылы берген кезде – көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік көрсетілетін қызмет нәтижесін алу күнін көрсете отырып, мемлекеттік қызметті көрсету үшін сұрау салудың қабылданғаны туралы мәртебе көрсетіледі.</w:t>
+        <w:t>
+      Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген жағдайда, Қазақстан Республикасының еңбек заңнамасына сәйкес өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-[...115 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      13. Жеке тұлғаның жеке басын куәландыратын құжат туралы, заңды тұлғаны, Қазақстан Республикасының дара кәсіпкерін мемлекеттік тіркеу (қайта тіркеу) туралы, көрсетілетін қызметті алушыда бар рұқсат беру құжаттары туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады. </w:t>
+        <w:t>
+      15. Жауапты орындаушы көрсетілетін қызметті алушы ұсынған құжаттарды тіркеген сәттен бастап 2 (екі) жұмыс күні ішінде олардың толықтығын және қолданылу мерзімін тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="24"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      14. Көрсетілетін қызметті берушінің кеңсе қызметкері құжаттарды олар келіп түскен күні қабылдауды және тіркеуді жүзеге асырады және жауапты орындаушыға жібереді.</w:t>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті алушы құжаттардың және (немесе) қолданылу мерзімі өткен құжаттардың толық топтамасын ұсынбаған кезде осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша көрсетілетін қызметті беруші басшысының не оны алмастыратын тұлғаның ЭЦҚ қойылған өтінішті одан әрі қараудан дәлелді бас тартуды дайындайды және оны көрсетілетін қызметті алушының жеке кабинетіне электрондық құжат нысанындағы портал арқылы көрсетілетін қызметті алушыға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">
+      16. Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынған жағдайда, өзіндік ерекшелігі бар тауарлар тауарлардың экспортына лицензия, қос мақсаттағы тауарлардың немесе ұлттық қауіпсіздікті қамтамасыз ету үшін бақыланатын тауарлардың экспортына жалпы лицензия, өзіндік ерекшелігі бар тауарлардың импортына лицензия алуға өтінішті қарау кезінде жауапты орындаушы көрсетілетін қызметті алушы, ұсынған құжаттарды "Өзіндік ерекшелігі бар тауарларды бақылау саласындағы рұқсат құжаттарын берудің кейбір мәселелері туралы" Қазақстан Республикасы Үкіметінің 2015 жылғы 28 желтоқсандағы № 1083 </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>қаулысында</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...1081 lines deleted...]
-      23. Көрсетілетін қызметті берушінің мемлекеттік қызметтер көрсету мәселелері жөніндегі шешіміне, әрекеттеріне (әрекетсіздігіне) шағым Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға берілуі мүмкін.</w:t>
+        <w:t xml:space="preserve"> көзделген тиісті мемлекеттік органдарға жібереді (бұдан әрі – тиісті мемлекеттік органдар), лицензия беру мәселесін келісу үшін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті беруші шағым түскен күннен бастап үш жұмыс күнінен кешіктірмей шағымды және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+      Көрсетілетін қызметті берушінің сұранысы негізінде тиісті мемлекеттік органдар он жұмыс күні ішінде көрсетілетін қызметті алушының Қазақстан Республикасының заңнамасы талаптарына сәйкестігі немесе сәйкессіздігі туралы жауап жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      Тиісті мемлекеттік органдар белгіленген мерзімде жауап бермеген жағдайда, лицензия беру автоматты түрде келісілген деп есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту.  16-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      24. Көрсетілетін қызметті алушының шағымы "Мемлекеттік көрсетілетін қызметтер туралы" Заңы 25-бабының </w:t>
+      17. Көрсетілетін қызметті алушы өзіндік ерекшелігі бар тауарлардың экспортына лицензия, қос мақсаттағы тауарлардың немесе ұлттық қауіпсіздікті қамтамасыз ету үшін бақыланатын тауарлардың экспортына жалпы лицензия алу үшін ұсынған құжаттарды қарау кезінде жауапты орындаушы сұрау салумен бір мезгілде Қазақстан Республикасы Үкіметінің 2023 жылғы 12 сәуірдегі № 283 қаулысымен бекітілген уәкілетті органның өзіндік ерекшелігі бар тауарларды бақылау жүйесінің мемлекеттік органдарымен ақпараттық өзара іс-қимылын жүзеге асыру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2-тармағына</w:t>
+        <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес қаралуға жатады:</w:t>
+        <w:t xml:space="preserve"> айқындалған тәртіппен өзіндік ерекшелігі бар тауарларды бақылау жүйесінің мемлекеттік органдарына сұрау салуды жібереді</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) көрсетілетін қызметті беруші – оны тіркеген күннен бастап 5 (бес) жұмыс күні ішінде;</w:t>
+      Өзіндік ерекшелігі бар тауарларды бақылау жүйесінің мемлекеттік органдарынан жауап алғаннан кейін жауапты орындаушы алынған ақпарат негізінде тәуекелдерді бағалауды жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган – ол тіркелген күннен бастап 15 (он бес) жұмыс күні ішінде.</w:t>
+      Тиісті мемлекеттік органдарға сұрау салумен бір мезгілде жауапты орындаушы көрсетілетін қызметті алушы ұсынған импорттаушы елдің кепілдік міндеттемесін (бұдан әрі-растау) оның түпнұсқалығына тексеру жүргізу үшін мемлекеттік электрондық ақпараттық ресурстар арқылы Қазақстан Республикасының Сыртқы істер министрлігіне жібереді. Қазақстан Республикасы Сыртқы істер министрлігі оның түпнұсқалығын тексеру кезеңінде көрсетілетін қызмет алушының өтінішін қарау мерзімі тиісті растау алынғанға дейін көрсетілетін қызмет берушімен тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес қажет болған жағдайларда 10 (он) он жұмыс күнінен аспайтын мерзімге ұзартылады:</w:t>
+        <w:t>
+      18. Бақылау тізімінде көрсетілген 1С350 немесе 10С905 бақылау кодтарына сәйкес келетін өзіндік ерекшелігі бар тауарлардың экспортына лицензия немесе қос мақсаттағы тауарлардың немесе ұлттық қауіпсіздікті қамтамасыз ету үшін бақыланатын тауарлардың экспортына жалпы лицензия алуға өтінішті қарау кезінде жауапты орындаушы көрсетілетін қызметті алушы ұсынған импорттаушы елдің кепілдік міндеттемесін тексерілгенін растау үшін Қазақстан Республикасының Сыртқы істер министрлігіне оның түпнұсқалығын тексеруді растауды алу үшін мынадай жағдайларда жібереді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
+      1) сыртқы сауда келісімшартына сәйкес контрагентке бастапқы экспорты болған жағдайда;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) қосымша ақпарат алу.</w:t>
+      2) уәкілетті органның экспортты жүзеге асыру кезіндегі ықтимал тәуекелдер туралы мемлекеттік органдардан ақпарат алуы болған жағдайда.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шағымды қарау мерзімі ұзартылған жағдайда шағымдарды қарау бойынша өкілеттіктер берілген лауазымды адам шағымды қарау мерзімі ұзартылған кезден бастап 3 (үш) жұмыс күні ішінде шағым берген көрсетілетін қызметті алушыға ұзарту себептерін көрсете отырып, шағымды қарау мерзімінің ұзартылғаны туралы жазбаша нысанда (шағым қағаз жеткізгіште берілген кезде) немесе электрондық нысанда (шағым электрондық түрде берілген кезде) хабарлайды.</w:t>
+      Көрсетілетін қызметті алушы өзіндік ерекшелігі бар тауарлардың экспортына лицензия немесе қос мақсаттағы тауарлардың немесе ұлттық қауіпсіздікті қамтамасыз ету үшін бақыланатын тауарлардың экспортына жалпы лицензия алуға құжаттар ұсынылған күннен бастап 7 (жеті) жұмыс күні ішінде көрсетілетін қызметті берушінің кеңсесі арқылы көрсетілетін қызметті берушіге салыстыру үшін алушы елдің кепілдік міндеттемесінің түпнұсқасын ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      26. Көрсетілетін қызметті алушы мемлекеттік қызмет көрсету нәтижелерімен келіспеген жағдайларда "Мемлекеттік көрсетілетін қызметтер туралы" Заңының 4-бабы </w:t>
+      Заңның 29-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-тармағының</w:t>
+        <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 6) тармақшасына сәйкес сотқа жүгінеді.</w:t>
+        <w:t xml:space="preserve"> сәйкес, көрсетілетін қызметті беруші көрсетілетін қызметті алушыдан немесе Қазақстан Республикасының мемлекеттік органдарынан өзіндік ерекшелігі бар тауарларды бақылау саласына қатысты қажетті құжаттарды және (немесе) ақпаратты сұратуға және алуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. Заңда, Мемлекеттік көрсетілетін қызметтер туралы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі-Заңдар) белгіленген мемлекеттік қызметті көрсетуден бас тарту үшін негіздер негізгі талаптар тізбесінде баяндалған.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Егер заңда өзгеше көзделмесе, сотқа жүгінуге сотқа дейінгі тәртіппен шағымданғаннан кейін жол беріледі.</w:t>
+      Өзіндік ерекшелігі бар тауарлар экспортына лицензияны, қосарланған мақсаттағы тауарлар немесе ұлттық қауіпсіздікті қамтамасыз ету үшін бақыланатын тауарлар экспортына жалпы лицензияны, өзіндік ерекшелігі бар тауарлар импортына лицензияны алуға өтінішті қарау кезінде, мемлекеттік қызмет көрсетуден бас тарту үшін жоғарда айтылған Заңдарда белгіленген және негізгі талаптар тізбесінде баяндалған негіздер анықталған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ көрсетілетін қызметті алушыға алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау туралы хабарлама оның тапсырылғаны туралы хабарламасы бар тапсырыс хатпен, телефонограммамен немесе жеделхатпен, ұялы байланыстың абоненттік нөмірі бойынша немесе өтініште көрсетілген көрсетілетін қызметті алушының электрондық мекенжайы бойынша мәтіндік хабарламамен не хабарламаны немесе шақыруды тіркеуді қамтамасыз ететін өзге де байланыс құралдарын пайдалана отырып, көрсету мерзімі аяқталғанға дейін 3 (үш) жұмыс күнінен кешіктірілмей жіберіледі Мемлекеттік қызмет көрсету. Тыңдау хабарлама жасалған күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші лицензияны, қайта ресімделген лицензияны немесе мемлекеттік қызметті көрсетуден дәлелді бас тартуды береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының ұлттық қауіпсіздігіне қатер төну қаупі туындаған жағдайда және (немесе) Қазақстан Республикасының халықаралық міндеттемелерінің сақталмауына байланысты мемлекеттік қызмет көрсетуден бас тарту кезінде, мемлекеттік қызмет көрсетуден бас тартуға негіз болған ақпарат жария етуге және (немесе) таратылуға жатпайды.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> 4-тарау. Жалпы лицензияларды орындау бойынша құжаттарды ұсыну тәртібі</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z44" w:id="34"/>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      27. Қосарланған мақсаттағы тауарларды немесе ұлттық қауіпсіздікті қамтамасыз ету үшін бақыланатын тауарларды экспорттауға арналған жалпы лицензия негізінде тауарларды экспорттауды жүзеге асыратын Қазақстан Республикасының жеке және заңды тұлғалары уәкілетті органға қос мақсаттағы тауарларды немесе ұлттық қауіпсіздікті қамтамасыз ету үшін бақыланатын тауарларды экспорттауға арналған жалпы лицензияларды орындау жөніндегі құжаттарды ұсынуға міндетті.</w:t>
+        <w:t xml:space="preserve">
+      20. Жүргізілген тәуекелдерді бағалау, мемлекеттік органдардың жауабы және алушы елдің кепілдік міндеттемесінің түпнұсқалығын тексеру нәтижелері негізінде жауапты орындаушы осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша Мемлекеттік қызмет көрсету нәтижесін - лицензияны не осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша Мемлекеттік қызмет көрсетуден дәлелді бас тартуды ресімдейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z45" w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...1 lines deleted...]
-      </w:r>
+        <w:t>
+      Мемлекеттік қызмет көрсету нәтижесі "E-license" ақпараттық жүйесі арқылы көрсетілетін қызметті беруші басшысының не оны алмастыратын тұлғаның ЭЦҚ қойылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетінде" жіберіледі және сақталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4-қосымшаға</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша қос мақсаттағы тауарлардың немесе ұлттық қауіпсіздікті қамтамасыз ету үшін бақыланатын тауарлардың экспорты жүзеге асырылған күннен бастап 10 жұмыс күні ішінде уәкілетті органға жалпы лицензияны орындау жөніндегі құжаттарды ұсынады.</w:t>
+        <w:t>
+      Берілген лицензиялар Қазақстан Республикасының Мемлекеттік шекарасы арқылы өзіндік ерекшелігі бар тауарлардың қозғалысын бақылау мақсатында мемлекеттік кірістер органдарының ақпараттық жүйелеріне жолданады және сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
+      21. Көрсетілетін қызметті беруші Мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызмет көрсету кезінде мемлекеттік қызмет көрсету сатысы туралы деректер мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне автоматты режимде келіп түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Көрсетілетін қызметті алушы сыртқы сауда шартының (келісімшарттың) немесе тараптардың импорттаушымен (түпкі пайдаланушымен) ниетін растайтын өзге де құжаттың талаптарына сәйкес әскери мақсаттағы тауарлардың экспорты жасалғаннан кейін көрсетілетін қызметті берушіге әскери мақсаттағы тауарлардың жеткізілгенін растайтын құжатты межелі елге әкелінген сәттен бастап 15 жұмыс күні ішінде ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызметтер көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z39" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Көрсетілетін қызметті берушінің мемлекеттік қызметтер көрсету мәселелері жөніндегі шешіміне, әрекеттеріне (әрекетсіздігіне) шағым Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға берілуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші шағым түскен күннен бастап үш жұмыс күнінен кешіктірмей шағымды және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24. Көрсетілетін қызметті алушының шағымы "Мемлекеттік көрсетілетін қызметтер туралы" Заңы 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қаралуға жатады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көрсетілетін қызметті беруші – оны тіркеген күннен бастап 5 (бес) жұмыс күні ішінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган – ол тіркелген күннен бастап 15 (он бес) жұмыс күні ішінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25. Көрсетілетін қызметті берушінің, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі "Мемлекеттік көрсетілетін қызметтер туралы" Заңы 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қажет болған жағдайларда 10 (он) он жұмыс күнінен аспайтын мерзімге ұзартылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қосымша ақпарат алу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымды қарау мерзімі ұзартылған жағдайда шағымдарды қарау бойынша өкілеттіктер берілген лауазымды адам шағымды қарау мерзімі ұзартылған кезден бастап 3 (үш) жұмыс күні ішінде шағым берген көрсетілетін қызметті алушыға ұзарту себептерін көрсете отырып, шағымды қарау мерзімінің ұзартылғаны туралы жазбаша нысанда (шағым қағаз жеткізгіште берілген кезде) немесе электрондық нысанда (шағым электрондық түрде берілген кезде) хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      26. Көрсетілетін қызметті алушы мемлекеттік қызмет көрсету нәтижелерімен келіспеген жағдайларда "Мемлекеттік көрсетілетін қызметтер туралы" Заңының 4-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6) тармақшасына сәйкес сотқа жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер заңда өзгеше көзделмесе, сотқа жүгінуге сотқа дейінгі тәртіппен шағымданғаннан кейін жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Жалпы лицензияларды орындау бойынша құжаттарды ұсыну тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z44" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Қосарланған мақсаттағы тауарларды немесе ұлттық қауіпсіздікті қамтамасыз ету үшін бақыланатын тауарларды экспорттауға арналған жалпы лицензия негізінде тауарларды экспорттауды жүзеге асыратын Қазақстан Республикасының жеке және заңды тұлғалары уәкілетті органға қос мақсаттағы тауарларды немесе ұлттық қауіпсіздікті қамтамасыз ету үшін бақыланатын тауарларды экспорттауға арналған жалпы лицензияларды орындау жөніндегі құжаттарды ұсынуға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z45" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      28. Қазақстан Республикасының жеке және заңды тұлғалары осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша қос мақсаттағы тауарлардың немесе ұлттық қауіпсіздікті қамтамасыз ету үшін бақыланатын тауарлардың экспорты жүзеге асырылған күннен бастап 10 жұмыс күні ішінде уәкілетті органға жалпы лицензияны орындау жөніндегі құжаттарды ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4019,2144 +3743,2080 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z47" w:id="36"/>
+    <w:bookmarkStart w:name="z47" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Өзіндік ерекшелігі бар тауарлардың экспортына немесе импортына лицензия беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
+        <w:t xml:space="preserve"> "Өзіндік ерекшелігі бар тауарлардың экспортына және импортына лицензия беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...58 lines deleted...]
-            </w:pPr>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Өзіндік ерекшелігі бар тауарлардың экспортына және импортына лицензия беру" мемлекеттік көрсетілетін қызмет атауы Мемлекеттік көрсетілетін қызметтің кіші түрінің атауы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) өзіндік ерекшелігі бар тауарлардың экспорты;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) өзіндік ерекшелігі бар тауарлардың импорты;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) қос мақсаттағы тауарлардың немесе ұлттық қауіпсіздікті қамтамасыз ету үшін бақыланатын тауарлардың экспортына жалпы лицензия</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...102 lines deleted...]
-3) қос мақсаттағы тауарлардың немесе ұлттық қауіпсіздікті қамтамасыз ету үшін бақыланатын тауарлардың экспортына жалпы лицензия</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің Өнеркәсіп комитеті (бұдан әрі-көрсетілетін қызметті беруші)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- Көрсетілетін қызметті берушінің атауы</w:t>
+Мемлекеттік қызметті ұсыну тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігінің Индустриялық даму комитеті (бұдан әрі-көрсетілетін қызметті беруші)</w:t>
+www.egov.kz "электрондық үкімет" веб-порталы арқылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті ұсыну тәсілдері</w:t>
+Мемлекеттік қызмет көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-www.egov.kz "электрондық үкімет" веб-порталы арқылы</w:t>
+өзіндік ерекшелігі бар тауарлардың импортына лицензия беру кезінде – 30 (отыз) жұмыс күнінен кешіктірмей;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+өзіндік ерекшелігі бар тауарлардың экспортына лицензия немесе қос мақсаттағы тауарлардың немесе ұлттық қауіпсіздікті қамтамасыз ету үшін бақыланатын тауарлардың экспортына жалпы лицензия беру кезінде – алушы елдің кепілдік міндеттемесінің түпнұсқалығын тексеру растамасын алу қажет болған не шетелдік құзыретті органдардан немесе ұйымдардан ақпарат алу қажет болған жағдайды қоспағанда, 30 (отыз) жұмыс күнінен кешіктірмей. Бұл жағдайда лицензия осындай растауды алғаннан кейін беріледі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+барлық кіші түрлері бойынша лицензияларды және (немесе) лицензияларға қосымшаны қайта ресімдеу кезінде - 3 (үш) жұмыс күнінен кешіктірмей;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көрсетілетін қызметті алушы бөлу немесе бөлу нысанында қайта ұйымдастырылған жағдайда барлық кіші түрлері бойынша лицензияларды және (немесе) лицензияларға қосымшаларды қайта ресімдеу кезінде - 30 (отыз) жұмыс күнінен кешіктірмей</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+Мемлекеттік қызмет көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-өзіндік ерекшелігі бар тауарлардың импортына лицензия беру кезінде – 30 (отыз) жұмыс күнінен кешіктірмей;</w:t>
-[...53 lines deleted...]
-көрсетілетін қызметті алушы бөлу немесе бөлу нысанында қайта ұйымдастырылған жағдайда барлық кіші түрлері бойынша лицензияларды және (немесе) лицензияларға қосымшаларды қайта ресімдеу кезінде - 30 (отыз) жұмыс күнінен кешіктірмей</w:t>
+Электрондық (ішінара автоматтандырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+Мемлекеттік қызметті көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- Электрондық (ішінара автоматтандырылған)</w:t>
+1) өзіндік ерекшелігі бар тауарлардың экспортына лицензия беру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) өзіндік ерекшелігі бар тауарлардың импортына лицензия беру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) қос мақсаттағы тауарлардың немесе ұлттық қауіпсіздікті қамтамасыз ету үшін бақыланатын тауарлардың экспортына жалпы лицензия беру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) мемлекеттік қызмет көрсетуден дәлелді бас тарту.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+Мемлекеттік қызмет көрсету кезінде өтініш берушіден алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) өзіндік ерекшелігі бар тауарлардың экспортына лицензия беру;</w:t>
-[...53 lines deleted...]
-4) мемлекеттік қызмет көрсетуден дәлелді бас тарту.</w:t>
+Барлық кіші түрлері бойынша:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) лицензия беру кезінде - 10 айлық есептік көрсеткіш (бұдан әрі – АЕК);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) лицензияны қайта ресімдеу үшін – 1 АЕК;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+лицензиялық алымды төлеу екінші деңгейдегі банктер және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы қолма-қол және қолма-қол ақшасыз нысанда жүзеге асырылады. Төлем "электрондық үкіметтің" төлем шлюзі (бұдан әрі - ЭҮТШ) арқылы немесе екінші деңгейдегі банктер арқылы жүзеге асырылуы мүмкін.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде өтініш берушіден алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...72 lines deleted...]
-Төлем "электрондық үкіметтің" төлем шлюзі (бұдан әрі - ЭҮТШ) арқылы немесе екінші деңгейдегі банктер арқылы жүзеге асырылуы мүмкін.</w:t>
+              <w:t xml:space="preserve">
+1) көрсетілетін қызметті беруші - 2015 жылғы 23 қарашадағы Қазақстан Республикасының Еңбек </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі – Кодекс) сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс кестесіне сәйкес дүйсенбіден жұмаға дейін сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) портал – техникалық жұмыстарды жүргізуге байланысты үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Кодекске сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау келесі жұмыс күні жүзеге асырылады). Келіп түскен өтініштерді тіркеу жұмыс кестесіне сәйкес дүйсенбіден бастап жұманы қоса алғанда сағат 9.00-ден 18.30-ға дейін жүзеге асырылады, сағат 17.00-ден кейін келіп түскен өтініштерді тіркеу келесі жұмыс күні жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс кестесі</w:t>
+Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+лицензия алу үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) осы негізгі талаптар тізбесіне қосымшаға сәйкес көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) куәландырылған электрондық құжат нысанындағы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЭҮТШ арқылы төлеу жағдайларын қоспағанда, жекелеген қызмет түрлерімен айналысу құқығы үшін лицензиялық алымның бюджетке төленгенін растайтын мәліметтер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-1) көрсетілетін қызметті беруші - 2015 жылғы 23 қарашадағы Қазақстан Республикасының Еңбек </w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау келесі жұмыс күні жүзеге асырылады). Келіп түскен өтініштерді тіркеу жұмыс кестесіне сәйкес дүйсенбіден бастап жұманы қоса алғанда сағат 9.00-ден 18.30-ға дейін жүзеге асырылады, сағат 17.00-ден кейін келіп түскен өтініштерді тіркеу келесі жұмыс күні жүзеге асырылады.</w:t>
+2) осы бұйрықтың </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> және </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымшаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес мынадай біліктілік талаптарына сәйкестігі туралы құжаттар. лицензияны қайта ресімдеу үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) осы Негізгі талаптар тізбесіне 1-қосымшаға сәйкес көрсетілетін қызметті алушының ЭЦҚ-мен куәландырылған электрондық құжат нысанындағы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) ЭҮТШ арқылы төлеуді қоспағанда, лицензиялық алымның төленгенін растайтын мәліметтер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) ақпараты мемлекеттік ақпараттық жүйелерде қамтылған құжаттарды қоспағанда, лицензияны қайта ресімдеу үшін негіз болған өзгерістер туралы ақпаратты қамтитын құжаттар.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-лицензия алу үшін:</w:t>
-[...125 lines deleted...]
-3) ақпараты мемлекеттік ақпараттық жүйелерде қамтылған құжаттарды қоспағанда, лицензияны қайта ресімдеу үшін негіз болған өзгерістер туралы ақпаратты қамтитын құжаттар.</w:t>
+1) Қазақстан Республикасының заңдарында жеке немесе заңды тұлғалардың осы санаты үшін қызмет түрімен айналысуға тыйым салынуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) лицензиялық алым енгізілмеген;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) көрсетілетін қызметті алушы біліктілік талаптарына сәйкес келмесе;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көрсетілетін қызметті беруші тиісті келісуші мемлекеттік органнан көрсетілетін қызметті алушының лицензиялау кезінде қойылатын талаптарға сәйкес келмейтіні туралы жауап алса;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) көрсетілетін қызметті алушыға қатысты қызметті немесе лицензиялауға жататын жекелеген қызмет түрлерін тоқтата тұру немесе оған тыйым салу туралы заңды күшіне енген сот шешімі (үкімі) бар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) сот орындаушысының ұсынысы негізінде көрсетілетін қызметті алушы-борышкерге лицензия беруге уақытша тыйым салынады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) көрсетілетін қызметті алушының ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің осы Қағидаларда белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9) экспортты жүзеге асыру Біріккен Ұлттар Ұйымы Жарғысының VII тарауы, атап айтқанда қару-жарақ эмбаргосы негізінде әрекет ететін Біріккен Ұлттар Ұйымы Қауіпсіздік Кеңесі қабылдаған шараларды жүзеге асыру жөніндегі міндеттерді бұзатын болады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10) экспортты жүзеге асыру Қазақстан Республикасының халықаралық келісімдер бойынша, атап айтқанда, қарапайым қару-жарақты беруге немесе олардың заңсыз айналымына қатысты халықаралық міндеттемелерін бұзатын болады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11) белгілі бір тауарлар геноцид актілерін, адамзатқа қарсы қылмыстарды, 1949 жылғы Женева конвенцияларын елеулі бұзушылықтарды, қорғанысты пайдаланатын азаматтық объектілерге немесе бейбіт тұрғындарға шабуылдарды немесе халықаралық келісімдерде анықталғандай басқа да әскери қылмыстарды жасау үшін пайдаланылатыны туралы ақпарат болған жағдайда;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12) импорттаушы елдің кепілдік міндеттемесінің түпнұсқалығын тексерудің теріс нәтижесі (не оның жіберілген сәттен бастап күнтізбелік 1 (бір) жыл ішінде болмауы);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13) Қазақстан Республикасының мүдделеріне нұқсан келтірілгенде немесе нұқсан келтіру қатері туындағанда;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14) Қазақстан Республикасының халықаралық міндеттемелері бұзылғанда;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15) тәуекелдерді бағалауды жүзеге асыру қорытындылары бойынша теріс нәтиже болғанда;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16) егер рұқсат алуға өтініш берілгенге дейін бір жыл ішінде өтініш берушіге қатысты Қазақстан Республикасының өзіндік ерекшелігі бар тауарларды бақылау саласындағы заңнамасын бұзғаны үшін әкімшілік жаза қолданылса;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+17) егер рұқсат алуға өтініш берілгенге дейін бір жыл ішінде өтініш берушіге қатысты өзіндік ерекшелігі бар тауарларды бақылау саласында қылмыстық құқық бұзушылық жасағаны үшін соттың айыптау үкімі шығарылса немесе Қазақстан Республикасының Қылмыстық-процестік кодексі </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>35-бабының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бірінші бөлігі 3), 4), 9), 10) және 12) тармақтарының немесе </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>36-бабының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> негізінде өтініш беруші қылмыстық теріс қылық немесе онша ауыр емес және ауырлығы орташа қылмыстар жасағаны үшін қылмыстық жауаптылықтан босатылса;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18) егер өтініш берушіге соңғы бес жыл ішінде Біріккен Ұлттар Ұйымы Қауіпсіздік Кеңесінің санкциялары қолданылса;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19) егер өтініш беруші соңғы бес жыл ішінде Біріккен Ұлттар Ұйымы Қауіпсіздік Кеңесінің санкцияларын бұзса, жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+Мемлекеттік, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсетілетін қызметті көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Қазақстан Республикасының заңдарында жеке немесе заңды тұлғалардың осы санаты үшін қызмет түрімен айналысуға тыйым салынуы;</w:t>
-[...494 lines deleted...]
-Мемлекеттік қызмет көрсету орындарының мекенжайлары:</w:t>
+Көрсетілетін қызметті алушының ЭЦҚ болған жағдайда портал арқылы электрондық нысанда мемлекеттік қызметті алу мүмкіндігі бар. Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты порталдың "жеке кабинеті", көрсетілетін қызметті берушінің анықтамалық қызметтері, сондай-ақ "1414", 8-800-080-7777 Бірыңғай байланыс орталығы арқылы қашықтан қол жеткізу режимінде алуға мүмкіндігі бар. Мемлекеттік қызмет көрсету орындарының мекенжайлары:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) көрсетілетін қызметті беруші – "Мемлекеттік көрсетілетін қызметтер" бөлімінде;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6231,204 +5891,150 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Өзіндік ерекшелігі бар </w:t>
+              <w:t>"Өзіндік ерекшелігі бар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">тауарлардың экспортына немесе </w:t>
+              <w:t>тауарлардың экспортына немесе</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">импортына лицензия беру" </w:t>
+              <w:t>импортына лицензия беру"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мемлекеттік қызмет көрсетуге </w:t>
+              <w:t>мемлекеттік қызмет көрсетуге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қойылатын негізгі талаптардың </w:t>
+              <w:t>қойылатын негізгі талаптардың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тізбесіне қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z49" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Өзіндік ерекшелігі бар тауарлардың экспортына лицензия алу үшін өтініш</w:t>
+        <w:t xml:space="preserve"> "Өзіндік ерекшелігі бар тауарлардың экспортына лицензия алу үшін өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6965,51 +6571,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14. Келісімшарт валютасы</w:t>
+14.Келісімшарт валютасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7085,123 +6691,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17. Осымен расталады:</w:t>
-[...71 lines deleted...]
-Ұсынылған ақпараттың дұрыстығын растаймын және дұрыс емес мәліметтер ұсынғаным үшін Қазақстан Республикасының заңнамасына сәйкес жауапкершілік туралы хабардармын.</w:t>
+17. Осымен расталады: өтініш беруші ақпараттық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім береді; өтініш берушіге қатысты қызметті немесе жекелеген қызмет түрлерін тоқтата тұру немесе оған тыйым салу туралы заңды күшіне енген сот шешімі (үкімі) жоқ;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+барлық қоса берілген құжаттар дұрыс және жарамды болып табылады. Ұсынылған ақпараттың дұрыстығын растаймын және дұрыс емес мәліметтер ұсынғаным үшін Қазақстан Республикасының заңнамасына сәйкес жауапкершілік туралы хабардармын.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -7384,68 +6936,66 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z52" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өзіндік ерекшелігі бар тауарлардың импортына лицензия алу үшін өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8102,123 +7652,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17. Осымен расталады:</w:t>
-[...71 lines deleted...]
-Ұсынылған ақпараттың дұрыстығын растаймын және дұрыс емес мәліметтер ұсынғаным үшін Қазақстан Республикасының заңнамасына сәйкес жауапкершілік туралы хабардармын.</w:t>
+17. Осымен расталады: өтініш беруші ақпараттық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім береді; өтініш берушіге қатысты қызметті немесе жекелеген қызмет түрлерін тоқтата тұру немесе оған тыйым салу туралы заңды күшіне енген сот шешімі (үкімі) жоқ;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+барлық қоса берілген құжаттар дұрыс және жарамды болып табылады. Ұсынылған ақпараттың дұрыстығын растаймын және дұрыс емес мәліметтер ұсынғаным үшін Қазақстан Республикасының заңнамасына сәйкес жауапкершілік туралы хабардармын.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -8395,74 +7891,72 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3- нысан</w:t>
+              <w:t>3-нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z54" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қосарланған мақсаттағы тауарлар мен ұлттық қауіпсіздік пайымдаулары бойынша бақыланатын тауарлардың экспортына лицензия алуға арналған өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8921,52 +8415,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-12. ЕАЭО СЭҚ ТН бойынша өлшем бірлігі (негізгі немесе қосымша) </w:t>
+              <w:t>
+12. ЕАЭО СЭҚ ТН бойынша өлшем бірлігі (негізгі немесе қосымша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8998,52 +8492,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-14. Келісімшарт валютасы </w:t>
+              <w:t>
+14. Келісімшарт валютасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9353,156 +8847,50 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19. Лицензияның ерекше шарттары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...104 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9575,69 +8963,114 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>импортына лицензия беру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қағидаларына </w:t>
-[...12 lines deleted...]
-              <w:t>2-қосымша</w:t>
+              <w:t>қағидаларына 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -9650,69 +9083,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігі</w:t>
-[...17 lines deleted...]
-"Индустриялық даму комитеті" республикалық мемлекеттік мекемесі</w:t>
+Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Өнеркәсіп комитеті" республикалық мемлекеттік мекемесі"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9760,121 +9193,110 @@
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Министерство индустрии и инфраструктурного развития Республики Казахстан</w:t>
-[...17 lines deleted...]
-Республиканское государственное учреждение "Комитет индустриального развития</w:t>
+Министерство промышленности и строительства Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Республиканское государственное учреждение "Комитет промышленности"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10040,51 +9462,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-г. Астана</w:t>
+г. Астана</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10711,52 +10133,115 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ДӘЛЕЛДІ БАС ТАРТУ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -10780,69 +10265,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Индустриялық даму комитеті" республикалық мемлекеттік мекемесі Сіздің өтінішіңізді [жыл] № [кіріс құжатының нөмірі] қарағаннан кейін мынаны хабарлайды:</w:t>
-[...17 lines deleted...]
-[Бас тарту негіздемесі]</w:t>
+"Өнеркәсіп комитеті" республикалық мемлекеттік мекемесі Сіздің өтінішіңізді [жыл] № [кіріс құжатының нөмірі] қарағаннан кейін мынаны хабарлайды: [Бас тарту негіздемесі]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11014,156 +10481,50 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Қол қоюшының Т. А. Ә. (бар болса)]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...104 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11223,165 +10584,158 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тауарлардың экспорты мен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>импортына лицензия</w:t>
+              <w:t>импортына лицензия беру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>беру қағидаларына</w:t>
+              <w:t>қағидаларына 3-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z57" w:id="40"/>
+    <w:bookmarkStart w:name="z57" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өзіндік ерекшелігі бар тауарлар экспортына арналған лицензия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11393,52 +10747,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-1. № лицензия </w:t>
+              <w:t>
+1. № лицензия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -11562,754 +10916,730 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5. Соңғы пайдаланушы (толық атауы, елі, мекенжайы, телефоны, электрондық пошта мекенжайы)</w:t>
+5. Жөндеу / жаңғырту / қайта өңдеу / ауыстыру / қайтару үшін қабылдау жұмыстарын жүзеге асыратын тұлға (толық атауы, елі, мекенжайы, телефон нөмірі, электрондық пошта мекенжайы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...65 lines deleted...]
-7. Лицензияның қолданылу мерзімі</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Соңғы пайдаланушы (толық атауы, елі, мекенжайы, телефоны, электрондық пошта мекенжайы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-8. Лицензияны сұрату үшін негіздеме (шарт, келісімшарт, келісім немесе сыртқы сауда мәмілесіне қатысушылар арасындағы өзге де иеліктен шығару құжаты)</w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 7. Қазақстан Республикасының мемлекеттік кіріс органы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8. Лицензияның қолданылу мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9. Өнімнің атауы және олардың пайдалану мақсаты</w:t>
+9. Лицензияны сұрату үшін негіздеме (шарт, келісімшарт, келісім немесе сыртқы сауда мәмілесіне қатысушылар арасындағы өзге де иеліктен шығару құжаты)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...65 lines deleted...]
-11. Тауардың бақылау тізімдері бойынша коды</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10. Өнімнің атауы және олардың пайдалану мақсаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...65 lines deleted...]
-13. Жиынтық саны</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11. Әкету мақсаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14. Келісімшарт валютасы</w:t>
+12. Тауардың ЕАЭО СЭҚ ТН бойынша коды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15. Келісімшарт валютасындағы жалпы құны</w:t>
+13. Тауардың бақылау тізімдері бойынша коды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-16. Есеп айырысу (валюталық) шоттарының нөмірлері, банктің атауы</w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14. ЕАЭО СЭҚ ТН бойынша өлшем бірлігі (негізгі немесе қосымша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15. Жиынтық саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-17. Келісілді</w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16. Келісімшарт валютасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17. Келісімшарт валютасындағы жалпы құны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...173 lines deleted...]
-күні _______________</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18. Есеп айырысу (валюталық) шоттарының нөмірлері, банктің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20. Лицензияның ерекше шарттары</w:t>
+19. Келісілді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20. Өтініш берушіден тегі, аты, әкесінің аты (оның бар) _______________ лауазымы _______________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21. Қазақстан Республикасының мемлекеттік органы – лицензиар _______________ тегі, аты, әкесінің аты (болған жағдайда) _______________ лауазымы _______________ күні _______________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22. Лицензияның ерекше шарттары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -12348,74 +11678,72 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-нысан </w:t>
+              <w:t>2-нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z60" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өзіндік ерекшелігі бар тауарлардың импортына арналған лицензия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -12427,52 +11755,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-1. № лицензия </w:t>
+              <w:t>
+1. № лицензия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -12757,611 +12085,527 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9. Өзіндік ерекшелігі бар тауарлардың атауы</w:t>
+9. Өзіндік ерекшелігі бар тауарлардың атауы және олардың пайдалану мақсаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...65 lines deleted...]
-11. Тауардың бақылау тізімдері бойынша коды</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10. әкелу мақсаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12. ЕАЭО СЭҚ ТН бойынша өлшем бірлігі (негізгі немесе қосымша)</w:t>
+11. Тауардың ЕАЭО СЭҚ ТН бойынша коды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13. Жиынтық саны</w:t>
+12. Тауардың бақылау тізімдері бойынша коды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14. Келісімшарт валютасы</w:t>
+13. ЕАЭО СЭҚ ТН бойынша өлшем бірлігі (негізгі немесе қосымша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15. Келісімшарт валютасындағы жалпы құны</w:t>
+14. Жиынтық саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-16. Есеп айырысу (валюталық) шоттарының нөмірлері, банктің атауы</w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15. Келісімшарт валютасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16. Келісімшарт валютасындағы жалпы құны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17. Келісілді</w:t>
+17. Есеп айырысу (валюталық) шоттарының нөмірлері, банктің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...191 lines deleted...]
-күні _______________</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18. Келісілді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19. Өтініш берушіден тегі, аты, әкесінің аты (оның бар) _______________ лауазымы _______________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20. Қазақстан Республикасының мемлекеттік органы – лицензиар _______________ тегі, аты, әкесінің аты (оның бар) _______________ лауазымы _______________ күні _______________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20. Лицензияның ерекше шарттары</w:t>
+21. Лицензияның ерекше шарттары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -13406,68 +12650,66 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z62" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ұлттық қауіпсіздік себептері бойынша бақыланатын және қосарланған мақсаттағы тауарлардың экспортына жалпы лицензия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -13479,52 +12721,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-1. № лицензия </w:t>
+              <w:t>
+1. № лицензия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -14003,52 +13245,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-14. Келісімшарт валютасы </w:t>
+              <w:t>
+14. Келісімшарт валютасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14165,105 +13407,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18. Өтініш берушіден</w:t>
-[...53 lines deleted...]
-лауазымы _______________</w:t>
+18. Өтініш берушіден тегі, аты, әкесінің аты (оның бар) ______ лауазымы ___________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14273,69 +13461,69 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19. Қазақстан Республикасының мемлекеттік органы – лицензиар _______________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тегі, аты, әкесінің аты (болған жағдайда) _______________</w:t>
-[...17 lines deleted...]
-лауазымы _______________</w:t>
+тегі, аты, әкесінің аты (болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+___________ лауазымы _______________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 күні _______________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -14492,68 +13680,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z64" w:id="43"/>
+    <w:bookmarkStart w:name="z64" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жалпы лицензияны орындау бойынша ақпарат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -15688,170 +14876,124 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 425 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z66" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Өзіндік ерекшелігі бар тауарлардың экспортын жүзеге асыру жөніндегі қызметке қойылатын біліктілік талаптары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">
+      Ескерту. Біліктілік талаптары жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 16.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t>№ 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Біліктілік талаптары жаңа редакцияда көзделген - ҚР Өнеркәсіп және құрылыс министрінің 16.01.2026 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 16</w:t>
+        <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
-      </w:r>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> Өзіндік ерекшелігі бар тауарлардың экспортын жүзеге асыру жөніндегі қызметке қойылатын біліктілік талаптары</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -15866,160 +15008,160 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-р/с № </w:t>
+              <w:t>
+№ п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Біліктілік талаптары</w:t>
+Квалификационные требования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құжаттар</w:t>
+Документы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ескерту</w:t>
+Примечание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16272,106 +15414,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...54 lines deleted...]
-Өзіндік ерекшелігі бар тауарлардың кері экспорты жүзеге асырылған жағдайда, өзіндік ерекшелігі бар тауарларды тауарлардың шығарылған елінің экспортына рұқсат беру қажет.</w:t>
+              <w:t>
+Сыртқы сауда шартының (келісімшарттың) оған барлық қосымшаларымен және (немесе) толықтыруларымен қолданылу мерзімі болмаған жағдайда, ал сыртқы сауда шарты (келісімшарт) болмаған жағдайда – тараптардың ниеттерін растайтын өзге құжат ұсынылмаған кезде, мәмілеге қатысушылардың мөрімен және қолымен расталған жазбаша нысанда келісімшарттың (шарттың) немесе тараптардың ниеттерін растайтын өзге құжаттың (келісімшарттың (шарттың) нөмірі мен күні немесе тараптардың ниетін растайтын өзге құжат көрсетіле отырып) жарамдылығын растауды ұсыну қажет.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыртқы сауда шартының (келісімшарттың) немесе тараптардың импорттаушымен (түпкі пайдаланушымен) ниетін растайтын өзге құжаттың талаптарында экспортталған өзіндік ерекшелігі бар тауарлардың түпкілікті пайдаланылуын тексеруге Қазақстан Республикасы мемлекеттік органдарының өзіндік ерекшелігі бар тауарларды бақылау жүйесіне қол жеткізуін қамтамасыз ету туралы тармақ көзделуі тиіс (мына жағдайларды қоспағанда:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- бұрын импортталған өзіндік ерекшелігі бар тауарды иесіне, сатушысына, өндірушісіне қайтару;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- бұрын импортталған өзіндік ерекшелігі бар тауарларды жөндеу, жаңғырту, қайта өңдеу, кепілдік бойынша ауыстыру мақсатында экспорттау).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әскери мақсаттағы өнімді экспорттау кезінде сыртқы сауда шартының (келісімшарттың) немесе тараптардың импорттаушымен (түпкі пайдаланушымен) ниетін растайтын өзге құжаттың талаптарында өзіндік ерекшелігі бар тауарлардың түпкілікті пайдаланушыға жеткізілгенін растау туралы тармақ көзделуі тиіс.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16476,69 +15636,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мәмілеге қатысушылар арасында Қазақстан Республикасындағы өндірушіден экспорттаушыға дейін шарт ұсынылады.</w:t>
-[...17 lines deleted...]
-Қазақстан Республикасы Қорғаныс министрлігінің немесе оның құрылымдық бөлімшелерінің әскери мақсаттағы өнімі экспортталған жағдайда Қазақстан Республикасы Қорғаныс Министрлігінен немесе оның құрылымдық бөлімшелерінен бастап экспорттаушыға дейін мәмілеге қатысушылардың барлығы арасында шарт беріледі</w:t>
+Мәмілеге қатысушылар арасында Қазақстан Республикасындағы өндірушіден экспорттаушыға дейін шарт ұсынылады. Қазақстан Республикасы Қорғаныс министрлігінің немесе оның құрылымдық бөлімшелерінің әскери мақсаттағы өнімі экспортталған жағдайда Қазақстан Республикасы Қорғаныс Министрлігінен немесе оның құрылымдық бөлімшелерінен бастап экспорттаушыға дейін мәмілеге қатысушылардың барлығы арасында шарт беріледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16606,126 +15748,108 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-"Рұқсаттар және хабарламалар туралы" 2014 жылғы 16 мамырдағы Қазақстан Республикасының </w:t>
+              <w:t>
+"Рұқсаттар және хабарламалар туралы" 2014 жылғы 16 мамырдағы Қазақстан Республикасының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Заңына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> сәйкес тиісті қызмет түрін немесе әрекеттерді (операцияларды) жүзеге асыруға лицензия</w:t>
+              <w:t> сәйкес тиісті қызмет түрін немесе әрекеттерді (операцияларды) жүзеге асыруға лицензия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік электрондық ақпараттық ресурс болып табылатын көрсетілетін қызметті алушының осы құжатының мәліметтерін көрсетілетін қызметті берушінің қызметкері "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады;</w:t>
-[...17 lines deleted...]
-Егер өтініш беруші делдал ретінде әрекет еткен жағдайда, Қазақстан Республикасындағы мәміленің барлық қатысушыларының лицензиялары да беріледі</w:t>
+Мемлекеттік электрондық ақпараттық ресурс болып табылатын көрсетілетін қызметті алушының осы құжатының мәліметтерін көрсетілетін қызметті берушінің қызметкері "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады; Егер өтініш беруші делдал ретінде әрекет еткен жағдайда, Қазақстан Республикасындағы мәміленің барлық қатысушыларының лицензиялары да беріледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16793,124 +15917,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...72 lines deleted...]
-Қазақстан Республикасының өзіндік ерекшелігі бар тауарларды бақылау саласындағы уәкілетті органының келісімінсіз өзіндік ерекшелігі бар тауарларды үшінші елдерге кері экспорттауға жол бермеуді көрсете отырып алушы елдің құзыретті органы берген түпкілікті пайдаланушы сертификаты, халықаралық импорттық сертификат немесе өзге де кепілдік құжаты.</w:t>
+              <w:t xml:space="preserve">
+Мыналарды: тауардың атауы мен саны; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сыртқы сауда келісімшартының (шартының) немесе өзге де иеліктен шығару құжатының нөмірлері мен күндері; импортталатын өнімді пайдалану мақсаты;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+импортталатын өнімнің мәлімделген мақсаттарда қолданылуына кепілдік; Қазақстан Республикасының өзіндік ерекшелігі бар тауарларды бақылау саласындағы уәкілетті органының келісімінсіз өзіндік ерекшелігі бар тауарларды үшінші елдерге кері экспорттауға жол бермеуді көрсете отырып алушы елдің құзыретті органы берген түпкілікті пайдаланушы сертификаты, халықаралық импорттық сертификат немесе өзге де кепілдік құжаты.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16974,69 +16062,107 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санаттар 1, 2, 3, 4, 5, 6, 7, 8, 9 (1968 жылғы 12 маусымдағы ядролық қаруды таратпау туралы Шартқа сәйкес ядролық мемлекеттерге экспорттау үшін ғана;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының аумағына өнімді әкелу туралы растайтын құжаттарды ұсына отырып, өнімді өндірушіге қайтару;</w:t>
-[...17 lines deleted...]
-"өзіндік ерекшелігі бар тауарларды бақылауға жататын өнімнің номенклатурасын (тізімін) бекіту туралы" Қазақстан Республикасы Үкіметінің 2008 жылғы 5 ақпандағы № 104 қаулысына сәйкес "экспорт және импорт кезінде ұлттық қауіпсіздік шеңберінде бақыланатын, 0-9 санаттарымен қамтылмаған өнім"(атом энергиясын пайдалану саласындағы, сондай-ақ азаматтық мақсаттағы пиротехника) 10-санатты экспорт.</w:t>
+- бұрын импортталған өзіндік ерекшелігі бар тауарды иесіне, сатушыға, өндірушіге растайтын құжаттарды ұсына отырып қайтару;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+- азаматтық мақсаттағы пиротехника мен атом энергиясын пайдалану саласындағы өзіндік ерекшелігі бар тауарларды, Қазақстан Республикасы Үкіметінің 2008 жылғы 5 ақпандағы № 104 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаулысымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бекітілген "Өзіндік ерекшелігі бар тауарларды бақылауға жататын өнімнің номенклатурасы" тізімінің 10-санатына кіретін, 0-9 санаттарымен қамтылмаған, ұлттық қауіпсіздік шеңберінде экспорт пен импорт кезінде бақыланатын өнімдерді экспорттау</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- бұрын импортталған өзіндік ерекшелігі бар тауарларды жөндеу, жаңарту, қайта өңдеу немесе кепілдік бойынша ауыстыру мақсатында экспорттау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17141,69 +16267,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Егер сыртқы сауда мәмілесінің шетелдік қатысушысы делдал ретінде әрекет еткен жағдайда.</w:t>
-[...17 lines deleted...]
-Бақылау тізіміне сәйкес "Әскери қолдану (тағайындау) тауарлары мен технологиялары" санатына жатқызылған өнімдер үшін ғана</w:t>
+Егер сыртқы сауда мәмілесінің шетелдік қатысушысы делдал ретінде әрекет еткен жағдайда. Бақылау тізіміне сәйкес "Әскери қолдану (тағайындау) тауарлары мен технологиялары" санатына жатқызылған өнімдер үшін ғана</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17308,51 +16416,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бақылау тізіміне сәйкес "0-9 санаттарымен қамтылмаған, экспорт және импорт кезінде ұлттық қауіпсіздік шеңберінде бақыланатын өнім" (атом энергиясын пайдалану саласында) 10-санатында көрсетілген өнім үшін ұсынылмайды</w:t>
+Ұсынылмайды:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1968 жылғы 12 маусымдағы ядролық қаруды таратпау туралы Шартқа сәйкес, тек ядролық мемлекеттерге арналған ядролық жабдық жеткізушілер тобына кіретін 0, 1, 2, 3, 4, 5, 6, 7, 8, 9 санаттарына жататын өнімдерді экспорттауда;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- бұрын импортталған өзіндік ерекшелігі бар тауарды иесіне, сатушыға, өндірушіге растайтын құжаттарды ұсына отырып қайтару кезінде;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- бақылау тізіміне сәйкес, 0-9 санаттарымен қамтылмаған, экспорт және импорт кезінде ұлттық қауіпсіздік шеңберінде бақыланатын өнім (атом энергиясын пайдалану саласындағы) 10-санатында көрсетілген өзіндік ерекшелігі бар тауарларды экспорттауда;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- бұрын импортталған өзіндік ерекшелігі бар тауарларды жөндеу, жаңарту, қайта өңдеу немесе кепілдік бойынша ауыстыру мақсатында экспорттауда.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17385,506 +16565,502 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тиісті құзыретті уәкілетті мемлекеттік органның аумағынан тыс және ішкі тұтыну үшін тауарларды қайта өңдеу шарттары туралы құжаттың болуы</w:t>
+Әскери тауарларды экспорттаудың қажеттілігін растайтын құжат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тиісті құзыретті уәкілетті мемлекеттік органның аумағынан тыс және ішкі тұтыну үшін тауарларды қайта өңдеу шарттары туралы құжат</w:t>
+Қорғаныс өнеркәсібі саласындағы уәкілетті органның бірінші басшысының орынбасарының қолымен расталған, әскери тауарларды экспорттаудың қажеттілігін куәландыратын хат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Егер экспорттың мақсаты өзіндік ерекшелігі бар тауарларды қайта өңдеу болса</w:t>
+Тек бұрын импортталған өзіндік ерекшелігі бар әскери тауарларды жөндеу, жаңарту, қайта өңдеу немесе кепілдік бойынша ауыстыру мақсатында экспорттау жағдайында ғана ұсынылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...137 lines deleted...]
-Егер экспорттың мақсаты өзіндік ерекшелігі бар тауарларды жөндеу болса</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қайта экспорттау жағдайында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-0 санатына жатқызылған өнімдер</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өзіндік ерекшелігі бар тауарларды қайта экспорттауға рұқсаттың болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының аумағына импортталған өзіндік ерекшелігі бар тауарларды қайта экспорттауға шығу тегі елінің және/немесе экспорттаушы елдің құзыретті органы берген рұқсат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тек қайта экспорттау жағдайында ғана ұсынылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...137 lines deleted...]
-1968 жылғы 12 маусымдағы ядролық қаруды таратпау туралы шартқа сәйкес өнімді ядролық қаруы бар елдерге экспорттау кезінде; өнімді Қазақстан Республикасының аумағына әкелу туралы растайтын құжаттарды ұсына отырып, өнімді өндірушіге қайтару кезінде ұсынылмайды.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жөндеуге шығарылған жағдайда</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...31 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәлімделген өзіңдік ерекшелігі бар тауардың істен шыққанын растайтын құжаттың болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәлімделген өзіндік ерекшелігі бар тауардың істен шыққанын растайтын құжат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -17916,352 +17092,314 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Алынатын өнімді бейбіт мақсатта пайдалануды және оны кері экспорттауға немесе өзіндік ерекшелігі бар тауарларды бақылау саласындағы уәкілетті мемлекеттік органның келісімінсіз үшінші елдерге беруге жол бермеуді растау</w:t>
+Жөндеу жұмыстарын жүзеге асыруға тараптардың ниетін растайтын құжат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Импорттаушы елдің түпкі пайдаланушысы тарапынан алынатын өнімді бейбіт пайдалану туралы * * * ресми растау</w:t>
+Сыртқы сауда келісімшарты (келісімшарты), оған барлық қосымшаларымен және (немесе) толықтыруларымен бірге, ал сыртқы сауда келісімшарты (келісімшарты) болмаған жағдайда – жөндеу жұмыстарын жүзеге асыруға тараптардың ниетін растайтын өзге де құжат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1968 жылғы 12 маусымдағы ядролық қаруды таратпау туралы Шартқа сәйкес ядролық қаруы бар елдерге экспорттау кезінде ұсынылмайды;</w:t>
-[...17 lines deleted...]
-өнімді Қазақстан Республикасының аумағына әкелу туралы растайтын құжаттарды ұсына отырып, өнімді өндірушіге қайтарған кезде.</w:t>
+Лицензия берудің негізі сыртқы сауда шарты (келісімшарт) болып табылған жағдайда, ал оның болмаған кезінде – Қазақстан Республикасына өнімді әкелуге тараптардың ниетін растайтын өзге құжат ұсынылса, аталған шартта (келісімшартта) не өзге құжатта жөндеу жүргізуді көздейтін тармақ көзделуге тиіс.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Жарылғыш және пиротехникалық (азаматтық заттарды қоспағанда) заттар мен оларды қолданатын бұйымдар</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жөндеуді жүзеге асыратын тұлғаның өзіндік ерекшелігі бар тауарды жөндеуге қабылдауға дайын екендігін растайтын құжат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жөндеуді жүзеге асыратын тұлғаның жөндеу үшін өзіндік ерекшелігі бар тауарды қабылдауға дайындығын растайтын құжат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лицензия берудің негізі сыртқы сауда шарты (келісімшарт) болып табылған жағдайда, ал оның болмаған кезінде – жөндеуді жүзеге асыруға тараптардың ниетін растайтын өзге құжат болған кезде, бұл құжатты ұсыну талап етілмейді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...157 lines deleted...]
-Қазақстан Республикасының аумағы бойынша автомобиль көлігімен тасымалданған жағдайда</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0 санатына жатқызылған өнімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18294,454 +17432,717 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Алынатын өнімді бейбіт мақсатта пайдалануды және оны кері экспорттауға немесе өзіндік ерекшелігі бар тауарларды бақылау саласындағы уәкілетті мемлекеттік органның келісімінсіз үшінші елдерге беруге жол бермеуді растау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алушы елдің уәкілетті мемлекеттік органы берген алынатын өнімді бейбіт мақсатта пайдалану туралы * * ресми куәландыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1968 жылғы 12 маусымдағы ядролық қаруды таратпау туралы шартқа сәйкес өнімді ядролық қаруы бар елдерге экспорттау кезінде; өнімді Қазақстан Республикасының аумағына әкелу туралы растайтын құжаттарды ұсына отырып, өнімді өндірушіге қайтару кезінде ұсынылмайды.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1, 2, 3, 4, 5, 6, 7, 8, 9 санаттарға жатқызылған өнімдер (тек ядролық жеткізушілер тобы үшін)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алынатын өнімді бейбіт мақсатта пайдалануды және оны кері экспорттауға немесе өзіндік ерекшелігі бар тауарларды бақылау саласындағы уәкілетті мемлекеттік органның келісімінсіз үшінші елдерге беруге жол бермеуді растау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Импорттаушы елдің түпкі пайдаланушысы тарапынан алынатын өнімді бейбіт пайдалану туралы * * * ресми растау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1968 жылғы 12 маусымдағы Ядролық қаруды таратпау туралы шартқа сәйкес ядролық қаруы бар мемлекеттерге өнімді экспорттау кезінде, сондай-ақ өнімді өндірушіге қайтару барысында Қазақстан Республикасының аумағына әкелінгенін растайтын құжаттарды ұсынған жағдайда, бұл талап қолданылмайды.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жарылғыш және пиротехникалық (азаматтық заттарды қоспағанда) заттар мен оларды қолданатын бұйымдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Халықаралық қатынаста қауіпті жүктерді тасымалдауға жіберілген көлік құралының болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2015 жылғы 17 сәуірдегі № 460 "Автомобиль көлігімен қауіпті жүктерді тасымалдау қағидаларын және автокөлік құралдарымен тасымалдауға рұқсат етілетін қауіпті жүктердің тізбесін бекіту туралы" </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> сәйкес көліктік бақылау саласындағы уәкілетті орган берген көлік құралын халықаралық қатынаста қауіпті жүктерді тасымалдауға жіберу туралы куәлік (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11779 тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының аумағы бойынша автомобиль көлігімен тасымалданған жағдайда</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Халықаралық қатынаста қауіпті жүктің тасымалдануына көлік құралын жіберуге рұқсат берілгенін растайтын куәлікті шетелдік мемлекеттердің көлік бақылауы саласындағы уәкілетті органы бере алады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 1, 6 және 7-сыныптардағы қауіпті жүкті тасымалдауды жүзеге асыруға арнайы рұқсаттың болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-"Автомобиль көлігімен қауіпті жүктерді тасымалдау қағидаларын және автокөлік құралдарымен тасымалдауға рұқсат етілетін қауіпті жүктердің тізбесін бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2015 жылғы 17 сәуірдегі № 460 </w:t>
+              <w:t>
+"Автомобиль көлігімен қауіпті жүктерді тасымалдау қағидаларын және автокөлік құралдарымен тасымалдауға рұқсат етілетін қауіпті жүктердің тізбесін бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2015 жылғы 17 сәуірдегі № 460 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> сәйкес көліктік бақылау саласындағы уәкілетті орган берген 1, 6 және 7-сыныптардағы қауіпті жүктерді тасымалдауды жүзеге асыруға арнайы рұқсат Қазақстан Республикасының аумағында (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11779 тіркелген)</w:t>
+              <w:t> сәйкес көліктік бақылау саласындағы уәкілетті орган берген 1, 6 және 7-сыныптардағы қауіпті жүктерді тасымалдауды жүзеге асыруға арнайы рұқсат Қазақстан Республикасының аумағында (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11779 тіркелген)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының аумағы бойынша автомобиль көлігімен тасымалданған жағдайда</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...304 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -18859,170 +18260,124 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 425 бұйрығына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z68" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Өзіндік ерекшелігі бар тауарлардың импортын жүзеге асыру жөніндегі қызметке қойылатын біліктілік талаптары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">
+      Ескерту. Біліктілік талаптары жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 16.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t>№ 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Біліктілік талаптары жаңа редакцияда көзделген - ҚР Өнеркәсіп және құрылыс министрінің 16.01.2026 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 16</w:t>
+        <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
-      </w:r>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> Өзіндік ерекшелігі бар тауарлардың импортын жүзеге асыру жөніндегі қызметке қойылатын біліктілік талаптары</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -19037,52 +18392,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-р/с № </w:t>
+              <w:t>
+р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19447,68 +18802,50 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сыртқы сауда шартының (келісімшарттың) оған барлық қосымшалармен және (немесе) толықтырулармен, ал сыртқы сауда шарты (келісімшарт) болмаған жағдайда – тараптардың ниеттерін растайтын өзге құжаттын қолданылу мерзімі болмаған жағдайда, жазбаша нысанда көрсетілген келісімшарттың (шарттың) немесе тараптардың ниеттерін растайтын мәмілеге қатысушылардың мөрімен және қолымен расталған (келісімшарттың (шарттың) нөмірі мен күнін немесе тараптардың ниетін растайтын өзге де құжатты көрсете отырып) жарамдылығын растауды ұсыну қажет; </w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -19611,69 +18948,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мәмілеге қатысушылар арасында импорттаушыдан бастап соңғы тұтынушыға дейін шарттар ұсынылады;</w:t>
-[...17 lines deleted...]
-Сыртқы сауда шартының (келісімшарттың) оған барлық қосымшалармен және (немесе) толықтырулармен, ал сыртқы сауда шарты (келісімшарт) болмаған жағдайда – тараптардың ниеттерін растайтын өзге құжаттын қолданылу мерзімі болмаған жағдайда, жазбаша нысанда көрсетілген келісімшарттың (шарттың) немесе тараптардың ниеттерін растайтын мәмілеге қатысушылардың мөрімен және қолымен расталған (келісімшарттың (шарттың) нөмірі мен күнін немесе тараптардың ниетін растайтын өзге де құжатты көрсете отырып) жарамдылығын растауды ұсыну қажет; </w:t>
+Мәмілеге қатысушылар арасында импорттаушыдан бастап соңғы тұтынушыға дейін шарттар ұсынылады; Сыртқы сауда шартының (келісімшарттың) оған барлық қосымшалармен және (немесе) толықтырулармен, ал сыртқы сауда шарты (келісімшарт) болмаған жағдайда – тараптардың ниеттерін растайтын өзге құжаттын қолданылу мерзімі болмаған жағдайда, жазбаша нысанда көрсетілген келісімшарттың (шарттың) немесе тараптардың ниеттерін растайтын мәмілеге қатысушылардың мөрімен және қолымен расталған (келісімшарттың (шарттың) нөмірі мен күнін немесе тараптардың ниетін растайтын өзге де құжатты көрсете отырып) жарамдылығын растауды ұсыну қажет;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19762,105 +19081,87 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Өтініш берушінің "Рұқсаттар және хабарламалар туралы" 2014 жылғы 16 мамырдағы Қазақстан Республикасының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Заңына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> сәйкес тиісті қызмет түрін немесе әрекеттерді (операцияларды) жүзеге асыруға лицензиясы (рұқсаты) </w:t>
+              <w:t xml:space="preserve"> сәйкес тиісті қызмет түрін немесе әрекеттерді (операцияларды) жүзеге асыруға лицензиясы (рұқсаты)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік электрондық ақпараттық ресурс болып табылатын көрсетілетін қызметті алушының осы құжатының мәліметтерін көрсетілетін қызметті берушінің қызметкері "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады;</w:t>
-[...17 lines deleted...]
-Егер өтініш беруші делдал ретінде әрекет еткен жағдайда, Қазақстан Республикасындағы мәміленің барлық қатысушыларының лицензиялары (рұқсаттары) да беріледі</w:t>
+Мемлекеттік электрондық ақпараттық ресурс болып табылатын көрсетілетін қызметті алушының осы құжатының мәліметтерін көрсетілетін қызметті берушінің қызметкері "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады; Егер өтініш беруші делдал ретінде әрекет еткен жағдайда, Қазақстан Республикасындағы мәміленің барлық қатысушыларының лицензиялары (рұқсаттары) да беріледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20451,72 +19752,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес химиялық өнімнің қауіпсіздік паспорты"</w:t>
+              <w:t>
+"Химиялық өнімнің қауіпсіздігі туралы" Қазақстан Республикасының 2007 жылғы 21 шілдедегі Заңына сәйкес химиялық өнімнің қауіпсіздік паспорты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20617,51 +19898,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Үшінші тұлғаларға және қоршаған ортаға келтірілген зиянды өтеу туралы өтініш берушінің азаматтық-құқықтық жауапкершілігін сақтандыру шарты</w:t>
+Үшінші тұлғаларға және қоршаған ортаға келтірілген зиянды өтеу туралы өтініш берушінің азаматтық-құқықтық жауапкершілігін сақтандыру шарты, Қазақстан Республикасының заңнама талаптарына сәйкес жасалған</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20907,51 +20188,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кәсіпорынмен қалдықтарды, оның ішінде пайдаланылған өнімнің ыдыстарын кәдеге жаратуға, сақтауға және көмуге арналған шарттың көшірмесі және тауарларды тұтынушыларға одан әрі сату келісім-шарттарда (шарттарда) пайдаланылған өнімнің ыдыстарын міндетті түрде қайтаруды көздеуі қажет</w:t>
+Кәсіпорынмен қалдықтарды, оның ішінде пайдаланылған өнімнің ыдыстарын кәдеге жаратуға, сақтауға және көмуге арналған шарттың көшірмесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21020,87 +20301,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Келісімшарттарда (шарттарда) экспорттаушыға ақаулы өнімді қайтару тәртібі көрсетілген тармақтың болуы</w:t>
+Сыртқы сауда келісімшартында (келісімшартта) экспорттаушыға ақаулы өнімді қайтару тәртібі көрсетілген тармақтың болуы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Экспорттаушыға ақаулы өнімді қайтару туралы міндеттеме көрсетілген келісімшарт (шарт)</w:t>
+Экспорттаушыға ақаулы өнімді қайтару міндеттемесі көрсетілген сыртқы сауда келісімшарты (келісімшарты).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21402,51 +20683,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Автомобиль көлігімен тасымалдаған жағдайда</w:t>
+Автомобиль көлігімен тасымалдаған жағдайда Халықаралық тасымалдауда қауіпті жүктің тасымалдануына көлік құралын жарамдылық сертификатын тасымал бақылау саласындағы уәкілетті орган шетелдік мемлекеттер тарапынан берілген жағдайда ұсынуға рұқсат етіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21514,72 +20795,72 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-"Автомобиль көлігімен қауіпті жүктерді тасымалдау қағидаларын және Қазақстан Республикасының аумағында автокөлік құралдарымен тасымалдауға рұқсат етілетін қауіпті жүктердің тізбесін бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2015 жылғы 17 сәуірдегі № 460 </w:t>
+              <w:t>
+"Автомобиль көлігімен қауіпті жүктерді тасымалдау қағидаларын және Қазақстан Республикасының аумағында автокөлік құралдарымен тасымалдауға рұқсат етілетін қауіпті жүктердің тізбесін бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2015 жылғы 17 сәуірдегі № 460 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11779 болып тіркелген) сәйкес көліктік бақылау саласындағы уәкілетті орган берген 1, 6 және 7-сыныптағы қауіпті жүкті тасымалдауды жүзеге асыруға арнайы рұқсат</w:t>
+              <w:t> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11779 болып тіркелген) сәйкес көліктік бақылау саласындағы уәкілетті орган берген 1, 6 және 7-сыныптағы қауіпті жүкті тасымалдауды жүзеге асыруға арнайы рұқсат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22309,51 +21590,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Автомобиль көлігімен тасымалдаған жағдайда</w:t>
+Автомобиль көлігімен тасымалдаған жағдайда Халықаралық қатынаста қауіпті жүктің тасымалдануына көлік құралын жарамды деп тану туралы куәлікті тасымал бақылау саласындағы уәкілетті органның шетелдік мемлекеттер берген құжатын ұсынуға рұқсат етіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22421,72 +21702,72 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-"Автомобиль көлігімен қауіпті жүктерді тасымалдау қағидаларын және Қазақстан Республикасының аумағында автокөлік құралдарымен тасымалдауға рұқсат етілетін қауіпті жүктердің тізбесін бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2015 жылғы 17 сәуірдегі № 460 </w:t>
+              <w:t>
+"Автомобиль көлігімен қауіпті жүктерді тасымалдау қағидаларын және Қазақстан Республикасының аумағында автокөлік құралдарымен тасымалдауға рұқсат етілетін қауіпті жүктердің тізбесін бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2015 жылғы 17 сәуірдегі № 460 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11779 болып тіркелген) сәйкес көліктік бақылау саласындағы уәкілетті орган берген 1, 6 және 7-сыныптағы қауіпті жүкті тасымалдауды жүзеге асыруға арнайы рұқсат</w:t>
+              <w:t> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11779 болып тіркелген) сәйкес көліктік бақылау саласындағы уәкілетті орган берген 1, 6 және 7-сыныптағы қауіпті жүкті тасымалдауды жүзеге асыруға арнайы рұқсат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22668,52 +21949,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Мемлекеттік электрондық ақпараттық ресурс болып табылатын көрсетілетін қызметті алушының осы құжатының мәліметтерін көрсетілетін қызметті берушінің қызметкері "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады. </w:t>
+              <w:t>
+Мемлекеттік электрондық ақпараттық ресурс болып табылатын көрсетілетін қызметті алушының осы құжатының мәліметтерін көрсетілетін қызметті берушінің қызметкері "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22838,380 +22119,56 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік электрондық ақпараттық ресурс болып табылатын көрсетілетін қызметті алушының осы құжатының мәліметтерін көрсетілетін қызметті берушінің қызметкері "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады;</w:t>
-[...17 lines deleted...]
-Өнеркәсіптік жарылғыш және пиротехникалық заттар мен олар қолданылатын бұйымдарды сақтауға лицензиясы бар ұйымның азаматтық пиротехникалық заттар мен бұйымдарды оларды қолдана отырып сақтау шартын ұсынуына жол беріледі</w:t>
+Мемлекеттік электрондық ақпараттық ресурс болып табылатын көрсетілетін қызметті алушының осы құжатының мәліметтерін көрсетілетін қызметті берушінің қызметкері "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады; Өнеркәсіптік жарылғыш және пиротехникалық заттар мен олар қолданылатын бұйымдарды сақтауға лицензиясы бар ұйымның азаматтық пиротехникалық заттар мен бұйымдарды оларды қолдана отырып сақтау шартын ұсынуына жол беріледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...304 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -23329,388 +22286,388 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 425 бұйрығына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z70" w:id="44"/>
+    <w:bookmarkStart w:name="z70" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Инвестициялар және даму министрінің және Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің кейбір бұйрықтарының күші жойылған тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z71" w:id="45"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z71" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Өнімнің экспорты мен импортын лицензиялау бойынша қызметке қойылатын біліктілік талаптарын және оларға сәйкестігін растайтын құжаттар тізбесін бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2015 жылғы 29 қыркүйектегі № 949 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық кесімдерінің мемлекеттік тіркеу тізілімінде № 13512 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z72" w:id="46"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z72" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Өнімнің экспорты мен импортын лицензиялау қағидаларын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2016 жылғы 13 қазандағы № 719 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық кесімдерінің мемлекеттік тіркеу тізілімінде № 14697 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z73" w:id="47"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z73" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қазақстан Республикасы Инвестициялар және даму министрлігінің өнеркәсіп және экспорттық бақылау саласындағы кейбір бұйрықтарына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2018 жылғы 12 қаңтардағы № 27 бұйрығымен бекітілген өзгерістер мен толықтырулар енгізілген Қазақстан Республикасы Инвестициялар және даму министрлігінің өнеркәсіп және экспорттық бақылау саласындағы кейбір бұйрықтары тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық кесімдерінің мемлекеттік тіркеу тізілімінде № 16901 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z74" w:id="48"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z74" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Қазақстан Республикасы Инвестициялар және даму министрлігінің өнеркәсіп және экспорттық бақылау саласындағы кейбір бұйрықтарына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2018 жылғы 29 желтоқсандағы № 964 бұйрығымен бекітілген өзгерістер мен толықтырулар енгізілген Қазақстан Республикасы Инвестициялар және даму министрлігінің өнеркәсіп және экспорттық бақылау саласындағы кейбір бұйрықтары тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z75" w:id="49"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z75" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Өнімнің экспорты мен импортын лицензиялау бойынша қызметке қойылатын біліктілік талаптарын және оларға сәйкестігін растайтын құжаттар тізбесін бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2015 жылғы 29 қыркүйектегі № 949 бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2019 жылғы 28 мамырдағы № 333 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z76" w:id="50"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z76" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Экспорттық бақылауға жататын өнімнің экспорты мен импортын лицензиялау қағидаларын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2016 жылғы 13 қазандағы № 719 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2020 жылғы 16 маусымдағы № 354 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z77" w:id="51"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z77" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. "Қазақстан Республикасы Инвестициялар және даму министрінің және Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің кейбір бұйрықтарына өзгерістер енгізу туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2021 жылғы 23 маусымдағы № 321 бұйрығымен бекітілген өзгерістер енгізілген Қазақстан Республикасы Инвестициялар және даму министрінің және Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің кейбір бұйрықтары тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z78" w:id="52"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z78" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. "Қазақстан Республикасы Инвестициялар және даму министрінің және Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің кейбір бұйрықтарына өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің міндетін атқарушының 2022 жылғы 13 мамырдағы № 268 бұйрығымен бекітілген өзгерістер мен толықтыру енгізілген Қазақстан Республикасы Инвестициялар және даму министрінің және Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің кейбір бұйрықтары тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>