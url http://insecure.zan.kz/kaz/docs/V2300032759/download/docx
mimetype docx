--- v2 (2026-06-10)
+++ v3 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b32e37b" w14:textId="b32e37b">
+    <w:p w14:paraId="8f56f96" w14:textId="8f56f96">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1496,51 +1496,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1880,51 +1880,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2160,51 +2160,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2414,51 +2414,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2572,51 +2572,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2766,51 +2766,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2980,51 +2980,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3158,51 +3158,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16499,50 +16499,170 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 - бұрын импортталған өзіндік ерекшелігі бар тауарларды жөндеу, жаңарту, қайта өңдеу немесе кепілдік бойынша ауыстыру мақсатында экспорттауда.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7-жолды алып тастау көзделген - ҚР Өнеркәсіп және құрылыс министрінің 10.06.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 295</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолданысқа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -22673,55 +22793,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>