--- v3 (2026-07-26)
+++ v4 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8f56f96" w14:textId="8f56f96">
+    <w:p w14:paraId="a09dea5" w14:textId="a09dea5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -103,51 +103,127 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2023 жылғы 9 маусымдағы № 425 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 12 маусымда № 32759 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Кіріспе жаңа редакцияда көзделген - ҚР Өнеркәсіп және құрылыс министрінің м.а. 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 451</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Өзіндік ерекшелігі бар тауарларды бақылау туралы" Қазақстан Республикасының Заңы 8-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1344,50 +1420,126 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өзіндік ерекшелігі бар тауарлардың экспорты мен импортына лицензия беру қағидалары және біліктілік талаптары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - ҚР Өнеркәсіп және құрылыс министрінің м.а. 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 451</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы өзіндік ерекшелігі бар тауарлардың экспорты мен импортына лицензия беру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -2008,50 +2160,126 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген жағдайларда қайта ресімделуге жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызмет көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11-тармақ жаңа редакцияда көзделген - ҚР Өнеркәсіп және құрылыс министрінің м.а. 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 451</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы көрсетілетін қызметті берушіге www.egov.kz "электрондық үкімет" веб-порталы арқылы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -2088,50 +2316,136 @@
         <w:t xml:space="preserve">
       12. Көрсетілетін қызметті алушы барлық қажетті құжаттарды, осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11 тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген бойынша, портал арқылы берген кезде – көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік көрсетілетін қызмет нәтижесін алу күнін көрсете отырып, мемлекеттік қызметті көрсету үшін сұрау салудың қабылданғаны туралы мәртебе көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      13-тармақ жаңа редакцияда көзделген - ҚР Өнеркәсіп және құрылыс министрінің м.а. 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 451</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Жеке тұлғаның жеке басын куәландыратын құжат туралы, Қазақстан Республикасының заңды тұлғасын, дара кәсіпкерін мемлекеттік тіркеу (қайта тіркеу) туралы, көрсетілетін қызметті алушыда бар рұқсат беру құжаттары туралы, сондай-ақ Қазақстан Республикасының арнайы тауарларды бақылау саласындағы заңнамасын бұзғаны үшін көрсетілетін қызметті алушыға қолданылған әкімшілік жазалар туралы мәліметтерді көрсетілетін қызметті беруші "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -2443,50 +2757,118 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      17-тармақ жаңа редакцияда көзделген - ҚР Өнеркәсіп және құрылыс министрінің м.а. 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 451</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Көрсетілетін қызметті алушы өзіндік ерекшелігі бар тауарлардың экспортына лицензия, қос мақсаттағы тауарлардың немесе ұлттық қауіпсіздікті қамтамасыз ету үшін бақыланатын тауарлардың экспортына жалпы лицензия алу үшін ұсынған құжаттарды қарау кезінде жауапты орындаушы сұрау салумен бір мезгілде Қазақстан Республикасы Үкіметінің 2023 жылғы 12 сәуірдегі № 283 қаулысымен бекітілген уәкілетті органның өзіндік ерекшелігі бар тауарларды бақылау жүйесінің мемлекеттік органдарымен ақпараттық өзара іс-қимылын жүзеге асыру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -2795,50 +3177,118 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      19-тармақ жаңа редакцияда көзделген - ҚР Өнеркәсіп және құрылыс министрінің м.а. 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 451</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z34" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Заңда, Мемлекеттік көрсетілетін қызметтер туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -3009,50 +3459,118 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      20-тармақ жаңа редакцияда көзделген - ҚР Өнеркәсіп және құрылыс министрінің м.а. 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 451</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z35" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Жүргізілген тәуекелдерді бағалау, мемлекеттік органдардың жауабы және алушы елдің кепілдік міндеттемесінің түпнұсқалығын тексеру нәтижелері негізінде жауапты орындаушы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -3172,50 +3690,118 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      21-тармақ жаңа редакцияда көзделген - ҚР Өнеркәсіп және құрылыс министрінің м.а. 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 451</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z36" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3608,50 +4194,136 @@
         <w:t xml:space="preserve">
       28. Қазақстан Республикасының жеке және заңды тұлғалары осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қос мақсаттағы тауарлардың немесе ұлттық қауіпсіздікті қамтамасыз ету үшін бақыланатын тауарлардың экспорты жүзеге асырылған күннен бастап 10 жұмыс күні ішінде уәкілетті органға жалпы лицензияны орындау жөніндегі құжаттарды ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - ҚР Өнеркәсіп және құрылыс министрінің м.а. 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 451</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3818,50 +4490,57 @@
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -5814,50 +6493,135 @@
               <w:t>
 1) көрсетілетін қызметті беруші – "Мемлекеттік көрсетілетін қызметтер" бөлімінде;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) портал.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қосымша жаңа редакцияда көзделген - ҚР Өнеркәсіп және құрылыс министрінің м.а. 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 451</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14715,50 +15479,136 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - ҚР Өнеркәсіп және құрылыс министрінің м.а. 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 451</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14949,52 +15799,119 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> енгізіледі); өзгеріс енгізілді - ҚР Өнеркәсіп және құрылыс министрінің 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 295</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); 21.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 468</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -15415,105 +16332,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сыртқы сауда шартының (келісімшарттың) оған барлық қосымшаларымен және (немесе) толықтыруларымен қолданылу мерзімі болмаған жағдайда, ал сыртқы сауда шарты (келісімшарт) болмаған жағдайда – тараптардың ниеттерін растайтын өзге құжат ұсынылмаған кезде, мәмілеге қатысушылардың мөрімен және қолымен расталған жазбаша нысанда келісімшарттың (шарттың) немесе тараптардың ниеттерін растайтын өзге құжаттың (келісімшарттың (шарттың) нөмірі мен күні немесе тараптардың ниетін растайтын өзге құжат көрсетіле отырып) жарамдылығын растауды ұсыну қажет.</w:t>
-[...17 lines deleted...]
-Сыртқы сауда шартының (келісімшарттың) немесе тараптардың импорттаушымен (түпкі пайдаланушымен) ниетін растайтын өзге құжаттың талаптарында экспортталған өзіндік ерекшелігі бар тауарлардың түпкілікті пайдаланылуын тексеруге Қазақстан Республикасы мемлекеттік органдарының өзіндік ерекшелігі бар тауарларды бақылау жүйесіне қол жеткізуін қамтамасыз ету туралы тармақ көзделуі тиіс (мына жағдайларды қоспағанда:</w:t>
+ Сыртқы сауда шартының (келісімшарттың) оған барлық қосымшаларымен және (немесе) толықтыруларымен қолданылу мерзімі болмаған жағдайда, ал сыртқы сауда шарты (келісімшарт) – тараптардың ниеттерін растайтын өзге құжат болмаған жағдайда, мәмілеге қатысушылардың мөрімен және қолымен расталған жазбаша нысанда келісімшарттың (шарттың) немесе тараптардың ниеттерін растайтын өзге құжаттың (келісімшарттың (шарттың) нөмірі мен күні немесе тараптардың ниетін растайтын өзге құжат көрсетіле отырып) жарамдылығын растауды ұсыну қажет.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыртқы сауда шартының (келісімшарттың) немесе тараптардың импорттаушымен (түпкі пайдаланушымен) ниетін растайтын өзге құжаттың талаптарында тараптар қажет болған жағдайда қауіпсіздік пен құпиялылық талаптарын ескере отырып, жеткізілетін өнімнің түпкілікті пайдаланылуын растауға бағытталған консультациялар мен өзге де шараларды өзара сәйкес жүзеге асыра алатындығы туралы тармақ көзделуі тиіс (мына жағдайларды қоспағанда:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 - бұрын импортталған өзіндік ерекшелігі бар тауарды иесіне, сатушысына, өндірушісіне қайтару;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-- бұрын импортталған өзіндік ерекшелігі бар тауарларды жөндеу, жаңғырту, қайта өңдеу, кепілдік бойынша ауыстыру мақсатында экспорттау).</w:t>
+- бұрын импортталған өзіндік ерекшелігі бар тауарларды жөндеу, жаңғырту, қайта өңдеу, кепілдік бойынша ауыстыру, сондай-ақ ерекше тауарларды демостранция жүргізу, сынау мақсатында экспорттау).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Әскери мақсаттағы өнімді экспорттау кезінде сыртқы сауда шартының (келісімшарттың) немесе тараптардың импорттаушымен (түпкі пайдаланушымен) ниетін растайтын өзге құжаттың талаптарында өзіндік ерекшелігі бар тауарлардың түпкілікті пайдаланушыға жеткізілгенін растау туралы тармақ көзделуі тиіс.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -15917,52 +16834,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Мыналарды: тауардың атауы мен саны; </w:t>
+              <w:t>
+Мыналарды: тауардың атауы мен саны;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сыртқы сауда келісімшартының (шартының) немесе өзге де иеліктен шығару құжатының нөмірлері мен күндері; импортталатын өнімді пайдалану мақсаты;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16062,107 +16979,87 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санаттар 1, 2, 3, 4, 5, 6, 7, 8, 9 (1968 жылғы 12 маусымдағы ядролық қаруды таратпау туралы Шартқа сәйкес ядролық мемлекеттерге экспорттау үшін ғана;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-- бұрын импортталған өзіндік ерекшелігі бар тауарды иесіне, сатушыға, өндірушіге растайтын құжаттарды ұсына отырып қайтару;</w:t>
-[...55 lines deleted...]
-- бұрын импортталған өзіндік ерекшелігі бар тауарларды жөндеу, жаңарту, қайта өңдеу немесе кепілдік бойынша ауыстыру мақсатында экспорттау</w:t>
+- бұрын импортталған өзіндік ерекшелігі бар тауарды иесіне, сатушыға, өндірушіге Қазақстан Республикасының аумағына өнімді әкелу туралы растайтын құжаттарды ұсына отырып қайтару;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- азаматтық мақсаттағы пиротехника мен атом энергиясын пайдалану саласындағы өзіндік ерекшелігі бар тауарларды, Бақылау тізімінің 10-санатына кіретін, 0-9 санаттарымен қамтылмаған, ұлттық қауіпсіздік шеңберінде экспорт пен импорт кезінде бақыланатын өнімдерді экспорттау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- бұрын импортталған өзіндік ерекшелігі бар тауарларды жөндеу, жаңарту, қайта өңдеу немесе кепілдік бойынша ауыстыру үшін, сондай-ақ ерекше тауарларды демонстрация және сынақ жүргізу үшін ерекше таураларды экспорттау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16526,1609 +17423,1422 @@
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-                <w:i w:val="false"/>
                 <w:color w:val="ff0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">7-жолды алып тастау көзделген - ҚР Өнеркәсіп және құрылыс министрінің 10.06.2026 </w:t>
+              <w:t xml:space="preserve">
+Ескерту. 7-жол алып тасталды - ҚР Өнеркәсіп және құрылыс министрінің 10.06.2026 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="ff0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 295</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="ff0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="ff0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қолданысқа</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="ff0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...137 lines deleted...]
-Тек бұрын импортталған өзіндік ерекшелігі бар әскери тауарларды жөндеу, жаңарту, қайта өңдеу немесе кепілдік бойынша ауыстыру мақсатында экспорттау жағдайында ғана ұсынылады.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қайта экспорттау жағдайында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Қайта экспорттау жағдайында</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өзіндік ерекшелігі бар тауарларды қайта экспорттауға рұқсаттың болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының аумағына импортталған өзіндік ерекшелігі бар тауарларды қайта экспорттауға шығу тегі елінің және/немесе экспорттаушы елдің құзыретті органы берген рұқсат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тек қайта экспорттау жағдайында ғана ұсынылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...137 lines deleted...]
-Тек қайта экспорттау жағдайында ғана ұсынылады.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жөндеуге шығарылған жағдайда</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...31 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәлімделген өзіңдік ерекшелігі бар тауардың істен шыққанын растайтын құжаттың болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәлімделген өзіндік ерекшелігі бар тауардың істен шыққанын растайтын құжат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мәлімделген өзіңдік ерекшелігі бар тауардың істен шыққанын растайтын құжаттың болуы</w:t>
+Жөндеу жұмыстарын жүзеге асыруға тараптардың ниетін растайтын құжат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мәлімделген өзіндік ерекшелігі бар тауардың істен шыққанын растайтын құжат</w:t>
+Сыртқы сауда келісімшарты (келісімшарты), оған барлық қосымшаларымен және (немесе) толықтыруларымен бірге, ал сыртқы сауда келісімшарты (келісімшарты) болмаған жағдайда – жөндеу жұмыстарын жүзеге асыруға тараптардың ниетін растайтын өзге де құжат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лицензия берудің негізі сыртқы сауда шарты (келісімшарт) болып табылған жағдайда, ал оның болмаған кезінде – Қазақстан Республикасына өнімді әкелуге тараптардың ниетін растайтын өзге құжат ұсынылса, аталған шартта (келісімшартта) не өзге құжатта жөндеу жүргізуді көздейтін тармақ көзделуге тиіс.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жөндеу жұмыстарын жүзеге асыруға тараптардың ниетін растайтын құжат</w:t>
+Жөндеуді жүзеге асыратын тұлғаның өзіндік ерекшелігі бар тауарды жөндеуге қабылдауға дайын екендігін растайтын құжат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сыртқы сауда келісімшарты (келісімшарты), оған барлық қосымшаларымен және (немесе) толықтыруларымен бірге, ал сыртқы сауда келісімшарты (келісімшарты) болмаған жағдайда – жөндеу жұмыстарын жүзеге асыруға тараптардың ниетін растайтын өзге де құжат</w:t>
+Жөндеуді жүзеге асыратын тұлғаның жөндеу үшін өзіндік ерекшелігі бар тауарды қабылдауға дайындығын растайтын құжат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Лицензия берудің негізі сыртқы сауда шарты (келісімшарт) болып табылған жағдайда, ал оның болмаған кезінде – Қазақстан Республикасына өнімді әкелуге тараптардың ниетін растайтын өзге құжат ұсынылса, аталған шартта (келісімшартта) не өзге құжатта жөндеу жүргізуді көздейтін тармақ көзделуге тиіс.</w:t>
+Лицензия берудің негізі сыртқы сауда шарты (келісімшарт) болып табылған жағдайда, ал оның болмаған кезінде – жөндеуді жүзеге асыруға тараптардың ниетін растайтын өзге құжат болған кезде, бұл құжатты ұсыну талап етілмейді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...137 lines deleted...]
-Лицензия берудің негізі сыртқы сауда шарты (келісімшарт) болып табылған жағдайда, ал оның болмаған кезінде – жөндеуді жүзеге асыруға тараптардың ниетін растайтын өзге құжат болған кезде, бұл құжатты ұсыну талап етілмейді.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0 санатына жатқызылған өнімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-0 санатына жатқызылған өнімдер</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алынатын өнімді бейбіт мақсатта пайдалануды және оны кері экспорттауға немесе өзіндік ерекшелігі бар тауарларды бақылау саласындағы уәкілетті мемлекеттік органның келісімінсіз үшінші елдерге беруге жол бермеуді растау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алушы елдің уәкілетті мемлекеттік органы берген алынатын өнімді бейбіт мақсатта пайдалану туралы * * ресми куәландыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1968 жылғы 12 маусымдағы ядролық қаруды таратпау туралы шартқа сәйкес өнімді ядролық қаруы бар елдерге экспорттау кезінде; өнімді Қазақстан Республикасының аумағына әкелу туралы растайтын құжаттарды ұсына отырып, өнімді өндірушіге қайтару кезінде ұсынылмайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...137 lines deleted...]
-1968 жылғы 12 маусымдағы ядролық қаруды таратпау туралы шартқа сәйкес өнімді ядролық қаруы бар елдерге экспорттау кезінде; өнімді Қазақстан Республикасының аумағына әкелу туралы растайтын құжаттарды ұсына отырып, өнімді өндірушіге қайтару кезінде ұсынылмайды.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1, 2, 3, 4, 5, 6, 7, 8, 9 санаттарға жатқызылған өнімдер (тек ядролық жеткізушілер тобы үшін)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-1, 2, 3, 4, 5, 6, 7, 8, 9 санаттарға жатқызылған өнімдер (тек ядролық жеткізушілер тобы үшін)</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алынатын өнімді бейбіт мақсатта пайдалануды және оны кері экспорттауға немесе өзіндік ерекшелігі бар тауарларды бақылау саласындағы уәкілетті мемлекеттік органның келісімінсіз үшінші елдерге беруге жол бермеуді растау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Импорттаушы елдің түпкі пайдаланушысы тарапынан алынатын өнімді бейбіт пайдалану туралы * * * ресми растау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1968 жылғы 12 маусымдағы Ядролық қаруды таратпау туралы шартқа сәйкес ядролық қаруы бар мемлекеттерге өнімді экспорттау кезінде, сондай-ақ өнімді өндірушіге қайтару барысында Қазақстан Республикасының аумағына әкелінгенін растайтын құжаттарды ұсынған жағдайда, бұл талап қолданылмайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...137 lines deleted...]
-1968 жылғы 12 маусымдағы Ядролық қаруды таратпау туралы шартқа сәйкес ядролық қаруы бар мемлекеттерге өнімді экспорттау кезінде, сондай-ақ өнімді өндірушіге қайтару барысында Қазақстан Республикасының аумағына әкелінгенін растайтын құжаттарды ұсынған жағдайда, бұл талап қолданылмайды.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жарылғыш және пиротехникалық (азаматтық заттарды қоспағанда) заттар мен оларды қолданатын бұйымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Жарылғыш және пиротехникалық (азаматтық заттарды қоспағанда) заттар мен оларды қолданатын бұйымдар</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Халықаралық қатынаста қауіпті жүктерді тасымалдауға жіберілген көлік құралының болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2015 жылғы 17 сәуірдегі № 460 "Автомобиль көлігімен қауіпті жүктерді тасымалдау қағидаларын және автокөлік құралдарымен тасымалдауға рұқсат етілетін қауіпті жүктердің тізбесін бекіту туралы" </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> сәйкес көліктік бақылау саласындағы уәкілетті орган берген көлік құралын халықаралық қатынаста қауіпті жүктерді тасымалдауға жіберу туралы куәлік (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11779 тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының аумағы бойынша автомобиль көлігімен тасымалданған жағдайда</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Халықаралық қатынаста қауіпті жүктің тасымалдануына көлік құралын жіберуге рұқсат берілгенін растайтын куәлікті шетелдік мемлекеттердің көлік бақылауы саласындағы уәкілетті органы бере алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14</w:t>
-[...185 lines deleted...]
-              <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -18219,50 +18929,135 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының аумағы бойынша автомобиль көлігімен тасымалданған жағдайда</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-қосымша жаңа редакцияда көзделген - ҚР Өнеркәсіп және құрылыс министрінің м.а. 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 451</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -22793,55 +23588,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -23167,31 +23962,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>