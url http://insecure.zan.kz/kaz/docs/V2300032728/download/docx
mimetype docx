--- v0 (2025-10-14)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0be1f64" w14:textId="0be1f64">
+    <w:p w14:paraId="409fcca" w14:textId="409fcca">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Кәсіпорындар статистикасы мен конъюнктуралық зерттеулер бойынша жалпымемлекеттік статистикалық байқаулардың статистикалық нысандары мен оларды толтыру жөніндегі нұсқаулықтарды бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрлігі Статистика комитеті төрағасының 2020 жылғы 23 қаңтардағы № 8 бұйрығына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасының Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы Басшысының 2023 жылғы 7 маусымдағы № 2 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 8 маусымда № 32728 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасының Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы Басшысының 2023 жылғы 7 маусымдағы № 2 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 8 маусымда № 32728 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -149,147 +149,190 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Бұйрықтың күшін жою көзделген – ҚР Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросының басшысының м.а. 14.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 21 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2027 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>      Осы бұйрық 01.01.2024 бастап қолданысқа енгізіледі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Кәсіпорындар статистикасы мен конъюнктуралық зерттеулер бойынша жалпымемлекеттік статистикалық байқаулардың статистикалық нысандары мен оларды толтыру жөніндегі нұсқаулықтарды бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрлігі Статистика комитеті төрағасының 2020 жылғы 23 қаңтардағы № 8 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19947 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -304,170 +347,171 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> алынып тасталсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросының Әдіснамалық дамыту және деректерді басқару саясаты департаменті Заң департаментімен бірлесіп заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z6" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросының интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросының Әдіснамалық дамыту және деректерді басқару саясаты департаменті осы бұйрықты Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросының құрылымдық және аумақтық бөлімшелеріне жұмыс бабында басшылыққа алу және пайдалану үшін жеткізсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z8" w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрықтың орындалуын бақылау Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы басшысының жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z9" w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы бұйрық ресми жариялануға жатады және 2024 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -676,55 +720,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1050,31 +1094,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>