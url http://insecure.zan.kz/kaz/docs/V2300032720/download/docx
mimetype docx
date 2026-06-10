--- v0 (2025-11-13)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b5cd488" w14:textId="b5cd488">
+    <w:p w14:paraId="05035f3" w14:textId="05035f3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1215,167 +1215,497 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
-[...15 lines deleted...]
-      1) арнаулы жүріп-тұру құралдары – мүгедектігі бар адамның жүріп-тұруын қамтамасыз ететін техникалық көмек түрі;</w:t>
+    <w:bookmarkStart w:name="z92" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы (бұдан әрі – Мемлекеттік корпорация) - электрондық нысанда мемлекеттік қызметтер көрсетуді қамтамасыз етудің "бір терезе" қағидаты бойынша мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және олардың нәтижелерін қызметті алушыға беру жөніндегі жұмысты ұйымдастыру, Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
-[...15 lines deleted...]
-      2) әлеуметтік көрсетілетін қызметтер порталы (бұдан әрі – портал) – Кодекске сәйкес мүгедектігі бар адамдар үшін өнім берушілер ұсынатын тауарлар мен көрсетілетін қызметтердің, мүгедектігі бар адамдарды инватаксимен тасымалдау жөніндегі көрсетілетін қызметтердің құнын жергілікті атқарушы органдардың кепілдік берілген сома шегінде өтеуі шарттарымен оларға қол жеткізудің бірыңғай нүктесін білдіретін ақпараттандыру объектісі;</w:t>
+    <w:bookmarkStart w:name="z93" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) арнаулы жүріп-тұру құралдары – мүгедектігі бар адамның жүріп-тұруын қамтамасыз ететін техникалық көмек түрі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
-[...15 lines deleted...]
-      3) жеке көмекші – жүріп-тұруы қиын бірінші топтағы мүгедектігі бар адамды бірге алып жүру және объектілерге барған кезде көмек көрсету бойынша қызметтер көрсететін адам;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) тармақша 12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (мәтін алып тасталды).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4) тармақша 12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (мәтін алып тасталды).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z96" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жеке көмекші – жүріп-тұруы қиын бірінші топтағы мүгедектігі бар адамды бірге алып жүру және объектілерге барған кезде көмек көрсету бойынша қызметтер көрсететін адам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z74" w:id="16"/>
-[...15 lines deleted...]
-      3-1) инватакси – мүгедектігі бар адамдарды тасымалдау жөніндегі қызметтер көрсетуге арналған такси;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6) тармақша 12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (мәтін алып тасталды).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z98" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) инватакси – мүгедектігі бар адамдарды тасымалдау жөніндегі қызметтер көрсетуге арналған такси;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z18" w:id="17"/>
-[...15 lines deleted...]
-      4) протездік-ортопедиялық көмек – мүгедектігі бар адамдарды протездік-ортопедиялық құралдармен қамтамасыз ету жөніндегі медициналық-техникалық көмектің мамандандырылған түрі және оларды пайдалануды үйрету;</w:t>
+    <w:bookmarkStart w:name="z99" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) протездік-ортопедиялық көмек – мүгедектігі бар адамдарды протездiк-ортопедиялық құралдармен қамтамасыз ету жөніндегі медициналық-техникалық көмектің мамандандырылған түрі және оларды пайдалануды үйрету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z19" w:id="18"/>
-[...15 lines deleted...]
-      5) техникалық көмекші (компенсаторлық) құралдар (бұдан әрі – ОТҚ):</w:t>
+    <w:bookmarkStart w:name="z100" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) техникалық көмекші (компенсаторлық) құралдар (бұдан әрі – ОТҚ):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       протездік-ортопедиялық құралдар – аяқ-қолдың жоқтығын немесе дененің басқа да мүшелерін алмастыратын, аурудың немесе денсаулыққа зақым келудің салдарынан организмнің бұзылған немесе жоғалтқан функцияларының орнын толтыратын құралдар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1407,523 +1737,591 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тифлотехникалық құралдар – мүгедектігі бар адамдардың көру қабілетінің бұзылуы салдарынан жоғалтқан мүмкіндіктерін түзеуге және олардың орнын толтыруға бағытталған құралдар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       міндетті гигиеналық құралдар – табиғи физиологиялық мұқтаждықтарды және қажеттіліктерді қанағаттандыруға арналған құралдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="19"/>
-[...15 lines deleted...]
-      6) порталдағы тауарларды және (немесе) көрсетілетін қызметтерді, мүгедектігі бар адамдарды инватаксимен тасымалдау жөніндегі көрсетілетін қызметтерді берушілер (бұдан әрі – өнім берушілер) – кәсіпкерлік қызметті жүзеге асыратын заңды тұлғалар және жеке тұлғалар;</w:t>
+    <w:bookmarkStart w:name="z101" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) порталдағы тауарларды және (немесе) көрсетілетін қызметтерді, мүгедектігі бар адамдарды инватаксимен тасымалдау жөніндегі көрсетілетін қызметтерді берушілер (бұдан әрі – өнім берушілер) – кәсіпкерлік қызметті жүзеге асыратын заңды тұлғалар және жеке тұлғалар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z21" w:id="20"/>
-[...15 lines deleted...]
-      7) уәкілетті орган – облыстың, республикалық маңызы бар қалалардың, астананың, аудандардың, областық маңызы бар қалалардың жергілікті атқарушы органы;</w:t>
+    <w:bookmarkStart w:name="z102" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) уәкілетті орган – облыстың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органы; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z22" w:id="21"/>
-[...15 lines deleted...]
-      8) ымдау тілі маманы – мүгедектігі бар адамдар үшін қандай да бір тілден дактильді әліпбиге және (немесе) ымдау тілінде сурдоаударма жасау бойынша қызмет көрсететін маман;</w:t>
+    <w:bookmarkStart w:name="z103" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) ымдау тілі маманы – мүгедектігі бар адамдар үшін қандай да бір тілден дактильді әліпбиге және (немесе) ымдау тілінде сурдоаударма жасау бойынша қызмет көрсететін маман;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z23" w:id="22"/>
-[...15 lines deleted...]
-      9) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың дұрыстығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      13) ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      13) тармақша 12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (мәтін алып тасталды).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Өнім берушілерге портал арқылы сатылған ОТҚ-ның, арнаулы жүріп-тұру құралдарының (бұдан әрі – тауарлар), сондай-ақ жеке көмекшінің және ымдау тілі маманының көрсетілетін қызметтерінің, санаторийлік-курорттық емдеудің, мүгедектігі бар адамдарды инватаксимен тасымалдау жөніндегі көрсетілетін қызметтердің (бұдан әрі – көрсетілетін қызметтер) құнын өтеуді уәкілетті орган жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.08.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 261</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="23"/>
-[...15 lines deleted...]
-      3. Өнім берушілерге портал арқылы сатылған ОТҚ-ның, арнаулы жүріп-тұру құралдарының (бұдан әрі – тауарлар), сондай-ақ жеке көмекшінің және ымдау тілі маманының көрсетілетін қызметтерінің, санаторийлік-курорттық емдеудің, мүгедектігі бар адамдарды инватаксимен тасымалдау жөніндегі көрсетілетін қызметтердің (бұдан әрі – көрсетілетін қызметтер) құнын өтеуді уәкілетті орган жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Тауарлар мен көрсетілетін қызметтерді портал арқылы өткізу кезінде олардың құнын мемлекеттік бюджет қаражатынан өтеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Өнім берушіге тауарлар мен қызметтердің құнын өтеу:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке көмекшінің қызметтері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ымдау тілі маманының қызметтері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) санаторийлік-курорттық емдеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) арнаулы жүріп-тұру құралдары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ОТҚ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мүгедектігі бар адамдарды инватаксимен тасымалдау жөніндегі көрсетілетін қызметтер үшін кепілдік берілген сома шегінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.08.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 261</w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="24"/>
-[...207 lines deleted...]
-    <w:bookmarkStart w:name="z27" w:id="26"/>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Уәкілетті орган тауарлар мен көрсетілетін қызметтердің құнын өнім берушіге өтеуді Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша алушының өнім берушіге кепілдік берілген соманы өтеуге арналған өтініші (бұдан әрі – өтініш) және порталда ұсынылған және өнім берушінің ЭЦҚ-мен расталған өнім берушінің растайтын мына құжаттары негізінде жүзеге асырады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z28" w:id="27"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) "Бастапқы есепке алу құжаттарының нысандарын бекіту туралы" Қазақстан Республикасы Қаржы министрінің 2012 жылғы 20 желтоқсандағы № 562 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1938,71 +2336,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8265 болып тіркелген) (бұдан әрі – № 562 бұйрық) бекітілген нысан бойынша жеке көмекшінің ілесіп жүру парақтарын, ымдау тілі маманының ілесіп жүру парақтарын, санаторийлік-курорттық емделуден өткен тізімдерін, протездік-ортопедиялық құралдарға арналған ведомостарын, Қазақстан Республикасы Көлік және коммуникация министрінің міндетін атқарушының 2013 жылғы 1 қарашадағы № 859 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8950 болып тіркелген, бұдан әрі – № 859 бұйрық) бекітілген Автомобиль көлігімен мүгедектігі бар адамдарды тасымалдау жөніндегі қызметтер көрсету қағидаларының 3-қосымшасына сәйкес нысан бойынша портал арқылы инватакси қызметтерін көрсетудің маршруттық парағын қоса бере отырып, орындалған жұмыстардың (көрсетілген қызметтердің) актісі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) № 562 бұйрықпен бекітілген нысан бойынша кассалық чекті және/немесе өнім берушінің жеткізгенін растайтын құжатты, арнаулы жүріп-тұру құралдары, техникалық көмекші (орнын толтырушы) құралдар, протездік-ортопедиялық құралдар үшін шот–фактураларды қоса бере отырып, тауарды (ларды) қабылдау-беру актісі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z29" w:id="28"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өнім берушілер "Электрондық шот-фактуралардың ақпараттық жүйесінде электрондық нысанда шот-фактураны жазып беру қағидаларын және оның нысанын бекіту туралы" 2019 жылғы 22 сәуірдегі № 370 Қазақстан Республикасы Премьер-Министрінің бірінші орынбасары-Қазақстан Республикасы Қаржы министрі міндетін атқарушының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2117,776 +2515,1322 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="29"/>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Өнім беруші уәкілетті орган тауарлардың және (немесе) көрсетілетін қызметтердің құнын өтеу үшін құжаттарды қарауға қабылдағанға дейін, қажет болған кезде себептерін көрсете отырып, құжаттарды кері қайтарып алады және оларды пысықтайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Уәкілетті орган Е-Собес-ге тауарлардың және (немесе) көрсетілетін қызметтердің құнын өтеуге құжаттар келіп түскен күннен бастап 7 (жеті) жұмыс күні ішінде (жеке көмекшінің қызметтерін қоспағанда) оларды қарайды және қабылдайды немесе Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20-тармақтарына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес себептерін көрсете отырып, өнім берушіге түзетуге қайтарады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z31" w:id="30"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порталдағы "Өнім берушінің жеке кабинеті" модуліне және өнім берушінің ұялы байланысының абоненттік нөміріне құжаттарды пысықтауға қайтару туралы ақпарат жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Өнім беруші қайтару туралы ақпаратты алған күннен бастап 3 (үш) жұмыс күні ішінде уәкілетті органның қайтару себептерін жоя отырып, тауарлардың және (немесе) көрсетілетін қызметтердің құнын өтеуге құжаттарды қайта жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Тауарды алушы жеткізушіге қайтарған жағдайда, өнім беруші тауардың құнын уәкілетті органға қайтаруды тауар қайтарылған күннен бастап күнтізбелік 15 (он бес) күн ішінде жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-параграф. Жеке көмекші қызметтерінің құнын өтеу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. Уәкілетті орган "Е-собес" ақпараттық жүйесіне тауарлардың және (немесе) көрсетілетін қызметтердің құнын өтеуге құжаттар түскен күннен бастап 7 (жеті) жұмыс күні ішінде оларды қарайды және қабылдайды немесе Қағидалардың </w:t>
-[...155 lines deleted...]
-        <w:t xml:space="preserve"> 1-параграф. Жеке көмекшінің және ымдау тілі маманының әлеуметтік қызметтерінің құнын өтеу тәртібі</w:t>
+      Ескерту. 1-параграфтың тақырыб жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Жеке көмекшінің қызметтерін беруші ай сайын, есепті кезеңнен кейінгі айдың 10 (оныншы) күнінен кешіктірмей уәкілетті органға мыналарды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z35" w:id="34"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z75" w:id="35"/>
+    <w:bookmarkStart w:name="z104" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 562</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> бұйрықпен бекітілген нысан бойынша орындалған жұмыстар (көрсетілген қызметтер) актісін;</w:t>
+        <w:t xml:space="preserve"> бұйрықпен бекітілген нысан бойынша өнім беруші орындаған жұмыстар (көрсетілген қызметтер) актісін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z105" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 30 маусымдағы № 288 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №32994 болып тіркелген) бекітілген Мүгедектігі бар адамды абилитациялау мен оңалтудың жеке бағдарламасына сәйкес жүріп-тұруы қиын бірінші топтағы мүгедектігі бар адамдар үшін жеке көмекшінің қызметтерін ұсыну қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша жеке көмекшінің сүйемелдеу парағын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z76" w:id="36"/>
+    <w:bookmarkStart w:name="z106" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өтеу сомасын есептеу үшін өнім берушінің банктік деректемелерін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z107" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) шот-фактураны заңды тұлғалар ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z108" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10-1. Жеке көмекшінің қызметтерінің құнын өтеуді уәкілетті орган Мемлекеттік корпорация арқылы кепілдік берілген сома шегінде ай сайын жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті орган Е-Собес-ге жеке көмекшінің қызметтерінің құнын өтеуге құжаттар келіп түскен күннен бастап 5 (бес) жұмыс күні ішінде қарайды, Қағидалардың 11-тармағына сәйкес оларды қабылдайды немесе себебін көрсете отырып, өнім берушіге қайта қарау үшін қайтарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қабылданған құжаттардың негізінде оларды қарау аяқталғаннан кейін уәкілетті орган Е-Собес-ге жеке көмекшілердің көрсетілетін қызметтерін жеткізушілер туралы мәліметтер енгізіледі. Өтемақы туралы ақпарат автоматты түрде Е-Собес-ден ОДҚ-ға жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ОДҚ-ға келіп түскен мәліметтер негізінде Мемлекеттік корпорация ай сайын есепті айдан кейінгі айдың 17-күні жеке көмекшінің қызметтерінің құнын өтеуге бюджет қаражатына қажеттілікті қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация мәліметтер келіп түскеннен кейінгі келесі жұмыс күнінен кешіктірмей уәкілетті органға жеке көмекшінің көрсеткен қызметтерінің құнын өтеуге қажеттілік сомасы туралы өтінім жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төлем айына қажеттілікті қалыптастырғаннан кейін пайда болған сомалар Қазақстан Республикасының қолданыстағы заңнамасына сәйкес жеке көмекшінің қызметтерінің құнын өтеу мерзімін көрсете отырып, одан кейінгі айға қосылуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті орган жеке көмекшінің көрсеткен қызметтерінің құнын өтеуге қажеттілік сомасы туралы өтінім келіп түскеннен кейін екі жұмыс күні ішінде Мемлекеттік корпорацияға жеке көмекшінің көрсеткен қызметтерінің құнын өтеуге қажеттілік сомасы туралы өтінімде көзделген сомалар шегінде ақшалай қаражат аударады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) "Мүгедектігі бар адамды абилитациялау мен оңалтудың жеке бағдарламасына сәйкес жүріп-тұруы қиын бірінші топтағы мүгедектігі бар адамдар үшін жеке көмекшінің қызметтерін ұсыну қағидаларын бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 30 маусымдағы № 288 </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z77" w:id="37"/>
+      Мемлекеттік корпорация жеке көмекшінің көрсеткен қызметтерінің құнын өтеу сомасы түскеннен кейін екі жұмыс күні ішінде төлем кестесіне сәйкес Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 31 тамыздағы № 208 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> айқындалған форматта төлем тапсырмасын қалыптастырады (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14419 болып тіркелген) және қаражатты өнім берушінің банктік шотына аударуды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 10-1-тармақпен толықтырылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z109" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10-2. Жеке көмекші қызметтерінің құнын өтеу сомасы қайтарылған кезде Мемлекеттік корпорация қайтарылғаннан кейінгі келесі жұмыс күнінен кешіктірмей ОДҚ арқылы Е-Собес-ге жеке көмекші қызметтерінің құнын өтеу сомасын қайтару туралы мәліметтерді жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Е-Собес жеке көмекші қызметтерінің құнын өтеу сомасын қайтару туралы мәліметтер келіп түскеннен кейін бір жұмыс күні ішінде өнім берушінің жеке кабинетінде көрсете отырып, оның банктік деректемелерінің дұрыс емес екені туралы ақпаратты порталға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Е-Собес порталдан өнім берушінің банктік деректемелеріндегі өзгерістер келіп түскеннен кейін бір жұмыс күні ішінде қайта қаржыландыру үшін ОДҚ-ға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация ағымдағы айдан кейінгі айдың соңғы жұмыс күнінен кешіктірмей уәкілетті органға өнім берушілерге жіберілмеген жеке көмекші қызметтерінің құнын өтеу қайтарымдарының сомаларын жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банк қызметтеріне ақы төлеу Мемлекеттік корпорация мен уәкілетті органдар арасында жасалатын шарт негізінде жергілікті бюджет қаражаты есебінен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 10-2-тармақпен толықтырылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Жеке көмекші қызметтерінің құнын өтеуге арналған құжаттарды өнім берушінің пысықтауға кері қайтарып алу және уәкілетті органның өнім берушіге пысықтауға қайтару себептері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтеуге арналған өтінішке қол қойған алушыға орындалған жұмыстар (көрсетілген қызметтер) актісінің және (немесе) жеке көмекшінің бірге еріп жүру парағының болмауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орындалған жұмыстар (көрсетілген қызметтер) актісінде және (немесе) жеке көмекшінің бірге еріп жүру парағының сканерленген көшірмелерін ұсынған кезде оларда қойылған қолдың (қолдардың) болмауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке көмекшінің қызметтер көрсету кезеңі және (немесе) сағаттары дұрыс көрсетілмеген орындалған жұмыстар (көрсетілген қызметтер) актісін және (немесе) жеке көмекшінің бірге еріп жүру парағын ұсыну;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) "Мүгедектігі бар адамды абилитациялаудың және оңалтудың жеке бағдарламасына сәйкес есту кемістігі бар мүгедектігі бар адамдар үшін ымдау тілі маманының қызметтерін ұсыну қағидаларын бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 30 маусымдағы № 286 </w:t>
-[...38 lines deleted...]
-      4) шот-фактураны ұсынады.</w:t>
+      өтеу сомасын есептеу үшін өнім берушінің банктік деректемелері дұрыс көрсетілмегені болып табылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке көмекшінің қызметтерін көрсетуге өнім беруші құжаттарды пысықтайды және ағымдағы айдан кейінгі айдың 10 (оныншы) күнінен кешіктірмей қайта жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.08.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 261</w:t>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="38"/>
-[...128 lines deleted...]
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z41" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. Жеке көмекші қызметтерінің құнын өтеу уәкілетті орган Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген жеке көмекші қызметтерінің құнын өтеуге құжаттарды қабылдаған күннен бастап 10 (он) жұмыс күні ішінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.08.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 261</w:t>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="40"/>
+    <w:bookmarkStart w:name="z42" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Санаторийлік-курорттық емдеу құнын өтеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z43" w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z43" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Санаторийлік-курорттық емдеуді беруші уәкілетті органға мынадай құжаттардың топтамасын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z44" w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z44" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) № 562 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрықпен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген нысан бойынша орындалған жұмыстардың (көрсетілген қызметтердің) актісін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z45" w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z45" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) алушы кепілдік берілген сома мен санаторийлік-курорттық емдеудің нақты құны арасындағы айырманы өз қаражаты есебінен дербес төлеген жағдайда шот-фактураны, сондай-ақ чекті ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z46" w:id="44"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z46" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Санаторийлік-курорттық емдеу құнын өтеуге арналған құжаттарды өнім берушінің пысықтауға кері қайтарып алу және уәкілетті органның өнім берушіге пысықтауға қайтару себептері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       өтеуге өтінішке қол қойған алушыға Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2899,168 +3843,168 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген құжаттардың толық топтамасын ұсынбау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қағидалардың 13-тармағында көрсетілген құжаттардағы ұсынылған мәліметтердің дәйексіздігі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="45"/>
+    <w:bookmarkStart w:name="z47" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Санаторийлік-курорттық емдеу құнын өтеу уәкілетті орган Қағидалардың 13-тармағында көрсетілген санаторийлік-курорттық емдеу құнын өтеуге құжаттарды қабылдаған күннен бастап 10 (он) жұмыс күні ішінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z48" w:id="46"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z48" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. ОТҚ мен арнаулы жүріп-тұру құралдарының құнын өтеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z49" w:id="47"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z49" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. ОТҚ және арнаулы жүріп-тұру құралдарының өнім берушісі уәкілетті органға мынадай құжаттардың топтамасын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z78" w:id="48"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z78" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 562</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрықпен бекітілген нысан бойынша ОТҚ-ны және арнаулы жүріп-тұру құралдарын өз бетінше алып кеткен жағдайда – тауарды босату фактісін растайтын қорларды басқа жаққа беруге арналған жүкқұжатты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z79" w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z79" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) алушы кепілдік берілген сома мен ОТҚ және (немесе) арнаулы жүріп-тұру құралдарының нақты құны арасындағы айырманы өз қаражаты есебінен дербес төлеген жағдайда – шот-фактураны, сондай-ақ чекті ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3079,70 +4023,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="50"/>
+    <w:bookmarkStart w:name="z55" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. ОТҚ және (немесе) арнаулы жүріп-тұру құралдарының құнын өтеуге арналған құжаттарды өнім берушінің пысықтауға кері қайтарып алу және уәкілетті органның өнім берушіге пысықтауға қайтару себептері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өтеуге өтінішке қол қойған алушыға Қағидалардың 16-тармағында көрсетілген құжаттардың толық топтамасын ұсынбау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3155,228 +4099,228 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген құжаттардағы ұсынылған мәліметтердің дәйексіздігі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="51"/>
+    <w:bookmarkStart w:name="z56" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. ОТҚ және арнаулы жүріп-тұру құралдарының құнын өтеу Қағидалардың 16-тармағында көрсетілген ОТҚ және (немесе) арнаулы жүріп-тұру құралдарының құнын өтеуге арналған құжаттардың немесе жеткізілгенін растайтын құжаттың негізінде күнтізбелік 14 (он төрт) күн өткеннен кейін, бірақ уәкілетті орган құжаттарды қабылдаған күннен бастап күнтізбелік 30 (отыз) күннен кешіктірілмей жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z57" w:id="52"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z57" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-параграф. Протездік-ортопедиялық көмек көрсету құнын өтеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z58" w:id="53"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z58" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Өнім беруші протездік-ортопедиялық құралдарды жеке сипаттамалар бойынша дайындаған кезде уәкілетті органға мынадай құжаттардың топтамасын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z59" w:id="54"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z59" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) № 562 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрықпен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген нысан бойынша орындалған жұмыстардың (көрсетілген қызметтердің) актісін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z60" w:id="55"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z60" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) протездік-ортопедиялық құралдарды жеке сипаттамалар бойынша дайындаған жағдайда "Мүгедектігі бар адамды абилитациялаудың және оңалтудың жеке бағдарламасына сәйкес мүгедектігі бар адамдарды протездік-ортопедиялық көмекпен, техникалық көмекші (компенсаторлық) құралдармен, арнаулы жүріп-тұру құралдарымен, оларды ауыстыру мерзімдерін қоса алғанда, қамтамасыз ету қағидаларын бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 30 маусымдағы № 287 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32993 болып тіркелген) бекітілген нысан бойынша протездік-ортопедиялық бұйымдарға тапсырыс бланкісін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z61" w:id="56"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z61" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) стационарлық протездеу – стационар жағдайында протездік-ортопедиялық құрал дайындау жағдайларында протездеу тарихынан үзінді көшірмесін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z62" w:id="57"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z62" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) алушы протездік-ортопедиялық көмектің кепілдік берілген сомасы мен нақты құны арасындағы айырманы өз қаражаты есебінен дербес төлеген жағдайда – шот-фактураны, сондай-ақ чекті ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3395,70 +4339,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="58"/>
+    <w:bookmarkStart w:name="z63" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Протездік-ортопедиялық көмектің құнын өтеуге арналған құжаттарды өнім берушінің пысықтауға кері қайтарып алу және уәкілетті органның өнім берушіге пысықтауға қайтару себептері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өтеуге өтінішке қол қойған алушыға Қағидалардың 19-тармағында көрсетілген құжаттардың толық топтамасын ұсынбау.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3471,478 +4415,478 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген құжаттардағы ұсынылған мәліметтердің дәйексіздігі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="59"/>
+    <w:bookmarkStart w:name="z64" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Протездік-ортопедиялық көмектің құнын өтеу уәкілетті орган Қағидалардың 19-тармағында көрсетілген протездік-ортопедиялық көмектің құнын өтеуге арналған құжаттарды қабылдаған күннен бастап 10 (он) жұмыс күні ішінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z80" w:id="60"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z80" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-параграф. Мүгедектігі бар адамдарды инватаксимен тасымалдау жөніндегі көрсетілетін қызметтер көрсету құнын өтеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-тарау 5-параграфпен толықтырылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 261</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="61"/>
+    <w:bookmarkStart w:name="z81" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Мүгедектігі бар адамдарды инватаксимен тасымалдау жөніндегі көрсетілетін қызметтердің өнім берушісі ай сайын, есепті кезеңнен кейінгі айдың 10 (оныншы) күнінен кешіктірмей уәкілетті органға мынадай құжаттар топтамасын ұсынады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z82" w:id="62"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z82" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 562</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрықпен бекітілген нысан бойынша орындалған жұмыстардың (көрсетілген қызметтердің) актісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z83" w:id="63"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z83" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 859</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрықпен бекітілген 3-қосымшаға сәйкес нысан бойынша маршруттық парақ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z84" w:id="64"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z84" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) шот-фактура.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z85" w:id="65"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z85" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Мүгедектігі бар адамдарды инватаксимен тасымалдау жөніндегі көрсетілетін қызметтердің құнын өтеуге арналған құжаттарды өнім берушінің пысықтауына кері қайтарып алу және уәкілетті органның өнім берушіге пысықтауға қайтаруы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өтеуге арналған өтінішке қол қойған алушыға осы Қағидалардың 22-тармағында көрсетілген құжаттардың толық емес топтамасын ұсынуы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осы Қағидалардың 22-тармағында көрсетілген құжаттарда ұсынылған мәліметтердің дұрыс еместігі негіз болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z86" w:id="66"/>
+    <w:bookmarkStart w:name="z86" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Мүгедектігі бар адамдарды инватаксимен тасымалдау жөніндегі көрсетілетін қызметтердің өнім берушісі құжаттарды пысықтайды және ағымдағы айдан кейінгі айдың 10 (оныншы) күнінен кешіктірмей қайта жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z87" w:id="67"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z87" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Мүгедектігі бар адамдарды инватаксимен тасымалдау жөніндегі көрсетілетін қызметтердің құнын өтеу уәкілетті орган осы Қағидалардың 22-тармағында көрсетілген мүгедектігі бар адамдарды инватаксимен тасымалдау жөніндегі көрсетілетін қызметтердің құнын өтеуге арналған құжаттарды қабылдаған күннен бастап 10 (он) жұмыс күні ішінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z88" w:id="68"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z88" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25-1. Өнім берушіге төлем елді мекен шегінде нақты көрсетілген уақыт үшін есеппен жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z89" w:id="69"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z89" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бірінші топтағы мүгедектігі бар адамдар және кресло-арбамен қозғалатын екінші топтағы мүгедектігі бар адамдар болып табылатын жұмыс істейтіндерге бір сапардың 30 (отыз) минут ең аз ұзақтығына сүйене отырып айына жиырма бес сағат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z90" w:id="70"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z90" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бірінші топтағы мүгедектігі бар адамдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кресло-арбамен қозғалатын екінші топтағы мүгедектігі бар адамдар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18 жасқа дейінгі мүгедектігі бар балалар болып табылатын білім алушыларға, білім беру ұйымдарында мектепке дейінгі ұйымдардың тәрбиеленушілеріне бір сапардың 30 (отыз) минут ең аз ұзақтығына сүйене отырып айына жиырма бес сағат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="71"/>
+    <w:bookmarkStart w:name="z91" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 859</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрықпен бекітілген Тізбеге сәйкес бағыттар бойынша мүгедектігі бар өзге адамдарға бір сапардың 30 (отыз) минут ең аз ұзақтығына сүйене отырып айына алты сағат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бұл ретте мүгедектігі бар адамдарды инватаксимен тасымалдау жөніндегі көрсетілетін қызметтерге көзделген сағат санын және бір сапардың ұзақтығын көбейтуге № 859 бұйрықтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4063,50 +5007,338 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасынан тыс жерге тұрақты тұруға баруы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мүгедектігі бар адамның қайтыс болуы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z110" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-параграф. Ымдау тілі маманы қызметтерінің құнын өтеу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-тарау 6-параграфпен толықтырылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z111" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Ымдау тілі маманының қызметтерін беруші ай сайын, есепті кезеңнен кейінгі айдың 10 (оныншы) күнінен кешіктірмей уәкілетті органға мыналарды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z112" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 562</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрықпен бекітілген нысан бойынша өнім беруші орындаған жұмыстар (көрсетілген қызметтер) актісін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z113" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 30 маусымдағы № 286 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №32992 болып тіркелген) Мүгедектігі бар адамды абилитациялаудың және оңалтудың жеке бағдарламасына сәйкес есту кемістігі бар мүгедектігі бар адамдар үшін ымдау тілі маманының қызметтерін ұсыну қағидаларының 6-қосымшасына сәйкес нысан бойынша ымдау тілі маманының қызметтер көрсету парағын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z114" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) шот-фактураны – заңды тұлғалармен ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z115" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Ымдау тілі маманы қызметтерінің құнын өтеуге арналған құжаттарды өнім берушінің пысықтауға кері қайтарып алу және уәкілетті органның өнім берушіге пысықтауға қайтару себептері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтеуге арналған өтінішке қол қойған алушыға орындалған жұмыстар (көрсетілген қызметтер) актісінің және (немесе) ымдау тілі маманының қызметтер көрсету парағының болмауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орындалған жұмыстар (көрсетілген қызметтер) актісінде және (немесе) ымдау тілі маманының қызметтерін көрсету парағының сканерленген көшірмелерін ұсынған кезде оларда қойылған қолдың (қолдардың) болмауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ымдау тілі маманының қызметтер көрсету кезеңі және (немесе) сағаттары дұрыс көрсетілмеген орындалған жұмыстар (көрсетілген қызметтер) актісін және (немесе) ымдау тілі маманының қызметтер көрсету парағын ұсыну.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ымдау тілі маманының қызметтерін беруші құжаттарды пысықтайды және ағымдағы айдан кейінгі айдың 10 (оныншы) күнінен кешіктірмей қайта жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z116" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Ымдау тілі маманы қызметтерінің құнын өтеу уәкілетті орган Қағидалардың 26-тармағында көрсетілген ымдау тілі мамандары қызметтерінің құнын өтеуге арналған құжаттарды қабылдаған күннен бастап 10 (он) жұмыс күні ішінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4419,68 +5651,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>әлеуметтік бағдарламалар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>басқармасы/бөлімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z66" w:id="72"/>
+    <w:bookmarkStart w:name="z66" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өнім берушіге кепілдік берілген соманы өтеуге өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5421,68 +6653,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Алушыға тауарды курьердің жеткізуі туралы деректер 20__ жылғы "___" _______ № _________ тапсырыс</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="73"/>
+    <w:bookmarkStart w:name="z68" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Алушы туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6314,242 +7546,242 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6 маусымдағы № 205 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z70" w:id="74"/>
+    <w:bookmarkStart w:name="z70" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің күші жойылған кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z71" w:id="75"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z71" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Мүгедектігі бар адамдарға тауарлар мен қызметтерді әлеуметтік қызметтер порталы арқылы өткізу кезінде олардың құнын мемлекеттік бюджет қаражатынан өтеу қағидалары" 2020 жылғы 20 қаңтардағы № 14 Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілердің мемлекеттік тізілімінде № 19902 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z72" w:id="76"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z72" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Мүгедектерге тауарлар мен қызметтерді әлеуметтік қызметтер порталы арқылы сатқан кезде олардың құнын мемлекеттік бюджет қаражатынан өтеу қағидаларын бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2020 жылғы 20 қаңтардағы № 14 бұйрығына өзгерістер мен толықтырулар енгізу туралы" 2022 жылғы 1 ақпандағы № 38 Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілердің мемлекеттік тізілімінде № 26730 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z73" w:id="77"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z73" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Мүгедектерге тауарлар мен қызметтерді әлеуметтік қызметтер порталы арқылы сатқан кезде олардың құнын мемлекеттік бюджет қаражатынан өтеу қағидаларын бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2020 жылғы 20 қаңтардағы № 14 бұйрығына өзгерістер енгізу туралы" 2022 жылғы 13 қыркүйектегі № 363 Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілердің мемлекеттік тізілімінде № 29640 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6875,31 +8107,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>