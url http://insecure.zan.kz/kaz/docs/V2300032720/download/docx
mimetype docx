--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="05035f3" w14:textId="05035f3">
+    <w:p w14:paraId="a622803" w14:textId="a622803">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2361,50 +2361,156 @@
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) № 562 бұйрықпен бекітілген нысан бойынша кассалық чекті және/немесе өнім берушінің жеткізгенін растайтын құжатты, арнаулы жүріп-тұру құралдары, техникалық көмекші (орнын толтырушы) құралдар, протездік-ортопедиялық құралдар үшін шот–фактураларды қоса бере отырып, тауарды (ларды) қабылдау-беру актісі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақтың екінші бөлігі жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өнім берушілер "Электрондық шот-фактуралардың ақпараттық жүйесінде электрондық нысанда шот-фактураны жазып беру қағидаларын және оның нысанын бекіту туралы" 2019 жылғы 22 сәуірдегі № 370 Қазақстан Республикасы Премьер-Министрінің бірінші орынбасары-Қазақстан Республикасы Қаржы министрі міндетін атқарушының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2535,51 +2641,166 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Өнім беруші уәкілетті орган тауарлардың және (немесе) көрсетілетін қызметтердің құнын өтеу үшін құжаттарды қарауға қабылдағанға дейін, қажет болған кезде себептерін көрсете отырып, құжаттарды кері қайтарып алады және оларды пысықтайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-тармақтың бірінші бөлігі жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Уәкілетті орган Е-Собес-ге тауарлардың және (немесе) көрсетілетін қызметтердің құнын өтеуге құжаттар келіп түскен күннен бастап 7 (жеті) жұмыс күні ішінде (жеке көмекшінің қызметтерін қоспағанда) оларды қарайды және қабылдайды немесе Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2614,288 +2835,287 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20-тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес себептерін көрсете отырып, өнім берушіге түзетуге қайтарады.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порталдағы "Өнім берушінің жеке кабинеті" модуліне және өнім берушінің ұялы байланысының абоненттік нөміріне құжаттарды пысықтауға қайтару туралы ақпарат жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Өнім беруші қайтару туралы ақпаратты алған күннен бастап 3 (үш) жұмыс күні ішінде уәкілетті органның қайтару себептерін жоя отырып, тауарлардың және (немесе) көрсетілетін қызметтердің құнын өтеуге құжаттарды қайта жібереді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Тауарды алушы жеткізушіге қайтарған жағдайда, өнім беруші тауардың құнын уәкілетті органға қайтаруды тауар қайтарылған күннен бастап күнтізбелік 15 (он бес) күн ішінде жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z34" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...88 lines deleted...]
-      9. Тауарды алушы жеткізушіге қайтарған жағдайда, өнім беруші тауардың құнын уәкілетті органға қайтаруды тауар қайтарылған күннен бастап күнтізбелік 15 (он бес) күн ішінде жүзеге асырады.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-параграф. Жеке көмекші қызметтерінің құнын өтеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-параграфтың тақырыб жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 117</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:bookmarkStart w:name="z35" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Жеке көмекшінің қызметтерін беруші ай сайын, есепті кезеңнен кейінгі айдың 10 (оныншы) күнінен кешіктірмей уәкілетті органға мыналарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z104" w:id="34"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z104" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 562</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрықпен бекітілген нысан бойынша өнім беруші орындаған жұмыстар (көрсетілген қызметтер) актісін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z105" w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z105" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 30 маусымдағы № 288 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2910,173 +3130,173 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №32994 болып тіркелген) бекітілген Мүгедектігі бар адамды абилитациялау мен оңалтудың жеке бағдарламасына сәйкес жүріп-тұруы қиын бірінші топтағы мүгедектігі бар адамдар үшін жеке көмекшінің қызметтерін ұсыну қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жеке көмекшінің сүйемелдеу парағын;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z106" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өтеу сомасын есептеу үшін өнім берушінің банктік деректемелерін;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z106" w:id="36"/>
-[...15 lines deleted...]
-      3) өтеу сомасын есептеу үшін өнім берушінің банктік деректемелерін;</w:t>
+    <w:bookmarkStart w:name="z107" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) шот-фактураны заңды тұлғалар ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z107" w:id="37"/>
-[...15 lines deleted...]
-      4) шот-фактураны заңды тұлғалар ұсынады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z108" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10-1. Жеке көмекшінің қызметтерінің құнын өтеуді уәкілетті орган Мемлекеттік корпорация арқылы кепілдік берілген сома шегінде ай сайын жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:p>
-[...80 lines deleted...]
-    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті орган Е-Собес-ге жеке көмекшінің қызметтерінің құнын өтеуге құжаттар келіп түскен күннен бастап 5 (бес) жұмыс күні ішінде қарайды, Қағидалардың 11-тармағына сәйкес оларды қабылдайды немесе себебін көрсете отырып, өнім берушіге қайта қарау үшін қайтарады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3241,224 +3461,224 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z109" w:id="39"/>
+    <w:bookmarkStart w:name="z109" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10-2. Жеке көмекші қызметтерінің құнын өтеу сомасы қайтарылған кезде Мемлекеттік корпорация қайтарылғаннан кейінгі келесі жұмыс күнінен кешіктірмей ОДҚ арқылы Е-Собес-ге жеке көмекші қызметтерінің құнын өтеу сомасын қайтару туралы мәліметтерді жібереді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Е-Собес жеке көмекші қызметтерінің құнын өтеу сомасын қайтару туралы мәліметтер келіп түскеннен кейін бір жұмыс күні ішінде өнім берушінің жеке кабинетінде көрсете отырып, оның банктік деректемелерінің дұрыс емес екені туралы ақпаратты порталға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Е-Собес порталдан өнім берушінің банктік деректемелеріндегі өзгерістер келіп түскеннен кейін бір жұмыс күні ішінде қайта қаржыландыру үшін ОДҚ-ға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация ағымдағы айдан кейінгі айдың соңғы жұмыс күнінен кешіктірмей уәкілетті органға өнім берушілерге жіберілмеген жеке көмекші қызметтерінің құнын өтеу қайтарымдарының сомаларын жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банк қызметтеріне ақы төлеу Мемлекеттік корпорация мен уәкілетті органдар арасында жасалатын шарт негізінде жергілікті бюджет қаражаты есебінен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 10-2-тармақпен толықтырылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Жеке көмекші қызметтерінің құнын өтеуге арналған құжаттарды өнім берушінің пысықтауға кері қайтарып алу және уәкілетті органның өнім берушіге пысықтауға қайтару себептері:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:p>
-[...152 lines deleted...]
-    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өтеуге арналған өтінішке қол қойған алушыға орындалған жұмыстар (көрсетілген қызметтер) актісінің және (немесе) жеке көмекшінің бірге еріп жүру парағының болмауы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3567,270 +3787,270 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="41"/>
+    <w:bookmarkStart w:name="z41" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Жеке көмекші қызметтерінің құнын өтеу уәкілетті орган Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген жеке көмекші қызметтерінің құнын өтеуге құжаттарды қабылдаған күннен бастап 10 (он) жұмыс күні ішінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-параграф. Санаторийлік-курорттық емдеу құнын өтеу тәртібі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:p>
-[...75 lines deleted...]
-        <w:t xml:space="preserve"> 2-параграф. Санаторийлік-курорттық емдеу құнын өтеу тәртібі</w:t>
+    <w:bookmarkStart w:name="z43" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Санаторийлік-курорттық емдеуді беруші уәкілетті органға мынадай құжаттардың топтамасын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z43" w:id="43"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z44" w:id="44"/>
+    <w:bookmarkStart w:name="z44" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) № 562 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрықпен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген нысан бойынша орындалған жұмыстардың (көрсетілген қызметтердің) актісін;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z45" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) алушы кепілдік берілген сома мен санаторийлік-курорттық емдеудің нақты құны арасындағы айырманы өз қаражаты есебінен дербес төлеген жағдайда шот-фактураны, сондай-ақ чекті ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z45" w:id="45"/>
-[...15 lines deleted...]
-      2) алушы кепілдік берілген сома мен санаторийлік-курорттық емдеудің нақты құны арасындағы айырманы өз қаражаты есебінен дербес төлеген жағдайда шот-фактураны, сондай-ақ чекті ұсынады.</w:t>
+    <w:bookmarkStart w:name="z46" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Санаторийлік-курорттық емдеу құнын өтеуге арналған құжаттарды өнім берушінің пысықтауға кері қайтарып алу және уәкілетті органның өнім берушіге пысықтауға қайтару себептері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z46" w:id="46"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       өтеуге өтінішке қол қойған алушыға Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3843,250 +4063,250 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген құжаттардың толық топтамасын ұсынбау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қағидалардың 13-тармағында көрсетілген құжаттардағы ұсынылған мәліметтердің дәйексіздігі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="47"/>
+    <w:bookmarkStart w:name="z47" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Санаторийлік-курорттық емдеу құнын өтеу уәкілетті орган Қағидалардың 13-тармағында көрсетілген санаторийлік-курорттық емдеу құнын өтеуге құжаттарды қабылдаған күннен бастап 10 (он) жұмыс күні ішінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z48" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-параграф. ОТҚ мен арнаулы жүріп-тұру құралдарының құнын өтеу тәртібі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z48" w:id="48"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 3-параграф. ОТҚ мен арнаулы жүріп-тұру құралдарының құнын өтеу тәртібі</w:t>
+    <w:bookmarkStart w:name="z49" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. ОТҚ және арнаулы жүріп-тұру құралдарының өнім берушісі уәкілетті органға мынадай құжаттардың топтамасын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z49" w:id="49"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z78" w:id="50"/>
+    <w:bookmarkStart w:name="z78" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 562</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрықпен бекітілген нысан бойынша ОТҚ-ны және арнаулы жүріп-тұру құралдарын өз бетінше алып кеткен жағдайда – тауарды босату фактісін растайтын қорларды басқа жаққа беруге арналған жүкқұжатты;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z79" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) алушы кепілдік берілген сома мен ОТҚ және (немесе) арнаулы жүріп-тұру құралдарының нақты құны арасындағы айырманы өз қаражаты есебінен дербес төлеген жағдайда – шот-фактураны, сондай-ақ чекті ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z79" w:id="51"/>
-[...15 lines deleted...]
-      2) алушы кепілдік берілген сома мен ОТҚ және (немесе) арнаулы жүріп-тұру құралдарының нақты құны арасындағы айырманы өз қаражаты есебінен дербес төлеген жағдайда – шот-фактураны, сондай-ақ чекті ұсынады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 261</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. ОТҚ және (немесе) арнаулы жүріп-тұру құралдарының құнын өтеуге арналған құжаттарды өнім берушінің пысықтауға кері қайтарып алу және уәкілетті органның өнім берушіге пысықтауға қайтару себептері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:p>
-[...80 lines deleted...]
-    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өтеуге өтінішке қол қойған алушыға Қағидалардың 16-тармағында көрсетілген құжаттардың толық топтамасын ұсынбау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4099,310 +4319,310 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген құжаттардағы ұсынылған мәліметтердің дәйексіздігі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="53"/>
+    <w:bookmarkStart w:name="z56" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. ОТҚ және арнаулы жүріп-тұру құралдарының құнын өтеу Қағидалардың 16-тармағында көрсетілген ОТҚ және (немесе) арнаулы жүріп-тұру құралдарының құнын өтеуге арналған құжаттардың немесе жеткізілгенін растайтын құжаттың негізінде күнтізбелік 14 (он төрт) күн өткеннен кейін, бірақ уәкілетті орган құжаттарды қабылдаған күннен бастап күнтізбелік 30 (отыз) күннен кешіктірілмей жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z57" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-параграф. Протездік-ортопедиялық көмек көрсету құнын өтеу тәртібі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z57" w:id="54"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 4-параграф. Протездік-ортопедиялық көмек көрсету құнын өтеу тәртібі</w:t>
+    <w:bookmarkStart w:name="z58" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Өнім беруші протездік-ортопедиялық құралдарды жеке сипаттамалар бойынша дайындаған кезде уәкілетті органға мынадай құжаттардың топтамасын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z58" w:id="55"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z59" w:id="56"/>
+    <w:bookmarkStart w:name="z59" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) № 562 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрықпен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген нысан бойынша орындалған жұмыстардың (көрсетілген қызметтердің) актісін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z60" w:id="57"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z60" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) протездік-ортопедиялық құралдарды жеке сипаттамалар бойынша дайындаған жағдайда "Мүгедектігі бар адамды абилитациялаудың және оңалтудың жеке бағдарламасына сәйкес мүгедектігі бар адамдарды протездік-ортопедиялық көмекпен, техникалық көмекші (компенсаторлық) құралдармен, арнаулы жүріп-тұру құралдарымен, оларды ауыстыру мерзімдерін қоса алғанда, қамтамасыз ету қағидаларын бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 30 маусымдағы № 287 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32993 болып тіркелген) бекітілген нысан бойынша протездік-ортопедиялық бұйымдарға тапсырыс бланкісін;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z61" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) стационарлық протездеу – стационар жағдайында протездік-ортопедиялық құрал дайындау жағдайларында протездеу тарихынан үзінді көшірмесін;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z61" w:id="58"/>
-[...15 lines deleted...]
-      3) стационарлық протездеу – стационар жағдайында протездік-ортопедиялық құрал дайындау жағдайларында протездеу тарихынан үзінді көшірмесін;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) алушы протездік-ортопедиялық көмектің кепілдік берілген сомасы мен нақты құны арасындағы айырманы өз қаражаты есебінен дербес төлеген жағдайда – шот-фактураны, сондай-ақ чекті ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z62" w:id="59"/>
-[...15 lines deleted...]
-      4) алушы протездік-ортопедиялық көмектің кепілдік берілген сомасы мен нақты құны арасындағы айырманы өз қаражаты есебінен дербес төлеген жағдайда – шот-фактураны, сондай-ақ чекті ұсынады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 261</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Протездік-ортопедиялық көмектің құнын өтеуге арналған құжаттарды өнім берушінің пысықтауға кері қайтарып алу және уәкілетті органның өнім берушіге пысықтауға қайтару себептері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:p>
-[...80 lines deleted...]
-    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өтеуге өтінішке қол қойған алушыға Қағидалардың 19-тармағында көрсетілген құжаттардың толық топтамасын ұсынбау.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4415,478 +4635,478 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген құжаттардағы ұсынылған мәліметтердің дәйексіздігі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="61"/>
+    <w:bookmarkStart w:name="z64" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Протездік-ортопедиялық көмектің құнын өтеу уәкілетті орган Қағидалардың 19-тармағында көрсетілген протездік-ортопедиялық көмектің құнын өтеуге арналған құжаттарды қабылдаған күннен бастап 10 (он) жұмыс күні ішінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z80" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-параграф. Мүгедектігі бар адамдарды инватаксимен тасымалдау жөніндегі көрсетілетін қызметтер көрсету құнын өтеу тәртібі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z80" w:id="62"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-тарау 5-параграфпен толықтырылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 261</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="63"/>
+    <w:bookmarkStart w:name="z81" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Мүгедектігі бар адамдарды инватаксимен тасымалдау жөніндегі көрсетілетін қызметтердің өнім берушісі ай сайын, есепті кезеңнен кейінгі айдың 10 (оныншы) күнінен кешіктірмей уәкілетті органға мынадай құжаттар топтамасын ұсынады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z82" w:id="64"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z82" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 562</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрықпен бекітілген нысан бойынша орындалған жұмыстардың (көрсетілген қызметтердің) актісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z83" w:id="65"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z83" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 859</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрықпен бекітілген 3-қосымшаға сәйкес нысан бойынша маршруттық парақ;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z84" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) шот-фактура.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z84" w:id="66"/>
-[...15 lines deleted...]
-      3) шот-фактура.</w:t>
+    <w:bookmarkStart w:name="z85" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Мүгедектігі бар адамдарды инватаксимен тасымалдау жөніндегі көрсетілетін қызметтердің құнын өтеуге арналған құжаттарды өнім берушінің пысықтауына кері қайтарып алу және уәкілетті органның өнім берушіге пысықтауға қайтаруы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z85" w:id="67"/>
-[...15 lines deleted...]
-      23. Мүгедектігі бар адамдарды инватаксимен тасымалдау жөніндегі көрсетілетін қызметтердің құнын өтеуге арналған құжаттарды өнім берушінің пысықтауына кері қайтарып алу және уәкілетті органның өнім берушіге пысықтауға қайтаруы:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтеуге арналған өтінішке қол қойған алушыға осы Қағидалардың 22-тармағында көрсетілген құжаттардың толық емес топтамасын ұсынуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осы Қағидалардың 22-тармағында көрсетілген құжаттарда ұсынылған мәліметтердің дұрыс еместігі негіз болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z86" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Мүгедектігі бар адамдарды инватаксимен тасымалдау жөніндегі көрсетілетін қызметтердің өнім берушісі құжаттарды пысықтайды және ағымдағы айдан кейінгі айдың 10 (оныншы) күнінен кешіктірмей қайта жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:p>
-[...51 lines deleted...]
-      24. Мүгедектігі бар адамдарды инватаксимен тасымалдау жөніндегі көрсетілетін қызметтердің өнім берушісі құжаттарды пысықтайды және ағымдағы айдан кейінгі айдың 10 (оныншы) күнінен кешіктірмей қайта жібереді.</w:t>
+    <w:bookmarkStart w:name="z87" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Мүгедектігі бар адамдарды инватаксимен тасымалдау жөніндегі көрсетілетін қызметтердің құнын өтеу уәкілетті орган осы Қағидалардың 22-тармағында көрсетілген мүгедектігі бар адамдарды инватаксимен тасымалдау жөніндегі көрсетілетін қызметтердің құнын өтеуге арналған құжаттарды қабылдаған күннен бастап 10 (он) жұмыс күні ішінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z87" w:id="69"/>
-[...15 lines deleted...]
-      25. Мүгедектігі бар адамдарды инватаксимен тасымалдау жөніндегі көрсетілетін қызметтердің құнын өтеу уәкілетті орган осы Қағидалардың 22-тармағында көрсетілген мүгедектігі бар адамдарды инватаксимен тасымалдау жөніндегі көрсетілетін қызметтердің құнын өтеуге арналған құжаттарды қабылдаған күннен бастап 10 (он) жұмыс күні ішінде жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z88" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25-1. Өнім берушіге төлем елді мекен шегінде нақты көрсетілген уақыт үшін есеппен жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z88" w:id="70"/>
-[...15 lines deleted...]
-      25-1. Өнім берушіге төлем елді мекен шегінде нақты көрсетілген уақыт үшін есеппен жүзеге асырылады:</w:t>
+    <w:bookmarkStart w:name="z89" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бірінші топтағы мүгедектігі бар адамдар және кресло-арбамен қозғалатын екінші топтағы мүгедектігі бар адамдар болып табылатын жұмыс істейтіндерге бір сапардың 30 (отыз) минут ең аз ұзақтығына сүйене отырып айына жиырма бес сағат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z89" w:id="71"/>
-[...15 lines deleted...]
-      1) бірінші топтағы мүгедектігі бар адамдар және кресло-арбамен қозғалатын екінші топтағы мүгедектігі бар адамдар болып табылатын жұмыс істейтіндерге бір сапардың 30 (отыз) минут ең аз ұзақтығына сүйене отырып айына жиырма бес сағат;</w:t>
+    <w:bookmarkStart w:name="z90" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бірінші топтағы мүгедектігі бар адамдар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z90" w:id="72"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кресло-арбамен қозғалатын екінші топтағы мүгедектігі бар адамдар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18 жасқа дейінгі мүгедектігі бар балалар болып табылатын білім алушыларға, білім беру ұйымдарында мектепке дейінгі ұйымдардың тәрбиеленушілеріне бір сапардың 30 (отыз) минут ең аз ұзақтығына сүйене отырып айына жиырма бес сағат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="73"/>
+    <w:bookmarkStart w:name="z91" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 859</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрықпен бекітілген Тізбеге сәйкес бағыттар бойынша мүгедектігі бар өзге адамдарға бір сапардың 30 (отыз) минут ең аз ұзақтығына сүйене отырып айына алты сағат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бұл ретте мүгедектігі бар адамдарды инватаксимен тасымалдау жөніндегі көрсетілетін қызметтерге көзделген сағат санын және бір сапардың ұзақтығын көбейтуге № 859 бұйрықтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4903,50 +5123,156 @@
         <w:t xml:space="preserve"> сәйкес жергілікті бюджеттің мүмкіндіктерін ескере отырып, жергілікті атқарушы органдардың шешімі бойынша жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ағымдағы айда пайдаланылмаған сағаттар келесі айға ауыстырылмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      25-1-тармақтың төртінші бөлігі жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мүгедектігі бар адамдарды басқа санатқа ауыстыру ақпараттық жүйелерден мәліметтер келіп түскеннен немесе өтініш берілгеннен кейін келесі айдан бастап жүргізіледі. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -5007,338 +5333,454 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасынан тыс жерге тұрақты тұруға баруы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мүгедектігі бар адамның қайтыс болуы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z110" w:id="74"/>
+    <w:bookmarkStart w:name="z110" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-параграф. Ымдау тілі маманы қызметтерінің құнын өтеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-тарау 6-параграфпен толықтырылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 117</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z111" w:id="75"/>
+    <w:bookmarkStart w:name="z111" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Ымдау тілі маманының қызметтерін беруші ай сайын, есепті кезеңнен кейінгі айдың 10 (оныншы) күнінен кешіктірмей уәкілетті органға мыналарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z112" w:id="76"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z112" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 562</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрықпен бекітілген нысан бойынша өнім беруші орындаған жұмыстар (көрсетілген қызметтер) актісін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z113" w:id="77"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z113" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 30 маусымдағы № 286 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №32992 болып тіркелген) Мүгедектігі бар адамды абилитациялаудың және оңалтудың жеке бағдарламасына сәйкес есту кемістігі бар мүгедектігі бар адамдар үшін ымдау тілі маманының қызметтерін ұсыну қағидаларының 6-қосымшасына сәйкес нысан бойынша ымдау тілі маманының қызметтер көрсету парағын;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z114" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) шот-фактураны – заңды тұлғалармен ұсынылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z114" w:id="78"/>
-[...15 lines deleted...]
-      3) шот-фактураны – заңды тұлғалармен ұсынылады.</w:t>
+    <w:bookmarkStart w:name="z115" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Ымдау тілі маманы қызметтерінің құнын өтеуге арналған құжаттарды өнім берушінің пысықтауға кері қайтарып алу және уәкілетті органның өнім берушіге пысықтауға қайтару себептері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z115" w:id="79"/>
-[...15 lines deleted...]
-      27. Ымдау тілі маманы қызметтерінің құнын өтеуге арналған құжаттарды өнім берушінің пысықтауға кері қайтарып алу және уәкілетті органның өнім берушіге пысықтауға қайтару себептері:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтеуге арналған өтінішке қол қойған алушыға орындалған жұмыстар (көрсетілген қызметтер) актісінің және (немесе) ымдау тілі маманының қызметтер көрсету парағының болмауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орындалған жұмыстар (көрсетілген қызметтер) актісінде және (немесе) ымдау тілі маманының қызметтерін көрсету парағының сканерленген көшірмелерін ұсынған кезде оларда қойылған қолдың (қолдардың) болмауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ымдау тілі маманының қызметтер көрсету кезеңі және (немесе) сағаттары дұрыс көрсетілмеген орындалған жұмыстар (көрсетілген қызметтер) актісін және (немесе) ымдау тілі маманының қызметтер көрсету парағын ұсыну.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ымдау тілі маманының қызметтерін беруші құжаттарды пысықтайды және ағымдағы айдан кейінгі айдың 10 (оныншы) күнінен кешіктірмей қайта жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z116" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Ымдау тілі маманы қызметтерінің құнын өтеу уәкілетті орган Қағидалардың 26-тармағында көрсетілген ымдау тілі мамандары қызметтерінің құнын өтеуге арналған құжаттарды қабылдаған күннен бастап 10 (он) жұмыс күні ішінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...86 lines deleted...]
-    <w:bookmarkEnd w:id="80"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5651,68 +6093,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>әлеуметтік бағдарламалар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>басқармасы/бөлімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z66" w:id="81"/>
+    <w:bookmarkStart w:name="z66" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өнім берушіге кепілдік берілген соманы өтеуге өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6653,68 +7095,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Алушыға тауарды курьердің жеткізуі туралы деректер 20__ жылғы "___" _______ № _________ тапсырыс</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="82"/>
+    <w:bookmarkStart w:name="z68" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Алушы туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7546,242 +7988,242 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6 маусымдағы № 205 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z70" w:id="83"/>
+    <w:bookmarkStart w:name="z70" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің күші жойылған кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z71" w:id="84"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z71" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Мүгедектігі бар адамдарға тауарлар мен қызметтерді әлеуметтік қызметтер порталы арқылы өткізу кезінде олардың құнын мемлекеттік бюджет қаражатынан өтеу қағидалары" 2020 жылғы 20 қаңтардағы № 14 Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілердің мемлекеттік тізілімінде № 19902 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z72" w:id="85"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z72" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Мүгедектерге тауарлар мен қызметтерді әлеуметтік қызметтер порталы арқылы сатқан кезде олардың құнын мемлекеттік бюджет қаражатынан өтеу қағидаларын бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2020 жылғы 20 қаңтардағы № 14 бұйрығына өзгерістер мен толықтырулар енгізу туралы" 2022 жылғы 1 ақпандағы № 38 Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілердің мемлекеттік тізілімінде № 26730 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z73" w:id="86"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z73" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Мүгедектерге тауарлар мен қызметтерді әлеуметтік қызметтер порталы арқылы сатқан кезде олардың құнын мемлекеттік бюджет қаражатынан өтеу қағидаларын бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2020 жылғы 20 қаңтардағы № 14 бұйрығына өзгерістер енгізу туралы" 2022 жылғы 13 қыркүйектегі № 363 Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілердің мемлекеттік тізілімінде № 29640 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8107,31 +8549,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>