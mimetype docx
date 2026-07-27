--- v0 (2025-11-10)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a2bd553" w14:textId="a2bd553">
+    <w:p w14:paraId="6b782b5" w14:textId="6b782b5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,653 +93,561 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Жасыл екпелерді күтіп-ұстаудың және қорғаудың үлгілік қағидаларын, қалалар мен елді мекендердің аумақтарын абаттандырудың қағидаларын және "Ағаштарды кесуге рұқсат беру" мемлекеттік қызмет көрсету қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 20 наурыздағы № 235 бұйрығына өзгерістер мен толықтырулар енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2023 жылғы 6 маусымдағы № 418 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 7 маусымда № 32717 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2023 жылғы 6 маусымдағы № 418 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 7 маусымда № 32717 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БҰЙРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. "Жасыл екпелерді күтіп-ұстаудың және қорғаудың үлгілік қағидаларын, қалалар мен елді мекендердің аумақтарын абаттандырудың қағидаларын және "Ағаштарды кесуге рұқсат беру" мемлекеттік қызмет көрсету қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 20 наурыздағы № 235 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10886 болып тіркелген) мынадай өзгерістер мен толықтырулар енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. "Жасыл екпелерді күтіп-ұстаудың және қорғаудың үлгілік қағидаларын, қалалар мен елді мекендердің аумақтарын абаттандырудың қағидаларын және "Ағаштарды кесуге рұқсат беру" мемлекеттік қызмет көрсету қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 20 наурыздағы № 235 </w:t>
-[...21 lines deleted...]
-    </w:p>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тақырып</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қалалар мен елді мекендердің аумақтарын абаттандырудың үлгілік қағидаларын және "Ағаштарды кесуге рұқсат беру" мемлекеттік қызмет көрсету қағидаларын бекіту туралы";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>тақырып</w:t>
+        <w:t>кіріспе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Қазақстан Республикасындағы сәулет, қала құрылысы және құрылыс қызметі туралы" Қазақстан Республикасы Заңының 20-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>23-15) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      "Қалалар мен елді мекендердің аумақтарын абаттандырудың үлгілік қағидаларын және "Ағаштарды кесуге рұқсат беру" мемлекеттік қызмет көрсету қағидаларын бекіту туралы";</w:t>
-[...1 lines deleted...]
-    </w:p>
+      "1. Мыналар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) Күші жойылды – ҚР Өнеркәсіп және құрылыс министрінің 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...39 lines deleted...]
-    </w:p>
+      2) осы бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Ағаштарды кесуге рұқсат беру" мемлекеттік қызмет көрсету қағидалары бекітілсін.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Қазақстан Республикасындағы сәулет, қала құрылысы және құрылыс қызметі туралы" Қазақстан Республикасы Заңының 20-бабының </w:t>
-[...318 lines deleted...]
-        <w:t xml:space="preserve">
       көрсетілген бұйрықтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2-қосымшаның</w:t>
+        <w:t>3-қосымшаның</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> оң жақ жоғарғы бұрышы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -825,1409 +733,604 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 235 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1-қосымша";</w:t>
+              <w:t>2-қосымша";</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z29" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген "Ағаштарды кесуге рұқсат беру" мемлекеттік кызмет көрсету </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Қағидалар):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген бұйрықпен бекітілген Қалалар мен елді мекендердің аумақтарын абаттандырудың үлгілік </w:t>
-[...19 lines deleted...]
-        <w:t>:</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алып тасталсын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3-тармақ</w:t>
-[...11 lines deleted...]
-    </w:p>
+        <w:t>4-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "4. Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесі осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес көрсетілген.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "7. Көрсетілетін қызметті беруші Заңның 5-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11) тармақшасына сәйкес мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      "3-1) ірі габаритті қалдықтар – мөлшері биіктігі, ені немесе ұзындығы 0,5 метрден асатын, өзінің тұтыну қасиетін жоғалтқан заттар (жиһаз, тұрмыстық техника, сантехника және басқа да ірі заттар) болып табылатын өндіріс және тұтыну қалдықтары;";</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Осы Қағидаларға өзгерістер және (немесе) толықтырулар енгізілген кезде уәкілетті орган "электрондық үкіметтің" ақпараттық - коммуникациялық инфрақұрылым операторына, Бірыңғай байланыс орталығына, көрсетілетін қызметті берушіге тиісті нормативтік құқықтық актіні әділет органдарында мемлекеттік тіркеуден өткізгеннен кейін үш жұмыс күні ішінде осындай өзгерістер және (немесе) толықтырулар туралы ақпаратты жолдайды.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осы бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармаққа өзгеріс енгізілді – ҚР Өнеркәсіп және құрылыс министрінің 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...36 lines deleted...]
-        </w:rPr>
         <w:t>
-</w:t>
-[...1 lines deleted...]
-    </w:p>
+      2. Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігінің Құрылыс және тұрғын үй-коммуналдық шаруашылық істері комитеті заңнамада белгіленген тәртіппен:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z37" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "7-1) мамандандырылған ұйымдар – коммуналдық қалдықтарды жинау, сұрыптау, тасымалдау, қалпына келтіру және (немесе) жою жөніндегі қызметті жүзеге асыратын дара кәсіпкерлер немесе заңды тұлғалар жатады;";</w:t>
-[...19 lines deleted...]
-    </w:p>
+      1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z38" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...36 lines deleted...]
-        </w:rPr>
         <w:t>
-</w:t>
-[...1 lines deleted...]
-    </w:p>
+      2) осы бұйрықты Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z39" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "27. Контейнерлік алаңдарды және контейнерлерді пайдаланатын және оларға қызмет көрсететін мамандандырылған ұйымдар:</w:t>
-[...1 lines deleted...]
-    </w:p>
+      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Индустрия және инфрақұрылымдық даму вице-министріне жүктелсiн.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z40" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) контейнерлік алаңдарды, контейнерлерді және оған іргелес аумақтарды санитариялық күтіп-ұстауды қамтамасыз етеді;</w:t>
-[...1000 lines deleted...]
-        <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -4483,55 +3586,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>