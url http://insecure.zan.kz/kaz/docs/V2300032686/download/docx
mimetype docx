--- v0 (2025-11-07)
+++ v1 (2026-06-11)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="08d992d" w14:textId="08d992d">
+    <w:p w14:paraId="142d1e7" w14:textId="142d1e7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1660,748 +1660,1950 @@
         <w:t>
       2) арнаулы мемлекеттік органдар − Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін, Қазақстан Республикасының ұлттық қауіпсіздігін қамтамасыз ету күштерінің құрамдас бөлігі болып табылатын, Қазақстан Республикасының ұлттық қауіпсіздігіне қатер төнуіне жол бермеу мақсатында барлау және қарсы барлау қызметін, сондай-ақ күзетілетін адамдар мен объектілердің қауіпсіздігін қамтамасыз етуге бағытталған құқықтық, ұйымдастырушылық, жедел-іздестіру және техникалық шаралар кешенін жүзеге асыратын мемлекеттік органдар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z47" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Әлеуметтік медициналық сақтандыру қоры (бұдан әрі − Қор) − аударымдар мен жарналарды шоғырландыруды жүргізетін, сондай-ақ медициналық көмек көрсететін денсаулық сақтау субъектілерінің көрсетілетін қызметтерін медициналық көрсетілетін қызметтерді сатып алу шартында көзделген көлемдерде және талаптармен сатып алу мен оларға ақы төлеуді және Қазақстан Республикасының заңдарында айқындалған өзге де функцияларды жүзеге асыратын коммерциялық емес ұйым;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z48" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тармақша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Еңбек ресурстарын дамыту орталығы (бұдан әрі – Орталық) – Қазақстан Республикасы Үкіметінің шешімі бойынша уәкілетті мемлекеттік органның жанынан құрылатын, еңбек нарығын ақпараттық-талдамалық сүйемелдеуді, жұмыспен қамтуға жәрдемдесудің белсенді шараларын, жұмыспен қамту қызметтерін әдіснамалық қолдауды, әлеуметтік-еңбек саласының бірыңғай ақпараттық жүйесін дамыту мен қолдап отыруды қамтамасыз ететін заңды тұлға;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z49" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жұмыссыз – жұмыс іздеуді жүзеге асыратын және жұмысқа кірісуге дайын жеке тұлға;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z49" w:id="19"/>
-[...15 lines deleted...]
-      5) жұмыссыз – жұмыс іздеуді жүзеге асыратын және жұмысқа кірісуге дайын жеке тұлға;</w:t>
+    <w:bookmarkStart w:name="z50" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) құқық қорғау органы − адам мен азаматтың құқықтары мен бостандықтарының, жеке және заңды тұлғалардың, мемлекеттің заңды мүдделерінің сақталуы мен қорғалуын қамтамасыз ететін, өз құзыретіне сәйкес қылмыстылыққа және өзге де құқық бұзушылықтарға қарсы іс-қимыл жөніндегі мемлекеттің саясатын іске асыратын, заңдылықты қамтамасыз ету мен қоғамдық тәртіпті қолдау, құқық бұзушылықтарды анықтау, алдын алу, жолын кесу, тергеу, қылмыстық істер бойынша сот шешімдерін атқару жөнінде арнаулы өкілеттіктер берілген мемлекеттік орган.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z50" w:id="20"/>
-[...15 lines deleted...]
-      6) құқық қорғау органы − адам мен азаматтың құқықтары мен бостандықтарының, жеке және заңды тұлғалардың, мемлекеттің заңды мүдделерінің сақталуы мен қорғалуын қамтамасыз ететін, өз құзыретіне сәйкес қылмыстылыққа және өзге де құқық бұзушылықтарға қарсы іс-қимыл жөніндегі мемлекеттің саясатын іске асыратын, заңдылықты қамтамасыз ету мен қоғамдық тәртіпті қолдау, құқық бұзушылықтарды анықтау, алдын алу, жолын кесу, тергеу, қылмыстық істер бойынша сот шешімдерін атқару жөнінде арнаулы өкілеттіктер берілген мемлекеттік орган.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 260</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Әскери қызметшілердің, арнаулы мемлекеттік және құқық қорғау органдары, азаматтық қорғау органдары қызметкерлерінің отбасы мүшелерін, сондай-ақ олардың асырауындағы еңбек қызметін жүзеге асырмайтын адамдарды тіркеу тәртібі мен жағдайлары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:p>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-тараудың тақырыбы жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 260</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Әскери қызметшілер, арнаулы мемлекеттік және құқық қорғау органдары, азаматтық қорғау органдарының қызметкерлері (бұдан әрі – қызметкерлер) отбасы мүшелерін жұмыссыз ретінде тіркеу туралы ерікті нысандағы жазбаша өтінішпен және отбасы мүшелерінің тізімін қоса кадрлық қамтамасыз ету және кадрлық саясат (бұдан әрі – кадр бөлімшелері) функцияларын жүзеге асыратын Қазақстан Республикасы Қорғаныс министрлігінің, арнаулы мемлекеттік және құқық қорғау органдары, азаматтық қорғау органдарының бөлімшелеріне жүгінеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 260</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Кадр бөлімшелері қызметкерлердің өтініштері негізінде отбасы мүшелерінің тізімдерін қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.08.2025 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Қызметкерлерден өтініштері келіп түскен күннен бастап екі жұмыс күні ішінде кадрлық бөлімшелер Қордың ақпараттық жүйесіне отбасы мүшелерінің ағымдағы "жұмыссыз" мәртебесін көрсете отырып олардың дербес деректерін (жеке сәйкестендіру нөмірі) енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Қордың ақпараттық жүйесі автоматты режимде ағымдағы "жұмыссыз" мәртебесімен отбасы мүшелерінің тізімдерін қалыптастырады және "Еңбек нарығы" ақпараттық жүйесіне жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 260</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...16 lines deleted...]
-      5. Кадр бөлімшелері қызметкерлердің өтініштері негізінде отбасы мүшелерінің тізімдерін қалыптастырады.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Ағымдағы "жұмыссыз" мәртебесі бар отбасы мүшелерінің тізімі Орталық үшін ғана "Еңбек нарығы" ақпараттық жүйесінде көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 260</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Орталық отбасы мүшелерін Қазақстан Республикасының заңнамасына сәйкес жарналардың немесе аударымдардың төленуін автоматты режимде тексеруді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
-[...15 lines deleted...]
-      6. Қызметкерлерден өтініштері келіп түскен күннен бастап екі жұмыс күні ішінде кадрлық бөлімшелер Қордың ақпараттық жүйесіне отбасы мүшелерінің ағымдағы "жұмыссыз" мәртебесін көрсете отырып олардың дербес деректерін (жеке сәйкестендіру нөмірі) енгізеді.</w:t>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Тексеру қорытындысы бойынша, отбасы мүшелерінің пайдасына жарналар немесе аударымдар төленбеген жағдайда, Орталық бір жұмыс күні ішінде отбасы мүшелерін жұмыссыздар ретінде тіркеу туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.08.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
-[...15 lines deleted...]
-      7. Ағымдағы "жұмыссыз" мәртебесі бар отбасы мүшелерінің тізімі Орталық үшін ғана "Еңбек нарығы" ақпараттық жүйесінде көрсетіледі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Отбасы мүшелерін жұмыссыздар ретінде тіркеуді Орталық "Еңбек нарығы" ақпараттық жүйесінде бір жұмыс күні ішінде автоматты режимде жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Орталық Қазақстан Республикасының Дербес деректер және оларды қорғау туралы заңнамасына сәйкес жұмыссыз ретінде тіркелген отбасы мүшелерінің дербес деректерінің құпиялылығын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...68 lines deleted...]
-      8. Орталық отбасы мүшелерін Қазақстан Республикасының заңнамасына сәйкес жарналардың немесе аударымдардың төленуін автоматты режимде тексеруді жүзеге асырады.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Әскери қызметшілердің, арнаулы мемлекеттік және құқық қорғау органдары, азаматтық қорғау органдары қызметкерлерінің отбасы мүшелерін, сондай-ақ олардың асырауындағы еңбек қызметін жүзеге асырмайтын адамдарды жұмыссыздар ретінде есептен шығару тәртібі мен жағдайлары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
-[...76 lines deleted...]
-    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-тараудың тақырыбы жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 260</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Отбасы мүшелерін жұмыссыздар ретінде есептен шығару кадр бөлімшелерінің ақпараты негізінде, сондай-ақ халықты жұмыспен қамту мәселелері жөніндегі уәкілетті орган жүргізетін тексеру қорытындысы бойынша ай сайынғы негізде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Кадр бөлімшелері мынадай жағдайлардың біреуі басталған кезде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) отбасы мүшесінің (мүшелерінің) "жұмыссыз" мәртебесі өзгерген;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қызметкерлер қызметін тоқтатқан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) отбасы мүшесі (мүшелер) Қазақстан Республикасының аумағынан тыс жерге кеткен жағдайларда жұмыссыз ретінде есептен шығаруға жататын отбасы мүшелері туралы ақпаратты Қордың ақпараттық жүйесіне енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2416,268 +3618,982 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 260</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z38" w:id="36"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Отбасы мүшелерін жұмыссыздар ретінде есептен шығару кадр бөлімшелерінің ақпараты негізінде мынадай тәртіппен жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z39" w:id="37"/>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) кадр бөлімшелері Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жұмыссыз ретінде есептен шығарылуға жататын отбасы мүшелері туралы ақпаратты Қордың ақпараттық жүйесіне енгізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z40" w:id="38"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жұмыссыздар ретінде шығарылуға жататын отбасы мүшелері туралы ақпарат бір жұмыс күні ішінде автоматты режимде "Еңбек нарығы" ақпараттық жүйесіне беріледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) отбасы мүшелері туралы ақпарат келіп түскен күннен бастап бір жұмыс күні ішінде отбасы мүшелерін жұмыссыздар ретінде есептен шығару автоматты режимде жүзеге асырылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z42" w:id="40"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Орталық жүргізетін ай сайынғы негізде тексеру қорытындылары бойынша жұмыссыз ретінде тіркелген отбасы мүшелерінің пайдасына жарналар немесе аударымдар болған жағдайларда, жұмыссыз ретінде отбасы мүшелерін есептен шығару автоматты режимде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z43" w:id="41"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Отбасы мүшелерін жұмыссыздар ретінде есептен шығарған күннен бастап бір жұмыс күні ішінде олар бойынша мәліметтер Қордың ақпараттық жүйесіне автоматты режимде жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z44" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Қордың ақпараттық жүйесіне тіркелген отбасы мүшелерін жұмыссыздар ретінде есептен шығару туралы мәліметтері енгізілген күннен бастап бір жұмыс күн ішінде Қор тиісті ақпаратты кадр бөлімшелеріне жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3003,31 +4919,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>