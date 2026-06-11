--- v0 (2025-10-11)
+++ v1 (2026-06-11)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1991198" w14:textId="1991198">
+    <w:p w14:paraId="e074798" w14:textId="e074798">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1296,134 +1296,386 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Әдістемеде мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z41" w:id="15"/>
+    <w:bookmarkStart w:name="z49" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) арнаулы жүріп-тұру құралдары – мүгедектігі бар адамның жүріп-тұруын қамтамасыз ететін техникалық көмек түрі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z42" w:id="16"/>
-[...15 lines deleted...]
-      2) әлеуметтік көрсетілетін қызметтер порталы – Кодекске сәйкес мүгедектігі бар адамдар үшін өнім берушілер ұсынатын тауарлар мен көрсетілетін қызметтердің, мүгедектігі бар адамдарды инватаксимен тасымалдау жөніндегі көрсетілетін қызметтердің құнын жергілікті атқарушы органдардың кепілдік берілген сома шегінде өтеуі шарттарымен оларға қол жеткізудің бірыңғай нүктесін білдіретін ақпараттандыру объектісі;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) тармақша 12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (мәтін алып тасталды).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуметтік қорғау саласындағы уәкілетті орталық мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z43" w:id="17"/>
-[...15 lines deleted...]
-      2-1) инватакси – мүгедектігі бар адамдарды тасымалдау жөніндегі қызметтер көрсетуге арналған такси;</w:t>
+    <w:bookmarkStart w:name="z52" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) инватакси – мүгедектігі бар адамдарды тасымалдау жөніндегі қызметтер көрсетуге арналған такси;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z44" w:id="18"/>
-[...15 lines deleted...]
-      3) техникалық көмекші (компенсаторлық) құралдар:</w:t>
+    <w:bookmarkStart w:name="z53" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мемлекеттік сатып алу саласындағы уәкілетті орган – мемлекеттік сатып алу саласында басшылықты жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6) тармақша 12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (мәтін алып тасталды).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) техникалық көмекші (компенсаторлық) құралдар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       протездік-ортопедиялық құралдар – аяқ-қолдың жоқтығын немесе дененің басқа да мүшелерін алмастыратын, аурудың немесе денсаулыққа зақым келудің салдарынан организмнің бұзылған немесе жоғалтқан функцияларының орнын толтыратын құралдар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1448,326 +1700,492 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тифлотехникалық құралдар – мүгедектігі бар адамдардың көру қабілетінің бұзылуы салдарынан жоғалтқан мүмкіндіктерін түзеуге және олардың орнын толтыруға бағытталған құралдар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       міндетті гигиеналық құралдар – табиғи физиологиялық мұқтаждықтарды және қажеттіліктерді қанағаттандыруға арналған құралдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="19"/>
-[...35 lines deleted...]
-      5) халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган – облыстың, республикалық маңызы бар қалалардың, астананың халықты әлеуметтік қорғау және жұмыспен қамту саласындағы бағыттарды айқындайтын жергілікті атқарушы органы.</w:t>
+    <w:bookmarkStart w:name="z56" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган – облыстың, республикалық маңызы бар қалалардың, астананың халықты әлеуметтік қорғау және жұмыспен қамту саласындағы бағыттарын айқындайтын жергілікті атқарушы органы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z57" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) электрондық дүкен – мемлекеттік сатып алу саласындағы уәкілетті органның келісімі бойынша бірыңғай оператор айқындайтын талаптарға сәйкес келетін электрондық сауда алаңдарында орналастырылған деректердің агрегациясын қамтамасыз ететін веб-порталдың кіші жүйесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.08.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 261</w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="21"/>
+    <w:bookmarkStart w:name="z22" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мүгедектігі бар адамдар әлеуметтік көрсетілетін қызметтер порталы арқылы сатып алатын тауарлардың және (немесе) көрсетілетін қызметтердің құнын өтеу ретінде ұсынылатын кепілдік берілген соманы айқындау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z23" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z23" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Кепілдік берілген сома Кодекстің 12-бабының </w:t>
+      3. Кепілдік берілген сома Кодекстің 12-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5) тармақшасының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> жиырма алтыншы абзацына сәйкес уәкілетті мемлекеттік орган бекіткен мүгедектігі бар адамдарға ұсынылатын техникалық көмекші (компенсаторлық) құралдардың, арнаулы жүріп-тұру құралдарының және мүгедектігі бар адамдарға көрсетілетін қызметтердің сыныптауышына сәйкес техникалық көмекші (компенсаторлық) құралдардың және арнаулы жүріп-тұру құралдарының (бұдан әрі – тауар) және санаторийлік-курорттық емдеудің әрбір түрі үшін айқындалады.</w:t>
-[...19 lines deleted...]
-      4. Кепілдік берілген соманы айқындауға арналған ақпарат дереккөздеріне (бұдан әрі – дереккөздер) мыналар жатады:</w:t>
+        <w:t xml:space="preserve"> жиырма бесінші абзацына сәйкес әлеуметтік қорғау саласындағы уәкілетті орталық мемлекеттік орган бекіткен Мүгедектігі бар адамдарға берілетін техникалық көмекші (орнын толтырушы) құралдардың, арнаулы жүріп-тұру құралдарының және көрсетілетін қызметтердің сыныптауышына сәйкес техникалық көмекші (орнын толтырушы) құралдардың, арнаулы жүріп-тұру құралдарының және санаторий-курорттық емдеудің әрбір түрі үшін айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z25" w:id="24"/>
-[...15 lines deleted...]
-      1) әлеуметтік көрсетілетін қызметтер порталының деректері (бұдан әрі – бірінші дереккөз) – өткен қаржы жылындағы бағалардың орташа мәні;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Кепілдік берілген соманы айқындауға арналған ақпарат дереккөздеріне мыналар жатады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z26" w:id="25"/>
-[...15 lines deleted...]
-      2) жергілікті атқарушы органдардың тауарларды және (немесе) көрсетілетін қызметтерді мемлекеттік сатып алу деректері (бұдан әрі – екінші дереккөз) – өткен қаржы жылындағы бағалардың орташа мәні;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) әлеуметтік көрсетілетін қызметтер порталының деректері (бұдан әрі – бірінші дереккөз) – өткен қаржы жылындағы бағалардың орташа мәні. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z27" w:id="26"/>
-[...15 lines deleted...]
-      3) тауарларды және (немесе) көрсетілетін қызметтерді әлеуетті берушілердің коммерциялық ұсыныстары (прайс-парақтар) (бұдан әрі – үшінші дереккөз) – өнім берушілер ұсынған үш коммерциялық ұсыныстың ішіндегі ең төмен баға.</w:t>
+    <w:bookmarkStart w:name="z59" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) электрондық дүкеннің деректері (бұдан әрі – екінші дереккөз) – саудаға қатысушылардың үш ең төмен бағасының ішіндегі ең жоғарысы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z28" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Екі дереккөздің біреуінің: бірінші немесе екіншісінің деректері болмаған кезде кепілдік берілген соманы айқындау үшінші дереккөздің және екі дереккөздің біреуінің деректері негізінде жүзеге асырылады.</w:t>
+      5. Екі дереккөздің біреуінің деректері болмаған жағдайда кепілдендірілген соманы анықтау екі дереккөздің біреуінің деректері негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бірінші және екінші дереккөздердің деректері болмаған кезде кепілдік берілген соманы айқындау үшінші дереккөз негізінде жүзеге асырылады.</w:t>
+      Бірінші және екінші дереккөздердің деректері болмаған жағдайда кепілдендірілген соманы анықтау бюджеттік заңнамаға сәйкес тауарларды және (немесе) көрсетілетін қызметтерді (прайс-парақтар) жеткізушілердің әлеуетті өнім берушілерінің коммерциялық ұсыныстары негізінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z29" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Бағалардың орташа мәнін есептеу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z30" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1960,480 +2378,632 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Мүгедектігі бар адамдар әлеуметтік қызметтер порталы арқылы сатып алатын тауарлардың және (немесе) көрсетілетін қызметтердің құнын өтеу ретінде ұсынылатын кепілдік берілген соманы есептеу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z32" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. Бір бірлік тауар және (немесе) көрсетілетін қызмет үшін кепілдік берілген сома Әдістеменің </w:t>
+      7. Тауардың және (немесе) көрсетілетін қызметтің бірлігі үшін кепілдік берілген сома Әдістеменің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көрсетілген дереккөздерден нақты бағаларды орташалау негізінде мынадай формулалардың бірі бойынша есептеледі:</w:t>
+        <w:t xml:space="preserve"> көрсетілген дереккөздердің деректері негізінде мынадай формулалардың бірі бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z33" w:id="32"/>
-[...15 lines deleted...]
-      1) барлық үш дереккөздің: бірінші, екінші және үшінші дереккөздердің деректері болған кезде тауарларға және (немесе) көрсетілетін қызметтерге кепілдік берілген сома мынадай формула бойынша есептеледі:</w:t>
+    <w:bookmarkStart w:name="z60" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) барлық екі дереккөздің деректері болған кезде тауарларға және (немесе) көрсетілетін қызметтерге кепілдік берілген сома мынадай формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      КБС = (БОМ1 + БОМ2 + ЕТБ3)/3, мұндағы:</w:t>
+      КБС = ( БОМ1+ ЕТБ2)/2, мұндағы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       КБС – кепілдік берілген сома;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      БОМ1 – бірінші дереккөз бағасының орташа мәні;</w:t>
-[...54 lines deleted...]
-      2) екінші дереккөздің деректері болмаған кезде тауарларға және (немесе) көрсетілетін қызметтерге кепілдік берілген сома мынадай формула бойынша есептеледі:</w:t>
+      БОМ1 – екінші дереккөз бойынша деректер бағасының орташа мәні;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЕТБ2 – берушілерінің ұсынған үш коммерциялық ұсынысының ішіндегі ең төмен баға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бірінші дереккөз бойынша деректер болмаған кезде тауарға және (немесе) қызметке кепілдік берілген сома мынадай формула бойынша есептеледі (екіншісінің деректері негізінде):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      КБС = (БОМ1 + ЕТБ3)/2, мұндағы:</w:t>
+      КБС = ЕТБ2* ТБИ, мұндағы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       КБС – кепілдік берілген сома;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      БОМ1 – бірінші дереккөз бағасының орташа мәні;</w:t>
-[...36 lines deleted...]
-      3) бірінші дереккөздің деректері болмаған кезде тауарларға және (немесе) көрсетілетін қызметтерге кепілдік берілген сома мынадай формула бойынша есептеледі:</w:t>
+      ЕТБ2 – берушілерінің ұсынған үш коммерциялық ұсынысының ішіндегі ең төмен баға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ТБИ – тұтыну бағасының индексі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ТБИ мынадай формула бойынша есептеледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ТБИ = ТБИt/100+1, мұндағы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ТБИt – Қазақстан Республикасының келесі жылға әлеуметтік-экономикалық даму болжамына сәйкес инфляция;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 – коэффициент.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бірінші дереккөз бойынша деректер болмаған кезде тауарға және (немесе) қызметке кепілдік берілген сома мынадай формула бойынша есептеледі (біріншінің деректері негізінде):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      КБС = (БОМ2 + ЕТБ3)/2, мұндағы:</w:t>
+      КБС = БОМ1*ТБИ, мұндағы :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       КБС – кепілдік берілген сома;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      БОМ2 – екінші дереккөз бағасының орташа мәні;</w:t>
-[...36 lines deleted...]
-      4) бірінші және екінші дереккөздердің деректері болмаған кезде тауарларға және (немесе) көрсетілетін қызметтерге кепілдік берілген сома мынадай формула бойынша есептеледі:</w:t>
+      БОМ – бірінші дереккөз бойынша деректер бағасының орташа мәні;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (данные портала социальных услуг);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ТБИ – тұтыну бағасының индексі. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ТБИ = ТБИt/100+1, мұндағы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ТБИt – Қазақстан Республикасының келесі жылға әлеуметтік-экономикалық даму болжамына сәйкес инфляция;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 – коэффициент.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Мүгедектігі бар адамдар әлеуметтік көрсететін қызметтер порталы арқылы сатып алатын жеке көмекшінің және ымдау тілі маманының қызметтеріне құнын өтеу ретінде ұсынылатын кепілдік берілген соманы айқындау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...56 lines deleted...]
-        <w:t xml:space="preserve"> 3-тарау. Мүгедектігі бар адамдар әлеуметтік көрсететін қызметтер порталы арқылы сатып алатын жеке көмекшінің және ымдау тілі маманының әлеуметтік қызметтеріне құнын өтеу ретінде ұсынылатын кепілдік берілген соманы айқындау</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-тараудың тақырыбы жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Жеке көмекшінің бір сағаттық қызметтеріне кепілдік берілген сома тиісті қаржы жылына арналған Республикалық бюджет туралы Заңда белгіленген айлық есептік көрсеткіш мөлшерінің 13,64 пайызы есебінен айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z38" w:id="37"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       КБС = АЕК*13,64 %, мұндағы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2547,235 +3117,317 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 10.08.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 336</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="38"/>
-[...15 lines deleted...]
-      9. Ымдау тілі маманының бір сағаттық әлеуметтік қызметтеріне кепілдік берілген сома тиісті қаржы жылына арналған республикалық бюджет туралы заңда белгіленген 2,1 айлық есептік көрсеткіш есебінен айқындалады.</w:t>
+    <w:bookmarkStart w:name="z39" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Ымдау тілі маманының бір сағаттық қызметтеріне кепілдік берілген сома тиісті қаржы жылына арналған Республикалық бюджет туралы Заңда белгіленген 2,1 айлық есептік көрсеткіш есебінен айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      КБС = 2,1*АЕК, мұндағы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      КБС кепілдік берілген сома;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2,1 – коэффициент;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АЕК – айлық есептік көрсеткіш.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Мүгедектігі бар адамдар әлеуметтік көрсетілетін қызметтер порталы арқылы сатып алатын мүгедектігі бар адамдарды инватаксимен тасымалдау жөніндегі көрсетілетін қызметтердің құнын өтеу ретінде ұсынылатын кепілдік берілген соманы айқындау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:p>
-[...88 lines deleted...]
-    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Әдістеме 4-тараумен толықтырылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 261</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:bookmarkStart w:name="z48" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9-1. Мүгедектігі бар адамдарды инватаксимен тасымалдау жөніндегі көрсетілетін қызметтерді көрсеткені үшін машина-сағаттың құны негізінде кепілдік берілген сома мынадай формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       КС = МС (ММ) * С (М), мұндағы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3272,124 +3924,144 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ММ - бір машина-минутының құны (теңге);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       МС - бір машина-сағаттың құны (теңге).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="41"/>
-[...34 lines deleted...]
-      Мүгедектігі бар адамдарды инватаксимен тасымалдау жөніндегі көрсетілетін қызметтерге кепілдік берілген соманы жергілікті атқарушы орган құратын комиссия айқындайды.</w:t>
+    <w:bookmarkStart w:name="z40" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Осы Әдістеменің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тарауында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген мүгедектігі бар адамдарды инватаксимен тасымалдау жөніндегі көрсетілетін қызметтерді қоспағанда, келесі қаржы жылына арналған кепілдік берілген соманы айқындауды әлеуметтік қорғау саласындағы уәкілетті орталық мемлекеттік орган құратын комиссия ағымдағы қаржы жылының 25 желтоқсанынан кешіктірмей жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мүгедектігі бар адамдарды инватаксимен тасымалдау жөніндегі көрсетілетін қызметтерге келесі қаржы жылына арналған кепілдік берілген соманы айқындауды халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган құратын комиссия ағымдағы қаржы жылының 25 желтоқсанынан кешіктірмей жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.08.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 261</w:t>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -3435,55 +4107,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3809,31 +4481,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>