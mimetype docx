--- v1 (2026-06-11)
+++ v2 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e074798" w14:textId="e074798">
+    <w:p w14:paraId="185a094" w14:textId="185a094">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1291,619 +1291,525 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2. Әдістемеде мынадай негізгі ұғымдар пайдаланылады:</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Әдістемеде мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z49" w:id="15"/>
+    <w:bookmarkStart w:name="z64" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) арнаулы жүріп-тұру құралдары – мүгедектігі бар адамның жүріп-тұруын қамтамасыз ететін техникалық көмек түрі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z65" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) әлеуметтік көрсетілетін қызметтер порталы – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кодекске</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мүгедектігі бар адамдар үшін өнім берушілер ұсынатын тауарлар мен көрсетілетін қызметтердің, мүгедектігі бар адамдарды инватаксимен тасымалдау жөніндегі көрсетілетін қызметтердің құнын жергілікті атқарушы органдардың кепілдік берілген сома шегінде өтеуі шарттарымен оларға қол жеткізудің бірыңғай нүктесін білдіретін цифрлық объектісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z66" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуметтік қорғау саласындағы уәкілетті орталық мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z67" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) инватакси – мүгедектігі бар адамдарды тасымалдау жөніндегі қызметтер көрсетуге арналған такси;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z68" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мемлекеттік сатып алу саласындағы уәкілетті орган – мемлекеттік сатып алу саласында басшылықты жүзеге асыратын орталық атқарушы орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z69" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) сатып алудың бірыңғай платформасы (бұдан әрі - веб-портал) – "Квазимемлекеттік сектордың жекелеген субъектілерінің сатып алуы туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жүзеге асырылатын мемлекеттік сатып алудың және сатып алудың электрондық көрсетілетін қызметтеріне қол жеткізудің бірыңғай нүктесін ұсынатын мемлекеттік сатып алу саласындағы уәкілетті органның цифрлық жүйесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z70" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) техникалық көмекші (компенсаторлық) құралдар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z71" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      протездік-ортопедиялық құралдар – аяқ-қолдың жоқтығын немесе дененің басқа да мүшелерін алмастыратын, аурудың немесе денсаулыққа зақым келудің салдарынан организмнің бұзылған немесе жоғалтқан функцияларының орнын толтыратын құралдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z72" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сурдотехникалық құралдар – есту қабілетінің бұзылуын түзеуге және оның орнын толтыруға арналған техникалық құралдар, сондай-ақ дыбысты күшейтетін байланыс және ақпарат беру құралдары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z73" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тифлотехникалық құралдар – мүгедектігі бар адамдардың көру қабілетінің бұзылуы салдарынан жоғалтқан мүмкіндіктерін түзеуге және олардың орнын толтыруға бағытталған құралдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z74" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      міндетті гигиеналық құралдар – табиғи физиологиялық мұқтаждықтарды және қажеттіліктерді қанағаттандыруға арналған құралдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z75" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган – астананың, облыстың, республикалық маңызы бар қалалардың халықты әлеуметтік қорғау және жұмыспен қамту саласындағы бағыттарын айқындайтын жергілікті атқарушы органы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z76" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) электрондық дүкен – мемлекеттік сатып алу саласындағы уәкілетті органның келісімі бойынша бірыңғай оператор айқындайтын талаптарға сәйкес келетін электрондық сауда алаңдарында орналастырылған деректердің агрегациясын қамтамасыз ететін веб-порталдың кіші жүйесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2) ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-т</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. қараңыз); өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 277</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...123 lines deleted...]
-    <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...309 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мүгедектігі бар адамдар әлеуметтік көрсетілетін қызметтер порталы арқылы сатып алатын тауарлардың және (немесе) көрсетілетін қызметтердің құнын өтеу ретінде ұсынылатын кепілдік берілген соманы айқындау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z23" w:id="23"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z23" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Кепілдік берілген сома Кодекстің 12-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5) тармақшасының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жиырма бесінші абзацына сәйкес әлеуметтік қорғау саласындағы уәкілетті орталық мемлекеттік орган бекіткен Мүгедектігі бар адамдарға берілетін техникалық көмекші (орнын толтырушы) құралдардың, арнаулы жүріп-тұру құралдарының және көрсетілетін қызметтердің сыныптауышына сәйкес техникалық көмекші (орнын толтырушы) құралдардың, арнаулы жүріп-тұру құралдарының және санаторий-курорттық емдеудің әрбір түрі үшін айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1922,110 +1828,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="24"/>
+    <w:bookmarkStart w:name="z24" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Кепілдік берілген соманы айқындауға арналған ақпарат дереккөздеріне мыналар жатады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z58" w:id="25"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z58" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) әлеуметтік көрсетілетін қызметтер порталының деректері (бұдан әрі – бірінші дереккөз) – өткен қаржы жылындағы бағалардың орташа мәні. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z59" w:id="26"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z59" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) электрондық дүкеннің деректері (бұдан әрі – екінші дереккөз) – саудаға қатысушылардың үш ең төмен бағасының ішіндегі ең жоғарысы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2044,70 +1950,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="27"/>
+    <w:bookmarkStart w:name="z28" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Екі дереккөздің біреуінің деректері болмаған жағдайда кепілдендірілген соманы анықтау екі дереккөздің біреуінің деректері негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бірінші және екінші дереккөздердің деректері болмаған жағдайда кепілдендірілген соманы анықтау бюджеттік заңнамаға сәйкес тауарларды және (немесе) көрсетілетін қызметтерді (прайс-парақтар) жеткізушілердің әлеуетті өнім берушілерінің коммерциялық ұсыныстары негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2144,88 +2050,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="28"/>
+    <w:bookmarkStart w:name="z29" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Бағалардың орташа мәнін есептеу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z30" w:id="29"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z30" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Бағаның орташа мәні мынадай формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БОМ = (Б1* D1 + ... Б∞ * D∞), мұндағы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2344,128 +2250,128 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ∑С – сатылған тауардың/қызметтің бір түрінің жалпы саны.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағаның орташа мәнін есептеу кезінде сатылған тауардың/көрсетілетін қызметтің саны сатудың жалпы санының 5 % - ынан кем болатын ең төмен және ең жоғары бағалардан басқа, бірінші көздің деректері пайдаланылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="30"/>
+    <w:bookmarkStart w:name="z31" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Мүгедектігі бар адамдар әлеуметтік қызметтер порталы арқылы сатып алатын тауарлардың және (немесе) көрсетілетін қызметтердің құнын өтеу ретінде ұсынылатын кепілдік берілген соманы есептеу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z32" w:id="31"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z32" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Тауардың және (немесе) көрсетілетін қызметтің бірлігі үшін кепілдік берілген сома Әдістеменің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген дереккөздердің деректері негізінде мынадай формулалардың бірі бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z60" w:id="32"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z60" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) барлық екі дереккөздің деректері болған кезде тауарларға және (немесе) көрсетілетін қызметтерге кепілдік берілген сома мынадай формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       КБС = ( БОМ1+ ЕТБ2)/2, мұндағы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2494,70 +2400,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БОМ1 – екінші дереккөз бойынша деректер бағасының орташа мәні;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЕТБ2 – берушілерінің ұсынған үш коммерциялық ұсынысының ішіндегі ең төмен баға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="33"/>
+    <w:bookmarkStart w:name="z61" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бірінші дереккөз бойынша деректер болмаған кезде тауарға және (немесе) қызметке кепілдік берілген сома мынадай формула бойынша есептеледі (екіншісінің деректері негізінде):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       КБС = ЕТБ2* ТБИ, мұндағы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2658,70 +2564,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ТБИt – Қазақстан Республикасының келесі жылға әлеуметтік-экономикалық даму болжамына сәйкес инфляция;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1 – коэффициент.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="34"/>
+    <w:bookmarkStart w:name="z62" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бірінші дереккөз бойынша деректер болмаған кезде тауарға және (немесе) қызметке кепілдік берілген сома мынадай формула бойынша есептеледі (біріншінің деректері негізінде):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       КБС = БОМ1*ТБИ, мұндағы :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2884,126 +2790,126 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:bookmarkStart w:name="z37" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мүгедектігі бар адамдар әлеуметтік көрсететін қызметтер порталы арқылы сатып алатын жеке көмекшінің және ымдау тілі маманының қызметтеріне құнын өтеу ретінде ұсынылатын кепілдік берілген соманы айқындау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-тараудың тақырыбы жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 117</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:bookmarkStart w:name="z38" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Жеке көмекшінің бір сағаттық қызметтеріне кепілдік берілген сома тиісті қаржы жылына арналған Республикалық бюджет туралы Заңда белгіленген айлық есептік көрсеткіш мөлшерінің 13,64 пайызы есебінен айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       КБС = АЕК*13,64 %, мұндағы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3117,317 +3023,317 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 10.08.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 336</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 117</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Ымдау тілі маманының бір сағаттық қызметтеріне кепілдік берілген сома тиісті қаржы жылына арналған Республикалық бюджет туралы Заңда белгіленген 2,1 айлық есептік көрсеткіш есебінен айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      КБС = 2,1*АЕК, мұндағы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      КБС кепілдік берілген сома;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2,1 – коэффициент;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АЕК – айлық есептік көрсеткіш.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="37"/>
-[...90 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...61 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Мүгедектігі бар адамдар әлеуметтік көрсетілетін қызметтер порталы арқылы сатып алатын мүгедектігі бар адамдарды инватаксимен тасымалдау жөніндегі көрсетілетін қызметтердің құнын өтеу ретінде ұсынылатын кепілдік берілген соманы айқындау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Әдістеме 4-тараумен толықтырылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 261</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:bookmarkStart w:name="z48" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9-1. Мүгедектігі бар адамдарды инватаксимен тасымалдау жөніндегі көрсетілетін қызметтерді көрсеткені үшін машина-сағаттың құны негізінде кепілдік берілген сома мынадай формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       КС = МС (ММ) * С (М), мұндағы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3924,90 +3830,152 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ММ - бір машина-минутының құны (теңге);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       МС - бір машина-сағаттың құны (теңге).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-1-тармақтың орыс тіліндегі мәтіндеріне өзгеріс енгізіледі, қазақ тіліндегі мәтіндері өзгермейді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 277</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Осы Әдістеменің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тарауында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген мүгедектігі бар адамдарды инватаксимен тасымалдау жөніндегі көрсетілетін қызметтерді қоспағанда, келесі қаржы жылына арналған кепілдік берілген соманы айқындауды әлеуметтік қорғау саласындағы уәкілетті орталық мемлекеттік орган құратын комиссия ағымдағы қаржы жылының 25 желтоқсанынан кешіктірмей жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мүгедектігі бар адамдарды инватаксимен тасымалдау жөніндегі көрсетілетін қызметтерге келесі қаржы жылына арналған кепілдік берілген соманы айқындауды халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган құратын комиссия ағымдағы қаржы жылының 25 желтоқсанынан кешіктірмей жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -4107,55 +4075,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>