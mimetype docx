--- v0 (2025-11-23)
+++ v1 (2026-06-11)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="36c05ae" w14:textId="36c05ae">
+    <w:p w14:paraId="f867575" w14:textId="f867575">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1227,151 +1227,262 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бірыңғай жинақтаушы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>зейнетақы қорының</w:t>
+              <w:t>зейнетақы қорының интернет-ресурсында жариялау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>интернет-ресурсында</w:t>
+              <w:t>қағидаларына және мерзімдеріне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жариялау қағидалары және</w:t>
-[...12 lines deleted...]
-              <w:t>мерзімдеріне қосымша</w:t>
+              <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z22" w:id="19"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымша жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20 __жылғы "_____" "_______________" жағдай бойынша</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқаруындағы бірыңғай жинақтаушы зейнетақы қорының</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ___________ (жарна түрі) есебінен қалыптастырылған зейнетақы активтері бойынша </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      инвестициялық портфельдің құрылымы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (инвестициялық портфельді қалыптастыру өлшемшарттары)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -1388,485 +1499,195 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...109 lines deleted...]
-              <w:t>түрі</w:t>
+Эмитенттің атауы және қаржы құралының түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...49 lines deleted...]
-              <w:t>сәйкестендіргіші</w:t>
+Қаржы құралының сәйкестендіргіші</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...89 lines deleted...]
-              <w:t>валютасы</w:t>
+Номиналды құнның (базалық активтің) валютасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Рейтингі</w:t>
+Рейтингі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...30 lines deleted...]
-              <w:t>күні</w:t>
+              <w:t xml:space="preserve">
+Өтеу күні </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2357,52 +2178,52 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      кестенің жалғасы</w:t>
+        <w:t xml:space="preserve">
+      кестенің жалғасы </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -2418,356 +2239,196 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...10 lines deleted...]
-              <w:t>Саны</w:t>
+              <w:t xml:space="preserve">
+Саны </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...30 lines deleted...]
-              <w:t>құны</w:t>
+              <w:t xml:space="preserve">
+Номиналды құны </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...29 lines deleted...]
-              <w:t>құны</w:t>
+Ағымдағы құны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...79 lines deleted...]
-              <w:t>, %</w:t>
+Инвестициялық портфельден үлес салмағы, %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...10 lines deleted...]
-              <w:t>Ескерту</w:t>
+              <w:t xml:space="preserve">
+Ескертпе </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3244,86 +2905,84 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z24" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кестені толтыру бойынша түсіндірмелер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Зейнетақы активтері есебінен бірыңғай жинақтаушы зейнетақы қорының қалыптастырылған инвестициялық портфелінің құрылымы Қазақстан Республикасы Ұлттық Банкінің және инвестициялық портфельді басқарушының сенімгерлік басқаруындағы активтері бөлінісінде бөлек жарияланады.</w:t>
+      Зейнетақы активтері есебінен қалыптастырылған бірыңғай жинақтаушы зейнетақы қорының инвестициялық портфелінің құрылымы Қазақстан Республикасы Ұлттық Банкінің және инвестициялық портфельді басқарушының сенімгерлік басқаруындағы активтері бойынша бөлек жарияланады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Ұлттық Банкінің сенімгерлік басқаруындағы зейнетақы активтерінің есебінен қалыптастырылған инвестициялық портфельдің құрылымы туралы мәліметтерді жариялаған кезде, "Қазақстан Республикасының Ұлттық Банкі" көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3336,225 +2995,741 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Инвестициялық портфельді басқарушының сенімгерлік басқаруындағы зейнетақы активтерінің есебінен қалыптастырылған инвестициялық портфельдің құрылымы туралы мәліметтерді жариялаған кезде, осы инвестициялық портфельді басқарушының атауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Жарналардың түрі" деген жолда зейнетақы жарналарына қарай қалыптастырылған зейнетақы активтері: "міндетті зейнетақы жарналары, міндетті кәсіптік зейнетақы жарналары және ерікті зейнетақы жарналары" және "жұмыс берушінің міндетті зейнетақы жарналары" бойынша мәліметтер көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Инвестициялық портфельді қалыпастыру өлшемшарттары" жолында оған сәйкес инвестициялық портфельді сенімгерлік басқарушының инвестициялық портфелі қалыптастырылған мына өлшемшарттардың бірі көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) инвестициялық портфель салымшының Қазақстан Республикасы Әлеуметтік кодексінің 207-бабының 1-тармағында белгіленген жасқа жетуіне қарамастан салымшылардың зейнетақы активтерінен тұрады және 12 (он екі) айдың қорытындысы бойынша есептелетін кірістіліктің ең аз мәніне ие;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) инвестициялық портфель Қазақстан Республикасы Әлеуметтік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>207</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-бабының 1-тармағында белгіленген жасқа жетуіне үш жылдан астам уақыт қалған салымшылардың зейнетақы активтерінен тұрады және 36 (отыз алты) айдың қорытындысы бойынша есептелетін кірістіліктің ең аз мәніне ие;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) инвестициялық портфель Қазақстан Республикасы Әлеуметтік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>207</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-бабының 1-тармағында белгіленген жасқа жетуіне он үш жылдан астам уақыт қалған салымшылардың зейнетақы активтерінен тұрады және 60 (алпыс) айдың қорытындысы бойынша есептелетін кірістіліктің ең аз мәніне ие.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-бағанда қаржы құралы эмитентінің толық атауы және оның түрі (оның ішінде "кері репо", "репо" операциясы нәтижесінде алынған бағалы қағаз, тазартылған бағалы металл, туынды қаржы құралы, банк депозиті) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z26" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-бағанда баға белгіленетін қаржы құралдарының қысқаша атауы (бірегей сәйкестендіргіші), сондай-ақ қаржы құралдары үшін халықаралық сәйкестендіру нөмірі (Іnternatіonal Securіtіes Іdentіfіcatіon Number-ІSІN) не банк депозитін ашуға арналған шарттың нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z27" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-бағанда ол номиналданған қаржы құралының 07 ІSO 4217 ҚР ҰЖ "Валюталар мен қорларды ұсынуға арналған кодтар" Қазақстан Республикасының ұлттық жіктеушісіне сәйкес валюта коды не туынды қаржы құралы бойынша базалық актив болып табылатын валюта коды көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z28" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-бағанда борыштық бағалы қағаздар үшін бағалы қағаздың қолда бар рейтингтік бағасы, шетелдік мемлекеттік эмиссиялық бағалы қағаздар бойынша елдің рейтингі, акциялар (банк салымы) үшін эмитенттің (банктің) рейтингі не туынды қаржы құралдары үшін контрәріптестің рейтингі, сондай-ақ рейтингтік баға берген рейтингтік агенттіктің атауы көрсетіледі. Екі және одан да көп рейтингтік бағалар болған кезде рейтингтік агенттіктердің бірінің халықаралық және (немесе) ұлттық шәкілі бойынша ең жоғары рейтингтік бағасы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы баған Қазақстан Республикасының мемлекеттік бағалы қағаздары бойынша толтырылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-бағанда шығарылым (мәміле (шарт) талаптарына сәйкес борыштық бағалы қағаздар ("кері репо" немесе "репо" операциясы немесе банктік салым немесе туынды қаржы құралы) үшін "күні/айы/жылы" форматында өтеу (жабу) күні көрсетіледі. Үлестік және өзге де мерзімсіз бағалы қағаздар үшін бұл баған толтырылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z30" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6-бағанда қаржы құралдарының саны данамен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z31" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7-бағанда бір шығарылым облигацияларының санын осы шығарылымның бір облигациясының нақтылы құнына көбейту ретінде есептелетін облигациялардың нақтылы құны мың теңгемен көрсетіледі.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z32" w:id="29"/>
+      7-бағанда бір шығарылым облигацияларының санын осы шығарылымның бір облигациясының номиналды құнына көбейту ретінде есептелетін облигациялардың номиналды құны мың теңгемен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8-бағанда есепті күнге есептелген сыйақыны қамтитын қаржы құралдарының ағымдағы жиынтық құны олардың құнсыздануын ескере отырып, мың теңгемен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қаржы нарығын реттеу және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дамыту агенттігі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Басқармасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2023 жылғы 26 мамырдағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 26 қаулысына 2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымшаның оң жақ жоғарғы бұрышы жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 25.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Инвестициялық портфельді басқарушылар туралы ақпаратты, оның ішінде бірыңғай жинақтаушы зейнетақы қоры зейнетақы активтерін сенімгерлік басқару туралы шарттар жасасқан инвестициялық портфельді басқарушылардың тізбесін ашу қағидалары мен көлемі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z35" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z36" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Инвестициялық портфельді басқарушылар туралы ақпаратты, оның ішінде бірыңғай жинақтаушы зейнетақы қоры зейнетақы активтерін сенімгерлік басқару туралы шарттар жасасқан инвестициялық портфельді басқарушылардың тізбесін ашу қағидалары мен көлемі Қазақстан Республикасы Әлеуметтік кодексінің 35-бабы 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және инвестициялық портфельді басқарушылар туралы ақпаратты, оның ішінде бірыңғай жинақтаушы зейнетақы қоры зейнетақы активтерін сенімгерлік басқару туралы шарттар жасасқан инвестициялық портфельді басқарушылардың тізбесін ашу қағидалары мен көлемін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z37" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Инвестициялық портфельді басқарушылар туралы ақпаратты, оның ішінде бірыңғай жинақтаушы зейнетақы қоры зейнетақы активтерін сенімгерлік басқару туралы шарттар жасасқан инвестициялық портфельді басқарушылардың тізбесін ашу тәртібі мен көлемі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z38" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Бірыңғай жинақтаушы зейнетақы қоры өзінің жеке интернет-ресурсына бірыңғай жинақтаушы зейнетақы қоры зейнетақы активтерін сенімгерлік басқару туралы шарттар жасасқан инвестициялық портфельді басқарушылардың тізбесін (бұдан әрі – тізбе) орналастырады, ол мынадай мәліметтерді қамтиды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z39" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) инвестициялық портфельді басқарушының атауы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z40" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) инвестициялық портфельді басқарушының орналасқан жері, байланыс телефондарының нөмірлері, электрондық поштасының мекенжайы және интернет-ресурсының домені;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z41" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бірыңғай жинақтаушы зейнетақы қоры мен инвестициялық портфельді басқарушының арасында жасалған зейнетақы активтерін сенімгерлік басқару туралы шарттың күні мен нөмірі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z42" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) инвестициялық портфельді басқарушыға берілген зейнетақы активтерін сақтау мен есепке алуды жүзеге асыратын кастодианның атауы. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z43" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Бірыңғай жинақтаушы зейнетақы қоры инвестициялық портфельді басқарушы туралы мәліметтерді инвестициялық портфельді басқарушымен зейнетақы активтерін сенімгерлік басқару туралы шарт жасалғаннан кейін 1 (бір) жұмыс күні ішінде бірыңғай жинақтаушы зейнетақы қорының интернет-ресурсына орналастырылған басқарушылар тізбесіне енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z44" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Бірыңғай жинақтаушы зейнетақы қоры мен инвестициялық портфельді басқарушының арасында жасалған зейнетақы активтерін сенімгерлік басқару туралы шарт бұзылған кезде инвестициялық портфельді басқарушы туралы мәліметтер оны бұзғаннан кейін 1 (бір) жұмыс күні ішінде басқарушылар тізбесінен алып тасталуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3656,799 +3831,379 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2023 жылғы 26 мамырдағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 26 қаулысына 2-қосымша</w:t>
+              <w:t>№ 26 қаулысына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымшаның оң жақ жоғарғы бұрышы жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 25.06.2025 </w:t>
+      Ескерту. 3-қосымшаның оң жақ жоғарғы бұрышы жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 25.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="30"/>
+    <w:bookmarkStart w:name="z46" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Инвестициялық портфельді басқарушылар туралы ақпаратты, оның ішінде бірыңғай жинақтаушы зейнетақы қоры зейнетақы активтерін сенімгерлік басқару туралы шарттар жасасқан инвестициялық портфельді басқарушылардың тізбесін ашу қағидалары мен көлемі</w:t>
+        <w:t xml:space="preserve"> Күші жойылды деп танылған Қазақстан Республикасы нормативтік құқықтық актілерінің, сондай-ақ Қазақстан Республикасы нормативтік құқықтық актілерінің жекелеген құрылымдық элементтерінің тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z35" w:id="31"/>
-[...432 lines deleted...]
-    <w:bookmarkStart w:name="z47" w:id="42"/>
+    <w:bookmarkStart w:name="z47" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Бірыңғай жинақтаушы зейнетақы қорының зейнетақы активтерінің есебінен бірыңғай жинақтаушы зейнетақы қорының инвестициялық портфелінің құрылымы туралы мәліметтерді, инвестициялық портфельді басқарушы туралы ақпаратты бұқаралық ақпарат құралдарында жариялау қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2013 жылғы 26 шілдедегі № 199 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8672 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z48" w:id="43"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z48" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне зейнетақымен қамсыздандыру мәселелері бойынша өзгерістер енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2014 жылғы 26 ақпандағы № 33 қаулысымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9317 болып тіркелді) бекітілген Қазақстан Республикасының өзгерістер енгізілетін нормативтік құқықтық актілері тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z49" w:id="44"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z49" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне бағалы қағаздар нарығы және зейнетақымен қамсыздандыру мәселелері бойынша өзгерістер енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 31 желтоқсандағы № 262 қаулысымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19864 болып тіркелді) бекітілген Қазақстан Республикасының бағалы қағаздар нарығы және зейнетақымен қамсыздандыру мәселелері бойынша өзгерістер енгізілетін нормативтік құқықтық актілері тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z50" w:id="45"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z50" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне жинақтаушы зейнетақы жүйесін реттеу мәселелері бойынша өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2021 жылғы 17 ақпандағы № 33 қаулысымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22238 болып тіркелді) бекітілген Өзгерістер мен толықтыру енгізілетін Қазақстан Республикасының жинақтаушы зейнетақы жүйесін реттеу мәселелері бойынша нормативтік құқықтық актілері тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z51" w:id="46"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z51" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне бағалы қағаздар нарығын реттеу және дамыту мәселелері бойынша өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2022 жылғы 12 қыркүйектегі № 66 қаулысымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 29609 болып тіркелді) бекітілген Өзгерістер мен толықтыру енгізілетін Қазақстан Республикасының бағалы қағаздар нарығын реттеу және зейнетақымен қамсыздандыру мәселелері бойынша нормативтік құқықтық актілері тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4774,31 +4529,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>