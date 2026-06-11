--- v0 (2025-11-08)
+++ v1 (2026-06-11)
@@ -1,46 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1c0f8af" w14:textId="1c0f8af">
+    <w:p w14:paraId="84fdf80" w14:textId="84fdf80">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -84,95 +86,174 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Мінсіз іскерлік беделінің болмау өлшемшарттарын қоса алғанда, өтініш берушінің (лицензиаттың), бірыңғай жинақтаушы зейнетақы қорының, ерікті жинақтаушы зейнетақы қорының басшы қызметкерін тағайындауға (сайлауға) қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның келісім беру қағидаларын және келісім алу үшін қажетті құжаттарды бекіту туралы" Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2022 жылғы 28 қазандағы № 79 қаулысына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2023 жылғы 26 мамырдағы № 32 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 2 маусымда № 32670 болып тіркелді. Күші жойылды - Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2026 жылғы 3 сәуірдегі № 42 қаулысымен</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -180,106 +261,90 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Осы бұйрық 01.07.2023 бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің Басқармасы ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Мінсіз іскерлік беделінің болмау өлшемшарттарын қоса алғанда, өтініш берушінің (лицензиаттың), бірыңғай жинақтаушы зейнетақы қорының, ерікті жинақтаушы зейнетақы қорының басшы қызметкерін тағайындауға (сайлауға) қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның келісім беру қағидаларын және келісім алу үшін қажетті құжаттарды бекіту туралы" Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2022 жылғы 28 қазандағы № 79 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 30383 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -292,68 +357,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кіріспе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасының Әлеуметтік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -428,106 +476,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">" Қазақстан Республикасының заңдарына сәйкес Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің Басқармасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген Мінсіз іскерлік беделінің болмау өлшемшарттарын қоса алғанда, өтініш берушінің (лицензиаттың), бірыңғай жинақтаушы зейнетақы қорының, ерікті жинақтаушы зейнетақы қорының басшы қызметкерін тағайындауға (сайлауға) қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның келісім беру қағидаларында және келісім алу үшін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қажетті құжаттарда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -600,68 +633,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Осы Мінсіз іскерлік беделінің болмау өлшемшарттарын қоса алғанда, өтініш берушінің (лицензиаттың), бірыңғай жинақтаушы зейнетақы қорының, ерікті жинақтаушы зейнетақы қорының басшы қызметкерін тағайындауға (сайлауға) қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның келісім беру қағидалары және келісім алу үшін қажетті құжаттар (бұдан әрі – Қағидалар) Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -756,50 +772,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>" (бұдан әрі – Мемлекеттік реттеу туралы заң), "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Мемлекеттік көрсетілетін қызметтер туралы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>" (бұдан әрі – Мемлекеттік көрсетілетін қызметтер туралы заң) Қазақстан Республикасының заңдарына сәйкес әзірленді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қағидалар мінсіз іскерлік беделдің болмау өлшемшарттарын қоса алғанда, қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау мен қадағалау жөніндегі уәкілетті органның (бұдан әрі – уәкілетті орган, көрсетілетін қызметті беруші) өтініш берушінің (лицензиаттың), бірыңғай жинақтаушы зейнетақы қорының, ерікті жинақтаушы зейнетақы қорының басшы қызметкерін тағайындауға (сайлауға) келісім беру тәртібін және келісім алу үшін қажетті құжаттарды айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -850,68 +867,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қағидалар бірыңғай оператордың және орталық депозитарийдің басшы қызметкерлеріне қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпарат тиісті нормативтік құқықтық акті әділет органдарында мемлекеттік тіркелгеннен кейін 3 (үш) жұмыс күні ішінде уәкілетті органның ресми интернет-ресурсында орналастырылады және "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымы операторына және Бірыңғай байланыс орталығына жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қағидаларда пайдаланылатын ұғымдар </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -926,296 +926,280 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, "Электрондық құжат және электрондық цифрлық қолтаңба туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, Бағалы қағаздар рыногы туралы заңда, Мемлекеттік реттеу туралы заңда және Мемлекеттік көрсетілетін қызметтер туралы заңда көрсетілген мағыналарда қолданылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қағидаларда мынадай қысқартулар қолданылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="1"/>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) жауапты бөлімше – уәкілетті органның мемлекеттік қызмет көрсетуге жауапты бөлімшесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z11" w:id="2"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) кандидат – Ұйымның басшы қызметкері лауазымын атқаруға ниеті бар жеке тұлға немесе басқару органының басшысы немесе мүшесі лауазымына сайланған, тәуелсіз директор болып табылатын тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z12" w:id="3"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) келісім – уәкілетті органның Ұйымның басшы қызметкерін тағайындауға (сайлауға) келісімі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z13" w:id="4"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z13" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) көрсетілетін қызметті алушы – Ұйымда басшы қызметкер лауазымын атқару ниеті бар Ұйым не жеке тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z14" w:id="5"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) қолданыстағы келісімдер тізілімі – Ұйымның басшы қызметкерлерін тағайындауға (сайлауға) арналған қолданыстағы келісімдер тізілімі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z15" w:id="6"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) мемлекеттік көрсетілетін қызмет – "Қаржы ұйымдарының, Қазақстан Республикасының бейрезидент-банктері филиалдарының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының, Қазақстан Республикасының бейрезидент-сақтандыру брокерлері филиалдарының, банк, сақтандыру холдингтерінің, "Сақтандыру төлемдеріне кепілдік беру қоры" акционерлік қоғамының басшы қызметкерлерін тағайындауға (сайлауға) келісім беру" мемлекеттік көрсетілетін қызметі, "бағалы қағаздар нарығы секторында басшы қызметкерлерді тағайындауға (сайлауға) келісім беру" мемлекеттік көрсетілетін қызметтің кіші түрі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z16" w:id="7"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) өтінішхат – уәкілетті органның Ұйымның басшы қызметкерлерін тағайындауға (сайлауға) келісім беру туралы өтінішхаты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z17" w:id="8"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) портал – www.egov.kz "электрондық үкіметтің" веб-порталы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z18" w:id="9"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Ұйым – өтініш беруші (лицензиат), орталық депозитарий, бірыңғай оператор, бірыңғай жинақтаушы зейнетақы қоры, ерікті жинақтаушы зейнетақы қоры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z19" w:id="10"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) ЭЦҚ – электрондық цифрлық қолтаңба.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Уәкілетті органмен келісуге жататын Ұйымның басшы қызметкерлерінің тізбесі Әлеуметтік Кодекстің 63-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1290,108 +1274,109 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және 79-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-1-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> айқындалған.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті органмен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="11"/>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) орталық депозитарийдің басқару органының, сауда-саттықты ұйымдастырушының және бірыңғай жинақтаушы зейнетақы қорының құрамына кіретін уәкілетті органның және Қазақстан Республикасының Ұлттық Банкінің өкілдерін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z22" w:id="12"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Ұлттық пошта операторының мына лауазымдарына кандидаттарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       басқару органының басшысы мен мүшелерін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1402,162 +1387,129 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       атқарушы орган басшысын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       атқарушы орган мүшелерінің және (немесе) лауазымдық міндеттеріне бағалы қағаздар нарығындағы кәсіби қызметпен байланысты мәселелерге жетекшілік ету кірмейтін Бағалы қағаздар рыногы туралы заңның 54-бабы 1-тармағының 4) тармақшасында көрсетілген өзге де басшылардың лауазымдарына кандидаттарды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="13"/>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Ұйымның бір органы шеңберінде уәкілетті органмен келісілген лауазымнан төмен тұрған лауазымға ауыстырылған Ұйымның басшы қызметкерлерін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) уәкілетті органмен келісілген атқарушы орган басшысының немесе мүшесінің не басқару органы басшысының немесе мүшесінің лауазымынан Бағалы қағаздар рыногы туралы заңның 54-бабы 1-тармағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4) тармақшасының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына сәйкес келетін Ұйымның өзге де басшысы немесе бірыңғай жинақтаушы зейнетақы қорының, ерікті жинақтаушы зейнетақы қорының бір немесе бірнеше құрылымдық бөлімшелерінің, ерікті жинақтаушы зейнетақы қорының қызметін үйлестіруді және (немесе) бақылауды жүзеге асыратын және уәкілетті органның нормативтік құқықтық актілерінде көзделген уәкілетті органға ұсынылатын құжаттарға қол қою құқығы бар бірыңғай жинақтаушы зейнетақы қорының, ерікті жинақтаушы зейнетақы қорының өзге де басшысының лауазымына ауыстырылған Ұйымның басшы қызметкерлері келісуге жатпайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың 3) және 4) тармақшаларында көрсетілген басшы қызметкерлер Қағидалардың 4-тармағында көрсетілген Қазақстан Республикасының нормативтік құқықтық актілерінде және Қағидаларда белгіленген талаптарға сәйкес келген жағдайда келісуге жатпайды.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Уәкілетті орган кандидат Әлеуметтік кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1652,50 +1604,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, "Бухгалтерлік есеп және қаржылық есептілік туралы" Қазақстан Республикасы Заңының (бұдан әрі – Бухгалтерлік есеп туралы заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және Қағидаларда белгіленген талаптарға сәйкес келген кезде келісім береді.";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1728,88 +1681,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="14"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "6. Қолданыстағы келісімі бар адам Қағидалардың 4-тармағында көрсетілген талаптарға сәйкес келген жағдайда бағалы қағаздар немесе зейнетақы қызметтері нарығында келісілген Ұйымдағы басшы қызметкердің лауазымына (бірнеше лауазымға) қайта келісусіз тағайындалады (сайланады).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Әлеуметтік Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1824,148 +1760,132 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тармағының 3) тармақшасының, Бағалы қағаздар рыногы туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>54-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тармағы 3) тармақшасының мақсаттары үшін кәсіпқойлық пен адалдықты қоса алғанда, мінсіз іскерлік беделінің болмау өлшемшарттары мыналар болып табылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="15"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) алынбаған немесе өтелмеген соттылығының болуы, қаржы ұйымының, банк немесе сақтандыру холдингінің басшы қызметкері лауазымын атқару құқығынан айыру түріндегі қылмыстық жазаны қолдану туралы заңды күшіне енген сот шешімінің болуы және қаржы ұйымының ірі қатысушысы (ірі акционері) болып табылуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z30" w:id="16"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) кандидаттың қаржы ұйымының, банк конгломератының, сақтандыру тобының қаржылық орнықтылығын қамтамасыз ету жөніндегі уәкілетті органның қабылдаған міндеттемелерін не талаптарын орындамаған қаржы ұйымының ірі қатысушысы (тікелей немесе жанама) екендігі туралы мәліметтердің болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z31" w:id="17"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) кандидат қаржы ұйымының басшы қызметкері бола отырып, уәкілетті орган қаржы ұйымына қатысты қолданған қадағалап ден қою шараларының талаптарын бірнеше рет (қатарынан соңғы он екі айда екі немесе одан да көп рет) орындамағандығы жөнінде мәліметтердің болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z32" w:id="18"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) кандидаттың төлемге қабілетсіз деп танылған қаржы ұйымында, Қазақстан Республикасының бейрезидент-қаржы ұйымында акционер (қатысушы), лауазымды тұлға, басқарушылық функцияларды орындайтын тұлға болып табылғандығы туралы мәліметтердің болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) тұлғаның "Қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1980,338 +1900,307 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-1-баптарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жасалатын террористік қызметке қатысы бар адамдардың тізімінде, терроризмді және экстремизмді қаржыландырумен байланысты ұйымдар мен тұлғалардың тізбесінде және (немесе) жаппай қырып-жою қаруын таратуды қаржыландыруға байланысты ұйымдар мен тұлғалардың тізбесінде болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="19"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) кандидат Қазақстан Республикасының бейрезидент-қаржы ұйымы резиденті болып табылатын мемлекеттің уәкілетті органы немесе қаржылық қадағалау органы банкті (Қазақстан Республикасының бейрезидент-банкінің филиалын) төлемге қабілетсіз банктер санатына жатқызу, қаржы ұйымын таратуға және (немесе) қаржы нарығындағы қызметін жүзеге асыруды тоқтатуға алып келген оларды лицензиядан айыру, не қаржы ұйымын мәжбүрлеп тарату немесе оны банкрот деп тану туралы сот шешімі заңды күшіне енуі, не Қазақстан Республикасының бейрезидент-банкі филиалының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының қызметін мәжбүрлеп тоқтату туралы сот шешімінің заңды күшіне енуі туралы шешім қабылдау үшін негіз болып табылған оның әрекеттері (әрекетсіздігі) заңнама талаптарын бұзуға алып келген қаржы ұйымының, банк немесе сақтандыру холдингінің басшы қызметкері болып табылғаны жөніндегі мәліметтердің болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z35" w:id="20"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) кандидат уәкілетті орган қолданған қадағалап ден қою шаралары негізінде кандидаттың қаржы ұйымының басшы қызметкерінің қызметтік міндеттерін орындаудан шеттетілгені туралы мәліметтердің болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z36" w:id="21"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) кандидат олардың әрекеттері (әрекетсіздігі) салдарынан қаржы ұйымы уәкілетті орган анықтаған мынадай бұзушылықтарға жол берген қаржы ұйымының бөлімшелерін бақылауды (жетекшілік етуді) жүзеге асырғаны туралы мәліметтердің болуы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қаржы ұйымының уәкілетті орган белгілеген пруденциялық нормативтерді және (немесе) сақталуға міндетті өзге де нормалар мен лимиттерді жүйелі түрде (екі және одан да көп рет) бұзуы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қаржы ұйымының уәкілетті орган белгілеген пруденциялық нормативтерді және (немесе) сақталуы міндетті өзге де нормалар мен лимиттерді сақтау туралы мәліметтердің бұрмалануына әкеп соққан есептілік жасауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="22"/>
+    <w:bookmarkStart w:name="z37" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) сот шешімімен көрінеу жалған деп танылған кандидаттың аудиторлық қорытындыға қол қою фактісінің болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z38" w:id="23"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) шет мемлекеттің қадағалау органынан не қаржылық көрсетілетін қызметті реттеуді жүзеге асыратын және "Астана" халықаралық қаржы орталығында олармен байланысты қызметтерді жүзеге асыратын заңды тұлғадан кандидаттың мінсіз іскерлік беделінің болмауы туралы ақпараттың болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z39" w:id="24"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z39" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) кандидаттың біліктілік талаптарына және (немесе) іскерлік беделге қойылатын талаптарға сәйкестігі туралы уәкілетті органның шешіміне әсер ететін көрінеу дәйексіз мәліметтер беру фактісінің болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) Қазақстан Республикасы Еңбек кодексінің (бұдан әрі - Кодекс) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>52-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағының 9), 12), 13), 14), 15), 16), 17), 18), 19), 20), 21) және 25) тармақшаларында көзделген негіздер бойынша жұмыс берушінің бастамасы бойынша кандидатпен еңбек шартын бұзу фактісінің болуы;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13) кандидаттың "Атқарушылық іс жүргізу және сот орындаушыларының мәртебесі туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүргізілетін Борышкерлердің бірыңғай тізілімінде болуы (берешегі республикалық бюджет туралы заңда белгіленген 1000 (бір мың) айлық есептік көрсеткіштен асқан жағдайда);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="25"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) кандидатта Мемлекеттік реттеу туралы заңның 13-5-бабына сәйкес қалыптастырылған уәжді пайымдау негізінде анықталған мінсіз іскерлік беделінің болмауы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақта көрсетілген мінсіз іскерлік беделінің болмауы өлшемшарттары қолданылатын мерзімдерді қаржы ұйымдарының, банктік, сақтандыру холдингтерінің, "Сақтандыру төлемдеріне кепілдік беру қоры" акционерлік қоғамының басшы қызметкерлері лауазымдарына кандидаттардың сәйкестігін айқындау жөніндегі комиссия (бұдан әрі – Комиссия) белгілейді және кемінде бір жылды құрайды.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2362,68 +2251,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "9. Әлеуметтік кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2438,50 +2310,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, Бағалы қағаздар рыногы туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>54-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес кандидатты тағайындау (сайлау) үшін қажетті халықаралық қаржы ұйымдарындағы еңбек өтіліне кандидаттың мынадай халықаралық қаржы ұйымдарындағы жұмысы кіреді:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азия Даму Банкі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2960,68 +2833,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Халықаралық Қаржы Корпорациясы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Экономикалық ынтымақтастық және даму ұйымы.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Ұйым кандидатты тағайындау (сайлау) кезінде оның Әлеуметтік кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3036,50 +2892,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, Бағалы қағаздар рыногы туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>54-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және Қағидалардың талаптарына сәйкестігін тексереді";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3092,70 +2949,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="26"/>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "12. Басшы қызметкерлер құрамында болған, оларды тағайындау (сайлау), басқа лауазымға ауыстыру, еңбек шартын бұзу және (немесе) өкілеттіктерін тоқтатуды қоса алғанда, өзгерістер туралы ақпарат растаушы құжаттардың көшірмелерін қоса берумен Қағидаларға 2-қосымшаға сәйкес нысан бойынша жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тағайындалған (сайланған) басшы қызметкерлер туралы ақпаратқа кандидаттың Әлеуметтік кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3406,68 +3263,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "23. Келісуді уәкілетті орган Комиссияның шешімі бойынша кандидаттарды тестілеуден өту үшін шақыра отырып не Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3482,50 +3322,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>27-тармақтарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген талаптар ескеріле отырып, оларды шақырмай-ақ жүргізеді.";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3578,386 +3419,386 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>28-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="27"/>
+    <w:bookmarkStart w:name="z51" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "26. Кандидатты тестілеуден өту үшін шақырусыз келісу туралы мәселені қарау кезінде ұсынылған құжаттардың негізінде мыналар ескеріледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z52" w:id="28"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z52" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кандидатта тізбесі Қағидалардың 9-тармағында айқындалатын халықаралық қаржы ұйымдарында не қаржы ұйымдарының аудитін тікелей жүзеге асырған аудитордың 5 (бес) жылдан астам жұмыс өтілінің болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z53" w:id="29"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z53" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) кандидатта өтініш берген күннің алдындағы 10 (он) жыл ішінде қызметі қаржылық қызметтер көрсетуге байланысты болған қаржы ұйымының басшы қызметкерінің, сақтандыру холдингінің басшы қызметкерінің, дербес құрылымдық бөлімшенің (департаменттің, басқарманың, филиалдың және өзге де дербес құрылымдық бөлімшенің) басшысының, қаржы және (немесе) басқарушы директордың, қаржылық қызметтерді көрсетуге байланысты мәселелерге жетекшілік еткен атқарушы директордың 5 (бес) жылдан астам үздіксіз жұмыс өтілінің болуы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақшаның мақсатында лауазымдарға орналасу арасындағы 90 (тоқсан) күнтізбелік күннен асатын кезең өтілдің үзілуі болып есептеледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="30"/>
+    <w:bookmarkStart w:name="z54" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бұрын уәкілетті органмен келісілген, бағалы қағаздар нарығындағы және (немесе) зейнетақы қызметтеріндегі жұмыс өтілі 15 (он бес) жылдан асатын кандидаттарды келісу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z55" w:id="31"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z55" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) кандидатта тәуекелді басқару саласындағы халықаралық сертификаттың болуы (FRM (Financial Risk Manager) (ФРМ Файненшил тәуекел-менеджері) - Қаржылық тәуекел-менеджері, PRM (Professional Risk Manager) (ПРМ Профешинал тәуекел-менеджері) – Кәсіби тәуекел-менеджері, CFA (Chartered Financial Analyst) (СФА Чартеред файненшил аналист) – Сертификаты бар қаржы талдаушысы) және (немесе) ISO 31000 сериясының стандарты бойынша сертификат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z56" w:id="32"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z56" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) кандидат бұрын қаржы нарығы мен қаржы ұйымдарын реттеуді, бақылауды және (немесе) қадағалауды жүзеге асыратын мемлекеттік органның дербес құрылымдық бөлімшесінің (департаменттің, басқарманың, филиалдың және өзге де дербес құрылымдық бөлімшенің) басқарма мүшесі, бірінші басшысы немесе бірінші басшының орынбасары, басшысы (басшының орынбасары), сондай-ақ қаржы ұйымдарының аудитін жүргізу бойынша қызметтерді реттеуді жүзеге асыратын (жүзеге асырған) мемлекеттік органның бірінші басшысы (бірінші басшының орынбасары) болған ба;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z57" w:id="33"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z57" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) тек қана қауіпсіздік мәселелеріне, әкімшілік-шаруашылық мәселелеріне, ақпараттық технологиялар мәселелеріне жетекшілік етуді көздейтін Ұйымының атқарушы органының мүшесі лауазымына кандидатты келісу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z58" w:id="34"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z58" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) кандидат бұрын мемлекеттік орган аппаратының басқарма мүшесі, бірінші басшысы немесе бірінші басшының орынбасары, жауапты хатшысы, басшысы болған ба;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z59" w:id="35"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z59" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) кандидат өтініш берген күнге басқару органының басшысы немесе мүшесі, ұлттық басқарушы холдингтің атқарушы органының басшысы немесе мүшесі болған ба немесе болып табылады ма;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z60" w:id="36"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z60" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) кандидатты бас бухгалтер лауазымына келісу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z61" w:id="37"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z61" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) кандидатты басқару органының басшысы немесе тәуелсіз директор болып табылатын мүшесі лауазымына келісу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың талаптары Қағидалардың 27-тармағының 1) тармақшасында көрсетілген адамдарға қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="38"/>
+    <w:bookmarkStart w:name="z62" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Тестілеуден өту үшін міндетті түрде шақырылуға жатады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z63" w:id="39"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z63" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) құжаттары уәкілетті орган қаржы ұйымының, сақтандыру және (немесе) банк холдингінің басшы қызметкері лауазымына тағайындауға (сайлауға) келісімді кері қайтарып алу туралы шешім қабылдағаннан кейін алғаш рет келісімді алу үшін уәкілетті органға ұсынылатын адамдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z64" w:id="40"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z64" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қағидалардың 26-тармағында көрсетілген адамдарды қоспағанда, құжаттары уәкілетті органға алғаш рет келісім алу үшін ұсынылатын адамдар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z65" w:id="41"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z65" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Комиссия кандидатты тестілеуге шақыра отырып келісу туралы шешім қабылдаған кезде уәкілетті орган көрсетілетін қызметті алушыны көрсетілетін қызметті берушінің уәкілетті адамының ЭЦҚ-мен куәландырылған хабарламаны көрсетілетін қызметті алушының "жеке кабинетіне" тестілеу өткізілетін күні, уақыты мен орны көрсетілген хабарлама жіберу арқылы хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы (кандидат) уәкілетті орган белгілеген күні және уақытта тестілеуден өту үшін уәкілетті органға міндетті түрде келуін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4042,70 +3883,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>30-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="42"/>
+    <w:bookmarkStart w:name="z67" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "30. Тестілеу кезінде тестіленуші адаммен бір үй-жайда тек уәкілетті орган қызметкерлерінің қатысуына рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кандидаттар тестілеуден өтетін уәкілетті органның үй-жайында тестілеу процесінің аудио және бейнетіркеуі жүргізіледі."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -4136,70 +3977,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>39-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="43"/>
+    <w:bookmarkStart w:name="z69" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "39. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды уәкілетті органның басшысы, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған көрсетілетін қызметті берушіге, лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4494,206 +4335,190 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осы қаулының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="44"/>
+    <w:bookmarkStart w:name="z73" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Бағалы қағаздар нарығы департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z74" w:id="45"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z74" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Заң департаментімен бірлесіп осы қаулыны Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z75" w:id="46"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z75" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы қаулыны ресми жарияланғаннан кейін Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің ресми интернет-ресурсына орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z76" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы қаулы мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Заң департаментіне осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген іс-шараның орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="47"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z77" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы қаулының орындалуын бақылау Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Төрағасының жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z78" w:id="48"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z78" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы қаулы 2023 жылғы 1 шілдеден бастап қолданысқа енгізіледі және ресми жариялануға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -5260,68 +5085,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>келісім беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z80" w:id="49"/>
+    <w:bookmarkStart w:name="z80" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Басшы қызметкерлерді тағайындауға (сайлауға) арналған қолданыстағы келісімдер тізілімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -6928,68 +6753,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>органның келісім беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z82" w:id="50"/>
+    <w:bookmarkStart w:name="z82" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Бағалы қағаздар нарығы секторында басшы қызметкерлерді тағайындауға (сайлауға) келісім беру" кіші түрі бойынша "Қаржы ұйымдарының, Қазақстан Республикасының бейрезидент-банктері филиалдарының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының, Қазақстан Республикасының бейрезидент-сақтандыру брокерлері филиалдарының, банк, сақтандыру холдингтерінің, "Сақтандыру төлемдеріне кепілдік беру қоры" акционерлік қоғамының басшы қызметкерлерін тағайындауға (сайлауға) келісім беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -7059,61 +6884,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Қаржы ұйымдарының, Қазақстан Республикасы бейрезидент-банктері филиалдарының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының, Қазақстан Республикасының </w:t>
-[...9 lines deleted...]
-              <w:t>бейрезидент-сақтандыру брокерлері филиалдарының, банк, сақтандыру холдингтерінің, "Сақтандыру төлемдеріне кепілдік беру қоры" акционерлік қоғамының басшы қызметкерлерін тағайындауға (сайлауға) келісім беру</w:t>
+              <w:t>"Қаржы ұйымдарының, Қазақстан Республикасы бейрезидент-банктері филиалдарының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының, Қазақстан Республикасының бейрезидент-сақтандыру брокерлері филиалдарының, банк, сақтандыру холдингтерінің, "Сақтандыру төлемдеріне кепілдік беру қоры" акционерлік қоғамының басшы қызметкерлерін тағайындауға (сайлауға) келісім беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -9517,68 +9332,68 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="51"/>
+    <w:bookmarkStart w:name="z84" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Басшы қызметкердің лауазымына (лауазымдарына) кандидат туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұйымның атауы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13800,63 +13615,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId5"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -14178,35 +14015,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId5"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>