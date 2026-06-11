--- v0 (2025-11-07)
+++ v1 (2026-06-11)
@@ -1,98 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
-  <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4e720cb" w14:textId="4e720cb">
+    <w:p w14:paraId="af443b9" w14:textId="af443b9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
-        <w:drawing>
-[...33 lines deleted...]
-        </w:drawing>
+        <w:t>[MISSING IMAGE: ,  ]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -872,176 +837,454 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Зейнетақы активтерін Қазақстан Республикасы Ұлттық Банкінің сенімгерлік басқаруынан ИПБ-нің сенімгерлік басқаруына беру тәртібі мен мерзімдері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      3. Міндетті зейнетақы жарналарының салымшысы, міндетті кәсіптік зейнетақы жарналары, ерікті зейнетақы жарналары аударылған жеке тұлға (бұдан әрі – салымшы) зейнетақы активтерін ИПБ-нің сенімгерлік басқаруына беру мақсатында бірыңғай жинақтаушы зейнетақы қорына (бұдан әрі – БЖЗҚ) БЖЗҚ-ның ішкі құжаттарында белгіленген нысан бойынша және құжаттарды қоса бере отырып, жеке жүгінуі арқылы немесе БЖЗҚ интернет-ресурсы арқылы электрондық цифрлық қолтаңбамен қол қойылған, Кодекстің 40-бабы 1-тармағының 8) тармақшасында көзделген ИПБ таңдау туралы өтініш ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БЖЗҚ Басқарушының инвестициялық портфельді қалыптастырудың өлшемшартын таңдау немесе оны өзгерту туралы хабарламасын алған күннен бастап күнтізбелік 15 (он бес) күн ішінде салымшыларды:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екі баспа басылымында және өзінің интернет-ресурсында қазақ және орыс тілдерінде тиісті ақпаратты жариялау арқылы - Басқарушы таңдаған инвестициялық портфельді қалыптастыру өлшемшарты немесе оның өзгергені туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      салымшының жасы Басқарушының инвестициялық портфелін қалыптастыру өлшемшартына сәйкес келмеген жағдайда салымшының - БЖЗҚ-ның ақпараттық жүйелеріндегі байланыс деректеріне ақпарат жіберу арқылы зейнетақы жинақтарын Қазақстан Республикасы Ұлттық Банкінің немесе инвестициялық портфелі салымшының жасына сәйкес келетін басқа Басқарушының сенімгерлік басқаруына беру қажеттілігі туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      3. Міндетті зейнетақы жарналарының салымшысы, міндетті кәсіптік зейнетақы жарналары, ерікті зейнетақы жарналары аударылған жеке тұлға (бұдан әрі – салымшы) зейнетақы активтерін ИПБ-ге сенімгерлік басқаруға беру мақсатында бірыңғай жинақтаушы зейнетақы қорына (бұдан әрі – БЖЗҚ) жеке жүгінуі арқылы немесе БЖЗҚ-ның интернет-ресурсы арқылы БЖЗҚ-ның ішкі құжаттарында белгіленген нысан бойынша және құжаттарды қоса бере отырып, Кодекстің 40-бабы 1-тармағының </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="14"/>
+      БЖЗҚ инвестициялық портфельді қалыптастыру өлшемшартына қарай қатарынан 12 (он екі), 36 (отыз алты) немесе 60 (алпыс) айды құрайтын тиісті ИПБ-нің зейнетақы активтерін сенімгерлік басқару кезеңінің аяқталуынан күнтізбелік 30 (отыз) күн бұрын осы ИПБ-нің инвестициялық портфелі үшін белгіленген шекті жасқа жеткен салымшыларды зейнетақы активтерін Қазақстан Республикасы Ұлттық Банкінің немесе инвестициялық портфелін қалыптастыру өлшемшарты салымшының жасына сәйкес келетін басқа ИПБ-нің сенімгерлік басқаруына беру қажеттілігі туралы хабардар етеді. Хабарлама салымшының БЖЗҚ-ның ақпараттық жүйелеріндегі байланыс деректеріне жіберіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2026 жылғы 1 қаңтардағы жағдай бойынша ПИБ сенімгерлік басқаруындағы салымшының зейнетақы активтері салымшының басқа ПИБ таңдау туралы немесе зейнетақы жинақтарын ПИБ сенімгерлік басқаруынан Қазақстан Республикасы Ұлттық Банкінің сенімгерлік басқаруына қайтаруға өтініші болмаған жағдайда, салымшы жасының ПИБ инвестициялық портфелін қалыптастыру өлшемшартына сәйкестігіне қарамастан, осы ПИБ-нің сенімгерлік басқаруында қалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. БЖЗҚ мына:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) БЖЗҚ-ның ішкі құжаттарында белгіленген құжаттар топтамасы толық ұсынылмаған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) салымшының жеке басын куәландыратын құжат ИПБ-ні таңдау туралы өтініш берілген күнгі жағдай бойынша жарамсыз болған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) егер салымшының ИПБ таңдау туралы өтініште көрсетілген және ИПБ-ге сенімгерлік басқаруға беруге жататын зейнетақы жинақтары ИПБ таңдау туралы өтініш берілген күні салымшының міндетті зейнетақы жарналарын және (немесе) міндетті кәсіптік зейнетақы жинақтарын есепке алуға арналған жеке зейнетақы шотындағы зейнетақы жинақтары сомасының елу пайызынан асқан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ИПБ таңдау туралы өтінішті алған күннен кейінгі күннен бастап салымшы таңдалған ИПБ-нің инвестициялық портфелі үшін белгіленген шекті жасқа жеткенге дейін күнтізбелік 30 (отыз) күннен аз уақыт қалған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) зейнетақы төлемдерін тағайындау туралы тіркелген өтініш болған; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) егер салымшы ИПБ таңдау туралы өтініште инвестициялық портфельді қалыптастыру өлшемшарты оның жасына сәйкес келмейтін ИПБ-ні көрсетсе; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) ИПБ-нің бастамасы бойынша зейнетақы активтерін сенімгерлік басқару туралы шартты жоспарланып отырған бұзу туралы ИПБ-нің хабарламасы болған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) уәкілетті орган Кодекстің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>37-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8-тармағының 1), 2), 4) тармақшаларында көрсетілген негіздер бойынша зейнетақы активтерін сенімгерлік басқару туралы шартты бұзу процесіне бастама жасаған жағдайларда ИПБ-ні таңдау туралы өтінішті алған күннен кейін 5 (бес) жұмыс күні ішінде зейнетақы активтерін ИПБ-нің сенімгерлік басқаруына беруден бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Салымшының ИПБ-ні таңдау туралы өтініші (өтініштері) негізінде зейнетақы активтерін Кодекстің 37-бабы 5-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1056,749 +1299,1247 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ИПБ-ні таңдау туралы өтініш берілген күнгі жағдай бойынша белгіленген шектеулерді ескере отырып, бірнеше ИПБ-ге сенімгерлік басқаруға беруге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. БЖЗҚ зейнетақы активтерін Қазақстан Республикасы Ұлттық Банкінің сенімгерлік басқаруынан ИПБ-нің сенімгерлік басқаруына беруді зейнетақы жинақтарының ИПБ-ні таңдау туралы өтініште көрсетілген сомасына сәйкес келетін сомада ИПБ-ні таңдау туралы өтініш келіп түскен күннен кейін күнтізбелік 30 (отыз) күн ішінде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Ұлттық Банкінің сенімгерлік басқаруынан ИПБ-нің сенімгерлік басқаруына беру уақытында зейнетақы жинақтары салымшының өтінішінде көрсетілген сомамен салыстырғанда жеткіліксіз болған жағдайда, БЖЗҚ мынадай жағдайларда:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ерікті зейнетақы жарналарының есебінен қалыптастырылған зейнетақы жинақтарын берген кезде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      міндетті зейнетақы жарналарының және (немесе) міндетті кәсіптік зейнетақы жарналарының есебінен қалыптастырылған зейнетақы жинақтарын берген кезде – салымшы сақтандыру ұйымымен жасаған зейнетақы аннуитеті шарты болған кезде жеке зейнетақы шотындағы зейнетақы жинақтарының нақты ағымдағы қалдығы шегінде қаражатты беруді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. БЖЗҚ-ның кастодиан банкі БЖЗҚ-дан зейнетақы жинақтарын аударуға төлем тапсырмасын алған кезде операциялық 1 (бір) күн ішінде ИПБ-нің сенімгерлік басқаруына берілген зейнетақы активтерін есепке алуға және сақтауға БЖЗҚ, ИПБ және кастодиан банк арасында үшжақты шарт жасалған ИПБ-нің кастодиан банкіндегі (бұдан әрі – ИПБ-нің кастодиан банкі) БЖЗҚ-ның шотына салымшының зейнетақы жинақтарын аударады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Зейнетақы активтерін бір ИПБ-ден басқа ИПБ-ге беру тәртібі мен мерзімдері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Салымшы зейнетақы активтерін бір ИПБ-ден басқа ИПБ-ге беру мақсатында БЖЗҚ-ға жеке жүгінуі арқылы немесе БЖЗҚ-ның интернет-ресурсы арқылы БЖЗҚ-ның ішкі құжаттарында белгіленген нысан бойынша және құжаттарды қоса бере отырып, Кодекстің 40-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген, электрондық цифрлық қолтаңбасы қойылған ИПБ-не өзгерту туралы өтінішті береді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. БЖЗҚ мына:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) БЖЗҚ-ның ішкі құжаттарында белгіленген құжаттар топтамасы толық ұсынылмаған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) салымшының жеке басын куәландыратын құжат ИПБ-ні өзгерту туралы өтініш берілген күнгі жағдай бойынша жарамсыз болған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) зейнетақы активтерін бір ИПБ-ден басқа ИПБ-ге сенімгерлік басқаруға беру үшін ИПБ-ні өзгерту туралы өтініш берудің жылына бір реттен жиі емес мерзімі сақталмаған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ИПБ-ні өзгерту туралы өтінішті алған күннен кейінгі күннен бастап салымшы таңдалған ИПБ-нің инвестициялық портфелі үшін белгіленген шекті жасқа жеткенге дейін күнтізбелік 30 (отыз) күннен аз уақыт қалған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) зейнетақы төлемдерін тағайындау туралы тіркелген өтініш болған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) егер салымшы ИПБ-ні өзгерту туралы өтініште инвестициялық портфельді қалыптастыру өлшемшарты салымшының жасына сәйкес келмейтін ИПБ-ні көрсетсе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) ИПБ-нің бастамасы бойынша зейнетақы активтерін сенімгерлік басқару туралы шартты жоспарланып отырған бұзу туралы ИПБ-нің хабарламасы болған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) уәкілетті орган Кодекстің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>37-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8-тармағының 1), 2), 4) тармақшаларында көрсетілген негіздер бойынша зейнетақы активтерін сенімгерлік басқару туралы шартты бұзу процесіне бастама жасаған жағдайларда, ИПБ-ні өзгерту туралы өтінішті алған күннен кейін 5 (бес) жұмыс күні ішінде зейнетақы активтерін ИПБ-нің сенімгерлік басқаруына беруден бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. БЖЗҚ зейнетақы активтерін бір ИПБ-ден басқа ИПБ-ге беруді ИПБ-ні өзгерту туралы өтініш келіп түскен күннен кейін күнтізбелік 30 (отыз) күн ішінде салымшының зейнетақы жинақтары сенімгерлік басқаруында болатын ИПБ-ні зейнетақы активтерін беру күніне дейін 10 (он) жұмыс күнінен кешіктірмей алдын ала хабардар ете отырып, ИПБ-ні өзгерту туралы өтініште көрсетілген зейнетақы тиісті сомасына сәйкес келетін сомада жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бір ИПБ-нің сенімгерлік басқаруынан басқа ИПБ-нің сенімгерлік басқаруына беру уақытында зейнетақы жинақтары салымшының өтінішінде көрсетілген сомамен салыстырғанда жеткіліксіз болған жағдайда, БЖЗҚ салымшының жеке зейнетақы шотының құрамына кіретін тиісті қосалқы шотта ескерілетін олардың нақты ағымдағы қалдығы шегінде қаражатты беруді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. ИПБ-нің кастодиан банкі БЖЗҚ-дан зейнетақы активтерін аударуға төлем тапсырмасын алған кезде операциялық 1 (бір) күн ішінде басқа ИПБ-нің кастодиан банкіндегі БЖЗҚ-ның шотына салымшының зейнетақы жинақтарын аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Зейнетақы активтерін ИПБ-нің сенімгерлік басқаруынан Қазақстан Республикасының Ұлттық Банкіне сенімгерлік басқаруға беру тәртібі мен мерзімдері</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
-[...137 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Салымшы зейнетақы жинақтарын ИПБ-нің сенімгерлік басқаруынан Қазақстан Республикасының Ұлттық Банкіне сенімгерлік басқаруға қайтару мақсатында БЖЗҚ-ға жеке жүгінуі арқылы немесе БЖЗҚ-ның интернет-ресурсы арқылы БЖЗҚ-ның ішкі құжаттарында белгіленген нысан бойынша Кодекстің 40-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген, электрондық цифрлық қолтаңбасы қойылған зейнетақы жинақтарын қайтаруға өтінішті береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. БЖЗҚ мынадай жағдайларда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z50" w:id="34"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) салымшы (алушы) Кодекстің 207-бабының 1-тармағына сәйкес зейнеткерлік жасқа жеткенге дейін 10 (он) жұмыс күні ішінде;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) салымшы (алушы) Кодекстің 207-бабының </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z51" w:id="35"/>
+      2) БЖЗҚ-да зейнетақы жинақтары бар адамның қайтыс болуына байланысты зейнетақы төлемдерін тағайындау (жерлеуге, мұрагерлеріне) туралы БЖЗҚ-ға өтініш не соттың заңды күшіне енген шешімі келіп түскен күннен бастап 5 (бес) жұмыс күні ішінде, сондай-ақ Кодекстің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>220-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының 2), 3) тармақшаларында және 1-1-тармағында, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>221-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының 2), 2-1) және 3) тармақшаларында, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>223-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағында көзделген жағдайларда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ИПБ бастамасы бойынша зейнетақы активтерін сенімгерлік басқару туралы шартты бұзу жағдайын қоспағанда, зейнетақы активтерін сенімгерлік басқару туралы шарт бұзылған күннен бастап 10 (он) жұмыс күнінен кешіктірмей;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) БЖЗҚ-да зейнетақы жинақтары бар адамның қайтыс болуына байланысты зейнетақы төлемдерін тағайындау (жерлеуге, мұрагерлеріне) туралы БЖЗҚ-ға өтініш не соттың заңды күшіне енген шешімі келіп түскен күннен бастап 2 (екі) жұмыс күні ішінде, сондай-ақ Кодекстің 220-бабының 1-тармағының </w:t>
-[...182 lines deleted...]
-    <w:bookmarkEnd w:id="37"/>
+      4) зейнетақы жинақтарын ИПБ-нің сенімгерлік басқаруынан Қазақстан Республикасының Ұлттық Банкіне сенімгерлік басқаруға қайтаруға өтінішті алған күннен кейін күнтізбелік 30 (отыз) күн ішінде; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) салымшы ИПБ-нің инвестициялық портфелі үшін белгіленген шекті жасқа жеткен жағдайда, және осы Қағидалардың 3-тармағында белгіленген тәртіппен хабарлама салымшыға жіберілген күннен бастап күнтізбелік 30 күн ішінде ұсынылған басқа ИПБ-ні таңдау туралы немесе зейнетақы жинақтарын ИПБ-нің сенімгерлік басқаруынан Қазақстан Республикасы Ұлттық Банкінің сенімгерлік басқаруына қайтаруға салымшының өтініші болмаған жағдайда, инвестициялық портфельді қалыптастыру өлшемшартына қарай қатарынан 12 (он екі), 36 (отыз алты) немесе 60 (алпыс) айды құрайтын зейнетақы активтерін сенімгерлік басқару кезеңі аяқталғаннан кейін күнтізбелік 30 (отыз) күн ішінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) зей нетақы активтерінің өтелген сомасы бөлігінде - ИПБ осы Қағидалардың 13-тармағының 1), 2), 4) және 5) тармақшаларында көрсетілген жағдайларда ИПБ алған зейнетақы активтерінің номиналды кірістілігі мен зейнетақы активтері кірістілігінің ең аз мәні арасындағы теріс айырманы өтеуді жүзеге асырғаннан кейін 10 (он) жұмыс күні ішінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың бірінші бөлігінде көрсетілген екі және одан да көп жағдай туындаған кезде БЖЗҚ зейнетақы активтерін берудің соңғы немесе оған дейін жоспарланған мерзімі басқа орын алған жағдайлардың барлық тиісті мерзімдерінен бұрын туындайтын жағдай бойынша зейнетақы активтерін ИПБ-нің сенімгерлік басқаруынан Қазақстан Республикасы Ұлттық Банкінің сенімгерлік басқаруына беруді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 29.08.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 72</w:t>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен кейін қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="38"/>
+    <w:bookmarkStart w:name="z40" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. БЖЗҚ мына:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z41" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) салымшының жеке басын куәландыратын құжат зейнетақы жинақтарын қайтаруға өтініш берілген күнгі жағдай бойынша жарамсыз болған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z42" w:id="40"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z42" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қағидалардың 13-тармағының 1), 2) және 3) тармақшаларында көзделген жағдайларды қоспағанда, зейнетақы жинақтарын Қазақстан Республикасы Ұлттық Банкінің сенімгерлік басқаруынан ИПБ-нің сенімгерлік басқаруына бастапқы бергеннен кейін 2 (екі) жылдан ерте емес болатын зейнетақы жинақтарын қайтаруға өтініш беру мерзімі сақталмаған жағдайларда, зейнетақы жинақтарын қайтаруға өтінішті алған күннен кейін 5 (бес) жұмыс күні ішінде ИПБ-нің сенімгерлік басқаруындағы зейнетақы жинақтарын Қазақстан Республикасының Ұлттық Банкіне сенімгерлік басқаруға қайтарудан бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z43" w:id="41"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z43" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. БЖЗҚ зейнетақы активтерін Қазақстан Республикасы Ұлттық Банкінің сенімгерлік басқаруына қайтаруды зейнетақы жинақтарын қайтаруға өтініште көрсетілген зейнетақы жинақтарының сомасына сәйкес келетін сомада зейнетақы жинақтарын қайтаруға өтініш негізінде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z44" w:id="42"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ИПБ-нің сенімгерлік басқаруынан Қазақстан Республикасы Ұлттық Банкінің сенімгерлік басқаруына қайтару уақытында зейнетақы жинақтары салымшының өтінішінде көрсетілген сомамен салыстырғанда жеткіліксіз болған жағдайда, БЖЗҚ салымшының жеке зейнетақы шотының құрамына кіретін тиісті қосалқы шотта ескерілетін олардың нақты ағымдағы қалдығы шегінде қаражатты қайтаруды жүзеге асырады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ИПБ-нің зейнетақы активтерін сенімгерлік басқару туралы шартты өз бастамасы бойынша бұзу туралы хабарламасының негізінде БЖЗҚ: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      инвестициялық портфельді басқарушы алған зейнетақы активтерінің номиналдық кірістілігі мен зейнетақы активтері кірістілігінің ең аз мәні арасындағы теріс айырма болған кезде - инвестициялық портфельді басқарушы теріс айырманы өтеген күннен бастап;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зейнетақы активтерінің номиналдық кірістілігі мен зейнетақы активтері кірістілігінің ең аз мәні арасындағы теріс айырма болмаған кезде – теріс айырманы өтеудің соңғы мерзімі күнінен бастап 5 (бес) жұмыс күні ішінде зейнетақы активтерін Қазақстан Республикасы Ұлттық Банкінің сенімгерлік басқаруына қайтарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Зейнетақы активтерін сенімгерлік басқару туралы шарт БЖЗҚ зейнетақы активтерін іс жүзінде қайтарған күннен бастап ИПБ-нің бастамасымен бұзылған болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Инвестициялық портфельді басқарушы алған зейнетақы активтерінің номиналдық кірістілігі мен зейнетақы активтері кірістілігінің ең аз мәнінің арасындағы теріс айырма, сондай-ақ оны өтеудің соңғы мерзімі Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2023 жылғы 7 маусымдағы № 43 қаулысымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32830 болып тіркелген) Инвестициялық портфельді басқарушы алған зейнетақы активтерінің номиналдық кірістілігі мен зейнетақы активтері кірістілігінің ең аз мәні арасындағы теріс айырманы есептеу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, сондай-ақ Инвестициялық портфельді басқарушының теріс айырманы меншікті капиталы есебінен өтеу қағидалары мен мерзімдеріне сәйкес айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. ИПБ-нің кастодиан банкі БЖЗҚ-дан салымшының зейнетақы жинақтарын қайтаруға төлем тапсырмасын алған кезде операциялық 1 (бір) күн ішінде БЖЗҚ-ның Қазақстан Республикасының Ұлттық Банкіндегі шотына салымшының зейнетақы жинақтарын аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1838,242 +2579,242 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қаулығы 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z46" w:id="43"/>
+    <w:bookmarkStart w:name="z46" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Күші жойылды деп танылатын Қазақстан Республикасы нормативтік құқықтық актілерінің, сондай-ақ Қазақстан Республикасының кейбір нормативтік құқықтық актілері құрылымдық элементтерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z47" w:id="44"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z47" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Зейнетақы активтерін инвестициялық портфельді басқарушыға сенімгерлік басқаруға беру және зейнетақы активтерін бір инвестициялық портфельді басқарушыдан басқа инвестициялық портфельді басқарушыға немесе Қазақстан Республикасының Ұлттық Банкіне беру қағидалары мен мерзімдерін бекіту туралы" Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2021 жылғы 11 ақпандағы № 21 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22200 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z48" w:id="45"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z48" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне жинақтаушы зейнетақы жүйесін реттеу мәселелері бойынша өзгерістер енгізу туралы" Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2021 жылғы 27 сәуірдегі № 58 қаулысымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22663 болып тіркелген) бекітілген Қазақстан Республикасының жинақтаушы зейнетақы жүйесін реттеу мәселелері бойынша өзгерістер енгізілетін нормативтік құқықтық актілері тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z49" w:id="46"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z49" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне бағалы қағаздар нарығын реттеу және дамыту мәселелері бойынша өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2022 жылғы 12 қыркүйектегі № 66 қаулысымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 29609 болып тіркелген) бекітілген Өзгерістер мен толықтыру енгізілетін Қазақстан Республикасының бағалы қағаздар нарығын реттеу және зейнетақымен қамсыздандыру мәселелері бойынша нормативтік құқықтық актілері тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2395,35 +3136,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>