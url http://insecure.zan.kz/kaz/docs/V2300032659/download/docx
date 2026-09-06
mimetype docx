--- v0 (2025-11-09)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ff1d164" w14:textId="ff1d164">
+    <w:p w14:paraId="2bec4ed" w14:textId="2bec4ed">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -208,74 +208,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және 193-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Арнаулы мемлекеттік жәрдемақы тағайындау және төлеу қағидалары осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1004,134 +1066,176 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Арнаулы мемлекеттік жәрдемақы тағайындау және төлеу </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (бұдан әрі – Қағидалар) Қазақстан Республикасының Әлеуметтік кодексі (бұдан әрі – Кодекс) 191-бабының </w:t>
+      1. Осы Арнаулы мемлекеттік жәрдемақы тағайындау және төлеу қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасының Әлеуметтік кодексі (бұдан әрі – Кодекс) 191-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және 193-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және арнаулы мемлекеттік жәрдемақы тағайындау және төлеу тәртібін айқындайды.</w:t>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және арнаулы мемлекеттік жәрдемақы тағайындау және төлеу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1284,51 +1388,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Мемлекеттік корпорацияның бөлімшелері – Мемлекеттік корпорацияның қалалық, аудандық бөлімшелері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) Мемлекеттік корпорацияның филиалы – Мемлекеттік корпорацияның облыстық, республикалық маңызы бар қалалардағы, астанадағы филиалдары;</w:t>
+      9) Мемлекеттік корпорацияның филиалы – Мемлекеттік корпорацияның астанадағы, облыстық, республикалық маңызы бар қалалардағы филиалдары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) мемлекеттік көрсетілетін қызмет – көрсетілетін қызметті алушылардың өтініш жасауы бойынша немесе өтініш жасауынсыз жүзеге асырылатын және олардың құқықтарын, бостандықтары мен заңды мүдделерін іске асыруға, оларға тиісті материалдық немесе материалдық емес игіліктер беруге бағытталған жекелеген мемлекеттік функцияларды іске асыру нысандарының бірі немесе олардың жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
@@ -1384,176 +1488,278 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді, Мемлекеттік әлеуметтік сақтандыру қорының қызметін реттеу, бақылау функцияларын жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) "электрондық үкіметтің" веб-порталы (бұдан әрі – портал) - нормативтік құқықтық базаны қоса алғанда, бүкіл шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға техникалық шарттарды беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесі болатын ақпараттық жүйе;</w:t>
+      14) "цифрлық үкіметтің" веб-порталы (бұдан әрі – портал) - нормативтік құқықтық базаны қоса алғанда, мемлекеттік қызметтер көрсетуге қатысатын мемлекеттік органдар мен өзге де субъектілер орналастыратын шоғырландырылған ақпаратқа, сондай-ақ электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "бірыңғай терезесі" болып табылатын цифрлық объект;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың дұрыстығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар терімі;</w:t>
+      15) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңбаның жабық кілті мен электрондық цифрлық қолтаңба құралдарын пайдалана отырып жасалған, электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын цифрлық жазба (цифрлық деректер жиынтығы);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) электрондық іс макеті (бұдан әрі – ЭІМ) – Мемлекеттік корпорация қалыптастыратын жәрдемақы алушының электрондық іс макеті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 12.03.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгерістер енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 12.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 72</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі); 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Уәкілетті мемлекеттік орган осы Қағидалар бекітілген немесе өзгертілген күннен бастап үш жұмыс күні ішінде мемлекеттік қызмет көрсету тәртібі туралы ақпаратты жаңартады және оны Бірыңғай байланыс-орталығына, жәрдемақы тағайындау жөніндегі уәкілетті органға, Мемлекеттік корпорацияға және "электрондық үкiметтiң" ақпараттық-коммуникациялық инфрақұрылымының операторына жібереді.</w:t>
+      3. Уәкілетті мемлекеттік орган осы Қағидалар бекітілген немесе өзгертілген күннен бастап үш жұмыс күні ішінде мемлекеттік қызмет көрсету тәртібі туралы ақпаратты жаңартады және оны Бірыңғай байланыс-орталығына, жәрдемақы тағайындау жөніндегі уәкілетті органға, Мемлекеттік корпорацияға және "цифрлық үкiмет" операторына жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Жәрдемақы тағайындау тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1704,68 +1910,70 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4), 13), 14) және 15) тармақшаларында көрсетілген адамдар мүгедектігі бойынша жәрдемақы тағайындау үшін осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішпен тұрғылықты жері бойынша МӘС бөлімшесіне жүгінеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z215" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік корпорацияның, көрсетілетін қызметті берушінің қызметкері егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, мемлекеттік қызметті көрсеткен кезде ақпараттық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға жазбаша келісімін алады.</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Мемлекеттік корпорацияның, көрсетілетін қызметті берушінің қызметкері егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, мемлекеттік қызметті көрсеткен кезде цифрлық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға жазбаша келісімін алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш беруші талап етілген құжаттарды ұсынғанда өтініш берушіге:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1868,88 +2076,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Кодекстің 190-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9) және 10) тармақшаларында көрсетілген "Халық қаһарманы" атағына ие болған адамдарға және "Қазақстанның Еңбек Ері" атағына ие болған адамдарға жәрдемақыны проактивті қызмет арқылы тағайындау порталда алушының ұялы байланысы абоненттік құрылғысының телефон нөмірі тіркелген кезде алушының өтінішінсіз жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...36 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z216" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кодексте көзделген негіздер бойынша жәрдемақыны тағайындауға құқық пайда болған кезде көрсетілетін қызметті алушыға порталда тіркелген телефон нөміріне Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің "Е-макет" цифрлық жүйесі арқылы жәрдемақыны тағайындау және тіл таңдау мүмкіндігі туралы хабарлама жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушының проактивті қызметті көрсетуге келісімін алғаннан кейін көрсетілетін қызметті алушыға порталда тіркелген мобильді телефон нөміріне банктік шот нөмірін растау немесе ұсыну туралы хабарлама жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1960,51 +2150,113 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Проактивті қызмет арқылы мемлекеттік әлеуметтік жәрдемақы тағайындауға өтініш берген күн жәрдемақы тағайындауға келісім берген күн болып есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алушыға sms-хабарлама жолданған күннен бастап күнтізбелік 3 күннің ішінде одан жауап болмаған кезде проактивті қызметті көрсету процесі аяқталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Кодекстің 190-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2019,51 +2271,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4), 13), 14) және 15) тармақшаларында көрсетілген адамдарға жәрдемақы тағайындау үшін мемлекеттік органдардан және (немесе) ұйымдардан осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мәліметтер сұратылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мәліметтер болмаған кезде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2114,148 +2366,212 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Жәрдемақы тағайындау үшін өтінішті Қазақстан Республикасы Азаматтық кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>167-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес берілген сенімхат бойынша үшінші адамдар береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:bookmarkStart w:name="z170" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Өтініш беруші жәрдемақы тағайындау үшін Мемлекеттік корпорацияның бөлімшесіне жүгінген кезде өтініш берушіде тағайындау немесе төлем тағайындауға өтініш беру фактісінің болуына тексеру жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z217" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Мемлекеттік корпорацияның ақпараттық жүйесінен тиісті төлем тағайындау немесе жәрдемақы тағайындауға өтініш беру фактісін растайтын мәліметтер алынған кезде өтініш берушіге осы Қағидаларға </w:t>
+      Мемлекеттік корпорацияның цифрлық жүйесінен тиісті төлем тағайындау немесе жәрдемақы тағайындауға өтініш беру фактісін растайтын мәліметтер алынған кезде өтініш берушіге осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішті қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. Өтінішті қабылдаған Мемлекеттік корпорация бөлімшесінің маманы өтініш берушіден жәрдемақы тағайындау үшін қабылданатын құжаттар топтамасының, мемлекеттік органдардың және (немесе) ұйымдардың ақпараттық жүйелерінен алынған мәліметтердің толықтығын тексереді, сканерлеу сапасын және құжаттардың электрондық көшірмелерінің өтініш беруші осы Қағидаларға </w:t>
+      7. Өтінішті қабылдаған Мемлекеттік корпорация бөлімшесінің маманы өтініш берушіден жәрдемақы тағайындау үшін қабылданатын құжаттар топтамасының, мемлекеттік органдардың және (немесе) ұйымдардың цифрлық жүйелерінен алынған мәліметтердің толықтығын тексереді, сканерлеу сапасын және құжаттардың электрондық көшірмелерінің өтініш беруші осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесіне сай ұсынған тұпнұсқаларына сәйкестігін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өтініш беруші осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2288,149 +2604,211 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішті қабылдаудан бас тарту туралы қолхат береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құжаттардың электрондық көшірмелері Мемлекеттік корпорация бөлімшесі қызметкерінің ЭЦҚ-сы арқылы куәландырылады, содан кейін өтініш пен өтініш беруші түпнұсқада ұсынған құжаттар өтініш берушіге қайтарылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Жәрдемақы тағайындау жөніндегі уәкілетті орган осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 9-тармағымен көзделген негіздер бойынша жәрдемақыны тағайындаудан бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z38" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Өтініш беруші жәрдемақыны тағайындаудан бас тарту себептерін жойғанда, өтініш беруші осы Қағидаларда белгіленген тәртіппен жәрдемақыны тағайындау үшін қайта жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z39" w:id="37"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z39" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. МӘС бөлімшесіне жәрдемақы тағайындауға өтініш қабылданған күннен бастап бір жұмыс күні ішінде өтініштен және өтініш беруші тұпнұсқада ұсынған құжаттардың электрондық көшірмелерін қоса алғанда, құжаттардың топтамасынан тұратын электрондық өтінімді Мемлекеттік корпорацияның бөлімшесіне жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құжаттардың электрондық көшірмелері өтінішті қабылдаған МӘС бөлімшесі маманның ЭЦҚ-сымен куәландырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="38"/>
+    <w:bookmarkStart w:name="z40" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Жәрдемақы тағайындау туралы өтініш және электрондық өтінімдер осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2445,524 +2823,586 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша төлемдерді Мемлекеттік корпорацияның бөлімшесінде тағайындау (қайта есептеу) туралы азаматтардың өтініштерін тіркеудің электрондық журналдарында және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша азаматтардың тағайындауға өтініштерін тіркеудің электрондық журналдарында тіркеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш берушіге Мемлекеттік корпорацияның бөлімшесінде тиісті құжаттарды қабылдау туралы қолхат беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:bookmarkStart w:name="z41" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Мемлекеттік корпорацияның бөлімшесі өтініш тіркелген күннен бастап екі жұмыс күні ішінде ЭІМ-ді және жәрдемақы тағайындау (тағайындаудан бас тарту) туралы шешім жобасын қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жәрдемақыларды проактивті тәсілмен тағайындаған кезде электрондық мәліметтерден тұратын электрондық өтінім Мемлекеттік корпорация бөлімшесінің ЭІМ-ді және шешімнің электрондық жобасын қалыптастыруы үшін уәкілетті мемлекеттік органның ақпараттық жүйесіне келіп түседі.</w:t>
+      Жәрдемақыларды проактивті тәсілмен тағайындаған кезде электрондық мәліметтерден тұратын электрондық өтінім Мемлекеттік корпорация бөлімшесінің ЭІМ-ді және шешімнің электрондық жобасын қалыптастыруы үшін уәкілетті мемлекеттік органның цифрлық жүйесіне келіп түседі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Уәкілетті мемлекеттік органның ақпараттық жүйесі:</w:t>
+      Уәкілетті мемлекеттік органның цифрлық жүйесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік органдардың және (немесе) ұйымдардың цифрлық жүйелеріне осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінде көзделген қажетті мәліметтерді алу туралы сұрау салуды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жәрдемақыларды тағайындау, төлеу, сондай-ақ жәрдемақы тағайындауға өтініш беру фактілерінің болмауын тексеруді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тексерудің нәтижесі оң болғанда электрондық өтінім өңдеуге арналған кіріс хабарламалар журналына орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорацияның бөлімшесі уәкілетті мемлекеттік органның цифрлық жүйесі қалыптастырған электрондық өтінімді тіркеген кезде проактивті қызметті алушыға Мемлекеттік корпорация бөлімшесі маманының ЭЦҚ-сы арқылы куәландырылған электрондық өтінімді тіркеу туралы хабарлама жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ЭІМ-де тағайындау (тағайындаудан бас тарту) туралы шешім қабылдау үшін қажетті ақпарат болмағанда немесе дұрыс болмағанда жәрдемақы тағайындау жөніндегі уәкілетті орган өтініш барлық қажетті құжаттармен қоса Мемлекеттік корпорацияда тіркелген күннен бастап сегіз жұмыс күні ішінде осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша жәрдемақы тағайындаудан бас тарту туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жәрдемақы тағайындаудан (төлемді өзгертуден, қалпына келтіруден) бас тарту негіздері анықталған кезде Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ҚР ӘРПК) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>73-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті беруші көрсетілетін қызметті алушыға алдын ала, бірақ шешім қабылданғанға дейін үш жұмыс күнінен кешіктірмей, бас тарту туралы алдын ала шешім туралы, сондай-ақ алдын ала шешім бойынша ұстанымды білдіру мүмкіндігін көрсету үшін тыңдау туралы хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ҚР ӘРПК 73-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушы әкімшілік іс бойынша алдын ала шешімге қарсылықты алған күннен бастап екі жұмыс күнінен кешіктірмейтін мерзімде оны беруге немесе білдіруге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау нәтижелері бойынша жәрдемақы тағайындау жөніндегі уәкілетті орган жәрдемақы тағайындау (тағайындаудан, төлемді өзгертуден, қалпына келтіруден бас тарту) туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қалыптастырылған ЭІМ жәрдемақы тағайындау (тағайындаудан, төлемді өзгертуден, қалпына келтіруден бас тарту) туралы шешім қабылдау үшін Мемлекеттік корпорацияның филиалы арқылы жәрдемақы тағайындау жөніндегі уәкілетті органға жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармаққа өзгерістер енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мемлекеттік корпорацияның филиалы келіп түскен ЭІМ мен шешім жобасын екі жұмыс күні ішінде қарайды, есептеудің және шешім жобасын ресімдеудің дұрыстығын тексереді, содан кейін оларды жәрдемақы тағайындау жөніндегі уәкілетті органға жібереді. Шешім жобасы Мемлекеттік корпорацияның филиалы маманының және басшысының ЭЦҚ-мен куәландырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z43" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Мемлекеттік корпорациядан құжаттарды алғаннан кейін жәрдемқыны тағайындау жөніндегі уәкілетті орган бөлімінің (басқармасының) жәрдемақы тағайындау функциясын жүзеге асыратын маманы екі жұмыс күні ішінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация филиалынан келіп түскен электрондық шешім жобасы бар ЭІМ-ді қарайды (есептеудің дұрыстығын, сканерленген құжаттардың сапасын тексереді);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорацияның филиалына электрондық шешім жобасы бар ЭІМ-ді:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация жіберген қателіктер анықталғанда, жете ресімдеу үшін – бес жұмыс күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұсынылған құжаттың (құжаттардың) дәйектілігін тексеру немесе дәлелдейтін құжатты (құжаттарды) сұрау қажет болған кезде – жете ресімдеу үшін отыз жұмыс күні мерзімге қайтарады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4-қосымшаға</w:t>
-[...372 lines deleted...]
-        </w:rPr>
         <w:t>13-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша себебін көрсете отырып, тағайындауға құжатты (құжаттарды) қайта ресімдеу қажеттігі туралы хабарлама жәрдемақы тағайындау жөніндегі уәкілетті органның ЭЦҚ-сымен куәландырылып, Мемлекеттік корпорацияның бөлімшесіне жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -3500,326 +3940,326 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Жәрдемақы тағайындау жөніндегі уәкілетті орган келіп түскен ЭІМ-ді төрт жұмыс күні ішінде қарайды және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жәрдемақыны тағайындау (өзгерту, қалпына келтіру, тағайындаудан бас тарту) туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="42"/>
+    <w:bookmarkStart w:name="z44" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Мемлекеттік корпорация бөлімшесінің жіберген қателіктерін анықтау себебі бойынша электрондық шешім жобасы бар ЭІМ жәрдемақы тағайындау жөніндегі уәкілетті органнан қайтарылғанда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z45" w:id="43"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z45" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Мемлекеттік корпорацияның бөлімшесі үш жұмыс күні ішінде ЭІМ-ді жете ресімдейді, жәрдемақы мөлшерін есептеудің дұрыстығын тексереді, электрондық шешім жобасын ресімдейді, оны ЭЦҚ арқылы куәландырады және Мемлекеттік корпорация филиалына жібереді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z46" w:id="44"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z46" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Мемлекеттік корпорацияның филиалы Мемлекеттік корпорацияның бөлімшесінен электрондық шешім жобасы бар ЭІМ келіп түскен күннен бастап бір жұмыс күні ішінде есептеудің және келіп түскен электрондық шешім жобасы бар ЭІМ-ді ресімдеудің дұрыстығын тексереді, оны ЭЦҚ арқылы куәландырады, жәрдемақы тағайындау жөніндегі уәкілетті органға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z47" w:id="45"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z47" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құжаттың (құжаттардың) болмауы себебі бойынша электрондық шешім жобасы бар ЭІМ жәрдемақы тағайындау жөніндегі уәкілетті органнан қайтарылғанда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z48" w:id="46"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z48" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭІМ-ді қалыптастыратын маман:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z49" w:id="47"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z49" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өтініш берушіні бес жұмыс күні ішінде хабарламада көрсетілген қосымша құжатты (құжаттарды) жиырма бір жұмыс күні ішінде ұсыну қажеттігі туралы телефон, пошта байланысы, электрондық пошта арқылы хабардар етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z50" w:id="48"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z50" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өтініш беруші қосымша құжатты (құжаттарды) ұсынған кезде екі жұмыс күні ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өтініш берушіден қабылданатын жәрдемақы тағайындау жөніндегі уәкілетті органның хабарламасында көрсетілген қосымша құжаттың (құжаттардың) топтамасының толықтығын тексереді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭІМ-ді және электрондық шешім жобасын жете ресімдейді, өтініш беруші тапсырған құжаттардың сапалы сканерленуін және электрондық көшірмелердің құжаттың түпнұсқасына сәйкес келуін қамтамасыз етеді, жәрдемақы мөлшерін есептеудің және электрондық шешім жобасын ресімдеудің дұрыстығын тексереді, электрондық шешім жобасын ЭЦҚ-мен куәландырады және Мемлекеттік корпорацияның филиалына жібереді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="49"/>
+    <w:bookmarkStart w:name="z51" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорация бөлімшесінен электрондық шешім жобасы бар ЭІМ келіп түскен күннен бастап екі жұмыс күні ішінде Мемлекеттік корпорацияның филиалы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z52" w:id="50"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z52" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) есептеудің және келіп түскен ЭІМ мен электрондық шешім жобасын ресімдеудің дұрыстығын тексереді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z53" w:id="51"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z53" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ЭЦҚ арқылы куәландырылған ЭІМ мен электрондық шешім жобасын жәрдемақы тағайындау жөніндегі уәкілетті органға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z54" w:id="52"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z54" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Жәрдемақы тағайындаудан бас тарту туралы шешім қабылданғанда, жәрдемақы тағайындау жөніндегі уәкілетті орган шешімде Кодекстің 192-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бас тарту негіздемесін көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте, жәрдемақы тағайындаудан бас тарту себебі көрсетілген ЭІМ Мемлекеттік корпорацияның бөлімшесіне қайтарылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3850,51 +4290,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша Мемлекеттік корпорацияның бөлімшесіне жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Хабарлама жәрдемақы тағайындау жөніндегі уәкілетті орган басшысының ЭЦҚ-сымен куәландырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="53"/>
+    <w:bookmarkStart w:name="z55" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Мемлекеттік корпорацияның бөлімшесі өтініш беруші өзі жүгінген кезде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3909,51 +4349,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша тағайындаудан бас тарту жөнінде қабылданған шешім туралы хабарламаны немесе осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша тағайындау туралы хабарламаны береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Хабарлама осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3986,128 +4426,172 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Жәрдемақы тағайындауға өтінішінде өтініш беруші мобильді телефон нөмірін көрсеткенде жәрдемақының тағайындалу (тағайындалмауы) туралы хабарлама sms-хабар жіберу арқылы өтініш берушінің мобильді телефон нөміріне автоматты түрде жіберіледі. Sms-хабарлар осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша sms-хабарлардың электрондық журналында тіркеледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z218" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Өтініш берушінің жеке сәйкестендіру</w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z56" w:id="54"/>
+      Өтініш берушінің жеке сәйкестендіру нөмірі мен ЭЦҚ-сы болған кезде, құжаттары бұдан бұрын Мемлекеттік корпорацияның бөлімшесіне немесе жәрдемақы тағайындау жөніндегі уәкілетті органға қағаз жеткізгіште ұсынылған және мемлекеттік көрсетілетін қызметті тағайындау туралы ақпаратты алу сәтіне ол туралы деректер Мемлекеттік корпорацияның автоматтандырылған цифрлық жүйесінің дерекқорында электрондық түрде сақталған өтініш берушінің жәрдемақы тағайындау туралы ақпаратты портал арқылы қашықтықтан қол жеткізу режимінде алуға мүмкіндігі бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Мемлекеттік корпорацияның бөлімшесі өтініш беруші жүгінген кезде қол қойдыра отырып осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес берілетін куәлік алушының мәртебесін растайтын ресми құжат болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Куәлікті беру осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4176,131 +4660,131 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Куәлігін жоғалтқанда Мемлекеттік корпорацияның бөлімшесі алушының өтініші бойынша куәліктің телнұсқасын жазып береді. Оң жақ үстіңгі бұрышына "Телнұсқа" деген белгі қойылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жәрдемақының түрі немесе мөлшері өзгерген не тұрғылықты жері өзгергенде Мемлекеттік корпорацияның бөлімшесі куәлікке қосымша бетте жүргізілген өзгерістер туралы тиісті жазба жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="55"/>
+    <w:bookmarkStart w:name="z57" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Айлық есептiк көрсеткіштің немесе ең төменгі күнкөріс деңгейінің мөлшері өзгергенде Мемлекеттік корпорацияның бөлімшесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>22-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жәрдемақы мөлшерінің өзгергендігі туралы шешім жобасын дайындайды және оны жәрдемақы тағайындау жөніндегі уәкілетті органға бекітуге жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z58" w:id="56"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z58" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Егер шешімнің қолданылу мерзімін ұзарту үшін негіздеме болып табылатын, қорғаншы немесе алушы ауысқан немесе жәрдемақының мөлшеріне әсер ететін мән-жайлар туындаса, Мемлекеттік корпорацияның бөлімшесі шешімнің қолдану мерзімінің ұзартылуы және (немесе) жәрдемақы мөлшерінің өзгеруі, қорғаншының немесе алушының ауысуы туралы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша шешім жобасын дайындайды және оны ұсынылған құжаттармен, олар бар болса ЭІМ-мен бірге жәрдемақы тағайындау жөніндегі уәкілетті органға бекітуге жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z59" w:id="57"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z59" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Мемлекеттік корпорацияның бөлімшесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4315,52 +4799,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жәрдемақы төлеу жөніндегі уәкілетті органның төлемді тоқтата тұру туралы шешімінің негізінде Кодекстің 195-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген мәліметтер келіп түскен айдан кейінгі айдың бірінші күнінен бастап төлемдерді тоқтата тұрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z60" w:id="58"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z60" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Мемлекеттік корпорацияның бөлімшесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4372,94 +4856,156 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жәрдемақы тағайындау жөніндегі уәкілетті органның төлемді тоқтату туралы шешімінің негізінде Кодекстің 195-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көрсетілген, оның ішінде "Жеке тұлғалардың мемлекеттік дерекқоры" ақпараттық жүйесінен алынған мәліметтер келіп түскен айдан кейінгі айдың бірінші күнінен бастап жәрдемақы төлеуді тоқтатады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z61" w:id="59"/>
+        <w:t xml:space="preserve"> көрсетілген, оның ішінде "Жеке тұлғалардың мемлекеттік дерекқоры" цифрлық жүйесінен алынған мәліметтер келіп түскен айдан кейінгі айдың бірінші күнінен бастап жәрдемақы төлеуді тоқтатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Төлемді қалпына келтіру үшін негіздеме болып табылатын мән-жайлар туындағанда Мемлекеттік корпорация бөлімшесінің электрондық шешім жобасымен қоса ұсынылған құжаттармен ЭІМ-ні дайындауы және оны жәрдемақы тағайындау жөніндегі уәкілетті органның бекітуі тоқтатыла тұрған күннен, бірақ төлемді қалпына келтіруге жүгінер алдындағы үш жылдан аспайтын сәттен бастап қалпына келтіруге құқық туындаған күннен бастап жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z62" w:id="60"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z62" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Жәрдемақы оны алу құқығы туындағаннан кейін жәрдемақы тағайындау үшін жүгінген күннен бастап тағайындалады. Барлық қажетті құжаттарымен бірге өтініш берілген күн жүгінген күн болып есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жәрдемақы тағайындау үшін негіздеме жойылғанда алушылар бұл туралы он жұмыс күні ішінде Мемлекеттік корпорацияның бөлімшесіне хабарлауға міндеттенеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4490,88 +5036,88 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Арнайы комиссиялар ұсынылған материалдарды осы Қағидалардың 4-бөліміне сәйкес қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="61"/>
+    <w:bookmarkStart w:name="z63" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Жәрдемақы тағайындау тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z64" w:id="62"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z64" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Мемлекеттік корпорация жәрдемақыны тағайындау туралы бекітілген шешімдердің негізінде ай сайын төлеуге бюджет қаражатының қажеттілігін қалыптастырады және уәкілетті мемлекеттік органға төлеу айының алдындағы айдың 27-күнiне ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4622,150 +5168,212 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Sms-хабарлар осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан байынша sms-хабарлар электрондық журналында тіркеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="63"/>
+    <w:bookmarkStart w:name="z65" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі тиісті кезеңге төлемдер бойынша қаржыландырудың жиынтық жоспары шегінде төлеу үшін қажетті бюджет қаражаты туралы мәліметтерді Қазақстан Республикасының Қаржы министрлігіне жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z66" w:id="64"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z66" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      27. Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі төлемге бюджет қаражатының қажеттілігіне сәйкес Мемлекеттік корпорацияға Қазақстан Республикасы Қаржы министрінің 2014 жылғы 4 желтоқсандағы № 540 </w:t>
+      27. Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі төлемге бюджет қаражатының қажеттілігіне сәйкес Мемлекеттік корпорацияға Қазақстан Республикасы Қаржы министрінің 2025 жылғы 27 маусымдағы № 328 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9934 болып тіркелді) Бюджеттің атқарылуы және оған кассалық қызмет көрсету ережесіне сәйкес төлемдер бойынша қаржыландырудың жеке жоспарында есепті кезеңге көзделген сома шегінде бюджет қаражатын аударуды жүзеге асырады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z67" w:id="65"/>
+        <w:t xml:space="preserve"> бекітілген Бюджеттің қазынашылық атқарылуы және оларға кассалық қызмет көрсету рәсімдері, қазынашылық есепке алу және мониторинг рәсімдеріне сәйкес төлемдер бойынша қаржыландырудың жеке жоспарында есепті кезеңге көзделген сома шегінде бюджет қаражатын аударуды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 27-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Төлейтін айға қажеттілікті қалыптастырғаннан кейін пайда болған сомалар Қазақстан Республикасының қолданыстағы заңнамасына сәйкес одан кейінгі айға қосылуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z68" w:id="66"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z68" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Мемлекеттік корпорация бюджет қаражатын алып, төлеу кестесіне сәйкес жәрдемақыларды төлеуге төлем тапсырмаларын қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жәрдемақы төлеуді Мемлекеттік корпорация:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4776,70 +5384,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жәрдемақы беру жөніндегі уәкілетті ұйымдағы банктік шоттарға есептеу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазпошта" акционерлік қоғамының бөлімшелері арқылы алушыларға үйіне жеткізіп беру жолымен жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="67"/>
+    <w:bookmarkStart w:name="z69" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Алушыларға жәрдемақыны үйіне жеткізіп беру мынадай санаттағы адамдарға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысының қатысушылары                                                                                                                                                                                                                                                                                                                                                                                                             мен Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4886,284 +5494,474 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бөгде адамның күтіміне мұқтаж және денсаулық жағдайы бойынша банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдарға бара алмайтыны туралы медициналық қорытындысы бар адамдарға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       почта байланысы бөлімшелері (пункттері) жоқ ауылдық жерде тұратын адамдарға жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="68"/>
+    <w:bookmarkStart w:name="z70" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Алушыларға жәрдемақыны төлеу бойынша өзара қарым-қатынас, егер Қазақстан Республикасының Ұлттық Банкі өзгеше белгілемесе, Мемлекеттік корпорация мен банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арасында жасалған шарттар негізінде регламенттеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z71" w:id="69"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z71" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Жәрдемақы төлеумен байланысты банк қызметтеріне ақы төлеу бюджет қаражаты есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z72" w:id="70"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z72" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Төлем тоқтатылғанда Мемлекеттік корпорацияның бөлімшесі істі (бар болса) жабуды жүргізеді және оны Мемлекеттік корпорацияның архивіне өткізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z219" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ЭІМ-дер тұрақты түрде уәкілетті мемлекеттік органның ақпараттық жүйесінде сақталады.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z73" w:id="71"/>
+      ЭІМ-дер тұрақты түрде уәкілетті мемлекеттік органның цифрлық жүйесінде сақталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 33-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Жәрдемақы төлемдері жүргізіліп жатқан істер (қолданыстағы істер) (бар болса) қолданыстағы істер архивінде сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z220" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ЭІМ-дер тұрақты түрде уәкілетті мемлекеттік органның ақпараттық жүйесінде сақталады.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z74" w:id="72"/>
+      ЭІМ-дер тұрақты түрде уәкілетті мемлекеттік органның цифрлық жүйесінде сақталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 34-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Жәрдемақы төлеу тоқтатыла тұрған істер алушының өзі немесе отбасының мүшелері жүгінгенге дейін "Бақылауда" деген белгімен қолданыстағы істерден бөлек сақталады. Алты ай өткеннен кейін іс соңғы төлемінің күні мен сомасы көрсетіле отырып, есептен алынады және Мемлекеттік корпорация бөлімшесінің мұрағатына өткізіледі. Мемлекеттік корпорацияның бөлімшелерімен жәрдемақы төлеуді жәрдемақы тағайындау жөніндегі уәкілетті органның жәрдемақы тағайындау туралы шешімі бойынша қалпына келтіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z75" w:id="73"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z75" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      36. Архив істері (бар болса) сақтау мерзімі өткенге дейін сақталады және сақтау мерзімі өткеннен кейін акт бойынша жойылады, ал қолданыстағы істердің электрондық нұсқалары уәкілетті мемлекеттік органның ақпараттық жүйесінде тұрақты сақталады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z76" w:id="74"/>
+      36. Архив істері (бар болса) сақтау мерзімі өткенге дейін сақталады және сақтау мерзімі өткеннен кейін акт бойынша жойылады, ал қолданыстағы істердің электрондық нұсқалары уәкілетті мемлекеттік органның цифрлық жүйесінде тұрақты сақталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 36-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z76" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Арнайы комиссиялар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z77" w:id="75"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z77" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Бар жұмыс өтілі туралы құжаттар болмаған немесе толық ұсынылмаған кезде, 1941 жылғы 22 маусымнан бастап 1945 жылғы 9 мамырды қоса алғандағы жұмыс өтілін арнайы комиссиялар белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z78" w:id="76"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z78" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Арнайы комиссия жергілікті өкілді органдардың, жергілікті өзін-өзі басқару органдарының, Ардагерлер кеңестерінің, қоғамдық бірлестіктердің, жұмыспен қамту және әлеуметтік бағдарламалар уәкілетті органдарының, жәрдемақы тағайындау жөніндегі уәкілетті органдардың, әскери басқарманың жергілікті органдарының өкілдерінен тұрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z79" w:id="77"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z79" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Арнайы комиссиялар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1941 жылғы 22 маусымнан бастап 1945 жылғы 9 мамырды қоса алғандағы еңбек өтілін растау үшін ұсынылған құжаттардың мазмұны мен тиісінше ресімделуін құқықтық бағалауды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5210,326 +6008,326 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1941 жылғы 22 маусымнан бастап 1945 жылғы 9 мамырды қоса алған кезеңдегі жұмыс өтілін белгілеу (немесе белгілеуден бас тарту) туралы шешімдер шығаруды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жұмыс өтілін белгілеу туралы құжаттарды қараудың барысы туралы өтініш берушілерге жазбаша хабарлауды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="78"/>
+    <w:bookmarkStart w:name="z80" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Арнайы комиссиялар жұмыс өтілін белгілеуді өтініш берушіні бір кәсіпорында, ұйымда, мекемеде, колхозда бірге істеген жұмысы бойынша білетін және оған қатысты өтініш берушінің жұмысын растайтын уақыт ішінде өзінің жұмысы туралы құжаттары, оның ішінде егер зейнетақы ісіндегі деректер бойынша еңбек өтілі куәгердің айғақтары бойынша зейнетақы тағайындалғанда ескерілсе, куәгерлердің өздерінің жауаптарының хаттамалары бар, бір куәгер айғағының негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z81" w:id="79"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z81" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Арнайы комиссиялар куәгерлерді жеке айғақтар беру үшін шақыру немесе куәгерлердің қолының түпнұсқа екендігі нотариалды тәртіппен куәландырылған кезде олардың жазбаша айғақтарын қараумен шектелу туралы мәселені өз қарауы бойынша шешеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z82" w:id="80"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z82" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Өтініш берушіде жұмыс фактісі туралы құжаттар сақталмаған, сондай-ақ өтініш берушінің 1941 жылғы 22 маусымнан бастап 1945 жылғы 9 мамырды қоса алғанда жұмысын растайтын куәгерлерді ұсынуға мүмкіндігі болмаса, жұмыс фактісін арнайы комиссия Ардагерлер кеңестерінің қолдаухаттары негізінде белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қолдаухатқа мұрағат органдарының, ұйымдардың мұрағаттардың жоқ екені туралы анықтамалары қоса беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="81"/>
+    <w:bookmarkStart w:name="z83" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       43. Уәкілетті ұйымның бөлімшелерінен қарауға келіп түскен құжаттар осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>27-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қарауға келіп түскен құжаттарды тіркеу журналында тіркеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z84" w:id="82"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z84" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Арнайы комиссия келіп түскен құжаттарды күнтізбелік он күн ішінде қарайды және жетіспейтін құжаттарды тиісті ұйымдарға (кәсіпорындарға) сұрау салу немесе куәгерлерге сұрақ қою туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z85" w:id="83"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z85" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       45. Өтініш иесімен 1941 жылғы 22 маусымнан бастап 1945 жылғы 9 мамырды қоса алғанда бірге жұмыс істеу фактісін растай алатын куәгерлер болған кезде, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>28-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша куәгерлерге сұрақ қою хаттамасы жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z86" w:id="84"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z86" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       46. Қажетті құжаттарды жинау, куәгерлерге сұрақ қою қорытындылары бойынша арнайы комиссия осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>29-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша еңбек өтілін белгілеу туралы шешім шығарады және оны Мемлекеттік корпорацияның бөлімшесіне жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z87" w:id="85"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z87" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Мемлекеттік қызметтерді көрсету мәселелері бойынша жәрдемақы тағайындау жөніндегі уәкілетті органның және (немесе) оның лауазымды адамдарының, Мемлекеттік корпорацияның және (немесе) оның қызметкерлерінің шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z88" w:id="86"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z88" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       47. ҚР ӘРПК 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушы көрсетілетін қызметті берушінің шешіміне, әрекетіне (әрекетсіздігіне) шағым жасауға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын көрсетілетін қызметті берушіге, лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5555,51 +6353,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын көрсетілетін қызметті беруші, лауазымды адам, егер ол үш жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім қабылдаса, әкімшілік әрекет жасаса, шағымды қарайтын органға шағымды жібермеуге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 25-бабының </w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көрсетілген мемлекеттік қызметтің нәтижелерімен келіспегенде, көрсетілетін қызметті алушы мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға шағыммен жүгінуге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -5650,50 +6448,112 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ҚР ӘРПК 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес егер заңда өзгеше көзделмесе, сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 47-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5729,90 +6589,103 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Арнаулы мемлекеттік </w:t>
+              <w:t>Арнаулы мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жәрдемақы тағайындау және </w:t>
+              <w:t>жәрдемақы тағайындау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>төлеу қағидаларына</w:t>
+              <w:t>және төлеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Нысан </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -5833,155 +6706,103 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
-[...64 lines deleted...]
-              <w:t>Ауданның коды ______________</w:t>
+              <w:t>Ауданның коды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>______________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Халықты әлеуметтік қорғау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">саласындағы реттеу және </w:t>
+              <w:t>саласындағы реттеу және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бақылау комитетінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5995,866 +6816,876 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(қаласы)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бойынша департаменті</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z90" w:id="87"/>
+    <w:bookmarkStart w:name="z90" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.05.2025 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 165</w:t>
+        <w:t>№ 195</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...6 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Азамат (ша) _____________________________________________________ </w:t>
-[...277 lines deleted...]
-      </w:pPr>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Азамат (ша) _____________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(өтініш берушінің тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Туған күні _____ жылғы "___" ___________, мынадай мекенжай бойынша тұратын:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жеке шотының № _______________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Банктің атауы __________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жеке сәйкестендіру нөмірі _______________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жеке куәлігінің (паспортының) деректері: № _______________________,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кім берген ____________________, берілген күні ____________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Маған ________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(санатын көрсету) ретінде арнаулы мемлекеттік жәрдемақы тағайындауды сұраймын.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Жасына байланысты зейнетақы, мүгедектігі бойынша, асыраушысынан айырылу жағдайы </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">бойынша мемлекеттік әлеуметтік жәрдемақы, мемлекеттік арнайы жәрдемақы (керегін сызу) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>аламын.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Сіз арнаулы әлеуметтік жәрдемақыны өзге негіздер бойынша аласыз ба</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(иә, жоқ; алатын болсаңыз, қандай негіз бойынша екенін көрсету)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (иә, жоқ; алатын болсаңыз, қандай негіз бойынша екенін көрсету)</w:t>
-[...1 lines deleted...]
-    </w:p>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z526" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Арнаулы мемлекеттік жәрдемақы тағайындау үшін қажетті менің дербес деректерімді жинауға және өңдеуге келісім беремін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z527" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ақпараттық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім беремін.</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Цифрлық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z528" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жәрдемақы тағайындау (тағайындаудан бас тарту) туралы шешім қабылдау жөнінде ұялы телефонға sms-хабар жіберу арқылы хабардар етуге келісім беремін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z529" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төленетін жәрдемақының тоқтатылуына, тоқтатыла тұруына, мөлшерінің өзгеруіне әкеп соғатын барлық өзгерістер туралы, сондай-ақ тұрғылықты жерімнің (оның ішінде Қазақстан Республикасының аумағынан тыс жерге шығу), анкеталық деректерімнің, банктік реквизиттерімнің өзгеруі туралы Мемлекеттік корпорация бөлімшесіне он жұмыс күні ішінде хабарлауға міндеттенемін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z530" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік бюджеттен және (немесе) Мемлекеттік әлеуметтік сақтандыру қорынан төленетін жәрдемақыларды және (немесе) әлеуметтік төлемдерді есептеу үшін жеке банк шоты және (немесе) электрондық ақшаның электрондық әмияны ашылғанда, осы шоттағы ақшаны, оның ішінде электрондық әмияндарындағы электрондық ақшаны үшінші тұлғалардың өндіріп алуына жол берілмейді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z531" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш беруші Мемлекеттік корпорацияның бөлімшесіне ұсынылған құжаттардың түпнұсқалығын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...4 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтініш берушінің байланыс деректері:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>үй телефоны __________ ұялы ___________ Е-маіl ___________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"___" ____________ 20___ жыл</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтініш берушінің қолы __________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Азамат (ша) ___________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>өтініші 20___ жылғы "___" ____________ № ___________ қабылданды.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Құжаттарды қабылдаған адамның тегі, аты, әкесінің аты (ол болған жағдайда), лауазымы және қолы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Өтініш берушінің байланыс деректері:</w:t>
-[...145 lines deleted...]
-    </w:p>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z533" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінішке қоса берілген құжаттардың тізбесі:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="100"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z534" w:id="101"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ р/с</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ р/с</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="101"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құжаттың атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Құжаттың атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құжаттағы парақтар саны</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Құжаттағы парақтар саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ескертпе</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ескертпе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7215,50 +8046,71 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7292,64 +8144,64 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Арнаулы мемлекеттік </w:t>
+              <w:t>Арнаулы мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жәрдемақы тағайындау және </w:t>
+              <w:t>жәрдемақы тағайындау және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>төлеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7396,51 +8248,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t xml:space="preserve">Нысан </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -7461,615 +8313,520 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ауданның коды ______________</w:t>
+              <w:t>Ауданның коды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>_____________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Халықты әлеуметтік қорғау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">саласындағы реттеу және </w:t>
+              <w:t>саласындағы реттеу және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бақылау комитетінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>___________________ облысы</w:t>
+              <w:t>___________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(қаласы)</w:t>
+              <w:t>облысы (қаласы)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бойынша департаменті</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z169" w:id="88"/>
+    <w:bookmarkStart w:name="z169" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Өтініш</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="88"/>
+        <w:t xml:space="preserve">             Өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.05.2025 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 165</w:t>
+        <w:t>№ 195</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...384 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      көрсетіледі)</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+      Азамат (ша) _______________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(өтініш берушінің тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Туған күні: ______ жылғы "_____" _________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жеке сәйкестендіру нөмірі: ________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жеке басты куәландыратын құжаттың түрі: __________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Құжаттың сериясы: _______________ құжаттың нөмірі: ________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кім берген: _____________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Берілген күні: ______ жылғы "____" ________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тұрақты тұратын жерінің мекенжайы: ______________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Облыс ___________________ қала (аудан) ____________________ ауыл</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________ көше (шағынаудан) ____________ үй _______ пәтер _______</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Банк деректемелері:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Банктің атауы: __________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Банк шотының № _______________________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шот түрі: ағымдағы _____________________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Маған, мүгедектігі бар балаға (қажетінің асты сызылсын) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_________________________________________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">________________________________________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(заңды өкілі өтініш бергенде мүгедектігі бар адамның санаты, баланың/қамқорлықтағының </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тегі, аты, әкесінің аты (ол болған жағдайда), туған жылы көрсетіледі)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мүгедектігі бойынша арнаулы мемлекеттік жәрдемақы тағайындауды сұраймын.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұдан бұрын маған зейнетақы төлемдері, оның ішінде Қазақстан Республикасының тыс жерлерде тағайындалған/ тағайындалмаған (қажет емесі сызылып тасталсын).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8139,159 +8896,199 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ р/с</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ р/с</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құжаттың атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Құжаттың атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құжаттағы парақтардың саны</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Құжаттағы парақтардың саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ескертпе</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ескертпе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8623,368 +9420,441 @@
       Мүгедектігі бойынша арнаулы мемлекеттік жәрдемақы тағайындау (тағайындаудан бас тарту) туралы шешім қабылдау жөнінде ұялы телефонға sms-хабарлама жіберу арқылы хабардар етуге келісім беремін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік бюджеттен төленетін жәрдемақыларды есептеу үшін жеке банк шотын ашу кезінде, осындай шоттағы ақшаны үшінші тұлғалардың өндіріп алуына жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төлеуші ұйымның байланыс телефоны, орналасқан жері</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтініш берушінің байланыс деректері:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>үй телефоны ________________ ұялы телефон __________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Е-maіl ____________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтініш берген күні: 20_____ жылғы "_____" ___________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтініш берушінің қолы/ ЭЦҚ / sms-хабарламалар ________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтінішке қол қою мерзімі мен уақыты:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____._____________._____жылғы____сағат ____ минут ____ секунд</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(құжаттарды қабылдаған адамның тегі, аты, әкесінің аты (ол болған жағдайда) және қолы)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _____________________________________________________________</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ______________________________________________________________________</w:t>
-[...269 lines deleted...]
-      (құжаттарды қабылдаған адамның тегі, аты, әкесінің аты (бар болса) және қолы)</w:t>
+      ----------------------------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                               (қию сызығы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Азамат (ша) ______________________________ мүгедектігі бойынша арнаулы мемлекеттік </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жәрдемақы тағайындауға___________ өтініші қоса берілген құжаттармен № ___ болып </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">тіркелді, өтініш тіркелген күн: 20__ жылғы "___" __________ (өтінішті Мемлекеттік </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">корпорацияның бөлімшесінде тіркеген күннен бастап қызметті алу күні: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20___ жылғы "___" ____________).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мүгедектігі бойынша арнаулы мемлекеттік жәрдемақы мөлшерінің өзгеруіне әкелетін </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">барлық өзгерістер, сондай-ақ тұрғылықты жерімнің (оның ішінде Қазақстан </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Республикасының шегінен тыс жерлерге кету), анкета деректерінің, банк деректемелерінің </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>өзгеруі туралы Мемлекеттік корпорацияның бөлімшесіне хабарлауға келісім беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (құжаттарды қабылдаған адамның тегі, аты, әкесінің аты (ол болған жағдайда) және қолы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9020,682 +9890,310 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Арнаулы мемлекеттік </w:t>
+              <w:t>Арнаулы мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жәрдемақы тағайындау және </w:t>
+              <w:t>жәрдемақы тағайындау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>төлеу қағидаларына</w:t>
+              <w:t>және төлеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z94" w:id="89"/>
+    <w:bookmarkStart w:name="z171" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Арнаулы мемлекеттік жәрдемақы тағайындау" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 3-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.05.2025 </w:t>
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 165</w:t>
+        <w:t>№ 195</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...400 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік көрсетілетін қызметтің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің аумақтық бөлімшелері</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Арнаулы мемлекеттік жәрдемақы тағайындау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9728,249 +10226,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету тәсілдері</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) қызмет көрсетуші (мүгедектік алғаш рет белгіленген кезде):</w:t>
-[...161 lines deleted...]
-"Қазақстанның Еңбек Ері" атағына ие болған адамдарға арнаулы мемлекеттік жәрдемақы тағайындау.</w:t>
+Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің аумақтық бөлімшелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10003,159 +10339,411 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі:</w:t>
+1. Ұлы Отан соғысының ардагерлеріне арнаулы мемлекеттік жәрдемақы тағайындау;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті берушіге, Мемлекеттік корпорацияға немесе проактивті қызмет арқылы жүгінген кезде – Мемлекеттік корпорацияда құжаттардың топтамасын тіркеген сәттен бастап – 8 (сегіз) жұмыс күні;</w:t>
+2. Жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген адамдарға арнаулы мемлекеттік жәрдемақы тағайындау;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі: ұсынылған құжаттың (құжаттардың) дәйектілігін тексеру немесе қосымша құжат (құжаттар) сұрату үшін қажеттігіне қарай істер материалдарын жете ресімдеу қажет болғанда – 30 (отыз) жұмыс күні мерзіміне ұзартылады, бұл ретте, егер құжаттар жете ресімделсе, мемлекеттік қызмет қосымша құжатты (құжаттарды) Мемлекеттік корпорацияға ұсынған күннен бастап 8 (сегіз) жұмыс күні көрсетіледі.</w:t>
+3. Жеңілдіктер бойынша Ұлы Отан соғысының қатысушыларына теңестірілген адамдарға арнаулы мемлекеттік жәрдемақы тағайындау;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) құжаттардың топтамасын тапсыру үшін күтудің рұқсат етілген ең ұзақ уақыты Мемлекеттік корпорацияда – 15 минут, көрсетілетін қызметті берушіде – күту үшін уақыт талап етілмейді;</w:t>
+4. Ұлы Отан соғысында қаза тапқан (қайтыс болған, хабарсыз кеткен) жауынгерлердің екінші рет некеге тұрмаған жесірлеріне арнаулы мемлекеттік жәрдемақы тағайындау;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) қызмет көрсетудің рұқсат етілген ең ұзақ уақыты Мемлекеттік корпорацияда – 20 минут, көрсетілетін қызметті берушіде – 30 минут.</w:t>
+5. Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбына (жұбайына), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбына (жұбайына) арнаулы мемлекеттік жәрдемақы тағайындау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Кеңес Одағының Батырлары, Социалистік Еңбек Ерлері, үш дәрежелі Еңбек Даңқы орденінің иегерлеріне арнаулы мемлекеттік жәрдемақы тағайындау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7. Қаза тапқан әскери қызметшілердің отбасыларына арнаулы мемлекеттік жәрдемақы тағайындау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8. Ұлы Отан соғысы жылдарында тылдағы жанқиярлық еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға арнаулы мемлекеттік жәрдемақы тағайындау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9. 1941 жылғы 22 маусым – 1945 жылғы 9 мамыр аралығында кемінде алты ай жұмыс істеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы жанқиярлық еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталмаған адамдарға арнаулы мемлекеттік жәрдемақы тағайындау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10. 1988-1989 жылдары Чернобыль АЭС-ындағы апаттың салдарларын жоюға қатысушылардың қоныс аудару күні құрсақта болған балаларын қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныстанғандардың (өз еркімен кеткендердің) қатарындағы адамдарға арнаулы мемлекеттік жәрдемақы тағайындау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11. Жасына байланысты берілетін зейнетақы төлемдеріне мүгедектігі бойынша төленетін айлық жәрдемақы мөлшеріне дейін қосымша төлем алушыларды қоспағанда, жасына байланысты берілетін зейнетақы төлемдері немесе еңбек сіңірген жылдары үшін төленетін зейнетақы төлемдері тағайындалған бірінші, екінші және үшінші топтардағы мүгедектігі бар адамдарға, сондай-ақ Ресей Федерациясының заңнамасына сәйкес мүгедектігі бойынша зейнетақы алатын жағдайда Байқоңыр қаласында тұратын бірінші, екінші және үшінші топтағы мүгедектігі бар адамдарға арнаулы мемлекеттік жәрдемақы тағайындау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12. Ресей Федерациясының заңнамасына сәйкес мүгедектігі бойынша зейнетақы алатын жағдайда Байқоңыр қаласында тұратын мүгедектігі бар жеті жасқа дейінгі балаларға арнаулы мемлекеттік жәрдемақы тағайындау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13. Ресей Федерациясының заңнамасына сәйкес мүгедектігі бойынша зейнетақы алатын жағдайда Байқоңыр қаласында тұратын, жеті жастан он сегіз жасқа дейінгі бірінші, екінші, үшінші топтағы мүгедектігі бар балаларға арнаулы мемлекеттік жәрдемақы тағайындау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14. Саяси қуғын-сүргін құрбандары, мүгедектігі бар немесе зейнеткер болып табылатын саяси қуғын-сүргіндерден зардап шеккен адамдарға арнаулы мемлекеттік жәрдемақы тағайындау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15. Қазақстан Республикасына сіңірген ерекше еңбегі үшін зейнетақы тағайындалған адамдарға арнаулы мемлекеттік жәрдемақы тағайындау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16. "Қазақстанның ғарышкер-ұшқышы" құрметті атағына ие болған адамдарға арнаулы мемлекеттік жәрдемақы тағайындау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17. "Халық қаһарманы" атағына ие болған адамдарға арнаулы мемлекеттік жәрдемақы тағайындау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18. "Қазақстанның Еңбек Ері" атағына ие болған адамдарға арнаулы мемлекеттік жәрдемақы тағайындау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19. Басқа мемлекеттердің аумағындағы ұрыс қимылдарының ардагерлеріне арнаулы мемлекеттік жәрдемақы тағайындау.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10188,87 +10776,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған)/ қағаз түрінде/ "Бір өтініш" қағидаты бойынша көрсетілетін:</w:t>
+1) қызмет көрсетуші (мүгедектік алғаш рет белгіленген кезде):</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жасына байланысты берілетін зейнетақы төлемдеріне мүгедектігі бойынша төленетін айлық жәрдемақы мөлшеріне дейін қосымша төлем алушыларды қоспағанда, жасына байланысты берілетін зейнетақы төлемдері немесе еңбек сіңірген жылдары үшін төленетін зейнетақы төлемдері тағайындалған бірінші, екінші және үшінші топтардағы мүгедектігі бар адамдарға, сондай-ақ Ресей Федерациясының заңнамасына сәйкес мүгедектігі бойынша зейнетақы алатын жағдайда Байқоңыр қаласында тұратын бірінші, екінші және үшінші топтағы мүгедектігі бар адамдарға арнаулы мемлекеттік жәрдемақы тағайындау;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10278,375 +10866,141 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ресей Федерациясының заңнамасына сәйкес мүгедектігі бойынша зейнетақы алатын жағдайда Байқоңыр қаласында тұратын мүгедектігі бар жеті жасқа дейінгі балаларға арнаулы мемлекеттік жәрдемақы тағайындау;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ресей Федерациясының заңнамасына сәйкес мүгедектігі бойынша зейнетақы алатын жағдайда Байқоңыр қаласында тұратын, жеті жастан он сегіз жасқа дейінгі бірінші, екінші, үшінші топтағы мүгедектігі бар балаларға арнаулы мемлекеттік жәрдемақы тағайындау.</w:t>
+Ресей Федерациясының заңнамасына сәйкес мүгедектігі бойынша зейнетақы алатын жағдайда Байқоңыр қаласында тұратын, жеті жастан он сегіз жасқа дейінгі бірінші, екінші, үшінші топтағы мүгедектігі бар балаларға арнаулы мемлекеттік жәрдемақы тағайындау;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған)/ қағаз түрінде/ проактивті:</w:t>
+2) Мемлекттік корпорация арқылы: барлық кіші түрлер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) "цифрлық үкіметтің" веб-порталы (бұдан әрі – портал) арқылы – барлық кіші түрлер (мемлекеттік қызметті көрсетудің мәртебесі туралы ақпарат алу үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) ұялы байланыстың абоненттік құрылғысы арқылы:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Халық қаһарманы" атағына ие болған адамдарға арнаулы мемлекеттік жәрдемақы тағайындау;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Қазақстанның Еңбек Ері" атағына ие болған адамдарға арнаулы мемлекеттік жәрдемақы тағайындау.</w:t>
-            </w:r>
-[...268 lines deleted...]
-басқа мемлекеттердің аумағындағы ұрыс қимылдарының ардагерлеріне арнаулы мемлекеттік жәрдемақы тағайындау.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10679,195 +11033,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...16 lines deleted...]
-              </w:rPr>
               <w:t>
-жәрдемақыны тағайындау (тағайындаудан бас тарту) туралы хабарлама.</w:t>
+Мемлекеттік қызметті көрсету мерзімі:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесін ұсыну нысаны:</w:t>
+1) көрсетілетін қызметті берушіге, Мемлекеттік корпорацияға немесе проактивті қызмет арқылы жүгінген кезде – өтініштерді тіркеудің электрондық журналдарында құжаттардың топтамасын тіркеген сәттен бастап – 8 (сегіз) жұмыс күні; Мемлекеттік қызметті көрсету мерзімі: ұсынылған құжаттың (құжаттардың) дәйектілігін тексеру немесе қосымша құжат (құжаттар) сұрату үшін қажеттігіне қарай істер материалдарын жете ресімдеу қажет болғанда – 30 (отыз) жұмыс күні мерзіміне ұзартылады, бұл ретте, егер құжаттар жете ресімделсе, мемлекеттік қызмет қосымша құжатты (құжаттарды) Мемлекеттік корпорацияға ұсынған күннен бастап 8 (сегіз) жұмыс күні көрсетіледі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-электрондық және (немесе) қағаз түрінде.</w:t>
+2) құжаттардың топтамасын тапсыру үшін күтудің рұқсат етілген ең ұзақ уақыты Мемлекеттік корпорацияда – 15 минут, көрсетілетін қызметті берушіде – күту үшін уақыт талап етілмейді;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Порталда жәрдемақыны тағайындау туралы ақпарат өтініш берушінің "жеке кабинетіне" көрсетілетін қызметті берушінің уәкілетті адамының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанында жіберіледі.</w:t>
-[...35 lines deleted...]
-Проактивті қызмет арқылы қызмет көрсетілгенде қызмет көрсету нәтижесі көрсетілетін қызметті алушының мобильді телефонына sms-хабар жіберу арқылы ұсынылады.</w:t>
+3) қызмет көрсетудің рұқсат етілген ең ұзақ уақыты Мемлекеттік корпорацияда – 20 минут, көрсетілетін қызметті берушіде – 30 минут.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10900,87 +11200,429 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет тегін көрсетіледі.</w:t>
+Электрондық (ішінара цифрландырылған)/ қағаз түрінде/ "Бір өтініш" қағидаты бойынша көрсетілетін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жасына байланысты берілетін зейнетақы төлемдеріне мүгедектігі бойынша төленетін айлық жәрдемақы мөлшеріне дейін қосымша төлем алушыларды қоспағанда, жасына байланысты берілетін зейнетақы төлемдері немесе еңбек сіңірген жылдары үшін төленетін зейнетақы төлемдері тағайындалған бірінші, екінші және үшінші топтардағы мүгедектігі бар адамдарға, сондай-ақ Ресей Федерациясының заңнамасына сәйкес мүгедектігі бойынша зейнетақы алатын жағдайда Байқоңыр қаласында тұратын бірінші, екінші және үшінші топтағы мүгедектігі бар адамдарға арнаулы мемлекеттік жәрдемақы тағайындау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ресей Федерациясының заңнамасына сәйкес мүгедектігі бойынша зейнетақы алатын жағдайда Байқоңыр қаласында тұратын мүгедектігі бар жеті жасқа дейінгі балаларға арнаулы мемлекеттік жәрдемақы тағайындау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ресей Федерациясының заңнамасына сәйкес мүгедектігі бойынша зейнетақы алатын жағдайда Байқоңыр қаласында тұратын, жеті жастан он сегіз жасқа дейінгі бірінші, екінші, үшінші топтағы мүгедектігі бар балаларға арнаулы мемлекеттік жәрдемақы тағайындау.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электрондық (ішінара цифрландырылған)/ қағаз түрінде/ проактивті:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Халық қаһарманы" атағына ие болған адамдарға арнаулы мемлекеттік жәрдемақы тағайындау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қазақстанның Еңбек Ері" атағына ие болған адамдарға арнаулы мемлекеттік жәрдемақы тағайындау.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электрондық (ішінара цифрландырылған)/ қағаз түрінде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұлы Отан соғысының ардагерлеріне арнаулы мемлекеттік жәрдемақы тағайындау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген адамдарға арнаулы мемлекеттік жәрдемақы тағайындау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жеңілдіктер бойынша Ұлы Отан соғысының қатысушыларына теңестірілген адамдарға арнаулы мемлекеттік жәрдемақы тағайындау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұлы Отан соғысында қаза тапқан (қайтыс болған, хабарсыз кеткен) жауынгерлердің екінші рет некеге тұрмаған жесірлеріне арнаулы мемлекеттік жәрдемақы тағайындау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбына (жұбайына), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбына (жұбайына) арнаулы мемлекеттік жәрдемақы тағайындау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кеңес Одағының Батырлары, Социалистік Еңбек Ерлері, үш дәрежелі Еңбек Даңқы орденінің иегерлеріне арнаулы мемлекеттік жәрдемақы тағайындау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қаза тапқан әскери қызметшілердің отбасыларына арнаулы мемлекеттік жәрдемақы тағайындау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұлы Отан соғысы жылдарында тылдағы жанқиярлық еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға арнаулы мемлекеттік жәрдемақы тағайындау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1941 жылғы 22 маусым – 1945 жылғы 9 мамыр аралығында кемінде алты ай жұмыс істеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы жанқиярлық еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталмаған адамдарға арнаулы мемлекеттік жәрдемақы тағайындау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1988-1989 жылдары Чернобыль АЭС-ындағы апаттың салдарларын жоюға қатысушылардың қоныс аудару күні құрсақта болған балаларын қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныстанғандардың (өз еркімен кеткендердің) қатарындағы адамдарға арнаулы мемлекеттік жәрдемақы тағайындау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+саяси қуғын-сүргін құрбандары, мүгедектігі бар немесе зейнеткер болып табылатын саяси қуғын-сүргіндерден зардап шеккен адамдарға арнаулы мемлекеттік жәрдемақы тағайындау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасына сіңірген ерекше еңбегі үшін зейнетақы тағайындалған адамдарға арнаулы мемлекеттік жәрдемақы тағайындау; "Қазақстанның ғарышкер-ұшқышы" құрметті атағына ие болған адамдарға арнаулы мемлекеттік жәрдемақы тағайындау; басқа мемлекеттердің аумағындағы ұрыс қимылдарының ардагерлеріне арнаулы мемлекеттік жәрдемақы тағайындау.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11013,271 +11655,177 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс кестесі:</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес демалыс және мерекелік күндерден басқа, дүйсенбіден бастап жұманы қоса алғанда үзіліссіз сағат 9.00-ден 18.00-ге дейін, Мемлекеттік корпорацияның халыққа қызмет көрсететін кезекші бөлімдері дүйсенбіден бастап жұманы қоса алғанда сағат 9.00-ден 20.00-ге дейін және сенбі күні сағат 9.00-ден 13.00-ге дейін жүзеге асырылады.</w:t>
+Мемлекеттік қызметті көрсету нәтижесі: жәрдемақыны тағайындау (тағайындаудан бас тарту) туралы хабарлама.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қабылдау "электрондық кезек" тәртібінде, өтініш берушінің жеделдетіп қызмет көрсетусіз жүзеге асырылады, электрондық кезекті портал арқылы броньдауға болады;</w:t>
+Мемлекеттік қызметті көрсету нәтижесін ұсыну нысаны:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) порталда – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы;</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден бастап жұманы қоса алғанда, сағат 13.00-ден 14.30-ға дейін түскі үзіліспен сағат 9.00-ден 18.30-ға дейін. Мемлекеттік қызметті көрсетуге өтінішті қабылдау кестесі: сағат 13.00-ден бастап 14.30-ға дейін түскі үзіліспен сағат 9.00-ден 17.30-ға дейін.</w:t>
+электрондық және (немесе) қағаз түрінде.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызмет алдын ала жазылусыз және жеделдетіп қызмет көрсетусіз кезек тәртібінде көрсетіледі.</w:t>
+Порталда жәрдемақыны тағайындау туралы ақпарат өтініш берушінің "жеке кабинетіне" көрсетілетін қызметті берушінің уәкілетті адамының ЭЦҚ-мен куәландырылған электрондық құжат нысанында жіберіледі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету орындарының мекенжайлары:</w:t>
+Мемлекеттік корпорация көрсетілетін қызметті алушының мобильді телефонына sms-хабар жіберу арқылы көрсетілетін қызметті алушыны қабылданған шешім туралы хабардар етеді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің www.enbek.gov.kz интернет-ресурсында, "Мемлекеттік көрсетілетін қызметтер" бөлімінде;</w:t>
-[...17 lines deleted...]
-2) Мемлекеттік корпорацияның www.gov4c.kz интернет-ресурстарында орналастырылған.</w:t>
+Проактивті қызмет арқылы қызмет көрсетілгенде қызмет көрсету нәтижесі көрсетілетін қызметті алушының мобильді телефонына sms-хабар жіберу арқылы ұсынылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11310,1131 +11858,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік корпорацияға немесе көрсетілетін қызметті берушіге:</w:t>
-[...1043 lines deleted...]
-3. Порталда ақпарат алу үшін: өтініш берушінің электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанындағы сұрау салу.</w:t>
+Мемлекеттік қызмет тегін көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12467,159 +11971,253 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және цифрлық объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
+Жұмыс кестесі:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) Мемлекеттік корпорацияда – өтініштерді қабылдау және мемлекеттік көрсетілетін қызметтердің дайын нәтижелерін беру Мемлекеттік корпорация арқылы Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мерекелік күндерден басқа, дүйсенбіден бастап жұманы қоса алғанда үзіліссіз сағат 9.00-ден 18.00-ге дейін, Мемлекеттік корпорацияның халыққа қызмет көрсететін кезекші бөлімдері дүйсенбіден бастап жұманы қоса алғанда сағат 9.00-ден 20.00-ге дейін және сенбі күні сағат 9.00-ден 13.00-ге дейін жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қағидалармен белгіленген талаптарға сәйкес келмеуі;</w:t>
+Қабылдау "электрондық кезек" тәртібінде, өтініш берушінің жеделдетіп қызмет көрсетусіз жүзеге асырылады, электрондық кезекті портал арқылы броньдауға болады;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) уәкілетті мемлекеттік органның мемлекеттік қызмет көрсету үшін қажетті келісімі туралы сұрау салуға берілген теріс жауап, сондай-ақ сараптаманың, зерттеудің не тексерудің теріс қорытындысы;</w:t>
+2) порталда – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) көрсетілетін қызметті беруші – Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерінен басқа, түскі үзілісті ескере отырып, көрсетілетін қызметті берушінің жұмыс кестесіне сәйкес дүйсенбіден жұмаға дейін өтінішті қабылдау және Мемлекеттік қызмет көрсету нәтижесін беру.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
+Мемлекеттік көрсетілетін қызмет алдын ала жазылусыз және жеделдетіп қызмет көрсетусіз кезек тәртібінде көрсетіледі. Мемлекеттік қызмет көрсету орындарының мекенжайлары:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы бойынша.</w:t>
+1) Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің www.enbek.gov.kz интернет-ресурсында, "Мемлекеттік көрсетілетін қызметтер" бөлімінде;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Мемлекеттік корпорацияның www.gov4c.kz интернет-ресурстарында орналастырылған.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12652,86 +12250,1302 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Мемлекеттік корпорацияға немесе көрсетілетін қызметті берушіге:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Өтініш беруші (немесе нотариат куәландырған сенімхат бойынша оның өкілі) мемлекеттік қызметті көрсету үшін Мемлекеттік корпорацияға жүгінген кезде осы Қағидаларға 1-қосымшасының нысанына сәйкес, көрсетілетін қызметті берушіге жүгінген кезде – осы Қағидаларға 2-қосымшаға сәйкес нысан бойынша өтінішті, сондай-ақ мынадай құжаттарды ұсынады:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушының жеке басын куәландыратын құжат (жеке куәлік, азаматтығы жоқ адамның куәлігі, шетел азаматының тұруға ықтиярхаты, не цифрлық құжаттар сервисінен алынған электрондық құжат (жеке басты сәйкестендіру үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Байқоңыр қаласының тұрғындары үшін – шекаралас аумақтағы елді мекендегі тұрғылықты тұратын жері бойынша тіркелгендігі туралы мәліметтер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-бағанының 2-тармағында көрсетілген жәрдемақы алуға құқығын растайтын құжаттар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілген құжаттарда қамтылған ақпаратты мемлекеттік цифрлық жүйелер растағанда, өтініш берушінің жеке басын куәландыратын құжатты, тұрғылықты тұратын жерін растайтын құжатты, Қазақстан Республикасының аумағында 2007 жылғы 13 тамыздан кейін жүргізілген тіркеулер бойынша баланың (балалардың) тууы туралы куәлігін (куәліктері) не туу туралы акті жазбасынан үзінді көшірмені, неке қию туралы куәлікті (Қазақстан Республикасының аумағында 2008 жылғы 1 маусымнан кейін жүргізілген тіркеулер бойынша), медициналық-әлеуметтік сараптама бөлімшесінің мүгедектік туралы анықтамаларын көрсетілетін қызметті беруші "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушілер бірреттік құпиясөз беру жолымен немесе порталдың хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу жолымен порталда тіркелген пайдаланушының ұялы байланысының абоненттік нөмірі арқылы ұсынылған құжат иесінің келісімімен, іске асырылған интеграция арқылы цифрлық құжаттар сервисінен цифрлық құжаттарды алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Жәрдемақы алу құқығын растайтын құжаттар:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Ұлы Отан соғысының ардагерлері үшін – Ұлы Отан соғысы ардагерінің куәлігі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Кеңес Одағының Батырлары, Социалистік Еңбек Ерлері, үш дәрежелі Еңбек Даңқы орденінің иегерлері үшін – награданың куәлігі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) "Қазақстанның ғарышкер-ұшқышы" құрметті атағына ие болған адамдар үшін – "Қазақстанның ғарышкер-ұшқышы" құрметті атағы берілгенін растайтын құжат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) "Халық қаһарманы" атағына ие болған адамдар үшін – "Халық қаһарманы" атағы берілгенін растайтын құжат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) "Қазақстанның Еңбек Ері" атағына ие болған адамдар үшін – "Қазақстанның Еңбек Ері" атағы берілгенін растайтын құжат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) жеңілдіктер бойынша Ұлы Отан соғысының қатысушыларына теңестірілген адамдар үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қағидаларға 6-қосымшаға сәйкес Ұрыс қимылдары жүрген қалалар мен жүргізілген кезеңдер тізбесінің және Қағидаларға 8-қосымшаға сәйкес Ұрыс қимылдары болған мемлекеттер, аумақтар және жүргізілген кезеңдер тізбесінің негізінде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда Ұлы Отан соғысы кезеңінде қызмет өткерген әскери қызметшiлер, сондай-ақ бұрынғы КСР Одағы iшкi iстер және мемлекеттiк қауiпсiздiк органдарының басшы және қатардағы құрамының адамдары үшін – 1992 жылғы 1 қаңтардағы жағдай бойынша қолданыста болған нысандар бойынша бұрынғы КСР Одағының тиісті органдары берген куәлік;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұлы Отан соғысы кезеңінде майдандағы армия құрамына кiрген әскери бөлiмдерде, штабтарда, мекемелерде штаттық лауазымдар атқарған не сол кезеңдерде майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда болған Кеңес Армиясының, Әскери-Теңiз Флотының, бұрынғы КСР Одағының iшкi iстер және мемлекеттiк қауiпсiздiк әскерлерi мен органдарының еріктi жалдамалы құрамының адамдары үшін – 1992 жылғы 1 қаңтардағы жағдай бойынша қолданыста болған нысандар бойынша бұрынғы КСР Одағының тиісті органдары берген куәлік; Ұлы Отан соғысы кезеңінде майдандағы армия мен флоттың құрамына кiрген бөлiмдердiң, штабтар мен мекемелердiң құрамында полк балалары (тәрбиеленушiлерi) және юнгалар ретiнде болған адамдар үшін – 1992 жылғы 1 қаңтардағы жағдай бойынша қолданыста болған нысандар бойынша бұрынғы КСР Одағының тиісті органдары берген куәлік; Екiншi дүниежүзiлiк соғыс жылдарында шет елдердiң аумағында партизан отрядтары, астыртын топтар және басқа да фашизмге қарсы құралымдар құрамында фашистiк Германия мен оның одақтастарына қарсы ұрыс қимылдарына қатысқан адамдар үшін – 1992 жылғы 1 қаңтардағы жағдай бойынша қолданыста болған нысандар бойынша бұрынғы КСР Одағының тиісті органдары берген куәлік;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бұрынғы КСР Одағы Қатынас жолдары халық комиссариатының, Байланыс халық комиссариатының, кәсiпшiлiк және көлiк кемелерiнiң жүзу құрамы мен авиацияның ұшу-көтерілу құрамының, Балық өнеркәсiбi халық комиссариатының, теңiз және өзен флотының, Солтүстiк теңiз жолы бас басқармасының ұшу-көтерілу құрамының арнаулы құралымдарының Ұлы Отан соғысы кезеңінде әскери қызметшiлер жағдайына көшiрiлген және ұрыс майдандарының тылдағы шекаралары, флоттардың жедел аймақтары шегiнде майдандағы армия мен флот мүдделерi үшін мiндеттер атқарған қызметкерлерi, сондай-ақ Ұлы Отан соғысының бас кезiнде басқа мемлекеттердiң порттарында еріксіз ұсталған көлiк флоты кемелерi экипаждарының мүшелерi үшін – 1992 жылғы 1 қаңтардағы жағдай бойынша қолданыста болған нысандар бойынша бұрынғы КСР Одағының тиісті органдары берген куәлік;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ленинград қаласындағы қоршау кезеңінде қаланың кәсiпорындарында, мекемелерi мен ұйымдарында жұмыс iстеген және "Ленинградты қорғағаны үшiн" медалiмен немесе "Қоршаудағы Ленинград тұрғыны" белгiсiмен наградталған азаматтар үшін – "Ленинградты қорғағаны үшін" медаліне немесе "Қоршаудағы Ленинград тұрғыны" белгісіне қоса берілетін куәлік немесе 1992 жылғы 1 қаңтардағы жағдай бойынша қолданыста болған нысандар бойынша бұрынғы КСР Одағының тиісті органдары берген куәлік;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Екiншi дүниежүзiлiк соғыс кезеңiнде фашистер мен олардың одақтастары құрған концлагерьлердегі, геттолардағы және басқа да мәжбүрлеп ұстау орындарындағы кәмелетке толмаған тұтқындар үшін – жасы кәмелетке толмаған бұрынғы тұтқын куәлігі немесе екінші дүниежүзілік соғыс кезінде фашистер мен олардың одақтастары құрған концлагерлерде, гетто және басқа еріксіз ұстау орындарында мәжбүрлеп ұсталғандығы туралы архивтік анықтама немесе 1992 жылғы 1 қаңтардағы жағдай бойынша қолданыста болған нысандар бойынша бұрынғы КСР Одағының тиісті органдары берген куәлік;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1986 – 1987 жылдары Чернобыль атом электр станциясындағы (бұдан әрі – Чернобыль АЭС) апаттың, азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жоюға қатысқан, сондай-ақ ядролық сынақтарға тiкелей қатысқан адамдар үшін – Чернобыль АЭС-ындағы апаттың зардаптарын жоюға қатысушы куәлігі немесе Чернобыль АЭС-ындағы апаттың немесе азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың зардаптарын жоюға қатысқанын, ядролық сынақтарға тікелей қатысқанын растайтын құжат немесе жергілікті әскери басқару органынан азаматтық немесе әскери тағайындау объектілеріндегі басқа да радиациялық апаттар мен авариялардың зардаптарын жоюға қатысқан фактісін растайтын, ядролық сынақтарға тікелей қатысқанын растайтын анықтама;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген адамдар үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін басқа кезеңдерде атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты, сондай-ақ Ауғанстанда немесе ұрыс қимылдары жүргізілген басқа да мемлекеттерде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілер үшін – әскери қызметшілер қатарындағы мүгедектігі бар адам екендігі туралы куәлігі (Кеңес Армиясы мүгедегінің жеңілдіктерге құқығы туралы), жараланғаны, контузия алуы, мертігуі, мүгедектігі туралы анықтама, жергілікті әскери басқару органынан соғыс қимылдарына қатысқан фактісін растайтын анықтама немесе 1992 жылғы 1 қаңтардағы жағдай бойынша қолданыста болған нысандар бойынша бұрынғы КСР Одағының тиісті органдары берген куәлік;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан не майданда болуына немесе ұрыс қимылдары жүргізілген мемлекеттерде қызметтік міндеттерін орындауына байланысты ауруға шалдығуы салдарынан мүгедектік белгіленген, бұрынғы КСР Одағының мемлекеттік қауіпсіздік органдарының және ішкі істер органдарының басшы және қатардағы құрамының адамдары үшін – 1992 жылғы 1 қаңтардағы жағдай бойынша қолданыста болған нысандар бойынша бұрынғы КСР Одағының тиісті органдары берген куәлік, жаралануы, контузия алуы, мертігуі, мүгедектігі туралы анықтама, ішкі істер органдарының, Ұлттық Қауіпсіздік комитетінің тиісті анықтамасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+басқа елдердегі майдандағы әскери контингенттерге қызмет көрсеткен және ұрыс қимылдары жүргізілген кезеңде жаралануы, контузия алуы, мертігуі не ауруға шалдығуы салдарынан мүгедектік белгіленген тиісті санаттардағы жұмысшылар мен қызметшілер үшін – 1992 жылғы 1 қаңтардағы жағдай бойынша қолданыста болған нысандар бойынша бұрынғы КСР Одағының тиісті органдары берген куәлік, жаралануы, контузия алуы, мертігуі, мүгедектігі туралы анықтама, тиісті санатын және басқа елдерде қимыл жасаған әскер құрамдарына қызмет көрсету салдарынан мүгедектігі бар адам болуын растайтын құжат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1944 жылғы 1 қаңтар – 1951 жылғы 31 желтоқсан аралығындағы кезеңде Украина КСР, Беларусь КСР, Литва КСР, Латвия КСР, Эстония КСР аумағында болған халықты қорғаушы жойғыш батальондардың, взводтар мен отрядтардың жауынгерлері мен командалық құрамы қатарындағы, осы батальондарда, взводтарда, отрядтарда қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы немесе мертігуі салдарынан мүгедектік белгіленген адамдар үшін – 1992 жылғы 1 қаңтардағы жағдай бойынша қолданыста болған нысандар бойынша бұрынғы КСР Одағының тиісті органдары берген куәлік, жаралануы, контузия алуы, мертігуі, мүгедектігі туралы анықтама, жергілікті әскери басқару органынан соғыс қимылдарына қатысқан фактісін растайтын анықтама;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Чернобыль АЭС-ындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдар және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балалары үшін – 1992 жылғы 1 қаңтардағы жағдай бойынша қолданыста болған нысандар бойынша бұрынғы КСР Одағының тиісті органдары берген куәлік, Чернобыль АЭС-ындағы апаттың немесе азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың салдарынан мүгедектігі жөніндегі халықты әлеуметтік қорғау саласындағы уәкілетті мемлекеттік органы аумақтық органының анықтамасы немесе Радиациялық әсерге байланысты аурудың себептік байланысын анықтау жөніндегі Өңірлік сараптама кеңесінің қорытындысы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) басқа мемлекеттердің аумағындағы ұрыс қимылдарының ардагерлері үшін: Қағидаларға 7-қосымшаға сәйкес Басқа мемлекеттер аумағында жүргізілген ұрыс қимылдары кезеңдері тізбесінің және Қағидаларға 8-қосымшаға сәйкес Ұрыс қимылдары болған мемлекеттер, аумақтар және жүргізілген кезеңдер тізбесінің негізінде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+басқа мемлекеттердің аумақтарындағы ұрыс қимылдарына қатысушылар, атап айтқанда: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+бұрынғы КСР Одағының үкiметтік органдарының шешiмдерiне сәйкес басқа мемлекеттердiң аумағындағы ұрыс қимылдарына қатысқан Кеңес Армиясының, Әскери-Теңiз Флотының, Мемлекеттiк қауiпсiздiк комитетiнiң әскери қызметшiлерi, бұрынғы КСР Одағы Iшкi iстер министрлiгiнiң басшы және қатардағы құрамының адамдары (әскери мамандар мен кеңесшiлердi қоса алғанда); </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+оқу жиындарына шақырылған және Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде жiберiлген әскери мiндеттiлер; Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде осы елге жүк жеткiзу үшiн жiберiлген автомобиль батальондарының әскери қызметшiлерi; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бұрынғы КСР Одағының аумағынан Ауғанстанға жауынгерлiк тапсырмалармен ұшқан ұшу құрамының әскери қызметшiлерi;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауғанстандағы кеңестік әскери контингентке қызмет көрсеткен, жарақат, контузия алған немесе мертіккен не ұрыс қимылдарын қамтамасыз етуге қатысқаны үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталған жұмысшылар мен қызметшiлер үшін – 1992 жылғы 1 қаңтардағы жағдай бойынша қолданыста болған нысандар бойынша бұрынғы КСР Одағының тиісті органдары берген куәлік; жергілікті әскери басқару органынан басқа мемлекет аумағында соғыс қимылдарына қатысқандығын растайтын анықтама немесе басқа мемлекеттердің аумағында ұрыс қимылдарына қатысқандығы туралы белгі соғылған әскери билет, Ауғанстандағы кеңес әскери құрамына қызмет көрсеткендігін растайтын құжат және жараланған, контузия алған немесе мертіккендігін растайтын медициналық құжаттар, ұрыс қимылдарын қамтамасыз етуге қатысқаны үшін бұрынғы КСР Одағының ордендеріне және медальдарына қоса берілетін куәлік;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1992 жылғы қыркүйек – 2001 жылғы ақпан аралығындағы кезеңде Тәжікстан-Ауғанстан учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын күзетуді күшейту жөніндегі мемлекетаралық шарттар мен келісімдерге сәйкес міндеттерді орындаған Қазақстан Республикасының әскери қызметшілері үшін – Тәжікстан-Ауғанстан учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын күзетуге қатысқандығын растайтын жергілікті әскери басқару органынан анықтама;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2003 жылғы тамыз – 2008 жылғы қазан аралығындағы кезеңде Ирактағы халықаралық бітімгершілік операцияға бітімгерлер ретінде қатысқан Қазақстан Республикасының әскери қызметшілері үшін – Ирактағы халықаралық бітімгершілік операцияға бітімгерлер ретінде қатысқандығын растайтын жергілікті әскери басқару органынан анықтама;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1986 – 1991 жылдар аралығындағы кезеңде Таулы Қарабақтағы этносаралық қақтығысты реттеуге қатысқан әскери қызметшілер, сондай-ақ бұрынғы КСР Одағы ішкі істер және мемлекеттік қауіпсіздік органдарының басшы және қатардағы құрамының адамдары үшін – Таулы Қарабахтағы этносаралық қақтығысты реттеуге қатысқандығын растайтын жергілікті әскери басқару органынан анықтама;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9) Ұлы Отан соғысында қаза тапқан (қайтыс болған, хабар-ошарсыз кеткен) жауынгерлердің екінші рет некеге тұрмаған жесірлері үшін – әскери қызметшінің қайтыс болғандығы туралы куәлік немесе хабарлама, немесе жергілікті әскери басқару органынан хабар-ошарсыз кету фактісі туралы анықтама, әскери қызметшіге туыстық жақындығын растайтын құжат (неке туралы куәлік, балалардың туу туралы куәлігі);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10) Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбы (жұбайы), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбы (жұбайы) үшін – неке туралы куәлік, жұбайының (зайыбының) қайтыс болғандығы туралы куәлік, жұбайының (зайыбының) мүгедектігін растайтын құжат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11) Ауғанстандағы немесе ұрыс қимылдары жүргiзiлген басқа да мемлекеттердегi ұрыс қимылдары кезiнде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердiң отбасылары үшін – қаза тапқан (қайтыс болған) адамның өлімі туралы хабарлама немесе куәлік, әскери қызметшінің қаза тапқан немесе хабар-ошарсыз кеткен фактісі туралы жергілікті әскери басқару органынан анықтама, қаза тапқан адаммен туыстық жақындығын растайтын құжат (неке туралы куәлік, балалардың туу туралы куәлігі);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+резервтегі әскери қызметті өткеріп жүрген әскери қызметшілерді қоспағанда, бейбіт уақытта әскери қызметін, арнаулы мемлекеттік органдардағы қызметін өткеру кезінде қаза тапқан (қайтыс болған) әскери қызметшілердің, арнаулы мемлекеттік органдар қызметкерлерінің отбасылары үшін – қаза тапқан (қайтыс болған) адамның өлімі туралы хабарлама немесе куәлік, резервтегі әскери қызметті өткеріп жүрген әскери қызметшілерді қоспағанда, әскери қызметшінің бейбіт уақытта әскери қызметін өткеру кезінде қаза тапқан фактісі туралы жергілікті әскери басқару органынан анықтама, арнаулы мемлекеттік органдар қызметкердің бейбіт уақытта арнаулы мемлекеттік органдардағы қызметін өткеру кезінде қаза тапқан фактісі туралы арнаулы мемлекеттік органдарынан анықтама, қаза тапқан адаммен туыстық жақындығын растайтын құжат (неке туралы куәлік, балалардың туу туралы куәлігі);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қызметтік міндеттерін атқару кезінде қаза тапқан ішкі істер органдары қызметкерлерінің отбасылары үшін – қаза тапқан (қайтыс болған) адамның өлімі туралы хабарлама немесе куәлік, қызмет міндеттерін атқару кезінде қаза табу фактісін растайтын ішкі істер органдарынан анықтама немесе құжат, қаза тапқан адаммен туыстық байланысын растайтын құжат (неке туралы куәлік, балалардың туу туралы куәліктері);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Чернобыль АЭС-ындағы апаттың және азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жою кезiнде қаза тапқан адамдардың отбасылары үшін – қаза тапқан адамның өлімі туралы куәлік, Чернобыль АЭС-ындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың зардаптарын жою кезінде қайтыс болғанын растайтын құжат, қаза тапқан адаммен туыстық жақындығын растайтын құжат (неке туралы куәлік, балалардың туу туралы куәлігі);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сәуле ауруының салдарынан қайтыс болғандардың немесе қайтыс болған мүгедектігі бар адамдардың, сондай-ақ қайтыс болуы белгіленген тәртіппен Чернобыль АЭС-ындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың және ядролық сынақтардың әсеріне байланысты болған азаматтардың отбасылары үшін – сәуле ауруының салдарынан қайтыс болған адамның немесе қайтыс болған мүгедектігі бар адамның, сондай-ақ өлімі Чернобыль АЭС-ындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың әсер етуіне белгіленген тәртіппен байланысты болған азаматтың өлімі туралы куәлік, өлімнің радиациялық әсер ету салдарынан болғанын растайтын құжат, қаза тапқан адаммен туыстық жақындығын растайтын құжат (неке туралы куәлік, балалардың туу туралы куәлігі);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12) Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін Қағидаларға 9-қосымшаға сәйкес бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдар үшін – 1992 жылғы 1 қаңтардағы жағдай бойынша қолданыста болған нысандар бойынша бұрынғы КСР Одағының тиісті органдары берген куәлік немесе наградтау куәлігі, немесе архивтік анықтама, немесе наградталу фактісі туралы жазбасы бар еңбек кітапшасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13) 1941 жылғы 22 маусым – 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталмаған адамдар үшін – еңбек кітапшасы немесе 1941 жылғы 22 маусымнан бастап 1945 жылғы 9 мамырды қоса алғанда, жұмысы туралы мәліметтерді қамтитын өзге де құжаттар, 1941 жылғы 22 маусымнан бастап 1945 жылғы 9 мамырды қоса алғанда, әскери қызмет кезеңі туралы мәліметтерді қамтитын әскери билет немесе анықтама. Сондай-ақ, 1941 жылғы 22 маусымнан бастап 1945 жылғы 9 мамырды қоса алғанда, жұмысы туралы мәліметтерді қамтитын құжаттарға: жұмыс орны, сондай-ақ архив мекемелері берген жұмыс кезеңдері туралы мәліметтері бар құжаттар; бұйрықтардан, жеке шоттары мен жалақы төлеуге арналған ведомостардан үзінді көшірмелер; коммунистік партия немесе кәсіподақ мүшелерінің мүшелік билеттері немесе есеп карточкалары; қызметін бұрын қолданыста болған заңнамаға сәйкес жүзеге асырып келген жұмыс өтілін белгілеу жөніндегі, зейнетақы тағайындау жөніндегі комиссиялардың шешімдері; сот шешімдері; арнайы комиссиялардың шешімдері; 1998 жылға дейін берілген жеңілдіктерді алуға құқығы туралы куәлік; фабрика-зауыт училищелерінде оқу фактісін растайтын анықтамалар жатады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14) 1988 – 1989 жылдары Чернобыль АЭС-ындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркімен кеткен) адамдар үшін – Чернобыль АЭС-ындағы аварияны жоюға қатысушының куәлігі немесе Чернобыль АЭС-ындағы аварияны жоюға қатысу фактісін растайтын жергілікті әскери басқару органынан анықтама, балалардың туу туралы куәлігі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15) жасына байланысты зейнетақы төлемдеріне мүгедектігі бойынша айлық жәрдемақының мөлшеріне дейін қосымша төлем алушыларды қоспағанда, жасына байланысты зейнетақы төлемдері немесе еңбек сіңірген жылдары үшін зейнетақы төлемдері тағайындалған бірінші, екінші және үшінші топтардағы мүгедектігі бар адамдар, сондай-ақ Ресей Федерациясының заңнамасына сәйкес мүгедектігі бойынша зейнетақы алатын жағдайда Байқоңыр қаласында тұратын бірінші, екінші және үшінші топтардағы мүгедектігі бар адамдар, оның ішінде мүгедектігі бар жеті жасқа дейінгі балалар үшін – мүгедектігі туралы анықтама, Ресей Федерациясының заңнамасына сәйкес мүгедектігі бойынша зейнетақы алатынын растайтын құжат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16) Ресей Федерациясының заңнамасына сәйкес мүгедектігі бойынша зейнетақы алатын жағдайда Байқоңыр қаласында тұратын жетіден он сегіз жасқа дейінгі бірінші, екінші, үшінші топтардағы мүгедектігі бар балалар үшін – мүгедектігі туралы анықтама, Ресей Федерациясының заңнамасына сәйкес мүгедектігі бойынша зейнетақы алатынын растайтын құжат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17) саяси қуғын-сүргін құрбандары, мүгедек болып қалған немесе зейнеткер болып табылатын саяси қуғын-сүргіннен зардап шеккен адамдар үшін – мүгедектігі туралы анықтама, зейнеткерлік куәлік, ақталған азаматтың куәлігі немесе прокуратура органдарынан немесе ішкі істер немесе ұлттық қауіпсіздік органдарынан ақталғаны туралы анықтамалары немесе ақталғаны туралы соттың шешімі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18) Қазақстан Республикасына сіңірген ерекше еңбегі үшін зейнетақы тағайындалған адамдар үшін – дербес зейнеткер куәлігі немесе Қазақстан Республикасының Министрлер Кабинеті жанындағы Қазақстан Республикасы алдында сіңірген ерекше еңбегі үшін зейнетақы белгілеу жөніндегі комиссияның Қазақстан Республикасы алдында сіңірген ерекше еңбегі үшін зейнетақы тағайындау туралы шешімінен үзінді көшірме.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проактивті қызмет арқылы жәрдемақы тағайындау үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+проактивті қызмет көрсетуге көрсетілетін қызметті алушының келісімі, сондай-ақ көрсетілетін қызметті алушының ұялы байланысының абоненттік құрылғысы арқылы банктік шот нөмірін растау немесе ұсыну туралы хабарлама жіберіледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Порталда ақпарат алу үшін: өтініш берушінің ЭЦҚ-мен куәландырылған электрондық құжат нысанындағы сұрау салу.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қағидалармен белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) уәкілетті мемлекеттік органның мемлекеттік қызмет көрсету үшін қажетті келісімі туралы сұрау салуға берілген теріс жауап, сондай-ақ сараптаманың, зерттеудің не тексерудің теріс қорытындысы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы; 5) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы бойынша.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 1. Мемлекеттік қызмет көрсету орындарының мекенжайлары:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігінің www.enbek.gov.kz интернет-ресурсында "Мемлекеттік көрсетілетін қызметтер" бөлімінде;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12778,143 +13592,105 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Физикалық тұрғыдан мүмкіндігі шектеулі адамдар үшін пандустың, шақыру түймесінің, зағиптар мен нашар көретіндерге арналған тактильді жолдың, күту залының, үлгі құжаттары бар тіректің болуы қажет.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3. Электрондық цифрлық қолтаңбасы болған кезде өтініш берушінің мемлекеттік көрсетілетін қызметті портал арқылы электрондық нысанда алады.</w:t>
+3. ЭЦҚ болған кезде өтініш берушінің мемлекеттік көрсетілетін қызметті портал арқылы электрондық нысанда алады. Өтініш берушінің мемлекеттік қызметті көрсету статусы туралы ақпаратты порталдың "жеке кабинеті", көрсетілетін қызметті берушінің анықтамалық қызметтері, сондай-ақ "1414", 8-800-080-7777 бірыңғай байланыс орталығы арқылы алады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтініш берушінің мемлекеттік қызметті көрсету статусы туралы ақпаратты порталдың "жеке кабинеті", көрсетілетін қызметті берушінің анықтамалық қызметтері, сондай-ақ "1414", 8-800-080-7777 бірыңғай байланыс орталығы арқылы алады.</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес проактивті көрсетілетін қызмет арқылы жәрдемақы тағайындалған кезде "Халық қаһарманы" атағына ие болған адамдарға және "Қазақстанның Еңбек Ері" атағына ие болған адамдарға жәрдемақы тағайындау туралы өтінішті беру талап етілмейді.</w:t>
+4. "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңына сәйкес проактивті көрсетілетін қызмет арқылы жәрдемақы тағайындалған кезде "Халық қаһарманы" атағына ие болған адамдарға және "Қазақстанның Еңбек Ері" атағына ие болған адамдарға жәрдемақы тағайындау туралы өтінішті беру талап етілмейді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5. Цифрлық құжаттар сервисі мобильдік қосымшада және пайдаланушылардың ақпараттық жүйелерінде авторизацияланған субъектілер үшін қолжетімді.</w:t>
+5. Цифрлық құжаттар сервисі мобильдік қосымшада және пайдаланушылардың цифрлық жүйелерінде авторизацияланған субъектілер үшін қолжетімді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Субъект мобильдік қосымшада және пайдаланушылардың ақпараттық жүйелерінде қолжетімді әдістермен авторландырудан өтеді, бұдан әрі "Цифрлық құжаттар" бөлімінде одан әрі пайдалану үшін қажетті құжатты қарайды.</w:t>
+Субъект мобильдік қосымшада және пайдаланушылардың цифрлық жүйелерінде қолжетімді әдістермен авторландырудан өтеді, бұдан әрі "Цифрлық құжаттар" бөлімінде одан әрі пайдалану үшін қажетті құжатты қарайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -12998,306 +13774,366 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>төлеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z96" w:id="90"/>
+    <w:bookmarkStart w:name="z96" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Мемлекеттік органдардың және (немесе) ұйымдардың ақпараттық жүйелеріне сұрау салу</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z97" w:id="91"/>
+        <w:t xml:space="preserve"> Мемлекеттік органдардың және (немесе) ұйымдардың цифрлық жүйелеріне сұрау салу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z554" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Мемлекеттік корпорацияның бөлімшесі өтініш берушіден өтініш берушінің санатына байланысты жәрдемақы тағайындауға құжаттарды қабылдаған кезде өтініш берушінің жеке сәйкестендіру нөмірі бойынша "электрондық үкімет" шлюзі арқылы мемлекеттік органдардың ақпараттық жүйелеріне мынадай:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z98" w:id="92"/>
+      1. Мемлекеттік корпорацияның бөлімшесі өтініш берушіден өтініш берушінің санатына байланысты жәрдемақы тағайындауға құжаттарды қабылдаған кезде өтініш берушінің жеке сәйкестендіру нөмірі бойынша "цифрлық үкімет" шлюзі арқылы мемлекеттік органдардың цифрлық жүйелеріне мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z555" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жеке басын куәландыратын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z99" w:id="93"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z556" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өтініш берушінің тұрақты тұрғылықты жері бойынша тіркелгені туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z100" w:id="94"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z557" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) Қазақстан Республикасы Әлеуметтік кодекстің (бұдан әрі – Кодекс) 190-бабы 3-тармағының </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z101" w:id="95"/>
+      3) Қазақстан Республикасы Әлеуметтік кодекстің (бұдан әрі – Кодекс) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>190-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тармағының 13) тармақшасында көрсетілген жәрдемақыны тағайындау кезінде жасына байланысты зейнетақы төлемін немесе еңбек сіңірген жылдары үшін зейнетақы төлемін тағайындау туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z558" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) Кодекстің 190-бабы 3-тармағының </w:t>
-[...63 lines deleted...]
-    <w:bookmarkStart w:name="z103" w:id="97"/>
+      4) Кодекстің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>190-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тармағының 13) тармақшасында көрсетілген жәрдемақыны тағайындау кезінде Кодекстің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>177-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8-тармағында көзделген жасына байланысты зейнетақы төлеміне мүгедектігі бойынша айлық жәрдемақы мөлшеріне дейінгі қосымша төлем алу туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z559" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) Осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша мүгедектігі туралы анықтамалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z560" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) жәрдемақы беру жөніндегі уәкілетті ұйымның банктік реквизиттері туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z104" w:id="98"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z561" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) уәкілетті мемлекеттік органның ақпараттық жүйесінен Мемлекеттік корпорация бөлімшесінің коды туралы.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="98"/>
+      7) уәкілетті мемлекеттік органның цифрлық жүйесінен Мемлекеттік корпорация бөлімшесінің коды туралы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z562" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік органдардың және (немесе) ұйымдардың ақпараттық жүйелерінен және екінші деңгейдегі банктердің ақпараттық жүйелерінен сұратылатын мәліметтерді растайтын электрондық құжаттар тиісті мемлекеттік органдардың және (немесе) ұйымдардың, екінші деңгейдегі банктердің және "электрондық үкімет" шлюзінің электрондық цифрлық қолтаңбасымен, сондай-ақ сұрау салуды жүзеге асырған Мемлекеттік корпорация бөлімшесінің электрондық цифрлық қолтаңбасымен куәландырылады.</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Мемлекеттік органдардың және (немесе) ұйымдардың цифрлық жүйелерінен және екінші деңгейдегі банктердің цифрлық жүйелерінен сұратылатын мәліметтерді растайтын электрондық құжаттар тиісті мемлекеттік органдардың және (немесе) ұйымдардың, екінші деңгейдегі банктердің және "цифрлық үкімет" шлюзінің ЭЦҚ-мен, сондай-ақ сұрау салуды жүзеге асырған Мемлекеттік корпорация бөлімшесінің ЭЦҚ -мен куәландырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13331,77 +14167,77 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Арнаулы мемлекеттік </w:t>
+              <w:t>Арнаулы мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жәрдемақы тағайындау және </w:t>
+              <w:t>жәрдемақы тағайындау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>төлеу қағидаларына</w:t>
+              <w:t>және төлеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13500,90 +14336,90 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ауданның коды ______________</w:t>
+              <w:t>Ауданның коды _________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Халықты әлеуметтік қорғау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">саласындағы реттеу және </w:t>
+              <w:t>саласындағы реттеу және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бақылау комитетінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -13597,572 +14433,581 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(қаласы)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бойынша департаменті</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z106" w:id="99"/>
+    <w:bookmarkStart w:name="z106" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мүгедектік туралы анықтама Справка об инвалидности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 5-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.05.2025 </w:t>
+      Ескерту. 5-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 165</w:t>
+        <w:t>№ 195</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Серия № ____________________</w:t>
-[...449 lines deleted...]
-      Дата: </w:t>
+      Серия № _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тегi, аты, әкесiнiң аты (ол болған жағдайда) _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Туған күні _____ жылғы "___" ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата рождения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мекенжайы ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мүгедектік тобы________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Группа инвалидности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мүгедектік себебі _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Причина инвалидности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Белгіленген күні: 20___ жылғы ________ "___"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата установления:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мерзімі: 20___жылғы "___" _________ бастап есептелді</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Срок зачтен с</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мүгедектік 20___жылғы "___" _________ дейінгі мерзімге белгіленген</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Инвалидность установлена на срок до</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қайта куәландыру күні: 20___жылғы "___" _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата переосвидетельствования:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Негіздеме: медициналық-әлеуметтік сараптаманың № ____ актісі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Основание: акт медико-социальной экспертизы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мөр орны</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Место печати</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бөлім басшысы ___________________________________ (____________)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель отдела (Тегi, аты, әкесiнiң аты (ол болған жағдайда)/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолы/подпись) (фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Күні: 20___ жылғы "___" __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дата: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -14243,68 +15088,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>төлеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z108" w:id="100"/>
+    <w:bookmarkStart w:name="z108" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ұрыс қимылдары жүрген қалалардың және жүргізілген кезеңдердің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Одесса қаласын қорғау: 1941 жылғы 10 тамыздан 16 қазанға дейін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14455,68 +15300,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>төлеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z110" w:id="101"/>
+    <w:bookmarkStart w:name="z110" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Басқа мемлекеттер аумағында жүргізілген ұрыс қимылдары кезеңдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алжирдегі ұрыс қимылдары: 1962-1964 жылдар.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14829,68 +15674,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>төлеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z112" w:id="102"/>
+    <w:bookmarkStart w:name="z112" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ұрыс қимылдары болған мемлекеттердің, аумақтардың және жүргізілген кезеңдер тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азаматтық соғыс: 1918 жылғы 23 ақпаннан 1922 жылғы қазанға дейін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15221,68 +16066,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>төлеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z114" w:id="103"/>
+    <w:bookmarkStart w:name="z114" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен қалтқысыз әскери қызметі үшін берілетін наградаларға жатқызылған бұрынғы КСРО медальдарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Ерлігі үшін" Ушаков медалі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15649,228 +16494,265 @@
               </w:rPr>
               <w:t>10-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z116" w:id="104"/>
+    <w:bookmarkStart w:name="z116" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ________________________________________________  (жәрдемақы түрін көрсету)  тағайындауға өтінішті қабылдаудан бас тарту туралы  № ______ қолхат  20___ жылғы "___" _____________</w:t>
-[...14 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> ________________________________________________ (жәрдемақы түрін көрсету) тағайындауға өтінішті қабылдаудан бас тарту туралы № ______ қолхат 20___ жылғы "___" _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Азамат (ша) ____________________________________________________ </w:t>
-[...7 lines deleted...]
-      </w:pPr>
+      Ескерту. 10-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Азамат (ша) ____________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(өтініш берушінің тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Туған күні ____ жылғы "___" ___________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қамқоршы_____________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жүгінген күні 20___ жылғы "___" ____________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (өтініш берушінің тегі, аты, әкесінің аты (бар болса))</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z564" w:id="120"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Туған күні ____ жылғы "___" ___________</w:t>
-[...107 lines deleted...]
-      (жауапты адамның тегі, аты, әкесінің аты (бар болса) және лауазымы)</w:t>
+      Төлем тағайындау үшін арнаулы мемлекеттік жәрдемақы тағайындау, төлеу немесе тағайындауға өтініш беру фактілерін растайтын мәліметтерді уәкілетті мемлекеттік органның цифрлық жүйесінен алу; өтініш берушінің Қазақстан Республикасының заңнамасына сәйкес құжаттардың толық емес топтамасын және (немесе) қолданылу мерзімі өткен құжаттарды және (немесе) арнаулы мемлекеттік жәрдемақы тағайындау немесе тағайындаудан бас тарту туралы шешім қабылдану күніне қолданылу мерзімі өтетін құжаттарды ұсыну; жеке басын куәландыратын құжат бойынша мәліметтердің (мемлекеттік цифрлық жүйелерден алынған мәліметтермен расталатын, оны Қазақстан Республикасының заңнамасына сәйкес ауыстырудан басқа) оны тағайындау үшін қажетті құжаттарға сәйкес келмеу; арнаулы мемлекеттік жәрдемақы тағайындау құқығының болмау; өтініш берушінің арнаулы мемлекеттік жәрдемақы тағайындау үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімінің болмау себебі бойынша арнаулы мемлекеттік жәрдемақы тағайындауға өтініш қабылдаудан бас тартылды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (жауапты адамның тегі, аты, әкесінің аты (ол болған жағдайда) және лауазымы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -15919,118 +16801,156 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Арнаулы мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жәрдемақы тағайындау және</w:t>
+              <w:t>жәрдемақы тағайындау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>төлеу қағидаларына</w:t>
+              <w:t>және төлеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z118" w:id="105"/>
+    <w:bookmarkStart w:name="z118" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Мемлекеттік корпорацияның бөлімшесіне тағайындау (қайта есептеу) туралы азаматтардың өтініштерін тіркеу электрондық журналы ____________________________________________________  (төлем түрі)</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="105"/>
+        <w:t xml:space="preserve"> Мемлекеттік корпорацияның бөлімшесіне тағайындау (қайта есептеу) туралы азаматтардың өтініштерін тіркеу электрондық журналы ____________________________________________________ (төлем түрі)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 11-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="879"/>
         <w:gridCol w:w="879"/>
         <w:gridCol w:w="879"/>
@@ -16054,519 +16974,659 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтініш №</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өтініш №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тіркеу күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тіркеу күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жүгіну күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жүгіну күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бөлімше коды</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бөлімше коды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Істің №</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Істің №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтініш берушінің жеке сәйкестендіру нөмірі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өтініш берушінің жеке сәйкестендіру нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтініш берушінің тегі, аты, әкесінің аты (бар болса)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өтініш берушінің тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Туған күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Туған күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Төлем түрі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Төлем түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Инспектор</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Инспектор</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тағайындау/ тағайындаудан бас тарту шешімінің күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тағайындау/ тағайындаудан бас тарту шешімінің күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жәрдемақы мөлшері</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жәрдемақы мөлшері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тағайындау күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тағайындау күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тағайындау түрі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тағайындау түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17060,129 +18120,323 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Арнаулы мемлекеттік</w:t>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жәрдемақы тағайындау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және төлеу қағидаларына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z120" w:id="106"/>
+    <w:bookmarkStart w:name="z120" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ____________________________________________________  (төлем түрі)  тағайындауға азаматтардың өтінішін тіркеу электрондық журналы</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="106"/>
+        <w:t xml:space="preserve"> ____________________________________________________ (төлем түрі) тағайындауға азаматтардың өтінішін тіркеу электрондық журналы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 12-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорация, медициналық-әлеуметтік сараптама бөлімшесі арқылы келіп түскен электрондық өтінімдер</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -17223,483 +18477,613 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтінімнің келіп түскен күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өтінімнің келіп түскен күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтінімнің келіп түскен уақыты</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өтінімнің келіп түскен уақыты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтінім №</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өтінім №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бөлімше</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бөлімше</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қызмет коды</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қызмет коды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке сәйкестендіру нөмірі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жеке сәйкестендіру нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тегі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аты</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Әкесінің аты (бар бол ған жағ дайда)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Туған күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Туған күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мәртебесі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мәртебесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="947" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Негіз (төлем түрі)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Негіз (төлем түрі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="947" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қайтару себебі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қайтару себебі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18593,260 +19977,291 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Арнаулы мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жәрдемақы тағайындау және</w:t>
+              <w:t>жәрдемақы тағайындау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>төлеу қағидаларына</w:t>
+              <w:t>және төлеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>13-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z122" w:id="107"/>
+    <w:bookmarkStart w:name="z122" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> _________________________________________________  (төлемнің түрі)  тағайындауға құжатты (құжаттарды) жете ресімдеу қажеттігі туралы хабарлама  20___ жылғы "___" ___________</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="107"/>
+        <w:t xml:space="preserve"> _________________________________________________ (төлемнің түрі) тағайындауға құжатты (құжаттарды) жете ресімдеу қажеттігі туралы хабарлама 20___ жылғы "___" ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 13-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Өтініш берушінің тегі, аты, әкесінің аты (бар болса)</w:t>
-[...125 lines deleted...]
-      (жауапты адамның лауазымы және тегі, аты, әкесінің аты (бар болса))</w:t>
+      Өтініш берушінің тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтініш берушінің туған күні ______ жылғы "___" _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>себебі бойынша жете ресімдеу қажеттігі туралы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(жауапты адамның лауазымы және тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -18882,77 +20297,77 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Арнаулы мемлекеттік </w:t>
+              <w:t>Арнаулы мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жәрдемақы тағайындау және </w:t>
+              <w:t>жәрдемақы тағайындау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>төлеу қағидаларына</w:t>
+              <w:t>және төлеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>14-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19077,876 +20492,857 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Облыс (қала) ______________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>____________________________</w:t>
+              <w:t>___________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>облысы (қаласы)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z124" w:id="108"/>
+    <w:bookmarkStart w:name="z124" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитеті департаментінің 20___ жылғы "___"____________  № _______ ШЕШІМІ  Істің № ___________  Арнаулы мемлекеттік жәрдемақы тағайындау (өзгерту, қалпына келтіру, тағайындаудан бас тарту) туралы</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="108"/>
+        <w:t xml:space="preserve"> Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитеті департаментінің 20___ жылғы "___"____________ № _______ ШЕШІМІ Істің № ___________ Арнаулы мемлекеттік жәрдемақы тағайындау (өзгерту, қалпына келтіру, тағайындаудан бас тарту) туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 14-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.05.2025 </w:t>
+      Ескерту. 14-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 165</w:t>
+        <w:t>№ 195</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...595 lines deleted...]
-      Мемлекеттік корпорация облыстық филиалының маманы </w:t>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); орыс тілінде өзгеріс енгізілді, қазақ тіліндегі мәтін өзгермейді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ______________________________________________</w:t>
-[...125 lines deleted...]
-      (тегі, аты, әкесінің аты (бар болса))</w:t>
+      Азамат (ша) ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жынысы: ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Туған күні: ________ жылғы "_____"_______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтініш берілген күні: 20______ жылғы "_____" ___________ № ________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(мүгедектігі бар баланың ата-анасының/асырап алушысының тегі, аты,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>әкесінің аты (ол болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I. Қазақстан Республикасы Әлеуметтік кодекстің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>190-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тармағының</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____ тармақшасына сәйкес _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>санат бойынша арнаулы мемлекеттік жәрдемақы тағайындалсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Арнаулы мемлекеттік жәрдемақы мөлшері 20___ жылғы "___" _______</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бастап 20_____ жылғы "___" _________________ қоса алғандағы мерзімге</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________ теңге сомасында (сомасы жазумен)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>II. Тағайындаудан бас тартылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(негіз)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Департамент басшысы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Басқарма (бөлім) басшысы ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Маман _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Шешім жобасын дайындағандар:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мемлекеттік корпорация облыстық филиалының директоры</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мемлекеттік корпорация облыстық филиалының маманы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мемлекеттік корпорация бөлімшесінің басшысы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мемлекеттік корпорация бөлімшесінің маманы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -19995,260 +21391,308 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Арнаулы мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жәрдемақы тағайындау және</w:t>
+              <w:t>жәрдемақы тағайындау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>төлеу қағидаларына</w:t>
+              <w:t>және төлеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>15-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z126" w:id="109"/>
+    <w:bookmarkStart w:name="z126" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ____________________________________________  (төлемнің түрі)  тағайындаудан бас тарту туралы № ________ хабарлама  20___ жылғы "___" ___________</w:t>
-[...14 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> ____________________________________________ (төлемнің түрі) тағайындаудан бас тарту туралы № ________ хабарлама 20___ жылғы "___" ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Азамат (ша) ____________________________________________________ </w:t>
+      Ескерту. 15-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (тегі, аты, әкесінің аты (бар болса))</w:t>
-[...107 lines deleted...]
-      (жауапты адамның лауазымы және тегі, аты, әкесінің аты (бар болса))</w:t>
+      Азамат (ша) ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Туған күні ____ жылғы "___" ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тағайындаудан бас тарту туралы 20___ жылғы "___"______ № _______</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>шешім________________________________________ негіздеме (себебін</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көрсету) тағайындаудан бас тартылды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Хабарлама жауапты адамның ЭЦҚ-мен куәландырылды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(жауапты адамның лауазымы және тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -20344,249 +21788,298 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>16-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Нысан</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z128" w:id="110"/>
+       Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z128" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> _______________________________тағайындау туралы  (төлемнің түрі)  № ________ хабарлама  20___ жылғы "___" ____________</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="110"/>
+        <w:t xml:space="preserve"> _______________________________тағайындау туралы (төлемнің түрі) № ________ хабарлама 20___ жылғы "___" ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 16-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); орыс тілінде өзгеріс енгізілді, қазақ тіліндегі мәтін өзгермейді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азамат (ша)_____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...144 lines deleted...]
-      (жауапты адамның лауазымы және тегі, аты, әкесінің аты (бар болса))</w:t>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Туған күні ____ жылғы "___" ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тағайындау туралы 20___ жылғы "___" ______ № _______ шешім</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тағайындалған сома: 20___ жылғы "___" ____________ бастап ____________ теңге</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(сомасы жазбаша)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Хабарлама жауапты адамның ЭЦҚ-мен куәландырылды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(жауапты адамның лауазымы және тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -20635,242 +22128,273 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Арнаулы мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жәрдемақы тағайындау және</w:t>
+              <w:t>жәрдемақы тағайындау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>төлеу қағидаларына</w:t>
+              <w:t>және төлеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>17-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z130" w:id="111"/>
+    <w:bookmarkStart w:name="z130" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ______________________________ төлеу күні туралы  (төлемнің түрі)  № ________ хабарлама  20__ жылғы "___" ____________</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="111"/>
+        <w:t xml:space="preserve"> ______________________________ төлеу күні туралы (төлемнің түрі) № ________ хабарлама 20__ жылғы "___" ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 17-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азамат (ша)____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...108 lines deleted...]
-      (жауапты адамның лауазымы және тегі, аты, әкесінің аты (бар болса))</w:t>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Туған күні ____ жылғы "___" ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Төлеу күні ай сайын "___" (күні) ерте емес</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Хабарлама жауапты адамның ЭЦҚ-мен куәландырылды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(жауапты адамның лауазымы және тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -20908,129 +22432,323 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Арнаулы мемлекеттік</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жәрдемақы тағайындау және</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>төлеу қағидаларына</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>18-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z132" w:id="112"/>
+    <w:bookmarkStart w:name="z132" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Хабарламалар журналы  ___________________________________  (төлемнің түрі)  Мемлекеттік корпорацияның ____________ бөлімшесі бойынша</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="112"/>
+        <w:t xml:space="preserve"> Хабарламалар журналы ___________________________________ (төлемнің түрі) Мемлекеттік корпорацияның ____________ бөлімшесі бойынша</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 18-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -21048,321 +22766,383 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с</w:t>
-[...17 lines deleted...]
-№</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке сәйкестендіру нөмірі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жеке сәйкестендіру нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегі, аты, әкесінің аты (бар болса)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Туған күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Туған күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Істің №</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Істің №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Төлемнің түрі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Төлемнің түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Хабарламаны табыстау күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Хабарламаны табыстау күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Маман</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Маман</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22197,118 +23977,156 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Арнаулы мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жәрдемақы тағайындау және</w:t>
+              <w:t>жәрдемақы тағайындау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>төлеу қағидаларына</w:t>
+              <w:t>және төлеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>19-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z134" w:id="113"/>
+    <w:bookmarkStart w:name="z134" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Sms-хабарлар электрондық журналы  ________________________________________  (төлемнің түрі)  Мемлекеттік корпорацияның ____________ бөлімшесі бойынша</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="113"/>
+        <w:t xml:space="preserve"> Sms-хабарлар электрондық журналы ________________________________________ (төлемнің түрі) Мемлекеттік корпорацияның ____________ бөлімшесі бойынша</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 19-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -22410,339 +24228,429 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с №</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке сәйкестендіру нөмірі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жеке сәйкестендіру нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегі, аты, әкесінің аты (бар болса)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Туған күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Туған күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Істің №</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Істің №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Төлемнің түрі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Төлемнің түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-sms-хабар жіберу күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>sms-хабар жіберу күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Телефон нөмірі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Телефон нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Маман</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Маман</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23673,102 +25581,185 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Арнаулы мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жәрдемақы тағайындау және</w:t>
+              <w:t>жәрдемақы тағайындау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>төлеу қағидаларына</w:t>
+              <w:t>және төлеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z136" w:id="114"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 20-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -23780,506 +25771,1106 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Елтаңба/Герб</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Елтаңба/Герб</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Арнаулы мемлекеттік</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Арнаулы мемлекеттік</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-жәрдемақы алушының</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жәрдемақы алушының</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-КУӘЛIГІ</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>КУӘЛIГІ</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-УДОСТОВЕРЕНИЕ</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>УДОСТОВЕРЕНИЕ</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-получателя специального государственного пособия</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>получателя специального</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственного пособия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Куәлiк № __________________</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Куәлiк № __________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Удостоверение __________________________</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Удостоверение</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-(тегi/фамилия)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>__________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-___________________________</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(тегi/фамилия)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-(аты/имя)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-___________________________</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(аты/имя)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-(әкесiнiң аты (бар болса)/ отчество (при наличии))</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"__" ____________ жылы/года</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(әкесiнiң аты (ол болған жағдайда)/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-(туған жылы/дата рождения)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>отчество (при его наличии))</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сурет/фото Мөр орны/Место печати</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"__" ____________ жылы/года</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бөлiмше бастығы ___________________________</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(туған жылы/дата рождения)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Начальник отделения Берiлген уақыты</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сурет/фото Мөр орны/Место печати</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"__" _________20__ жылы/года</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бөлiмше бастығы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дата выдачи</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Начальник отделения Берiлген уақыты</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"__" _________20__ жылы/года</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Дата выдачи</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Қазақстан Республикасының Әлеуметтік кодексі _____ бабының _____ тармағына сәйкес ________________________ теңге мөлшерiнде _____________ жылдан бастап _______________ дейiн ____________________________________ (жәрдемақының кіші түрi) ____________________________________ тағайындалды.</w:t>
+1. Қазақстан Республикасының</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әлеуметтік кодексі _____ бабының</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_____ тармағына сәйкес</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+________________________ теңге</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мөлшерiнде _____________ жылдан</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бастап _______________ дейiн</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+____________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(жәрдемақының кіші түрi)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+______________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+______________ тағайындалды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. В соответствии с пунктом ____статьи ____ Социального кодекса Республики Казахстан назначено ___________________</w:t>
+1. В соответствии с пунктом</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-______________________________________ (подвид пособия) в размере ________________________ тенге с "___" _________ _____года по "___" _________ _____года.</w:t>
+____статьи ____ Социального кодекса</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Республики Казахстан назначено</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+___________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+______________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(подвид пособия) в размере</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+________________________ тенге с "___"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_________ _____года по "___"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_________ _____года.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24294,159 +26885,357 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № _____ куәлiкке қосымша бет</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жәрдемақы ____ жылғы "___" __________ бастап ____________________ мөлшерде төленеді.</w:t>
+Жәрдемақы ____ жылғы "___"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бөлімше басшысы ____________________</w:t>
+__________ бастап</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+____________________ мөлшерде</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+төленеді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бөлімше басшысы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+____________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мөр орны</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-____ жылғы "___" ____________ бастап есептен шығарылды.</w:t>
+____ жылғы "___" ____________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-___________________________ аудандық (қалалық) орталық бөлiмшесi</w:t>
+бастап есептен шығарылды.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жәрдемақы _________________теңге мөлшерiнде ___ жылғы "___" __________ дейін төленді.</w:t>
+___________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бөлiмше басшысы ____________________</w:t>
+аудандық (қалалық) орталық</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бөлiмшесi</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жәрдемақы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_________________теңге</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мөлшерiнде ___ жылғы "___"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+__________ дейін төленді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бөлiмше басшысы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+____________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мөр орны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
@@ -24474,123 +27263,267 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вкладыш к удостоверению № ____</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Выплата пособия производится с "___" _____ ___года в размере ________________ тенге.</w:t>
+Выплата пособия производится с</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Начальник отделения ___________________</w:t>
+"___" _____ ___года в размере</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+________________ тенге.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Начальник отделения</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+___________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Место печати</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Снят с учета с "___" _________ ____ года. _________________________________ районное (городское) отделение Государственной корпорации</w:t>
+Снят с учета с "___" _________ ____ года.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Выплата пособия в размере ________________ тенге произведена по "___" __________ _____ года.</w:t>
+_________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+районное (городское) отделение</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственной корпорации</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выплата пособия в размере</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+________________ тенге произведена</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+по "___" __________ _____ года.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Начальник отделения __________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24623,213 +27556,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-____ жылғы "___" __________ бастап _____ жылғы "___" __________ дейiн жәрдемақы төлеу мерзiмi ұзартылды немесе оның мөлшерi өзгертiлдi. ____________________________ өзгеруiне байланысты ________________ теңге мөлшерiнде жәрдемақы тағайындалды.</w:t>
-[...53 lines deleted...]
-Мөр орны</w:t>
+____ жылғы "___" __________ бастап _____ жылғы "___" __________ дейiн жәрдемақы төлеу мерзiмi ұзартылды немесе оның мөлшерi өзгертiлдi. ____________________________ өзгеруiне байланысты ________________ теңге мөлшерiнде жәрдемақы тағайындалды. __________________ есепке алынды. Бөлiмше басшысы ______________ Мөр орны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Выплата пособия продлена или изменен размер с "___" _________ ____года до "___" _________ ____года.</w:t>
-[...71 lines deleted...]
-Место печати</w:t>
+Выплата пособия продлена или изменен размер с "___" _________ ____года до "___" _________ ____года. Пособие установлено в размере __________________ тенге в связи с изменением ___________________________. Принят на учет _______________________. Начальник отделения ___________________ Место печати</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -24881,118 +27688,156 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Арнаулы мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жәрдемақы тағайындау және</w:t>
+              <w:t>жәрдемақы тағайындау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>төлеу қағидаларына</w:t>
+              <w:t>және төлеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>21-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z138" w:id="115"/>
+    <w:bookmarkStart w:name="z138" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Куәлiктерді тiркеу журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 21-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -25008,231 +27853,291 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с №</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегі, аты, әкесінің аты (бар болса)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Iстiң №</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Iстiң №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке куәлiктiң, төлқұжаттың нөмірі, кiм берген, берiлген күнi</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жеке куәлiктiң, төлқұжаттың нөмірі, кiм берген, берiлген күнi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Алған күнi</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Алған күнi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қолы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қолы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25587,193 +28492,383 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>
-      (жазбаша)</w:t>
-[...107 lines deleted...]
-      (тегі, аты, әкесінің аты (бар болса))</w:t>
+      Мөрмен бекiтiлген: журналдағы парақтар саны ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(жазбаша)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мөр орны</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бөлiмше басшысы _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мемлекеттік корпорация бөлiмшесінiң маманы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -26010,770 +29105,976 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Облыс (қала)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>______________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z140" w:id="116"/>
+    <w:bookmarkStart w:name="z140" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ________________________________ облысы (қаласы) бойынша Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитеті департаментінің 20___ жылғы "___"____________  № _______ ШЕШІМІ Істің № ___________  Арнаулы мемлекеттік жәрдемақының мөлшерін өзгерту туралы</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="116"/>
+        <w:t xml:space="preserve"> ________________________________ облысы (қаласы) бойынша Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитеті департаментінің 20___ жылғы "___"____________ № _______ ШЕШІМІ Істің № ___________ Арнаулы мемлекеттік жәрдемақының мөлшерін өзгерту туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 22-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.05.2025 </w:t>
+      Ескерту. 22-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 19.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 165</w:t>
+        <w:t>№ 254</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...649 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z173" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (тегі, аты, әкесінің аты (бар болса))</w:t>
+      ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z174" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________ облысы (қаласы) бойынша Халықты</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z175" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әлеуметтік қорғау саласындағы реттеу және бақылау комитеті департаментінің</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z176" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20___ жылғы "___"____________ № _______ ШЕШІМІ Істің № ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z177" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Арнаулы мемлекеттік жәрдемақының мөлшерін өзгерту туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z178" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азамат (ша) ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z179" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z180" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жынысы: ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z181" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Туған күні: ____________ жылғы "_____" _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z182" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z183" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      санаты бойынша арнаулы мемлекеттік жәрдемақы мөлшері 20 ____ жылғы "___"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z184" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________ дейін_________________________________ теңге (сомасы жазбаша).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z185" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Айлық есептік көрсеткіштің, ең төменгі күнкөріс деңгейінің өзгеруіне байланысты</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z186" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      арнаулы мемлекеттік жәрдемақының жаңа мөлшері бекітілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z187" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z188" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (нормативті құқықтық актінің атауы, нөмірі және күні)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z189" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20___жылғы "___" _________ бастап арнаулы мемлекеттік жәрдемақы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z190" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мөлшері_____________________________________________________ теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z191" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (сомасы жазбаша)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z192" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20___жылғы "___" ________ бастап 20___жылғы "___" ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z193" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дейін арнаулы мемлекеттік жәрдемақы мөлшері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z194" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________ теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z195" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (сомасы жазбаша)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z196" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департамент басшысы __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z197" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z198" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқарма (бөлім) басшысы ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z199" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z200" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Маман ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z201" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z202" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шешім жобасын дайындағандар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z203" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация облыстық филиалының директоры</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z204" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z205" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z206" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация облыстық филиалының маманы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z207" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z208" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z209" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация бөлімшесінің басшысы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z210" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z211" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z212" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация бөлімшесінің маманы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z213" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z214" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -27010,806 +30311,839 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Облыс (қала)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>______________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z142" w:id="117"/>
+    <w:bookmarkStart w:name="z142" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ________________________________ облысы (қаласы) бойынша Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитеті департаментінің 20___ жылғы "___"____________ № _______ ШЕШІМІ  Істің № ___________  Шешімнің қолдану мерзімінің ұзартылуы және (немесе) арнаулы мемлекеттік жәрдемақы мөлшерінің өзгеруі, қамқоршының немесе алушының ауысуы туралы</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="117"/>
+        <w:t xml:space="preserve"> ________________________________ облысы (қаласы) бойынша Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитеті департаментінің 20___ жылғы "___"____________ № _______ ШЕШІМІ Істің № ___________ Шешімнің қолдану мерзімінің ұзартылуы және (немесе) арнаулы мемлекеттік жәрдемақы мөлшерінің өзгеруі, қамқоршының немесе алушының ауысуы туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 23-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.05.2025 </w:t>
+      Ескерту. 23-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 165</w:t>
+        <w:t>№ 195</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...503 lines deleted...]
-      Мемлекеттік корпорация облыстық филиалының директоры </w:t>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; орыс тілінде өзгеріс енгізілді, қазақ тіліндегі мәтін өзгермейді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ______________________________________________</w:t>
-[...179 lines deleted...]
-      (тегі, аты, әкесінің аты (бар болса))</w:t>
+      Азамат (ша)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жынысы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Туған күні: ________ жылғы "______"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтініш күні ________ жылғы "____" _____________ № ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(мүгедектігі бар бала ата-анасының/қамқоршысының тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Арнаулы мемлекеттік жәрдемақы санаты</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>I. 20 ___ ________ № ___ арнаулы мемлекеттік жәрдемақы тағайындау туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>шешімінің қолдану мерзімін ұзарту:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>арнаулы мемлекеттік жәрдемақының мөлшері 20 ___ жылғы ___</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________ бастап, 20 ___ жылғы ___ __________ дейін _______________ теңге</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сомасында (____________________________________ (жазбаша)) бекітілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>II. Тағайындаудан бас тартылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(негіздеме)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Департамент басшысы ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Басқарма (бөлім) басшысы _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Маман ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Шешім жобасын дайындағандар:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мемлекеттік корпорация облыстық филиалының директоры</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мемлекеттік корпорация облыстық филиалының маманы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мемлекеттік корпорация бөлімшесінің басшысы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мемлекеттік корпорация бөлімшесінің маманы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -28029,643 +31363,602 @@
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Код ______________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Облыс (қала)</w:t>
             </w:r>
-            <w:r>
-[...11 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z144" w:id="118"/>
+    <w:bookmarkStart w:name="z144" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ________________________________ облысы (қаласы) бойынша Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитеті департаментінің 20___ жылғы "___"____________  № _______ ШЕШІМІ Істің № ________  ________________________________________________________  (төлем түрін көрсету) төлемді тоқтата тұру туралы</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="118"/>
+        <w:t xml:space="preserve"> ________________________________ облысы (қаласы) бойынша Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитеті департаментінің 20___ жылғы "___"____________ № _______ ШЕШІМІ Істің № ________ ________________________________________________________ (төлем түрін көрсету) төлемді тоқтата тұру туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 24-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.05.2025 </w:t>
+      Ескерту. 24-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 165</w:t>
+        <w:t>№ 195</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...503 lines deleted...]
-      ____________________________________________________ </w:t>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (тегі, аты, әкесінің аты (бар болса))</w:t>
+      Азамат (ша) _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жынысы: ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Туған күні: ________ жылғы "_____" _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________ жылғы "_____" ______________ бастап төлемді тоқтата тұрсын</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Негіз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(себебін көрсету)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Департамент басшысы ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Басқарма (бөлім) басшысы ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Маман _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Шешім жобасын дайындағандар:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мемлекеттік корпорация облыстық филиалының директоры</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мемлекеттік корпорация облыстық филиалының маманы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мемлекеттік корпорация бөлімшесінің басшысы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мемлекеттік корпорация бөлімшесінің маманы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -28902,608 +32195,598 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Облыс (қала)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>______________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z146" w:id="119"/>
+    <w:bookmarkStart w:name="z146" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ________________________________ облысы (қаласы) бойынша Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитеті департаментінің 20___ жылғы "___"____________  № _______ ШЕШІМІ  Істің № ________  ________________________________________________________  (төлем түрін көрсету) төлемді тоқтату туралы</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="119"/>
+        <w:t xml:space="preserve"> ________________________________облысы (қаласы) бойынша Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитеті департаментінің 20___ жылғы "___"____________ № _______ ШЕШІМІ Істің № ________ ________________________________________________________(төлем түрін көрсету) төлемді тоқтату туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 25-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.05.2025 </w:t>
+      Ескерту. 25-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 165</w:t>
+        <w:t>№ 195</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...485 lines deleted...]
-      ____________________________________________________ </w:t>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (тегі, аты, әкесінің аты (бар болса))</w:t>
+      Азамат (ша) _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жынысы: ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Туған күні: ______ жылғы "_____" ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______ жылғы "_____" ____________________ бастап төлем тоқтатылсын</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Негіз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(себебін көрсету)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Департамент басшысы ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Басқарма (бөлім) басшысы ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Маман ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Шешім жобасын дайындағандар:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мемлекеттік корпорация облыстық филиалының директоры</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мемлекеттік корпорация облыстық филиалының маманы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мемлекеттік корпорация бөлімшесінің басшысы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мемлекеттік корпорация бөлімшесінің маманы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -29552,118 +32835,156 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Арнаулы мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жәрдемақы тағайындау және</w:t>
+              <w:t>жәрдемақы тағайындау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>төлеу қағидаларына</w:t>
+              <w:t>және төлеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>26-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z148" w:id="120"/>
+    <w:bookmarkStart w:name="z148" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Арнайы комиссияның қарауына жіберілетін құжаттардың тізімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 26-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -29678,213 +32999,245 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с</w:t>
-[...17 lines deleted...]
-№</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтініш берушінің тегі, аты, әкесінің аты (бар болса)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өтініш берушінің тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Туған жылы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Туған жылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тұрғылықты жері</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тұрғылықты жері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Істегі парақ саны</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Істегі парақ саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -30010,265 +33363,419 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мөр орны</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...180 lines deleted...]
-      Қолы _____________</w:t>
+        <w:t>Берді:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мемлекеттік корпорация ____________________бөлімшесінің басшысы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Күні 20___ жылғы "___" ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қолы _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қабылдап алды:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Арнайы комиссия хатшысы: ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Күні 20___ жылғы "___" _______</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қолы ____________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -30317,100 +33824,138 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Арнаулы мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жәрдемақы тағайындау және</w:t>
+              <w:t>жәрдемақы тағайындау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>төлеу қағидаларына</w:t>
+              <w:t>және төлеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>27-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z150" w:id="121"/>
+    <w:bookmarkStart w:name="z150" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Мемлекеттік корпорацияның бөлімшесінен қарауға келіп түскен құжаттарды тіркеу  ЖУРНАЛЫ</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="121"/>
+        <w:t xml:space="preserve"> Мемлекеттік корпорацияның бөлімшесінен қарауға келіп түскен құжаттарды тіркеу ЖУРНАЛЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 27-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -30428,322 +33973,645 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с</w:t>
-[...17 lines deleted...]
-№</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құжаттар келіп түскен күн</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Құжаттар келіп түскен күн</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтініш берушінің тегі, аты, әкесінің аты (бар болса)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өтініш берушінің тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мекенжайы, телефоны</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мекенжайы, телефоны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Келіп түскен құжаттар саны</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Келіп түскен құжаттар саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құжаттарды қарау жөніндегі арнайы комиссия жасаған әрекеттер</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Құжаттарды қарау жөніндегі арнайы комиссия жасаған әрекеттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Арнайы комиссияның шешімі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Арнайы комиссияның шешімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құжаттарды қарау мерзімін ұзарту, себептері</w:t>
-            </w:r>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Құжаттарды қарау мерзімін ұзарту, себептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -31055,494 +34923,512 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Арнаулы мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жәрдемақы тағайындау және</w:t>
+              <w:t>жәрдемақы тағайындау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>төлеу қағидаларына</w:t>
+              <w:t>және төлеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>28-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z152" w:id="122"/>
+    <w:bookmarkStart w:name="z152" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Куәгерлерге сұрақ қою хаттамасы № ________ Күні __________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 28-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________ арнайы комиссиясы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...342 lines deleted...]
-      Мөрдің орны</w:t>
+        <w:t>1. Өтініш берушінің хабары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда), мекенжайы, туған күні, жеке куәлігінің нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мен, өтініш беруші, куәгерлерге сұрақ қоюыңызды өтінемін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(куәгерлердің тегі, аты, әкесінің аты (ол болған жағдайда), тұрғылықты мекенжайы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________ хабарлаймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Куәгерге сұрақ қою: __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тегі, аты, әкесінің аты (ол болған жағдайда), мекенжайы, туған күні, жеке куәлігінің нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтініш берушімен бірге жұмыс істегенін растау үшін берілген құжаттар</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мен, куәгер ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________ көрсетемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтініш берушінің қолы ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Арнайы комиссияның төрағасы ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Арнайы комиссияның мүшелері ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мөрдің орны</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -31641,68 +35527,68 @@
               </w:rPr>
               <w:t>29-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z154" w:id="123"/>
+    <w:bookmarkStart w:name="z154" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Күні __________, № _____ хаттамаға  ___________________________ арнайы комиссиясының шешімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шешім:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -31933,602 +35819,602 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 192 бұйрыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z156" w:id="124"/>
+    <w:bookmarkStart w:name="z156" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің күші жойылған кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z157" w:id="125"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z157" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Арнаулы мемлекеттік жәрдемақы тағайындау және төлеу қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 3 маусымдағы № 445 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11745 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z158" w:id="126"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z158" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Арнаулы мемлекеттік жәрдемақы тағайындау және төлеу қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму Министрінің 2015 жылғы 3 маусымдағы № 445 бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 29 желтоқсандағы № 1069 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13189 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z159" w:id="127"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z159" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің кейбір бұйрықтарына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2016 жылғы 30 маусымдағы № 579 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14368 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z160" w:id="128"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z160" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Арнаулы мемлекеттік жәрдемақы тағайындау және төлеу қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 3 маусымдағы № 445 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2017 жылғы 14 қыркүйектегі № 305 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15968 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z161" w:id="129"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z161" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Арнаулы мемлекеттік жәрдемақы тағайындау және төлеу қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 3 маусымдағы № 445 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2018 жылғы 3 шiлдедегi № 276 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17270 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z162" w:id="130"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z162" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Арнаулы мемлекеттік жәрдемақы тағайындау және төлеу қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 3 маусымдағы № 445 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2019 жылғы 20 ақпандағы № 83 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18342 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z163" w:id="131"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z163" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. "Арнаулы мемлекеттік жәрдемақы тағайындау және төлеу қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 3 маусымдағы № 445 бұйрығына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2020 жылғы 29 мамырдағы № 203 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20786 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z164" w:id="132"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z164" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. "Арнаулы мемлекеттік жәрдемақы тағайындау және төлеу қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 3 маусымдағы № 445 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің м.а. 2021 жылғы 28 мамырдағы № 187 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22918 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z165" w:id="133"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z165" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. "Арнаулы мемлекеттік жәрдемақы тағайындау және төлеу қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 3 маусымдағы № 445 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2021 жылғы 28 маусымдағы № 225 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 23415 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z166" w:id="134"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z166" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. "Арнаулы мемлекеттік жәрдемақы тағайындау және төлеу қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 3 маусымдағы № 445 бұйрығына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2021 жылғы 27 қазандағы № 396 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 24965 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z167" w:id="135"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z167" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. "Арнаулы мемлекеттік жәрдемақы тағайындау және төлеу қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 3 маусымдағы № 445 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2022 жылғы 15 тамыздағы № 313 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 29134 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z168" w:id="136"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z168" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. "Арнаулы мемлекеттік жәрдемақы тағайындау және төлеу қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 3 маусымдағы № 445 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2022 жылғы 29 желтоқсандағы № 529 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 31510 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>