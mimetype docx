--- v0 (2025-11-13)
+++ v1 (2026-06-11)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1704874" w14:textId="1704874">
+    <w:p w14:paraId="2828a5b" w14:textId="2828a5b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Әлеуметтік кәсіптік бағдарлау жүргізу қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 30 мамырдағы № 190 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 1 маусымда № 32649 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 30 мамырдағы № 190 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 1 маусымда № 32649 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -841,391 +841,899 @@
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және жұмыс іздеп жүрген адамдар, жұмыссыздар, қандастар, сондай-ақ жалпы білім беретін мектептердің студенттері, жоғары сынып оқушылары үшін әлеуметтік кәсіптік бағдарлауды жүргізу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тармақша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) әлеуметтік еңбек саласындағы бірыңғай ақпараттық жүйе – уәкілетті мемлекеттік органның, халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органдардың, еңбек мобильділігі орталықтарының, мансап орталықтарының, Еңбек ресурстарын дамыту орталығының қызметін автоматтандыруға және әлеуметтік-еңбек саласында халыққа мемлекеттік қызметтер көрсету мақсатында ведомствоаралық өзара іс-қимылға арналған ақпараттандыру объектісі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) әлеуметтік кәсіптік бағдарлау – кәсіп таңдауда, қызмет түрін ауыстыруда және кәсіптік білімді, дағдыларды, жеке басының мүдделерін және еңбек нарығының қажеттіліктерін ескере отырып біліктілігін арттыруға практикалық көмек көрсетуге бағытталған өзара байланысты іс-шаралар кешені;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
-[...15 lines deleted...]
-      2) әлеуметтік кәсіптік бағдарлау – кәсіп таңдауда, қызмет түрін ауыстыруда және кәсіптік білімді, дағдыларды, жеке басының мүдделерін және еңбек нарығының қажеттіліктерін ескере отырып біліктілігін арттыруға практикалық көмек көрсетуге бағытталған өзара байланысты іс-шаралар кешені;</w:t>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бос орын – жұмыс берушідегі бос жұмыс орны (лауазым);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
-[...15 lines deleted...]
-      3) бос орын – жұмыс берушідегі бос жұмыс орны (лауазым);</w:t>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) еңбек нарығы – жұмыс күшіне сұраныс пен ұсынысты қалыптастыратын сала;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
-[...15 lines deleted...]
-      4) еңбек нарығы – жұмыс күшіне сұраныс пен ұсынысты қалыптастыратын сала;</w:t>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жұмыссыз – жұмыс іздеуші және жұмысқа кірісуге дайын жеке тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
-[...15 lines deleted...]
-      5) жұмыссыз – жұмыс іздеуші және жұмысқа кірісуге дайын жеке тұлға;</w:t>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жұмыспен қамтудың жекеше агенттігі – Қазақстан Республикасының заңнамасында белгіленген тәртіппен тіркелген, еңбек делдалдығын көрсететін жеке немесе заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
-[...15 lines deleted...]
-      6) жұмыспен қамтудың жекеше агенттігі – Қазақстан Республикасының заңнамасында белгіленген тәртіппен тіркелген, еңбек делдалдығын көрсететін жеке немесе заңды тұлға;</w:t>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) жұмыс іздеуші адам – жұмыспен қамтуға жәрдемдесу үшін мансап орталығына жүгінген жеке тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
-[...15 lines deleted...]
-      7) жұмыс іздеуші адам – жұмыспен қамтуға жәрдемдесу үшін мансап орталығына жүгінген жеке тұлға;</w:t>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) кәсіптік ақпараттандыру – еңбек нарығының жай-күйі, Жалпыұлттық дерекқордың мәліметтері, бар мамандық бойынша жұмысқа орналасу, қатысушының кәсіптік біліктілігіне сәйкес қайта оқытудан, біліктілік арттырудан өту немесе кәсіпкерлік бастамашылыққа жәрдемдесу мүмкіндігі туралы ақпарат беру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
-[...15 lines deleted...]
-      8) кәсіптік ақпараттандыру – еңбек нарығының жай-күйі, Жалпыұлттық дерекқордың мәліметтері, бар мамандық бойынша жұмысқа орналасу, қатысушының кәсіптік біліктілігіне сәйкес қайта оқытудан, біліктілік арттырудан өту немесе кәсіпкерлік бастамашылыққа жәрдемдесу мүмкіндігі туралы ақпарат беру;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) кәсіптік бейімдеу – қатысушының өндіріске, еңбек жағдайларына және нақты мамандықтың ерекшеліктеріне бейімделу процесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
-[...15 lines deleted...]
-      9) кәсіптік бейімдеу – қатысушының өндіріске, еңбек жағдайларына және нақты мамандықтың ерекшеліктеріне бейімделу процесі;</w:t>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) кәсіби консультация – жұмыс орнын және белгілі бір мамандық таңдауда қатысушының психологиялық және физиологиялық ерекшеліктерін, қабілетін, кәсіби қызығушылығын ескере отырып, оған көмек көрсету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
-[...15 lines deleted...]
-      10) кәсіби консультация – жұмыс орнын және белгілі бір мамандық таңдауда қатысушының психологиялық және физиологиялық ерекшеліктерін, қабілетін, кәсіби қызығушылығын ескере отырып, оған көмек көрсету;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) кәсіби іріктеу – қатысушының нақты кәсіпке, мамандыққа, жұмыс орнына кәсіби бейімділігінің дәрежесін айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
-[...15 lines deleted...]
-      11) кәсіби іріктеу – қатысушының нақты кәсіпке, мамандыққа, жұмыс орнына кәсіби бейімділігінің дәрежесін айқындау;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) қандас – бұрын Қазақстан Республикасының азаматтығында болмаған, халықтың көші-қоны мәселелері жөніндегі уәкілетті орган белгілеген тәртіппен тиісті мәртебе алған этникалық қазақ және (немесе) оның ұлты қазақ отбасы мүшелері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
-[...15 lines deleted...]
-      12) қандас – бұрын Қазақстан Республикасының азаматтығында болмаған, халықтың көші-қоны мәселелері жөніндегі уәкілетті орган белгілеген тәртіппен тиісті мәртебе алған этникалық қазақ және (немесе) оның ұлты қазақ отбасы мүшелері;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) мансап орталығы – еңбек мобильділігі орталығының аудандарда, облыстық және республикалық маңызы бар қалаларда, астанада оның функцияларын орындауды жүзеге асыратын филиалы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
-[...15 lines deleted...]
-      13) мансап орталығы – еңбек мобильділігі орталығының аудандарда, облыстық және республикалық маңызы бар қалаларда, астанада оның функцияларын орындауды жүзеге асыратын филиалы;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) студент – техникалық және кәсіптік, орта білімнен кейінгі және жоғары білім берудің білім беретін оқу бағдарламаларын іске асыратын білім беру ұйымында оқитын адам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тармақша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15) Электрондық еңбек биржасы – Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Әлеуметтік кодексіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жұмыс іздеуді және персоналды іріктеуді, жұмыспен қамту саласында электрондық және проактивті форматта қызметтер көрсетуге жәрдемдесуді қамтамасыз ететін, іздеушілер мен жұмыс берушілерге арналған жұмыспен қамтудың бірыңғай цифрлық тұғырнамасын білдіретін ақпараттандыру объектісі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:bookmarkStart w:name="z29" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Әлеуметтік кәсіптік бағдарлаудың негізгі мақсаты қатысушының жеке қызығушылықтарына, қабілеттеріне, бейімділігіне және нарық қажеттіліктеріне сәйкес кәсіп таңдау процесін оңтайландыру болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z30" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Әлеуметтік кәсіптік бағдарлауды </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1240,128 +1748,128 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Мемлекеттік сатып алу туралы"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының Заңдарына сәйкес өңірлік кәсіпкерлер палатасын (ӨКП) және жұмыспен қамтудың жекеше агенттіктерін және (немесе) өзге ұйымдарды тарта отырып, мансап орталықтары, білім беру ұйымдары жүргізеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z31" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Әлеуметтік кәсіптік бағдарлауды жүргізу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z32" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-параграф. Жұмыс іздеп жүрген адамдарды, жұмыссыздарды және қандастарды әлеуметтік кәсіптік бағдарлау</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Әлеуметтік кәсіптік бағдарлауды жүргізу тәртібі</w:t>
+    <w:bookmarkStart w:name="z33" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Мансап орталығы жұмысқа орналасуға жәрдемдесу үшін жүгінген жұмыс іздеп жүрген адамдарды, жұмыссыздарды және қандастарды кәсіптік бағдарлауды жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z32" w:id="30"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 1-параграф. Жұмыс іздеп жүрген адамдарды, жұмыссыздарды және қандастарды әлеуметтік кәсіптік бағдарлау</w:t>
+    <w:bookmarkStart w:name="z34" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Мансап орталығы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:bookmarkStart w:name="z35" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1376,430 +1884,684 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Мемлекеттік сатып алу туралы"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының Заңдарына сәйкес жұмысқа орналасуға жәрдемдесу үшін жүгінген жұмыс іздеп жүрген адамдарға, жұмыссыздарға және қандастарға әлеуметтік кәсіптік бағдарлау жүргізу үшін жұмыспен қамтудың жекеше агенттіктері арасында іріктеу жүргізеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z36" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) іріктеу қорытындылары бойынша жұмыспен қамтудың жекеше агенттігімен жұмысқа орналасуға жәрдемдесу үшін жүгінген жұмыс іздеп жүрген адамдарға, жұмыссыздарға және қандастарға өтеулі негізде әлеуметтік кәсіптік бағдарлау жүргізу туралы шарт жасасады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z37" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жұмыспен қамтудың жекеше агенттігі ұсынымының негізінде қатысушыны кәсіби іріктеуді жүргізеді, ол қатысушының жеке-психологиялық ерекшеліктерін диагностикалауды, нақты мамандық талаптарына оның жеке қасиеттерінің сәйкес келуін және жұмыспен қамтуға жәрдемдесудің белсенді шараларына қатысу мүмкіндігін бағалауды қамтиды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
-[...15 lines deleted...]
-      2) іріктеу қорытындылары бойынша жұмыспен қамтудың жекеше агенттігімен жұмысқа орналасуға жәрдемдесу үшін жүгінген жұмыс іздеп жүрген адамдарға, жұмыссыздарға және қандастарға өтеулі негізде әлеуметтік кәсіптік бағдарлау жүргізу туралы шарт жасасады;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Мансап орталығы және/немесе жұмыспен қамтудың жекеше агенттігі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
-[...15 lines deleted...]
-      3) жұмыспен қамтудың жекеше агенттігі ұсынымының негізінде қатысушыны кәсіби іріктеуді жүргізеді, ол қатысушының жеке-психологиялық ерекшеліктерін диагностикалауды, нақты мамандық талаптарына оның жеке қасиеттерінің сәйкес келуін және жұмыспен қамтуға жәрдемдесудің белсенді шараларына қатысу мүмкіндігін бағалауды қамтиды.</w:t>
+    <w:bookmarkStart w:name="z39" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өңірдегі еңбек нарығының жай-күйі туралы кәсіптік ақпараттандыруды жүргізеді, семинарлар, тренингтер және түрлі кәсіп өкілдерінің қатысуымен кездесулер ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z38" w:id="36"/>
-[...15 lines deleted...]
-      7. Мансап орталығы және/немесе жұмыспен қамтудың жекеше агенттігі:</w:t>
+    <w:bookmarkStart w:name="z40" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жүгінген адамдардың жеке тілектерін, психологиялық ерекшеліктерін және еңбек нарығындағы нақты ахуалды ескере отырып, кәсіби консультация береді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z39" w:id="37"/>
-[...15 lines deleted...]
-      1) өңірдегі еңбек нарығының жай-күйі туралы кәсіптік ақпараттандыруды жүргізеді, семинарлар, тренингтер және түрлі кәсіп өкілдерінің қатысуымен кездесулер ұйымдастырады;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тармақша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Электрондық еңбек биржасы бойынша бос орындардың болуын және қатысушы таңдаған кәсіп бойынша оның кейіннен жұмысқа орналасуы үшін кадрларға қажеттілікті айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) дағдыларды айқындау үшін тестілеуді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z40" w:id="38"/>
-[...15 lines deleted...]
-      2) жүгінген адамдардың жеке тілектерін, психологиялық ерекшеліктерін және еңбек нарығындағы нақты ахуалды ескере отырып, кәсіби консультация береді;</w:t>
+    <w:bookmarkStart w:name="z43" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) тестілеу және кәсіптік консультация нәтижелері бойынша кәсіптік іріктеуден өту қажеттілігі туралы ұсынымдар дайындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z41" w:id="39"/>
-[...15 lines deleted...]
-      3) Электрондық еңбек биржасы бойынша бос орындардың болуын және қатысушы таңдаған кәсіп бойынша оның кейіннен жұмысқа орналасуы үшін кадрларға қажеттілікті айқындайды;</w:t>
+    <w:bookmarkStart w:name="z44" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) кәсіптік оқытудан өту үшін адамдардың тізімін жасайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z42" w:id="40"/>
-[...15 lines deleted...]
-      4) дағдыларды айқындау үшін тестілеуді ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z45" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) техникалық және кәсіптік білім беру ұйымдарымен, ӨКП және кәсіпорындармен, ұйымдармен, мекемелермен бірлесіп, қатысушы таңдаған кәсіпке дайындалу процесімен және таңдалған мамандық бойынша жұмыс орындарын таныстыру бойынша жұмыс жүргізеді, кәсіптік бейімдеуді ұйымдастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z43" w:id="41"/>
-[...15 lines deleted...]
-      5) тестілеу және кәсіптік консультация нәтижелері бойынша кәсіптік іріктеуден өту қажеттілігі туралы ұсынымдар дайындайды;</w:t>
+    <w:bookmarkStart w:name="z46" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Жұмысқа орналасуға жәрдемдесу үшін жүгінген жұмыс іздеп жүрген адамдарды, жұмыссыздарды және қандастарды әлеуметтік кәсіптік бағдарлау мансап орталықтарының алаңында жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z44" w:id="42"/>
-[...15 lines deleted...]
-      6) кәсіптік оқытудан өту үшін адамдардың тізімін жасайды;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Мансап орталықтары жұмыспен қамтудың жекеше агенттіктерімен, ӨКП және жұмыс берушілермен бірлесіп, болашақ мамандығын таңдап қойған адамдарды жұмысқа орналастыру үшін бос жұмыс орындарының жәрмеңкесін ұйымдастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z45" w:id="43"/>
-[...15 lines deleted...]
-      7) техникалық және кәсіптік білім беру ұйымдарымен, ӨКП және кәсіпорындармен, ұйымдармен, мекемелермен бірлесіп, қатысушы таңдаған кәсіпке дайындалу процесімен және таңдалған мамандық бойынша жұмыс орындарын таныстыру бойынша жұмыс жүргізеді, кәсіптік бейімдеуді ұйымдастырады.</w:t>
+    <w:bookmarkStart w:name="z48" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-параграф. Студенттер және жалпы білім беретін мектептердің жоғары сынып оқушылары арасында әлеуметтік кәсіптік бағдарлау жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z46" w:id="44"/>
-[...57 lines deleted...]
-    <w:bookmarkStart w:name="z49" w:id="47"/>
+    <w:bookmarkStart w:name="z49" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Мансап орталығы студенттерге және жалпы білім беретін мектептердің жоғары сынып оқушыларына еңбек нарығының жай-күйі, білікті кадрларға экономиканың болжамды қажеттіліктері туралы консультациялар береді. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z50" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Білім беру саласындағы жергілікті атқарушы орган әлеуметтік кәсіптік бағдарлау жүргізу үшін студенттер, жалпы білім беретін мектептердің жоғары сынып оқушылары қатарынан контингентті айқындайды және мансап орталығына ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z51" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Білім беру саласындағы жергілікті атқарушы орган:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z52" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) әлеуметтік кәсіптік бағдарлау жүргізу жоспарын құрады, оны мансап орталығымен және өңірлік кәсіпкерлер палатасымен келіседі;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z50" w:id="48"/>
-[...15 lines deleted...]
-      11. Білім беру саласындағы жергілікті атқарушы орган әлеуметтік кәсіптік бағдарлау жүргізу үшін студенттер, жалпы білім беретін мектептердің жоғары сынып оқушылары қатарынан контингентті айқындайды және мансап орталығына ұсынады.</w:t>
+    <w:bookmarkStart w:name="z53" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жалпы білім беретін мектептердің жоғары сынып оқушыларын кәсіптермен таныстыру және әлеуметтік кәсіптік бағдарлау рәсімдерін жүргізу үшін жоғары және арнайы орта, техникалық және кәсіптік білім беру ұйымдарын айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z51" w:id="49"/>
-[...15 lines deleted...]
-      12. Білім беру саласындағы жергілікті атқарушы орган:</w:t>
+    <w:bookmarkStart w:name="z54" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуметтік кәсіптік бағдарлау жүргізуге жалпы білім беретін мектептердің жоғары сынып оқушыларына алдын ала даярлық жұмыстарын жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z52" w:id="50"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z55" w:id="53"/>
+    <w:bookmarkStart w:name="z55" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Мансап орталығы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1814,285 +2576,285 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Мемлекеттік сатып алу туралы"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының Заңдарына сәйкес студенттер мен жалпы білім беретін мектептердің жоғары сынып оқушылары арасында әлеуметтік кәсіптік бағдарлау жүргізуге жұмыспен қамтудың жекеше агенттіктері арасында іріктеу өткізеді;. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z56" w:id="54"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z56" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Іріктеу нәтижелері бойынша мансап орталығы мен жұмыспен қамтудың жекеше агенттігі арасында студенттер мен жалпы білім беретін мектептердің жоғары сынып оқушылары арасында өтеулі негізде әлеуметтік кәсіптік бағдарлау жүргізуге шарт жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z57" w:id="55"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z57" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. ӨКП экономиканың әртүрлі салаларындағы қызметтермен студенттерді және жалпы білім беретін мектептердің жоғары сынып оқушыларын таныстыру бойынша кәсіптік бағдарлау жүргізу үшін ұйымдар мен кәсіпорындардың тізбесін ұсынады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z58" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Әлеуметтік кәсіптік бағдарлауға іріктеуден өткен жұмыспен қамтудың жекеше агенттігі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z59" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) әлеуметтік кәсіптік бағдарлау өткізу жоспарына сәйкес білім беру саласындағы жергілікті атқарушы органмен, мансап орталығымен бірлесіп, ата-аналардың, жұмыс берушілердің және кәсіптік білім беру ұйымдары өкілдерінің қатысуымен оқу орындарында кәсіптік бағдарлау бойынша жұмысты ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z60" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) студенттер мен жалпы білім беретін мектептердің жоғары сынып оқушылары үшін негізгі ұйымдар мен кәсіпорындарда кәсіптер презентацияларын, экскурсиялар, ашық есік күндерін өткізу кестесін жасайды;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z58" w:id="56"/>
-[...15 lines deleted...]
-      16. Әлеуметтік кәсіптік бағдарлауға іріктеуден өткен жұмыспен қамтудың жекеше агенттігі:</w:t>
+    <w:bookmarkStart w:name="z61" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуметтік кәсіптік бағдарлау жүргізу жоспарына сәйкес дағдыларды айқындауға қатысушыларға тестілеу жүргізіп, тестілеу нәтижелері бойынша студенттер мен жалпы білім беретін мектептердің жоғары сынып оқушыларына одан әрі кәсіби дамуы үшін консультация береді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z59" w:id="57"/>
-[...15 lines deleted...]
-      1) әлеуметтік кәсіптік бағдарлау өткізу жоспарына сәйкес білім беру саласындағы жергілікті атқарушы органмен, мансап орталығымен бірлесіп, ата-аналардың, жұмыс берушілердің және кәсіптік білім беру ұйымдары өкілдерінің қатысуымен оқу орындарында кәсіптік бағдарлау бойынша жұмысты ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мансап орталықтарымен бірлесіп студенттер арасында жұмыспен қамту саласындағы мемлекеттік қолдау шаралары бойынша ақпараттық-түсіндіру жұмыстарын жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z60" w:id="58"/>
-[...15 lines deleted...]
-      2) студенттер мен жалпы білім беретін мектептердің жоғары сынып оқушылары үшін негізгі ұйымдар мен кәсіпорындарда кәсіптер презентацияларын, экскурсиялар, ашық есік күндерін өткізу кестесін жасайды;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Әлеуметтік кәсіптік бағдарлаудың және жұмыспен қамтудың жекеше агенттігі консультациясының қорытындылары бойынша кейіннен жұмысқа орналастыру мақсатында оқыту үшін қысқа мерзімді курстарға жіберу мақсатында болашақ кәсібін әлі таңдамаған оқушылардың тізімі қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z61" w:id="59"/>
-[...15 lines deleted...]
-      3) әлеуметтік кәсіптік бағдарлау жүргізу жоспарына сәйкес дағдыларды айқындауға қатысушыларға тестілеу жүргізіп, тестілеу нәтижелері бойынша студенттер мен жалпы білім беретін мектептердің жоғары сынып оқушыларына одан әрі кәсіби дамуы үшін консультация береді;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Әлеуметтік кәсіптік бағдарлау кездесулер, дөңгелек үстелдер, семинар-тренингтер және кәсіптік экскурсиялар нысандарында жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z62" w:id="60"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2418,31 +3180,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>