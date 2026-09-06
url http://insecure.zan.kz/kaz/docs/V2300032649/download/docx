--- v1 (2026-06-11)
+++ v2 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2828a5b" w14:textId="2828a5b">
+    <w:p w14:paraId="02da803" w14:textId="02da803">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -841,899 +841,453 @@
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және жұмыс іздеп жүрген адамдар, жұмыссыздар, қандастар, сондай-ақ жалпы білім беретін мектептердің студенттері, жоғары сынып оқушылары үшін әлеуметтік кәсіптік бағдарлауды жүргізу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) әлеуметтік еңбек саласындағы бірыңғай цифрлық жүйе – уәкілетті мемлекеттік органның, халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органдардың, еңбек мобильділігі орталықтарының, мансап орталықтарының, Еңбек ресурстарын дамыту орталығының қызметін автоматтандыруға және әлеуметтік-еңбек саласында халыққа мемлекеттік қызметтер көрсету мақсатында ведомствоаралық өзара іс-қимылға арналған цифрлық объектісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) әлеуметтік кәсіптік бағдарлау – кәсіп таңдауда, қызмет түрін ауыстыруда және кәсіптік білімді, дағдыларды, жеке басының мүдделерін және еңбек нарығының қажеттіліктерін ескере отырып біліктілігін арттыруға практикалық көмек көрсетуге бағытталған өзара байланысты іс-шаралар кешені;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бос орын – жұмыс берушідегі бос жұмыс орны (лауазым);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) еңбек нарығы – жұмыс күшіне сұраныс пен ұсынысты қалыптастыратын сала;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жұмыссыз – жұмыс іздеуші және жұмысқа кірісуге дайын жеке тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жұмыспен қамтудың жекеше агенттігі – Қазақстан Республикасының заңнамасында белгіленген тәртіппен тіркелген, еңбек делдалдығын көрсететін жеке немесе заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) жұмыс іздеуші адам – жұмыспен қамтуға жәрдемдесу үшін мансап орталығына жүгінген жеке тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) кәсіптік ақпараттандыру – еңбек нарығының жай-күйі, Жалпыұлттық дерекқордың мәліметтері, бар мамандық бойынша жұмысқа орналасу, қатысушының кәсіптік біліктілігіне сәйкес қайта оқытудан, біліктілік арттырудан өту немесе кәсіпкерлік бастамашылыққа жәрдемдесу мүмкіндігі туралы ақпарат беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) кәсіптік бейімдеу – қатысушының өндіріске, еңбек жағдайларына және нақты мамандықтың ерекшеліктеріне бейімделу процесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) кәсіби консультация – жұмыс орнын және белгілі бір мамандық таңдауда қатысушының психологиялық және физиологиялық ерекшеліктерін, қабілетін, кәсіби қызығушылығын ескере отырып, оған көмек көрсету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) кәсіби іріктеу – қатысушының нақты кәсіпке, мамандыққа, жұмыс орнына кәсіби бейімділігінің дәрежесін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) қандас – бұрын Қазақстан Республикасының азаматтығында болмаған, халықтың көші-қоны мәселелері жөніндегі уәкілетті орган белгілеген тәртіппен тиісті мәртебе алған этникалық қазақ және (немесе) оның ұлты қазақ отбасы мүшелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) мансап орталығы – еңбек мобильділігі орталығының аудандарда, астанада, облыстық және республикалық маңызы бар қалаларда оның функцияларын орындауды жүзеге асыратын филиалы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) студент – техникалық және кәсіптік, орта білімнен кейінгі және жоғары білім берудің білім беретін оқу бағдарламаларын іске асыратын білім беру ұйымында оқитын адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Электрондық еңбек биржасы (бұдан әрі - ЭЕБ) – Қазақстан Республикасының Әлеуметтік кодексіне сәйкес жұмыс іздеуді және персоналды іріктеуге жәрдемдесуді, жұмыспен қамту саласында электрондық және проактивті форматта қызметтер көрсетуді қамтамасыз ететін, жұмыс іздеушілер мен жұмыс берушілерге арналған жұмыспен қамтудың бірыңғай цифрлық платформасын білдіретін цифрлық объектісі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...50 lines deleted...]
-        <w:t>!</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі); 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 266</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...746 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="25"/>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Әлеуметтік кәсіптік бағдарлаудың негізгі мақсаты қатысушының жеке қызығушылықтарына, қабілеттеріне, бейімділігіне және нарық қажеттіліктеріне сәйкес кәсіп таңдау процесін оңтайландыру болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z30" w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Әлеуметтік кәсіптік бағдарлауды </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1748,128 +1302,128 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Мемлекеттік сатып алу туралы"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының Заңдарына сәйкес өңірлік кәсіпкерлер палатасын (ӨКП) және жұмыспен қамтудың жекеше агенттіктерін және (немесе) өзге ұйымдарды тарта отырып, мансап орталықтары, білім беру ұйымдары жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z31" w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Әлеуметтік кәсіптік бағдарлауды жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z32" w:id="28"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Жұмыс іздеп жүрген адамдарды, жұмыссыздарды және қандастарды әлеуметтік кәсіптік бағдарлау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z33" w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Мансап орталығы жұмысқа орналасуға жәрдемдесу үшін жүгінген жұмыс іздеп жүрген адамдарды, жұмыссыздарды және қандастарды кәсіптік бағдарлауды жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z34" w:id="30"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Мансап орталығы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z35" w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1884,684 +1438,492 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Мемлекеттік сатып алу туралы"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының Заңдарына сәйкес жұмысқа орналасуға жәрдемдесу үшін жүгінген жұмыс іздеп жүрген адамдарға, жұмыссыздарға және қандастарға әлеуметтік кәсіптік бағдарлау жүргізу үшін жұмыспен қамтудың жекеше агенттіктері арасында іріктеу жүргізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z36" w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z36" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) іріктеу қорытындылары бойынша жұмыспен қамтудың жекеше агенттігімен жұмысқа орналасуға жәрдемдесу үшін жүгінген жұмыс іздеп жүрген адамдарға, жұмыссыздарға және қандастарға өтеулі негізде әлеуметтік кәсіптік бағдарлау жүргізу туралы шарт жасасады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z37" w:id="33"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z37" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жұмыспен қамтудың жекеше агенттігі ұсынымының негізінде қатысушыны кәсіби іріктеуді жүргізеді, ол қатысушының жеке-психологиялық ерекшеліктерін диагностикалауды, нақты мамандық талаптарына оның жеке қасиеттерінің сәйкес келуін және жұмыспен қамтуға жәрдемдесудің белсенді шараларына қатысу мүмкіндігін бағалауды қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z38" w:id="34"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z38" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Мансап орталығы және/немесе жұмыспен қамтудың жекеше агенттігі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z39" w:id="35"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z39" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өңірдегі еңбек нарығының жай-күйі туралы кәсіптік ақпараттандыруды жүргізеді, семинарлар, тренингтер және түрлі кәсіп өкілдерінің қатысуымен кездесулер ұйымдастырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z40" w:id="36"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z40" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жүгінген адамдардың жеке тілектерін, психологиялық ерекшеліктерін және еңбек нарығындағы нақты ахуалды ескере отырып, кәсіби консультация береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ЭЕБ бойынша бос орындардың болуын және қатысушы таңдаған кәсіп бойынша оның кейіннен жұмысқа орналасуы үшін кадрларға қажеттілікті айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z42" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) дағдыларды айқындау үшін тестілеуді ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z43" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) тестілеу және кәсіптік консультация нәтижелері бойынша кәсіптік іріктеуден өту қажеттілігі туралы ұсынымдар дайындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z44" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) кәсіптік оқытудан өту үшін адамдардың тізімін жасайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z45" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) техникалық және кәсіптік білім беру ұйымдарымен, ӨКП және кәсіпорындармен, ұйымдармен, мекемелермен бірлесіп, қатысушы таңдаған кәсіпке дайындалу процесімен және таңдалған мамандық бойынша жұмыс орындарын таныстыру бойынша жұмыс жүргізеді, кәсіптік бейімдеуді ұйымдастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...1 lines deleted...]
-      </w:r>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Жұмысқа орналасуға жәрдемдесу үшін жүгінген жұмыс іздеп жүрген адамдарды, жұмыссыздарды және қандастарды әлеуметтік кәсіптік бағдарлау мансап орталықтарының алаңында жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z47" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Мансап орталықтары жұмыспен қамтудың жекеше агенттіктерімен, ӨКП және жұмыс берушілермен бірлесіп, болашақ мамандығын таңдап қойған адамдарды жұмысқа орналастыру үшін бос жұмыс орындарының жәрмеңкесін ұйымдастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z48" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...382 lines deleted...]
-          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Студенттер және жалпы білім беретін мектептердің жоғары сынып оқушылары арасында әлеуметтік кәсіптік бағдарлау жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z49" w:id="44"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z49" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Мансап орталығы студенттерге және жалпы білім беретін мектептердің жоғары сынып оқушыларына еңбек нарығының жай-күйі, білікті кадрларға экономиканың болжамды қажеттіліктері туралы консультациялар береді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z50" w:id="45"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z50" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Білім беру саласындағы жергілікті атқарушы орган әлеуметтік кәсіптік бағдарлау жүргізу үшін студенттер, жалпы білім беретін мектептердің жоғары сынып оқушылары қатарынан контингентті айқындайды және мансап орталығына ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z51" w:id="46"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z51" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Білім беру саласындағы жергілікті атқарушы орган:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z52" w:id="47"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z52" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) әлеуметтік кәсіптік бағдарлау жүргізу жоспарын құрады, оны мансап орталығымен және өңірлік кәсіпкерлер палатасымен келіседі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z53" w:id="48"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z53" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жалпы білім беретін мектептердің жоғары сынып оқушыларын кәсіптермен таныстыру және әлеуметтік кәсіптік бағдарлау рәсімдерін жүргізу үшін жоғары және арнайы орта, техникалық және кәсіптік білім беру ұйымдарын айқындайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z54" w:id="49"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z54" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әлеуметтік кәсіптік бағдарлау жүргізуге жалпы білім беретін мектептердің жоғары сынып оқушыларына алдын ала даярлық жұмыстарын жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z55" w:id="50"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z55" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Мансап орталығы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2576,285 +1938,285 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Мемлекеттік сатып алу туралы"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының Заңдарына сәйкес студенттер мен жалпы білім беретін мектептердің жоғары сынып оқушылары арасында әлеуметтік кәсіптік бағдарлау жүргізуге жұмыспен қамтудың жекеше агенттіктері арасында іріктеу өткізеді;. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z56" w:id="51"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z56" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Іріктеу нәтижелері бойынша мансап орталығы мен жұмыспен қамтудың жекеше агенттігі арасында студенттер мен жалпы білім беретін мектептердің жоғары сынып оқушылары арасында өтеулі негізде әлеуметтік кәсіптік бағдарлау жүргізуге шарт жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z57" w:id="52"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z57" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. ӨКП экономиканың әртүрлі салаларындағы қызметтермен студенттерді және жалпы білім беретін мектептердің жоғары сынып оқушыларын таныстыру бойынша кәсіптік бағдарлау жүргізу үшін ұйымдар мен кәсіпорындардың тізбесін ұсынады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z58" w:id="53"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z58" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Әлеуметтік кәсіптік бағдарлауға іріктеуден өткен жұмыспен қамтудың жекеше агенттігі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z59" w:id="54"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z59" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) әлеуметтік кәсіптік бағдарлау өткізу жоспарына сәйкес білім беру саласындағы жергілікті атқарушы органмен, мансап орталығымен бірлесіп, ата-аналардың, жұмыс берушілердің және кәсіптік білім беру ұйымдары өкілдерінің қатысуымен оқу орындарында кәсіптік бағдарлау бойынша жұмысты ұйымдастырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z60" w:id="55"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z60" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) студенттер мен жалпы білім беретін мектептердің жоғары сынып оқушылары үшін негізгі ұйымдар мен кәсіпорындарда кәсіптер презентацияларын, экскурсиялар, ашық есік күндерін өткізу кестесін жасайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z61" w:id="56"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z61" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әлеуметтік кәсіптік бағдарлау жүргізу жоспарына сәйкес дағдыларды айқындауға қатысушыларға тестілеу жүргізіп, тестілеу нәтижелері бойынша студенттер мен жалпы білім беретін мектептердің жоғары сынып оқушыларына одан әрі кәсіби дамуы үшін консультация береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z62" w:id="57"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z62" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мансап орталықтарымен бірлесіп студенттер арасында жұмыспен қамту саласындағы мемлекеттік қолдау шаралары бойынша ақпараттық-түсіндіру жұмыстарын жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z63" w:id="58"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z63" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Әлеуметтік кәсіптік бағдарлаудың және жұмыспен қамтудың жекеше агенттігі консультациясының қорытындылары бойынша кейіннен жұмысқа орналастыру мақсатында оқыту үшін қысқа мерзімді курстарға жіберу мақсатында болашақ кәсібін әлі таңдамаған оқушылардың тізімі қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z64" w:id="59"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z64" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Әлеуметтік кәсіптік бағдарлау кездесулер, дөңгелек үстелдер, семинар-тренингтер және кәсіптік экскурсиялар нысандарында жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3180,31 +2542,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>