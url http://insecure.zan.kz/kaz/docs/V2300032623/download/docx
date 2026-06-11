--- v0 (2025-10-15)
+++ v1 (2026-06-11)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="feb2e51" w14:textId="feb2e51">
+    <w:p w14:paraId="28a7541" w14:textId="28a7541">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,229 +93,289 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ұлттық экономика министрлігінің кейбір бұйрықтарына өзгерістер мен толықтырулар енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің м.а. 2023 жылғы 29 мамырдағы № 392 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 30 мамырда № 32623 болып тіркелді</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің м.а. 2023 жылғы 29 мамырдағы № 392 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 30 мамырда № 32623 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Бұйрықтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 240</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Қазақстан Республикасы Ұлттық экономика министрлігінің өзгерістер мен толықтырулар енгізілетін кейбір бұйрықтарының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тізбесі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігінің Құрылыс және тұрғын үй-коммуналдық шаруашылық істері комитеті заңнамада белгіленген тәртіппен: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Индустрия және инфрақұрылымдық даму вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -602,245 +662,208 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 392 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z9" w:id="6"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Ұлттық экономика министрлігінің өзгерістер мен толықтырулар енгізілетін кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Тапсырыс берушінің (құрылыс салушының) қызметін ұйымдастырудың және функцияларын жүзеге асыру қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 19 наурыздағы № 229 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10795 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Тапсырыс берушінің (құрылыс салушының) қызметін ұйымдастырудың және функцияларын жүзеге асыру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1) дербес немесе бөгде мамандарды тарта отырып, салынуы белгіленген объектіні жобалауға арналған тапсырманы дайындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жобалауға арналған тапсырма жобалау алдындағы және (немесе) жобалау (жобалау-сметалық) құжаттамасын әзірлеу жөніндегі тапсырысты орындау шартының ажырамас бөлігі және оны тапсырыс беруші бекіткен сәттен бастап тараптар үшін міндетті болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1041,162 +1064,130 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Әуеайлақ маңындағы аумақ шегінде объектілерді жобалауға арналған тапсырмада Қазақстан Республикасы Үкіметінің 2011 жылғы 12 мамырдағы № 504 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Әуе кемелерінің ұшу қауіпсіздігіне қатер төндіруі мүмкін қызметті жүзеге асыруға рұқсат беру қағидаларына сәйкес жүргізу талап етіледі;";</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Қаржыландыру көздеріне қарамастан, жаңа үйлер мен ғимараттарды, олардың кешендерін, инженерлік және көлік коммуникацияларын салуға, сондай-ақ бұрыннан барын өзгертуге (реконструкциялауға, кеңейтуге, техникалық қайта жарақтандыруға, жаңғыртуға және күрделі жөндеуге) арналған техникалық-экономикалық негіздемелерге және жобалау-сметалық құжаттамаға ведомстводан тыс кешенді сараптама жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 1 сәуірдегі № 299 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10722 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Қаржыландыру көздеріне қарамастан, жаңа үйлер мен ғимараттарды, олардың кешендерін, инженерлік және көлік коммуникацияларын салуға, сондай-ақ бұрыннан барын өзгертуге (реконструкциялауға, кеңейтуге, техникалық қайта жарақтандыруға, жаңғыртуға және күрделі жөндеуге) арналған техникалық-экономикалық негіздемелерге және жобалау-сметалық құжаттамаға ведомстводан тыс кешенді сараптама жүргізу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1265,70 +1256,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай мазмұндағы 10) тармақшамен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="8"/>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "10) әуе кемелерінің ұшу қауіпсіздігіне қатер төндіруі мүмкін қызметті жүзеге асыруға рұқсат немесе осы рұқсат қажеттігінің болмауы туралы хат.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1397,70 +1388,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай мазмұндағы 8) тармақшамен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="9"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "8) әуе кемелерінің ұшу қауіпсіздігіне қатер төндіруі мүмкін қызметті жүзеге асыруға рұқсат немесе осы рұқсат қажеттігінің болмауы туралы хат.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1473,70 +1464,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="10"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мынадай мазмұндағы реттік нөмірі 13-жолмен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -1626,238 +1617,190 @@
               <w:t>
 Әуе кемелерінің ұшу қауіпсіздігіне қатер төндіруі мүмкін қызметті жүзеге асыруға рұқсат немесе осы рұқсат қажеттігінің болмауы туралы хат</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ";</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Құрылыс саласындағы құрылыс салуды ұйымдастыру және рұқсат беру рәсімдерінен өту қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 30 қарашадағы № 750 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12684 болып тіркелген) мынадай толықтыру енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Құрылыс саласындағы құрылыс салуды ұйымдастыру және рұқсат беру рәсімдерінен өту </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="11"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мынадай мазмұндағы 16-1-тармақпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "16-1. Әуеайлақ маңындағы аумақ шегінде қалалық және ауылдық елді мекендерді жобалау, салу және дамыту, сондай-ақ өнеркәсіптік, ауыл шаруашылығы және өзге де объектілерді салу және реконструкциялау әуеайлақ жабдығының және әуе кемелерінің адамдардың денсаулығы мен жеке және заңды тұлғалардың қызметіне ықтимал теріс әсерлерін ескере отырып, ұшу қауіпсіздігі талаптарын сақтай отырып, сондай-ақ Қазақстан Республикасы Үкіметінің 2011 жылғы 12 мамырдағы № 504 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Әуе кемелерінің ұшу қауіпсіздігіне қатер төндіруі мүмкін қызметті жүзеге асыруға рұқсаттар беру қағидаларының талаптарын ескере отырып жүргізілуі тиіс.".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>