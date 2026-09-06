--- v1 (2026-06-11)
+++ v2 (2026-09-06)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="28a7541" w14:textId="28a7541">
+    <w:p w14:paraId="958010d" w14:textId="958010d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,117 +85,117 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ұлттық экономика министрлігінің кейбір бұйрықтарына өзгерістер мен толықтырулар енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...28 lines deleted...]
-      </w:r>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің м.а. 2023 жылғы 29 мамырдағы № 392 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 30 мамырда № 32623 болып тіркелді. Күші жойылды - Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2026 жылғы 15 мамырдағы № 240 бұйрығымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">      Бұйрықтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 15.05.2026 </w:t>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің 15.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 240</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
@@ -1617,244 +1619,370 @@
               <w:t>
 Әуе кемелерінің ұшу қауіпсіздігіне қатер төндіруі мүмкін қызметті жүзеге асыруға рұқсат немесе осы рұқсат қажеттігінің болмауы туралы хат</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 265</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Құрылыс саласындағы құрылыс салуды ұйымдастыру және рұқсат беру рәсімдерінен өту қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 30 қарашадағы № 750 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12684 болып тіркелген) мынадай толықтыру енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Құрылыс саласындағы құрылыс салуды ұйымдастыру және рұқсат беру рәсімдерінен өту </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы 16-1-тармақпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "16-1. Әуеайлақ маңындағы аумақ шегінде қалалық және ауылдық елді мекендерді жобалау, салу және дамыту, сондай-ақ өнеркәсіптік, ауыл шаруашылығы және өзге де объектілерді салу және реконструкциялау әуеайлақ жабдығының және әуе кемелерінің адамдардың денсаулығы мен жеке және заңды тұлғалардың қызметіне ықтимал теріс әсерлерін ескере отырып, ұшу қауіпсіздігі талаптарын сақтай отырып, сондай-ақ Қазақстан Республикасы Үкіметінің 2011 жылғы 12 мамырдағы № 504 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Әуе кемелерінің ұшу қауіпсіздігіне қатер төндіруі мүмкін қызметті жүзеге асыруға рұқсаттар беру қағидаларының талаптарын ескере отырып жүргізілуі тиіс.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2176,35 +2304,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>